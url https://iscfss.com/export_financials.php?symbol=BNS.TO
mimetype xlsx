--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>2021-10-31</t>
   </si>
   <si>
     <t>2020-10-31</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
@@ -3488,54 +3491,62 @@
         <v>-53283605777.0</v>
       </c>
       <c r="AA36">
         <v>-41386000000.0</v>
       </c>
       <c r="AB36">
         <v>-33969000000.0</v>
       </c>
       <c r="AC36">
         <v>-29500000000.0</v>
       </c>
       <c r="AD36">
         <v>-27999000000.0</v>
       </c>
       <c r="AE36">
         <v>-27428000000.0</v>
       </c>
       <c r="AF36">
         <v>-23459000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>67</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>1721000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1707000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1729000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1524000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -5345,737 +5356,741 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DX62"/>
+  <dimension ref="A1:DY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
       <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>17850000000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>16771000000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>16978000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>957225000000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>949887000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12564000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>879582000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>876554000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>851045000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8920000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>794386000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>756661000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>768993000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8309000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>767993000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>797690000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>763850000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9203000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>733882000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>723201000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>700786000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9396000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>661834000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>647218000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>389848000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>640882000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>383020000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8835000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>397584000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>621516000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>394110000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>630754000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>379088000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7988000000.0</v>
       </c>
       <c r="AS2">
         <v>7988000000.0</v>
       </c>
-      <c r="AT2"/>
+      <c r="AT2">
+        <v>7988000000.0</v>
+      </c>
       <c r="AU2"/>
-      <c r="AV2">
-[...1 lines deleted...]
-      </c>
+      <c r="AV2"/>
       <c r="AW2">
         <v>7339000000.0</v>
       </c>
-      <c r="AX2"/>
+      <c r="AX2">
+        <v>7339000000.0</v>
+      </c>
       <c r="AY2"/>
-      <c r="AZ2">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ2"/>
       <c r="BA2">
         <v>7478000000.0</v>
       </c>
-      <c r="BB2"/>
+      <c r="BB2">
+        <v>7478000000.0</v>
+      </c>
       <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>8049000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8058000000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>8851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825000000.0</v>
       </c>
       <c r="BJ2">
         <v>1825000000.0</v>
       </c>
       <c r="BK2">
+        <v>1825000000.0</v>
+      </c>
+      <c r="BL2">
         <v>2101000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8212000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7918000000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>7319000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7363000000.0</v>
       </c>
-      <c r="BR2"/>
       <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>7703000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7797000000.0</v>
       </c>
-      <c r="BV2"/>
       <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>7455000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2740500241.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>6669000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2385772396.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>6256000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2666891058.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
-      <c r="CJ2">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ2"/>
       <c r="CK2">
         <v>1876254576.0</v>
       </c>
-      <c r="CL2"/>
+      <c r="CL2">
+        <v>1876254576.0</v>
+      </c>
       <c r="CM2"/>
-      <c r="CN2">
-[...1 lines deleted...]
-      </c>
+      <c r="CN2"/>
       <c r="CO2">
         <v>2106803219.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CP2">
+        <v>2106803219.0</v>
+      </c>
       <c r="CQ2"/>
-      <c r="CR2">
-[...1 lines deleted...]
-      </c>
+      <c r="CR2"/>
       <c r="CS2">
         <v>2240538046.0</v>
       </c>
-      <c r="CT2"/>
+      <c r="CT2">
+        <v>2240538046.0</v>
+      </c>
       <c r="CU2"/>
-      <c r="CV2">
-[...1 lines deleted...]
-      </c>
+      <c r="CV2"/>
       <c r="CW2">
         <v>2227414330.0</v>
       </c>
-      <c r="CX2"/>
+      <c r="CX2">
+        <v>2227414330.0</v>
+      </c>
       <c r="CY2"/>
-      <c r="CZ2">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ2"/>
       <c r="DA2">
         <v>2932867799.0</v>
       </c>
-      <c r="DB2"/>
+      <c r="DB2">
+        <v>2932867799.0</v>
+      </c>
       <c r="DC2"/>
-      <c r="DD2">
-[...1 lines deleted...]
-      </c>
+      <c r="DD2"/>
       <c r="DE2">
         <v>3307000000.0</v>
       </c>
-      <c r="DF2"/>
+      <c r="DF2">
+        <v>3307000000.0</v>
+      </c>
       <c r="DG2"/>
-      <c r="DH2">
-[...1 lines deleted...]
-      </c>
+      <c r="DH2"/>
       <c r="DI2">
         <v>3223000000.0</v>
       </c>
-      <c r="DJ2"/>
+      <c r="DJ2">
+        <v>3223000000.0</v>
+      </c>
       <c r="DK2"/>
-      <c r="DL2">
-[...1 lines deleted...]
-      </c>
+      <c r="DL2"/>
       <c r="DM2">
         <v>2575000000.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DN2">
+        <v>2575000000.0</v>
+      </c>
       <c r="DO2"/>
-      <c r="DP2">
-[...1 lines deleted...]
-      </c>
+      <c r="DP2"/>
       <c r="DQ2">
         <v>2531000000.0</v>
       </c>
-      <c r="DR2"/>
+      <c r="DR2">
+        <v>2531000000.0</v>
+      </c>
       <c r="DS2"/>
-      <c r="DT2">
-[...1 lines deleted...]
-      </c>
+      <c r="DT2"/>
       <c r="DU2">
         <v>1986000000.0</v>
       </c>
-      <c r="DV2"/>
+      <c r="DV2">
+        <v>1986000000.0</v>
+      </c>
       <c r="DW2"/>
       <c r="DX2"/>
+      <c r="DY2"/>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6162,52 +6177,53 @@
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
+      <c r="DY3"/>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6294,378 +6310,382 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-3078000000.0</v>
+      </c>
+      <c r="C5">
         <v>-4656000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3739000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4056000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5534000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5417000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5018000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6215000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6365000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7570000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7065000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7002000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7428000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5050000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6785000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7318000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6836000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6175000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4097000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5111000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3817000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3631000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2429000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1765000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1042000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>577000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-181000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>935000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1557000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2231000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1993000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1396000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1808000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1784000000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>700000000.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>1693000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>689000000.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>3267000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1728000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2392000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1697000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>996000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3574000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2628000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2849000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1542000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2617000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1125000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>878000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1138000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1540000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>738000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>427000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>542000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>409000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>135000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-141000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-335000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-287000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-4718000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4934000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5067000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4403000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4051000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4441000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4675000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3819000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3800000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4642000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-4610000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4246558505.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-3595478595.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-3711000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-3730158730.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-3295180723.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3857723962.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2110531360.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1597337770.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1046443269.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2321328397.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2296639891.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2458412415.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2200728266.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1961270516.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1619933880.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1415617128.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1551724138.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1782492075.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1104457751.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-841903195.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1049497088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1073453778.0</v>
       </c>
       <c r="CS5">
         <v>-1073453778.0</v>
       </c>
-      <c r="CT5"/>
+      <c r="CT5">
+        <v>-1073453778.0</v>
+      </c>
       <c r="CU5"/>
       <c r="CV5"/>
-      <c r="CW5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>-1887569279.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1864513094.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1100902899.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1085541977.0</v>
       </c>
-      <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-60000000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
+      <c r="DY5"/>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6752,91 +6772,92 @@
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
+      <c r="DY6"/>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>2955000000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>2982000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>3202000000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>3323000000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>3413000000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>3475000000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
@@ -6896,119 +6917,122 @@
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>31838000000.0</v>
+      </c>
+      <c r="C8">
         <v>31941000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>32028000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>32006000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>30633000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>32370000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>32368000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>30833000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>30328000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>29845000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>29378000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>28184000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>27702000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>27235000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>26807000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>26782000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>25780000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>24351000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>23973000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>24559000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>23792000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>22926000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7070,52 +7094,53 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7202,438 +7227,442 @@
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>10329000000.0</v>
+      </c>
+      <c r="C10">
         <v>9103000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8732000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>65967000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>69701000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63577000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>70198000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>63860000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>58329000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>58631000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>67249000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>90312000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>90325000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63893000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81386000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65895000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67715000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>85910000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>99053000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>86323000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>75881000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>52017000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>89491000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>76460000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>59041000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>103904000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>69291000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>46720000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>45262000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>50121000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>52942000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>62269000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>51891000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>61792000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>87344000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>57365000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>80395000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59663000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>48191000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57750000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>44659000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>50877000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>48429000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46344000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>69774000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>61215000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75253000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>73927000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>82789000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>60664000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>65894000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>56730000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>49964000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>59758000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>55321000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>53338000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>52157000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>55157000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>53120000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>54804000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>71615000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>77738000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>63701000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>45222000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>57908000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>71402000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>51950000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>39530000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>50006000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>57377000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>57336000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>37698000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>29721000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>33949000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30267944936.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>34892977393.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>28615000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>28819570022.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>32246987952.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>25148992527.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>25417953360.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>26499168053.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22785420341.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>20013463480.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20424256138.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>21647873172.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20368684570.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>17683315622.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>19807762948.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18090680101.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17778466882.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14853694221.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>18250166334.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>18084464555.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>16723133933.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>18483449822.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>17075710667.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>16865244164.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>15482055961.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>18246105919.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>19431512272.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>18743923475.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>19801995882.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>18431994921.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>14739000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>19281000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>21779000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>17441000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>19043000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>21082000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>17911000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>17115000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>19626000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>17445000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>20745000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>22900000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>19109000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>18815000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>20660000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>18174000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>16059000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>17250000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>14051000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>14737000000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>16814000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>15288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14819000000.0</v>
       </c>
       <c r="DX10">
         <v>14819000000.0</v>
       </c>
+      <c r="DY10">
+        <v>14819000000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7720,1288 +7749,1299 @@
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
+      <c r="DY11"/>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>10329000000.0</v>
+      </c>
+      <c r="C12">
         <v>9103000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8732000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>108099000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>191812000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>189431000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>192620000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>108165000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>176902000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>169330000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>171442000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>140826000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>170549000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>150452000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>166496000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>119307000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>152667000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>168050000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>161844000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>120053000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>135888000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>114158000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>160029000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>116499000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>144347000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>188837000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>125064000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>81464000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>103018000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>110780000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>109725000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>110683000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>105179000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>114326000000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>110886000000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>105587000000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>107423000000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>99373000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>99640000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>76035000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>117875000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>108472000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>120930000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>97137000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>123793000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>100318000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>106616000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>73026000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>49964000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>59758000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>55321000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>75801000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>52157000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>55157000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>53120000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>82774000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>71615000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>77738000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>63701000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>64254000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>62319000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>75700000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>56593000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>59443000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>54398000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>61682000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>61033000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>52626000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>33138000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>37398000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>30267944936.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>34892977393.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>28615000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>28819570022.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>32246987952.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25148992527.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>25417953360.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>26499168053.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>22785420341.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>20013463480.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>20424256138.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>21647873172.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20368684570.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>17683315622.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>19807762948.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>18090680101.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>17778466882.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14853694221.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>18250166334.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>18084464555.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>16723133933.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>18483449822.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>17075710667.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>16865244164.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>15482055961.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>18246105919.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>19431512272.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>18743923475.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>19801995882.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>18431994921.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>14739000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>19281000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>21779000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>17441000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>19043000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>21082000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>17911000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>17115000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>19626000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>17445000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>20745000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>22900000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>19109000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>18815000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>20660000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>18174000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>16059000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>17250000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>14051000000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>14737000000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>16814000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>15288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14819000000.0</v>
       </c>
       <c r="DX12">
         <v>14819000000.0</v>
       </c>
+      <c r="DY12">
+        <v>14819000000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>21899000000.0</v>
+      </c>
+      <c r="C13">
         <v>22002000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22089000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>22067000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>22089000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>22138000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>22136000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22054000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>21549000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>21066000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>20599000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>20109000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>19627000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>19160000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18732000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>18707000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18728000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18799000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18421000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>18507000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18493000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18377000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18297000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18239000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18236000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>18231000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>18248000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18264000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>18295000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>18284000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>18296000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>18234000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18292000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>15711000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>20000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>15677000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>20000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>15644000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>20000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>15584000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>20000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>15614000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>15625000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>15513000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>15314000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>15194000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>15172000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>15141000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>15185000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>15186000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>15173000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>15231000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>15141000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>14999000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>14889000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>14516000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>14188000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>13904000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>13552000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13139000000.0</v>
       </c>
       <c r="BI13">
         <v>13139000000.0</v>
       </c>
-      <c r="BJ13"/>
+      <c r="BJ13">
+        <v>13139000000.0</v>
+      </c>
       <c r="BK13"/>
-      <c r="BL13">
-[...1 lines deleted...]
-      </c>
+      <c r="BL13"/>
       <c r="BM13">
         <v>8432000000.0</v>
       </c>
-      <c r="BN13"/>
+      <c r="BN13">
+        <v>8432000000.0</v>
+      </c>
       <c r="BO13"/>
-      <c r="BP13">
-[...1 lines deleted...]
-      </c>
+      <c r="BP13"/>
       <c r="BQ13">
         <v>5775000000.0</v>
       </c>
-      <c r="BR13"/>
+      <c r="BR13">
+        <v>5775000000.0</v>
+      </c>
       <c r="BS13"/>
-      <c r="BT13">
-[...1 lines deleted...]
-      </c>
+      <c r="BT13"/>
       <c r="BU13">
         <v>4946000000.0</v>
       </c>
-      <c r="BV13"/>
+      <c r="BV13">
+        <v>4946000000.0</v>
+      </c>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
-      <c r="CW13">
+      <c r="CW13"/>
+      <c r="CX13">
         <v>2992874110.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>2990434374.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>2943133217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920171402.0</v>
       </c>
       <c r="DA13">
         <v>2920171402.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>2920171402.0</v>
+      </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>1226000000.0</v>
+      </c>
+      <c r="C14">
         <v>1232000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245000000.0</v>
       </c>
       <c r="E14">
         <v>1245000000.0</v>
       </c>
       <c r="F14">
+        <v>1245000000.0</v>
+      </c>
+      <c r="G14">
         <v>1246000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235000000.0</v>
       </c>
       <c r="I14">
         <v>1235000000.0</v>
       </c>
       <c r="J14">
+        <v>1235000000.0</v>
+      </c>
+      <c r="K14">
         <v>1228000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1221000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1211000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1214000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199000000.0</v>
       </c>
       <c r="P14">
         <v>1199000000.0</v>
       </c>
       <c r="Q14">
+        <v>1199000000.0</v>
+      </c>
+      <c r="R14">
         <v>1203000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1201000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1230000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1224000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223000000.0</v>
       </c>
       <c r="V14">
         <v>1223000000.0</v>
       </c>
       <c r="W14">
+        <v>1223000000.0</v>
+      </c>
+      <c r="X14">
         <v>1237000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1246000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1245000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1222000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1247000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1260000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1251000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1252000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1255000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1246000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1240000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1203000000.0</v>
       </c>
-      <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>1215000000.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>1215000000.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>1219000000.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>1223000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1229000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1226000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1222000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1228000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1225000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231000000.0</v>
       </c>
       <c r="AX14">
         <v>1231000000.0</v>
       </c>
       <c r="AY14">
+        <v>1231000000.0</v>
+      </c>
+      <c r="AZ14">
         <v>1220000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1223000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1225000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1222000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1217000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1210000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1207000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1213000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204000000.0</v>
       </c>
       <c r="BH14">
         <v>1204000000.0</v>
       </c>
       <c r="BI14">
+        <v>1204000000.0</v>
+      </c>
+      <c r="BJ14">
         <v>1160000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125000000.0</v>
       </c>
       <c r="BL14">
         <v>1125000000.0</v>
       </c>
       <c r="BM14">
+        <v>1125000000.0</v>
+      </c>
+      <c r="BN14">
         <v>1115000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1113000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1081000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1044000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1036000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1031000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028000000.0</v>
       </c>
       <c r="BT14">
         <v>1028000000.0</v>
       </c>
       <c r="BU14">
+        <v>1028000000.0</v>
+      </c>
+      <c r="BV14">
         <v>1020000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1016000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003000000.0</v>
       </c>
       <c r="BX14">
         <v>1003000000.0</v>
       </c>
       <c r="BY14">
+        <v>1003000000.0</v>
+      </c>
+      <c r="BZ14">
         <v>994000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>992000000.0</v>
       </c>
       <c r="CA14">
         <v>992000000.0</v>
       </c>
       <c r="CB14">
         <v>992000000.0</v>
       </c>
       <c r="CC14">
+        <v>992000000.0</v>
+      </c>
+      <c r="CD14">
         <v>996000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001000000.0</v>
       </c>
       <c r="CE14">
         <v>1001000000.0</v>
       </c>
       <c r="CF14">
         <v>1001000000.0</v>
       </c>
       <c r="CG14">
+        <v>1001000000.0</v>
+      </c>
+      <c r="CH14">
         <v>997534144.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1001000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1042386644.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1002000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1009000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1011000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021000000.0</v>
       </c>
       <c r="CN14">
         <v>1021000000.0</v>
       </c>
       <c r="CO14">
+        <v>1021000000.0</v>
+      </c>
+      <c r="CP14">
         <v>1024000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1028000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027408000.0</v>
       </c>
       <c r="CR14">
         <v>1027408000.0</v>
       </c>
       <c r="CS14">
+        <v>1027408000.0</v>
+      </c>
+      <c r="CT14">
         <v>1027500000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1022504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024502000.0</v>
       </c>
       <c r="CV14">
         <v>1024502000.0</v>
       </c>
       <c r="CW14">
+        <v>1024502000.0</v>
+      </c>
+      <c r="CX14">
         <v>1027066000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1026684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026442000.0</v>
       </c>
       <c r="CZ14">
         <v>1026442000.0</v>
       </c>
       <c r="DA14">
+        <v>1026442000.0</v>
+      </c>
+      <c r="DB14">
         <v>1013461538.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1013861386.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006250000.0</v>
       </c>
       <c r="DD14">
         <v>1006250000.0</v>
       </c>
       <c r="DE14">
+        <v>1006250000.0</v>
+      </c>
+      <c r="DF14">
         <v>992380952.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>995454545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>984810127.0</v>
       </c>
       <c r="DH14">
         <v>984810127.0</v>
       </c>
       <c r="DI14">
+        <v>984810127.0</v>
+      </c>
+      <c r="DJ14">
         <v>986666667.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>978082192.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>988405797.0</v>
       </c>
       <c r="DL14">
         <v>988405797.0</v>
       </c>
       <c r="DM14">
+        <v>988405797.0</v>
+      </c>
+      <c r="DN14">
         <v>982352941.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>978787879.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>977777778.0</v>
       </c>
       <c r="DP14">
         <v>977777778.0</v>
       </c>
       <c r="DQ14">
+        <v>977777778.0</v>
+      </c>
+      <c r="DR14">
         <v>960000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>951724138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950877193.0</v>
       </c>
       <c r="DT14">
         <v>950877193.0</v>
       </c>
       <c r="DU14">
+        <v>950877193.0</v>
+      </c>
+      <c r="DV14">
         <v>946153846.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>921568627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920833333.0</v>
       </c>
       <c r="DX14">
         <v>920833333.0</v>
       </c>
+      <c r="DY14">
+        <v>920833333.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>18297000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18239000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18236000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18231000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18248000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>18264000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>18295000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18284000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18296000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18234000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18292000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15711000000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>15677000000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>15644000000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>15584000000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>15614000000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>15625000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>15513000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>15314000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15194000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>15172000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>15141000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>15185000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15186000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15173000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>15231000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15141000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>14999000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>14889000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>14516000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>14188000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>13904000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13552000000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>2992874110.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2990434374.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2943133217.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2920171402.0</v>
       </c>
-      <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
+      <c r="DY15"/>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9088,52 +9128,53 @@
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
+      <c r="DY16"/>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9220,52 +9261,53 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -9352,109 +9394,110 @@
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
+      <c r="DY18"/>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>517933000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>489341000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>478881000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>461234000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>502034000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>474786000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>495067000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>556718000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>496287000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>432565000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>421517000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>416575000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -9508,615 +9551,620 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>8585000000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>8961000000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>9181000000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>8874000000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>8848000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>9279000000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>9631000000.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20">
         <v>10007000000.0</v>
       </c>
-      <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>6706000000.0</v>
       </c>
-      <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AK20"/>
+      <c r="AL20">
         <v>6597000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>7243000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6590000000.0</v>
       </c>
-      <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>6591000000.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>6588000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7384000000.0</v>
       </c>
       <c r="AS20">
         <v>7384000000.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>7384000000.0</v>
+      </c>
       <c r="AU20"/>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
+      <c r="AV20"/>
       <c r="AW20">
         <v>7015000000.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>7015000000.0</v>
+      </c>
       <c r="AY20"/>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>6909000000.0</v>
       </c>
-      <c r="BB20"/>
+      <c r="BB20">
+        <v>6909000000.0</v>
+      </c>
       <c r="BC20"/>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
+      <c r="BD20"/>
       <c r="BE20">
         <v>6867000000.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>6867000000.0</v>
+      </c>
       <c r="BG20"/>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
+      <c r="BH20"/>
       <c r="BI20">
         <v>5239000000.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>5239000000.0</v>
+      </c>
       <c r="BK20"/>
-      <c r="BL20">
+      <c r="BL20"/>
+      <c r="BM20">
         <v>4377000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>4245000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>4184000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>3026000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>3050000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>2744000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>2701000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>2765000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>2908000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>2875000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2845000000.0</v>
       </c>
       <c r="BW20">
         <v>2845000000.0</v>
       </c>
-      <c r="BX20"/>
+      <c r="BX20">
+        <v>2845000000.0</v>
+      </c>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
-      <c r="CB20">
+      <c r="CB20"/>
+      <c r="CC20">
         <v>1134000000.0</v>
       </c>
-      <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
-      <c r="CF20">
+      <c r="CF20"/>
+      <c r="CG20">
         <v>873000000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>16012000000.0</v>
+      </c>
+      <c r="C21">
         <v>15970000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16122000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7584000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16067000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16089000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16218000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7892000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16969000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17054000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16981000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8012000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17262000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17396000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17170000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7959000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16580000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16712000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16752000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7756000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16703000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16801000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16977000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7736000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17136000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17112000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17191000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7834000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17612000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17825000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17864000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7712000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14890000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12273000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2427000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12049000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2448000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4863000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2491000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>11931000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2567000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12285000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12056000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4757000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11693000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11541000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11620000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4434000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11037000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>10923000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11068000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3975000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>10820000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>10794000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10822000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3837000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>10589000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>10464000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10345000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3453000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5334000000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>4938000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3287000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3237000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3210000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>585000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>589000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>568000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>555000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>560000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>561000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>541000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549000000.0</v>
       </c>
       <c r="BW21">
         <v>549000000.0</v>
       </c>
-      <c r="BX21"/>
+      <c r="BX21">
+        <v>549000000.0</v>
+      </c>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
-      <c r="CB21">
+      <c r="CB21"/>
+      <c r="CC21">
         <v>273000000.0</v>
       </c>
-      <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>294000000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>2576455308.0</v>
       </c>
-      <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
-      <c r="CN21">
+      <c r="CN21"/>
+      <c r="CO21">
         <v>2628627164.0</v>
       </c>
-      <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>2998813135.0</v>
       </c>
-      <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>3401869159.0</v>
       </c>
-      <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
-      <c r="CZ21">
+      <c r="CZ21"/>
+      <c r="DA21">
         <v>3626408507.0</v>
       </c>
-      <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
-      <c r="DD21">
+      <c r="DD21"/>
+      <c r="DE21">
         <v>3549000000.0</v>
       </c>
-      <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>3082000000.0</v>
       </c>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
-      <c r="DL21">
+      <c r="DL21"/>
+      <c r="DM21">
         <v>2989000000.0</v>
       </c>
-      <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
-      <c r="DP21">
+      <c r="DP21"/>
+      <c r="DQ21">
         <v>3813000000.0</v>
       </c>
-      <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-475374000000.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-429502000000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>-388407000000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>301000000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>372000000.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>426000000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>412000000.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
@@ -10162,563 +10210,569 @@
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
+      <c r="DY22"/>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>1548267000000.0</v>
+      </c>
+      <c r="C23">
         <v>1521521000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1475979000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1460042000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1414686000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1415465000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1439151000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1412027000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1402366000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1399430000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1392886000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1410789000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1396098000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1373198000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1374438000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1349418000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1292102000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1288506000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1245474000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1184844000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1163429000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1125248000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1164050000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1136466000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1169872000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1247073000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1154022000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1086161000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1066740000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1058169000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1034283000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>998493000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>946703000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>926310000000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>923152000000.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>915273000000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>906332000000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>921646000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>886992000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>896266000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>906844000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>894961000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>919613000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>856497000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>863064000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>837161000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>851873000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>805666000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>791509000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>791772000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>782835000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>743788000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>742625000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>754156000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>736361000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>668044000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>669970000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>659690000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>637055000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>575256000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>567689000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>571541000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>541268000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>526657000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>523424000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>526125000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>507626000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>496516000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>485856000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>513567000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>509829154376.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>507625060125.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>462407000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>452572835042.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>449421686747.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>411509790938.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>408115216697.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>411710482529.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>396470311581.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>379005946370.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>364981332730.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>356978899185.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>324951069640.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>314025268627.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>317532753765.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>309089420655.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>300547010667.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>279212387222.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>286890219561.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>283633621281.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>281450502912.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>285892127126.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>282160146355.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>291699842474.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>289587895378.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>296380062305.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>299757719715.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>297136584601.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>294508157770.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>284424694493.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>271178000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>274944000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>272764000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>253171000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>243124000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>244777000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>232421000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>222691000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>227399000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>221476000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>232497000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>233588000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>222656000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>211929000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>210691000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>195153000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>181697000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>176128000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>168689000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>157261000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>164325000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>158294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153947000000.0</v>
       </c>
       <c r="DX23">
         <v>153947000000.0</v>
       </c>
+      <c r="DY23">
+        <v>153947000000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>216680000000.0</v>
+      </c>
+      <c r="C24">
         <v>161185000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>33993000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>38145000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>192391000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>35968000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>36260000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>36833000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>189855000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>188236000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>186916000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>190680000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9566000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8784000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8713000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>177426000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>159562000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>167204000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6338000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6334000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6418000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>26845000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6600000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7405000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7336000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7484000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7295000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7252000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9021000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7554000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>7492000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5698000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5687000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5667000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>333987000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5701000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>323877000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5935000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>318914000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5876000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>318922000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7621000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>309591000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7507000000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
@@ -10758,133 +10812,134 @@
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
+      <c r="DY24"/>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>33993000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38145000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>34262000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35968000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36260000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36833000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>9566000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8784000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8713000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8469000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8413000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8447000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6338000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6334000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6418000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6439000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6600000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7405000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7336000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7484000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7295000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7252000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9021000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7554000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -10938,185 +10993,188 @@
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
+      <c r="DY25"/>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>316955000000.0</v>
+      </c>
+      <c r="C26">
         <v>308618000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>302969000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>300001000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>283568000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>281305000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>287619000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>276731000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>280240000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>271990000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>260963000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>230486000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>223683000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>227088000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>222392000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>216188000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>221265000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>228408000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>228892000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>216002000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>218565000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>225855000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>236724000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>235132000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>251461000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>248458000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>228677000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>221575000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>222741000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>211146000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>193762000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>83258000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>78934000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>79039000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>678901000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>79680000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>689478000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>73868000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>691603000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>73114000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>684147000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>74566000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>678059000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>77219000000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
@@ -11156,52 +11214,53 @@
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11288,512 +11347,518 @@
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>262134000000.0</v>
+      </c>
+      <c r="C28">
         <v>277270000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>246943000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>438057000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>414347000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>416545000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>238920000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>236813000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>241974000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>167554000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>238578000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>223501000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>235757000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>240417000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>225007000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>244960000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>200997000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>190622000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>160779000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>159335000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>126068000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>156756000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>122588000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-69055000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>176090000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>167628000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>209952000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-27233000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>205533000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>196632000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>197531000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-48383000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38552000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-49550000000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>-46619000000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-49065000000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>-47001000000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-40711000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-39241000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-37252000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-60533000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-52087000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-65912000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-66259000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-75229000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-53428000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-60185000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-51859000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-45091000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-54894000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-49447000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-47497000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-45137000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-48070000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-44340000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-44661000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-42594000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-48447000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-37608000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-39299000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-29958000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-40045000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-20320000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-33591000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-22149000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-27877000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-37552000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-31754000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-9423000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-12482000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-24861111111.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-30541125541.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-24577000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-24873417721.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-30097389558.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-23438652919.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-23643914387.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-24198557959.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-20445620223.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-17742623134.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-17399027040.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-19380372893.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-17040282203.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-14335812965.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-16440553446.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-15457178842.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-14403373853.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-12238478420.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-15584830339.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-15398327163.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-14059025939.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-15822233944.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-14375175908.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-13792066447.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-11630170316.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-14367601246.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-15536025336.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-13774502117.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-14810708063.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-13088398666.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-9463000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-13957000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-16462000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-12071000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-13716000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-15720000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-12570000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-11681000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-14175000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-12408000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-15509000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-17114000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-12945000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-13042000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-15431000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-12667000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-10953000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-13621000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-10470000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-11027000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-13480000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-11953000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11769000000.0</v>
       </c>
       <c r="DX28">
         <v>-11769000000.0</v>
       </c>
+      <c r="DY28">
+        <v>-11769000000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>428518000000.0</v>
+      </c>
+      <c r="C29">
         <v>368717000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>397491000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>388852000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>377083000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>376821000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>383681000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>371281000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>373028000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>373914000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>375804000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>379464000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>394064000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>373387000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>372505000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>372682000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>333755000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>341365000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>326004000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>93577000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>266669000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>90304000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>90247000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>89123000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>87741000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>87859000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>83774000000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -11850,411 +11915,413 @@
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
+      <c r="DY29"/>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>14965000000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>13088000000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>14010000000.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>13382000000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>9075000000.0</v>
       </c>
-      <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>8705000000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>7783000000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>7473000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>66835000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>56187000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5196000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>54388000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>61000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>54917000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>84000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>48344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5259000000.0</v>
       </c>
       <c r="AS30">
         <v>5259000000.0</v>
       </c>
-      <c r="AT30"/>
+      <c r="AT30">
+        <v>5259000000.0</v>
+      </c>
       <c r="AU30"/>
-      <c r="AV30">
-[...1 lines deleted...]
-      </c>
+      <c r="AV30"/>
       <c r="AW30">
         <v>4796000000.0</v>
       </c>
-      <c r="AX30"/>
+      <c r="AX30">
+        <v>4796000000.0</v>
+      </c>
       <c r="AY30"/>
-      <c r="AZ30">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ30"/>
       <c r="BA30">
         <v>4647000000.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BB30">
+        <v>4647000000.0</v>
+      </c>
       <c r="BC30"/>
-      <c r="BD30">
-[...1 lines deleted...]
-      </c>
+      <c r="BD30"/>
       <c r="BE30">
         <v>4812000000.0</v>
       </c>
-      <c r="BF30"/>
+      <c r="BF30">
+        <v>4812000000.0</v>
+      </c>
       <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>5996000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5334000000.0</v>
       </c>
       <c r="BJ30">
         <v>5334000000.0</v>
       </c>
       <c r="BK30">
+        <v>5334000000.0</v>
+      </c>
+      <c r="BL30">
         <v>4938000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5059000000.0</v>
       </c>
       <c r="BM30">
         <v>5059000000.0</v>
       </c>
-      <c r="BN30"/>
+      <c r="BN30">
+        <v>5059000000.0</v>
+      </c>
       <c r="BO30"/>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
+      <c r="BP30"/>
       <c r="BQ30">
         <v>3304000000.0</v>
       </c>
-      <c r="BR30"/>
+      <c r="BR30">
+        <v>3304000000.0</v>
+      </c>
       <c r="BS30"/>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
+      <c r="BT30"/>
       <c r="BU30">
         <v>3504000000.0</v>
       </c>
-      <c r="BV30"/>
+      <c r="BV30">
+        <v>3504000000.0</v>
+      </c>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
+      <c r="CB30"/>
       <c r="CC30">
         <v>2658215874.0</v>
       </c>
-      <c r="CD30"/>
+      <c r="CD30">
+        <v>2658215874.0</v>
+      </c>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ30"/>
       <c r="CK30">
         <v>2576455308.0</v>
       </c>
-      <c r="CL30"/>
+      <c r="CL30">
+        <v>2576455308.0</v>
+      </c>
       <c r="CM30"/>
-      <c r="CN30">
-[...1 lines deleted...]
-      </c>
+      <c r="CN30"/>
       <c r="CO30">
         <v>2628627164.0</v>
       </c>
-      <c r="CP30"/>
+      <c r="CP30">
+        <v>2628627164.0</v>
+      </c>
       <c r="CQ30"/>
-      <c r="CR30">
-[...1 lines deleted...]
-      </c>
+      <c r="CR30"/>
       <c r="CS30">
         <v>2998813135.0</v>
       </c>
-      <c r="CT30"/>
+      <c r="CT30">
+        <v>2998813135.0</v>
+      </c>
       <c r="CU30"/>
-      <c r="CV30">
-[...1 lines deleted...]
-      </c>
+      <c r="CV30"/>
       <c r="CW30">
         <v>3401869159.0</v>
       </c>
-      <c r="CX30"/>
+      <c r="CX30">
+        <v>3401869159.0</v>
+      </c>
       <c r="CY30"/>
-      <c r="CZ30">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ30"/>
       <c r="DA30">
         <v>3626408507.0</v>
       </c>
-      <c r="DB30"/>
+      <c r="DB30">
+        <v>3626408507.0</v>
+      </c>
       <c r="DC30"/>
-      <c r="DD30">
-[...1 lines deleted...]
-      </c>
+      <c r="DD30"/>
       <c r="DE30">
         <v>3549000000.0</v>
       </c>
-      <c r="DF30"/>
+      <c r="DF30">
+        <v>3549000000.0</v>
+      </c>
       <c r="DG30"/>
-      <c r="DH30">
-[...1 lines deleted...]
-      </c>
+      <c r="DH30"/>
       <c r="DI30">
         <v>3082000000.0</v>
       </c>
-      <c r="DJ30"/>
+      <c r="DJ30">
+        <v>3082000000.0</v>
+      </c>
       <c r="DK30"/>
-      <c r="DL30">
-[...1 lines deleted...]
-      </c>
+      <c r="DL30"/>
       <c r="DM30">
         <v>2989000000.0</v>
       </c>
-      <c r="DN30"/>
+      <c r="DN30">
+        <v>2989000000.0</v>
+      </c>
       <c r="DO30"/>
-      <c r="DP30">
-[...1 lines deleted...]
-      </c>
+      <c r="DP30"/>
       <c r="DQ30">
         <v>3813000000.0</v>
       </c>
-      <c r="DR30"/>
+      <c r="DR30">
+        <v>3813000000.0</v>
+      </c>
       <c r="DS30"/>
-      <c r="DT30">
-[...1 lines deleted...]
-      </c>
+      <c r="DT30"/>
       <c r="DU30">
         <v>2078000000.0</v>
       </c>
-      <c r="DV30"/>
+      <c r="DV30">
+        <v>2078000000.0</v>
+      </c>
       <c r="DW30"/>
       <c r="DX30"/>
+      <c r="DY30"/>
     </row>
-    <row r="31" spans="1:128">
+    <row r="31" spans="1:129">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>58495000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>56717000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>56092000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>55215000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>53373000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>54672000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>53398000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>52516000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>49148000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>49659000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>49053000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>48996000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>48712000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>47854000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>47733000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>47482000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>45746000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>44661000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>44885000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>45862000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>44988000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>68901000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>43032000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>68346000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>44908000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>69897000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>41434000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>69668000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>42830000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>68692000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>40950000000.0</v>
       </c>
-      <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
@@ -12294,52 +12361,53 @@
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
+      <c r="DY31"/>
     </row>
-    <row r="32" spans="1:128">
+    <row r="32" spans="1:129">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12426,428 +12494,432 @@
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
+      <c r="DY32"/>
     </row>
-    <row r="33" spans="1:128">
+    <row r="33" spans="1:129">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>1537938000000.0</v>
+      </c>
+      <c r="C33">
         <v>1512418000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1467247000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1336978000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1222874000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1226034000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1246531000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1290774000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1245510000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>973215000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>283463000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>250609000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>246630000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>250130000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>245261000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>238721000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>243374000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>250691000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>251226000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>238227000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>240806000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>247661000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>258324000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>246263000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>261015000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>251396000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>232540000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>221766000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>225257000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>215046000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>197523000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>189589000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>174372000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>176958000000.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>182981000000.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>169506000000.0</v>
       </c>
-      <c r="AM33"/>
-      <c r="AN33">
+      <c r="AN33"/>
+      <c r="AO33">
         <v>175456000000.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>182142000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>181404000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>181240000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>172058000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>167021000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>165305000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>142103000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>145071000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>152748000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>148962000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>154130000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>175614000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>173781000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>169573000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>137899000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>154946000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>157756000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>160703000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>136866000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>139687000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>139131000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>133203000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>130089000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>136475000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>138791000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>129625000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>122652000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>123103000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>129589000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>121783000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>123135000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>132224000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>117948000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>103386184858.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>93278018278.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>96146000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>102202129797.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>98480923695.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>92512534292.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>96579703972.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>103960066556.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>104297472075.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>98925165489.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>94490326960.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>91260466674.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>80662266727.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>87748258354.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>76488306600.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>75366498741.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>84067228975.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>61146061935.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>66894211577.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>62965857671.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>65145579672.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>65689041276.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>62271320011.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>61247314907.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>59452554745.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>58898753894.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>2802850356.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>2838325231.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>2919372723.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>3058244723.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>52566000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>49498000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>46522000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>2127000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>36891000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>37968000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>36946000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>2043000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>33350000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>32149000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>30899000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>2146000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>29424000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>29244000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>28764000000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>2085000000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>25956000000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>27728000000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>26966000000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>27428000000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>27967000000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>25750000000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>24664000000.0</v>
       </c>
-      <c r="DX33"/>
+      <c r="DY33"/>
     </row>
-    <row r="34" spans="1:128">
+    <row r="34" spans="1:129">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -12934,814 +13006,831 @@
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
+      <c r="DY34"/>
     </row>
-    <row r="35" spans="1:128">
+    <row r="35" spans="1:129">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>1220928000000.0</v>
+      </c>
+      <c r="C35">
         <v>1185103000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1173008000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>304796000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>306714000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>314067000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>316802000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>291974000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>813461000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>637308000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>186916000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>195328000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>191900000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>138889000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>138955000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>142670000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>109150000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>109328000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>105232000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>92896000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>72614000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>63071000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>57436000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>65608000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>81404000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>117634000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>129085000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>122719000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>106869000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>100622000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>107417000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>102758000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>879369000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>863175000000.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>861965000000.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>102480000000.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>848414000000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>861847000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>829160000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>105123000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>851540000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>841135000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>863958000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>122079000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>810103000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>786218000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>800692000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7478000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>743063000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>744315000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>735476000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8058000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>697298000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>709949000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>693397000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>27473000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>22605000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>22395000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>19240000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>23368000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>22045000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>25470000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>25717000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>28882000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>21433000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>23119000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>13339000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>22485000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>13840000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>14608000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>486467551623.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2740500241.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>440591000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>431562186056.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>428880522088.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>2385772396.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>387943775956.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>391219079312.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>376183421516.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2666891058.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>347503111212.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>340177514793.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>308445607647.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1876254576.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>301033427207.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>292856423174.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>285042173158.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2106803219.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>269080505655.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>265949540656.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>264375330863.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2240538046.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>265092879257.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>274977803236.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>272963807786.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>2227414330.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3895486936.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4969421358.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>4991287819.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>5343596255.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5276000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>5324000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>5317000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>5288000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>5327000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>5362000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>5341000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>5374000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>5451000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>5037000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>5236000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>5482000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>6164000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>5773000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>5229000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>5167000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>5106000000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>3629000000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>3581000000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>3251000000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>3334000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>3335000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3050000000.0</v>
       </c>
       <c r="DX35">
         <v>3050000000.0</v>
       </c>
+      <c r="DY35">
+        <v>3050000000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:128">
+    <row r="36" spans="1:129">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>37099000000.0</v>
+      </c>
+      <c r="C36">
         <v>645656000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36254000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>345400000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>352442000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>355731000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>363594000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>316667000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>942917000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>933116000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-3186000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-3530000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3159000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2193000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2508000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1903000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-905000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1137000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-1969000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2051000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-2108000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-2052000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-258324000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-246263000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-261015000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-251396000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-232540000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-221766000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-225257000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-215046000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-197523000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-189589000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-174372000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-176958000000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>-182981000000.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-169506000000.0</v>
       </c>
-      <c r="AM36"/>
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36">
         <v>-175456000000.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-182142000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-181404000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-181240000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-172058000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-167021000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-165305000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-142103000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-145071000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-152748000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-148962000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-154130000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-175614000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-173781000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-169573000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-137899000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-154946000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-157756000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-160703000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-136866000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-139687000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-139131000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-133203000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-130089000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-136475000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-138791000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-129625000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-122652000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-123103000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-129589000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-121783000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-123135000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-132224000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-117948000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-103386184858.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-93278018278.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-96146000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-102202129797.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-98480923695.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-92512534292.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-96579703972.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-103960066556.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-104297472075.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-98925165489.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-94490326960.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-91260466674.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-80662266727.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-87748258354.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-76488306600.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-75366498741.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-84067228975.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-61146061935.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-66894211577.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-62965857671.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-65145579672.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-65689041276.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-62271320011.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-61247314907.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-59452554745.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-58898753894.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-56790182106.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-61224713815.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-60868050055.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-53283605777.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-52566000000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-49498000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-46522000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-41386000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-36891000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-37968000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-36946000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-33969000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-33350000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-32149000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-30899000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-29500000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-29424000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>-29244000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-28764000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-27999000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-25956000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>-27728000000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>-26966000000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>-27428000000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>-27967000000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>-25750000000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>-24664000000.0</v>
       </c>
-      <c r="DX36"/>
+      <c r="DY36"/>
     </row>
-    <row r="37" spans="1:128">
+    <row r="37" spans="1:129">
       <c r="A37" t="s">
         <v>67</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>1471000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1421000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1434000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1721000000.0</v>
+      </c>
+      <c r="F37">
+        <v>1681000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -13820,539 +13909,541 @@
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
+      <c r="DY37"/>
     </row>
-    <row r="38" spans="1:128">
+    <row r="38" spans="1:129">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3284000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3253000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3045000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2950000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2892000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2942000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>153420000000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>937981000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1005344000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>978919000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>972616000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>962681000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>978008000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>896061000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>869765000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>832404000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>817489000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>786735000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>763429000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>745697000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>764999000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>764510000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>806840000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>796418000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>775148000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>738465000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>732343000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>727035000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>690748000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>667152000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>635026000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>16282000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>629285000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>16628000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>634984000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>50430000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>623453000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>48135000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>640131000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>605948000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>633732000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>616911000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>619468000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>633378000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>612461000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>594200000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>584095000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>596295000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>573863000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>565931000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>558233000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>557941000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>525276000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>535522000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>541243000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>522538000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>442408000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>453334000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>442821000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>435213000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>375854000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>368895000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>357050000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>355050000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>341258000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>345923000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>334854000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>324810000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>317251000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>320494000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>358221000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>376175024582.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>379454064454.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>337646000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>321551135223.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>318693775100.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>291190048245.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>286117559365.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>281251247920.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>269387419165.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>260067317401.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>250066749632.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>244070559339.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>223920118343.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>206017239343.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>221236684217.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>215632241813.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>198701314810.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>200584003902.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>201745841650.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>202583299055.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>199581789307.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>198720822893.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>202813115677.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>213587283403.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>214653284672.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>215833333333.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>296380062305.0</v>
       </c>
-      <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
-      <c r="DA38">
+      <c r="DA38"/>
+      <c r="DB38">
         <v>203873000000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>206165000000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>204463000000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>272764000000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>187190000000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>185727000000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>177564000000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>232421000000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>174423000000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>171882000000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>180853000000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>232497000000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>174123000000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>163870000000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>161267000000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>210691000000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>139682000000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>131150000000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>127672000000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>113018000000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DV38">
         <v>119544000000.0</v>
       </c>
-      <c r="DV38">
+      <c r="DW38">
         <v>117256000000.0</v>
       </c>
-      <c r="DW38">
+      <c r="DX38">
         <v>114464000000.0</v>
       </c>
-      <c r="DX38">
+      <c r="DY38">
         <v>153947000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:128">
+    <row r="39" spans="1:129">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>-13088000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>391825000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>426215000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>439252000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>475374000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>429418000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>386364000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>399019000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>429502000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>362191000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>388386000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>406175000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>388407000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>363858000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>342941000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>22293000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>30254000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>25429000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>37395000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>34768000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>35356000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>27891000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16366000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>31645000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>34453000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>30460000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>21079000000.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>29299000000.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>31776000000.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39">
+      <c r="AN39"/>
+      <c r="AO39">
         <v>19431000000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>27302000000.0</v>
       </c>
-      <c r="AQ39"/>
-      <c r="AR39">
+      <c r="AR39"/>
+      <c r="AS39">
         <v>25516000000.0</v>
       </c>
-      <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
@@ -14364,495 +14455,497 @@
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>277523357087.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>275554335895.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>271786789165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259308046342.0</v>
       </c>
       <c r="DA39">
         <v>259308046342.0</v>
       </c>
-      <c r="DB39"/>
+      <c r="DB39">
+        <v>259308046342.0</v>
+      </c>
       <c r="DC39"/>
-      <c r="DD39">
-[...1 lines deleted...]
-      </c>
+      <c r="DD39"/>
       <c r="DE39">
         <v>230054000000.0</v>
       </c>
-      <c r="DF39"/>
+      <c r="DF39">
+        <v>230054000000.0</v>
+      </c>
       <c r="DG39"/>
-      <c r="DH39">
-[...1 lines deleted...]
-      </c>
+      <c r="DH39"/>
       <c r="DI39">
         <v>200451000000.0</v>
       </c>
-      <c r="DJ39"/>
+      <c r="DJ39">
+        <v>200451000000.0</v>
+      </c>
       <c r="DK39"/>
-      <c r="DL39">
-[...1 lines deleted...]
-      </c>
+      <c r="DL39"/>
       <c r="DM39">
         <v>205553000000.0</v>
       </c>
-      <c r="DN39"/>
+      <c r="DN39">
+        <v>205553000000.0</v>
+      </c>
       <c r="DO39"/>
-      <c r="DP39">
-[...1 lines deleted...]
-      </c>
+      <c r="DP39"/>
       <c r="DQ39">
         <v>171081000000.0</v>
       </c>
-      <c r="DR39"/>
+      <c r="DR39">
+        <v>171081000000.0</v>
+      </c>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
+      <c r="DY39"/>
     </row>
-    <row r="40" spans="1:128">
+    <row r="40" spans="1:129">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>733824000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>738534000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>844856000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>730832000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>727269000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-114247000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-121224000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-110448000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-115101000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-118911000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-137637000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-134182000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-138889000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-138955000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-143134000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-109150000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-109328000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-105232000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-94240000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-72614000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-63071000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-57436000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-9052000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-81404000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-117634000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-129085000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-9545000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-106869000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-100622000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-107417000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-9831000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>23942000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23060000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>160424000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22607000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>159436000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-9243000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>154639000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17772000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>144913000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>14995000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>152109000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-8575000000.0</v>
       </c>
-      <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
-      <c r="AV40">
+      <c r="AV40"/>
+      <c r="AW40">
         <v>-128372000000.0</v>
       </c>
-      <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>-1009000000.0</v>
       </c>
-      <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>-854000000.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
-      <c r="BH40">
+      <c r="BH40"/>
+      <c r="BI40">
         <v>-28360000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-1134000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-22395000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-817000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-294000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-22045000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-25470000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-25717000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>44000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-21433000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-23119000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-13339000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-22391000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-13840000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-14608000000.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>-16414499759.0</v>
       </c>
-      <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>-4283227604.0</v>
       </c>
-      <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>-3589108942.0</v>
       </c>
-      <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>-1876254576.0</v>
       </c>
-      <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>-2106803219.0</v>
       </c>
-      <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>-2240538046.0</v>
       </c>
-      <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>-2227414330.0</v>
       </c>
-      <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
-      <c r="CZ40">
+      <c r="CZ40"/>
+      <c r="DA40">
         <v>-2932867799.0</v>
       </c>
-      <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
-      <c r="DD40">
+      <c r="DD40"/>
+      <c r="DE40">
         <v>-3389000000.0</v>
       </c>
-      <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40">
         <v>-3283000000.0</v>
       </c>
-      <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
-      <c r="DL40">
+      <c r="DL40"/>
+      <c r="DM40">
         <v>-2879000000.0</v>
       </c>
-      <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40"/>
-      <c r="DP40">
+      <c r="DP40"/>
+      <c r="DQ40">
         <v>-2871000000.0</v>
       </c>
-      <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
-      <c r="DT40">
+      <c r="DT40"/>
+      <c r="DU40">
         <v>-2445000000.0</v>
       </c>
-      <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
+      <c r="DY40"/>
     </row>
-    <row r="41" spans="1:128">
+    <row r="41" spans="1:129">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>89647000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>87975000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>70611000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>81804000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>87367000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>93970000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>76104000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>86158000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>84958000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>88563000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>71450000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>90367000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>93427000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>81714000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>66321000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>70596000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>75899000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>73124000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>64407000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>71422000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>64332000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>38096000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>64103000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>42020000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>55903000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>46164000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>69823000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>48546000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>72477000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>44416000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>60085000000.0</v>
       </c>
-      <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
@@ -14892,398 +14985,402 @@
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
+      <c r="DY41"/>
     </row>
-    <row r="42" spans="1:128">
+    <row r="42" spans="1:129">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>18821000000.0</v>
+      </c>
+      <c r="C42">
         <v>17346000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-3919000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-3868000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-5114000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4808000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4322000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-5656000000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>347000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-3958000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-5491000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>457000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-84000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-923000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1155000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>141000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>682000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1141000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>820000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1484000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2207000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2137000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1379000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>533000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1118000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1808000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1993000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2956000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1808000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1784000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-3406000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>700000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-3060000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3253000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-2544000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>689000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-2488000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3267000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-2450000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1728000000.0</v>
       </c>
-      <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>11302000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>10964000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9174000000.0</v>
       </c>
       <c r="BL42">
         <v>9174000000.0</v>
       </c>
       <c r="BM42">
+        <v>9174000000.0</v>
+      </c>
+      <c r="BN42">
         <v>8231000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>8029000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5976000000.0</v>
       </c>
       <c r="BP42">
         <v>5976000000.0</v>
       </c>
       <c r="BQ42">
+        <v>5976000000.0</v>
+      </c>
+      <c r="BR42">
         <v>5544000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>5358000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5113000000.0</v>
       </c>
       <c r="BT42">
         <v>5113000000.0</v>
       </c>
       <c r="BU42">
+        <v>5113000000.0</v>
+      </c>
+      <c r="BV42">
         <v>4768000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>4629000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>4496066863.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>3828414141.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>3728000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>3642756681.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>3613453816.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>3566000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>3520391865.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>3539656129.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>3520282187.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>3425000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>3392917751.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>3363849503.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>3338643605.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>3317983233.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>3314558589.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>3243073047.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>3233688911.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>3228480858.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>3204258150.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>3186617304.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>3114081524.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>3139918238.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>3129749507.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>3063153372.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>3023114355.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>3001557632.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1887569279.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1864513093.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1100902898.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1085541977.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>2878000000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>2829000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>2803000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>2765000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>2727000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>2703000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>2749000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>2678000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>2665000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>2653000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>2639000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>2625000000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>2616000000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>2597000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>2580000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>2567000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>2216000000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>2193000000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>2176000000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>2161000000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>2117000000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>2073000000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>2033000000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>3608000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:128">
+    <row r="43" spans="1:129">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15370,52 +15467,53 @@
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
+      <c r="DY43"/>
     </row>
-    <row r="44" spans="1:128">
+    <row r="44" spans="1:129">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15502,823 +15600,828 @@
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
+      <c r="DY44"/>
     </row>
-    <row r="45" spans="1:128">
+    <row r="45" spans="1:129">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>10555000000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>10367000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>10517000000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>12236000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>5730000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5897000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>6025000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6124000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>6103000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2669000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2634000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2722000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2680000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2684000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2597000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2390000000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>2314000000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>2381000000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>2228000000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>2355000000.0</v>
       </c>
-      <c r="AQ45"/>
-      <c r="AR45">
+      <c r="AR45"/>
+      <c r="AS45">
         <v>2275000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2520000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2441000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2317000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2339000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2286000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2237000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2182000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2334000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2272000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2231000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2222000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2228000000.0</v>
       </c>
       <c r="BF45">
         <v>2228000000.0</v>
       </c>
       <c r="BG45">
+        <v>2228000000.0</v>
+      </c>
+      <c r="BH45">
         <v>2265000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2296000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2260000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2145000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2632000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2623000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2552000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2493000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2472000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2469000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2450000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2401000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2320000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2322000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372000000.0</v>
       </c>
       <c r="BV45">
         <v>2372000000.0</v>
       </c>
       <c r="BW45">
+        <v>2372000000.0</v>
+      </c>
+      <c r="BX45">
         <v>2443000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2422566372.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2687590188.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2542000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2505525417.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2459839357.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2271308296.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2295815142.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2308374931.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2344503233.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2256254909.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2209525964.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2178184660.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1926490669.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1934112646.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1946859312.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1904282116.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1937484495.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1871494757.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1872255489.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1871657754.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1863419799.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1943821706.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>2019420208.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>2053558642.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>2069647202.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>2101246106.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>2140934283.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>2157754430.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2252494852.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2325027773.0</v>
       </c>
-      <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
-      <c r="DE45">
+      <c r="DE45"/>
+      <c r="DF45">
         <v>1631000000.0</v>
       </c>
-      <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
-      <c r="DI45">
+      <c r="DI45"/>
+      <c r="DJ45">
         <v>1681000000.0</v>
       </c>
-      <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
-      <c r="DM45">
+      <c r="DM45"/>
+      <c r="DN45">
         <v>1759000000.0</v>
       </c>
-      <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
-      <c r="DQ45">
+      <c r="DQ45"/>
+      <c r="DR45">
         <v>1716000000.0</v>
       </c>
-      <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
-      <c r="DU45">
+      <c r="DU45"/>
+      <c r="DV45">
         <v>1523000000.0</v>
       </c>
-      <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
+      <c r="DY45"/>
     </row>
-    <row r="46" spans="1:128">
+    <row r="46" spans="1:129">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>5564000000.0</v>
+      </c>
+      <c r="C46">
         <v>5314000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5275000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4881000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4793000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4809000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4902000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5252000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5384000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5493000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5519000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5642000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5685000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5646000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5699000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5700000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5529000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5571000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5582000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5621000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5538000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5558000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5730000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5897000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6025000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6124000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6103000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2669000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2634000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2722000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2680000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2684000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2597000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2390000000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>2314000000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>2381000000.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>2228000000.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>2355000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2275000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2520000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2441000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2317000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2339000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2286000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2237000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2182000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2334000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2272000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2231000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2222000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2228000000.0</v>
       </c>
       <c r="BE46">
         <v>2228000000.0</v>
       </c>
       <c r="BF46">
+        <v>2228000000.0</v>
+      </c>
+      <c r="BG46">
         <v>2265000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2296000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2260000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2145000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2632000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2623000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2552000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2493000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2472000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2469000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2450000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2401000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2320000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2322000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372000000.0</v>
       </c>
       <c r="BU46">
         <v>2372000000.0</v>
       </c>
       <c r="BV46">
+        <v>2372000000.0</v>
+      </c>
+      <c r="BW46">
         <v>2443000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2422566372.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2687590188.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2542000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2505525417.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2459839357.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2271308296.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2295815142.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2308374931.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2344503233.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2256254909.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2209525964.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2178184660.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1926490669.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1934112646.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1946859312.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1904282116.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1937484495.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1871494757.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1872255489.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1871657754.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1863419799.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1943821706.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2019420208.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>2053558642.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>2069647202.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>2101246106.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>2140934283.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>2157754430.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>2252494852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325027773.0</v>
       </c>
       <c r="DA46">
         <v>2325027773.0</v>
       </c>
-      <c r="DB46"/>
+      <c r="DB46">
+        <v>2325027773.0</v>
+      </c>
       <c r="DC46"/>
-      <c r="DD46">
-[...1 lines deleted...]
-      </c>
+      <c r="DD46"/>
       <c r="DE46">
         <v>1631000000.0</v>
       </c>
-      <c r="DF46"/>
+      <c r="DF46">
+        <v>1631000000.0</v>
+      </c>
       <c r="DG46"/>
-      <c r="DH46">
-[...1 lines deleted...]
-      </c>
+      <c r="DH46"/>
       <c r="DI46">
         <v>1681000000.0</v>
       </c>
-      <c r="DJ46"/>
+      <c r="DJ46">
+        <v>1681000000.0</v>
+      </c>
       <c r="DK46"/>
-      <c r="DL46">
-[...1 lines deleted...]
-      </c>
+      <c r="DL46"/>
       <c r="DM46">
         <v>1759000000.0</v>
       </c>
-      <c r="DN46"/>
+      <c r="DN46">
+        <v>1759000000.0</v>
+      </c>
       <c r="DO46"/>
-      <c r="DP46">
-[...1 lines deleted...]
-      </c>
+      <c r="DP46"/>
       <c r="DQ46">
         <v>1716000000.0</v>
       </c>
-      <c r="DR46"/>
+      <c r="DR46">
+        <v>1716000000.0</v>
+      </c>
       <c r="DS46"/>
-      <c r="DT46">
-[...1 lines deleted...]
-      </c>
+      <c r="DT46"/>
       <c r="DU46">
         <v>1523000000.0</v>
       </c>
-      <c r="DV46"/>
+      <c r="DV46">
+        <v>1523000000.0</v>
+      </c>
       <c r="DW46"/>
       <c r="DX46"/>
+      <c r="DY46"/>
     </row>
-    <row r="47" spans="1:128">
+    <row r="47" spans="1:129">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>5275000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4881000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4793000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4809000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4902000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5252000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>5685000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5646000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5699000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5700000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5529000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5571000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5582000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5621000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5538000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5558000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5730000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5897000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6025000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6124000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6103000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2669000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2634000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2722000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2680000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2684000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2597000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2390000000.0</v>
       </c>
-      <c r="AI47"/>
-      <c r="AJ47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>2314000000.0</v>
       </c>
-      <c r="AK47"/>
-      <c r="AL47">
+      <c r="AL47"/>
+      <c r="AM47">
         <v>2381000000.0</v>
       </c>
-      <c r="AM47"/>
-      <c r="AN47">
+      <c r="AN47"/>
+      <c r="AO47">
         <v>2228000000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>2355000000.0</v>
       </c>
-      <c r="AQ47"/>
-      <c r="AR47">
+      <c r="AR47"/>
+      <c r="AS47">
         <v>2275000000.0</v>
       </c>
-      <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
@@ -16358,438 +16461,442 @@
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
+      <c r="DY47"/>
     </row>
-    <row r="48" spans="1:128">
+    <row r="48" spans="1:129">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>60391000000.0</v>
+      </c>
+      <c r="C48">
         <v>59876000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>59299000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>58916000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>58703000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>57965000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>57445000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>57751000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>57541000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>57081000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>56443000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>55746000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>55783000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>54967000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>54165000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>53761000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>53151000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>52209000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>51848000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>51354000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>50044000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>48713000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>47519000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>46345000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>45689000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>45456000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>45418000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>44439000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>43682000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>43056000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>42236000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>41414000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>40652000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>39766000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>60009000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>38704000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>57577000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>38117000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>57554000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>37092000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>56325000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>36234000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>35653000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>34752000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>33750000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>32757000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>32150000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>31316000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>30640000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>29984000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>29103000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>28609000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>28217000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>26849000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>25928000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>25315000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>24502000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>23566000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>22807000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>21978000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>21253000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>19937000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>19225000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>24662000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>24066000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>23436000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>22533000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>21932000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>21397000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>20894000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>20353000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>19916000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>19561000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>19179000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>18853244838.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>18548581049.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>18784000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>18300180832.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>17809236948.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>17460032163.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>16967309126.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>16763172490.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>16376249265.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>15843150454.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>15371648377.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>14909009713.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>14458352299.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>14125634668.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>13908411902.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>13516372796.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>13236169685.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>13239453792.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>12880904857.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>12511997806.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>12143991530.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>11747329553.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>10803546299.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>10539882572.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>10632603406.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>10500000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>10365795724.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>10037635252.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>9649928719.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>9912712268.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>9416000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>9103000000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>8657000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>8435000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>7992000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>7552000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>7163000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>6953000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>7101000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>6723000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>6582000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>6414000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>6141000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>5780000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>5604000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>5363000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>4932000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>4692000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>4451000000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>4263000000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>4129000000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>3952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3804000000.0</v>
       </c>
       <c r="DX48">
         <v>3804000000.0</v>
       </c>
+      <c r="DY48">
+        <v>3804000000.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:128">
+    <row r="49" spans="1:129">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -16876,185 +16983,188 @@
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
+      <c r="DY49"/>
     </row>
-    <row r="50" spans="1:128">
+    <row r="50" spans="1:129">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
+        <v>132626000000.0</v>
+      </c>
+      <c r="C50">
         <v>130310000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>123951000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>112350000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>109434000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>109636000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>114247000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>103383000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>110448000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>115101000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>118911000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>119931000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>134182000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>138889000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>138955000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>130106000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>109150000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>109328000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>105232000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3261000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>72614000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>63071000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>57436000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>57299000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>81404000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>117634000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>143019000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>124083000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>120555000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>124331000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>116527000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>101257000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>81706000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>90888000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>51575000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>90931000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>56424000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>95843000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>55070000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>139303000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>51613000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>143621000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>57647000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>147601000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
@@ -17094,904 +17204,913 @@
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
+      <c r="DY50"/>
     </row>
-    <row r="51" spans="1:128">
+    <row r="51" spans="1:129">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>272463000000.0</v>
+      </c>
+      <c r="C51">
         <v>286373000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>255675000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>236685000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>484048000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>480122000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>309118000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>300673000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>300303000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>226185000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>305827000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>313813000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>326082000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>304310000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>306393000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>310855000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>268712000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>276532000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>259832000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>245658000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>201949000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>208773000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>212079000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7405000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>235131000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>271532000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>279243000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>19487000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>250795000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>246753000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>250473000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13886000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>13339000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12242000000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>10746000000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>10598000000.0</v>
       </c>
-      <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51">
         <v>10749000000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>10166000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9188000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9092000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9241000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9128000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9341000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>7668000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>7560000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7236000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5709000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>4871000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>4873000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4864000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>5874000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>5841000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>7020000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>7087000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>8780000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>10143000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>29021000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>29291000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>26093000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>5923000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>27950000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>31357000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>31630000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>5939000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>27857000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>29500000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>19784000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>5944000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>20298000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>21467000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>5406833825.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>4351851852.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4038000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3946152301.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2149598394.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1710339608.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1774038973.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>2300610094.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2339800118.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2270840346.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3025229098.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2267500279.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3328402367.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>3347502657.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3367209502.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2633501259.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>3375093029.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2615215801.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2665335995.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2686137392.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2664107994.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2661215878.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2700534759.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>3073177717.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>3851885645.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>3878504673.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>3895486936.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>4969421358.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>4991287819.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>5343596255.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>5276000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>5324000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>5317000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>5370000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>5327000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>5362000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>5341000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>5434000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>5451000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>5037000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>5236000000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>5786000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>6164000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>5773000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>5229000000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>5507000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>5106000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>3629000000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>3581000000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>3710000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>3334000000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>3335000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3050000000.0</v>
       </c>
       <c r="DX51">
         <v>3050000000.0</v>
       </c>
+      <c r="DY51">
+        <v>3050000000.0</v>
+      </c>
     </row>
-    <row r="52" spans="1:128">
+    <row r="52" spans="1:129">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>236717000000.0</v>
+      </c>
+      <c r="C52">
         <v>247836000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>213949000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>203011000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>291657000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>287623000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>114247000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>103383000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>110448000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>115101000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>118911000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>119931000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>134182000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>138889000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>138955000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>130106000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>109150000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>109328000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>105232000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>83976000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>72614000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>63071000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>57436000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>57299000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>81404000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>117634000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>129085000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>113516000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>106869000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>100622000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>107417000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>93362000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>81706000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>90888000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>51575000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>90931000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>56424000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>93645000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>55070000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>139303000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>51613000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>143621000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>57647000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97135000000.0</v>
       </c>
       <c r="AS52">
         <v>97135000000.0</v>
       </c>
-      <c r="AT52"/>
+      <c r="AT52">
+        <v>97135000000.0</v>
+      </c>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>120449000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>114740000000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>18622000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>20780000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>22395000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>17139000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>15450000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>22045000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>25470000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>25717000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>21519000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>21433000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>23119000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>13339000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>14688000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>13840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14608000000.0</v>
       </c>
       <c r="BW52">
         <v>14608000000.0</v>
       </c>
       <c r="BX52">
+        <v>14608000000.0</v>
+      </c>
+      <c r="BY52">
         <v>11700000000.0</v>
       </c>
-      <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
-      <c r="DD52">
+      <c r="DD52"/>
+      <c r="DE52">
         <v>82000000.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
-      <c r="DH52">
+      <c r="DH52"/>
+      <c r="DI52">
         <v>60000000.0</v>
       </c>
-      <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
-      <c r="DL52">
+      <c r="DL52"/>
+      <c r="DM52">
         <v>304000000.0</v>
       </c>
-      <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
-      <c r="DP52">
+      <c r="DP52"/>
+      <c r="DQ52">
         <v>340000000.0</v>
       </c>
-      <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
-      <c r="DT52">
+      <c r="DT52"/>
+      <c r="DU52">
         <v>459000000.0</v>
       </c>
-      <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
+      <c r="DY52"/>
     </row>
-    <row r="53" spans="1:128">
+    <row r="53" spans="1:129">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>128468000000.0</v>
+      </c>
+      <c r="C53">
         <v>276956000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>270935000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>42132000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>122111000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>125854000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>122422000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>44305000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>118573000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>110699000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>104193000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>50514000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>80224000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>86559000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>85110000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>53412000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>84952000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>82140000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>62791000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>33730000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>60007000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>62141000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>70538000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>40039000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>85306000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>84933000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>55773000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>34744000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>57756000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>60659000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>56783000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>48414000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>53288000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>52534000000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>53521000000.0</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>45924000000.0</v>
       </c>
-      <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>49673000000.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>48496000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>51211000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>29691000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>48101000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>47257000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>45677000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>23210000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>41004000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>39654000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>40722000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16296000000.0</v>
       </c>
       <c r="BA53">
         <v>16296000000.0</v>
       </c>
-      <c r="BB53"/>
+      <c r="BB53">
+        <v>16296000000.0</v>
+      </c>
       <c r="BC53"/>
-      <c r="BD53">
-[...1 lines deleted...]
-      </c>
+      <c r="BD53"/>
       <c r="BE53">
         <v>22463000000.0</v>
       </c>
-      <c r="BF53"/>
+      <c r="BF53">
+        <v>22463000000.0</v>
+      </c>
       <c r="BG53"/>
-      <c r="BH53">
-[...1 lines deleted...]
-      </c>
+      <c r="BH53"/>
       <c r="BI53">
         <v>27970000000.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>27970000000.0</v>
+      </c>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>19032000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>4411000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>4298000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>4643000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>19913000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>4392000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4305000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>3697000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>14928000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>3417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3449000000.0</v>
       </c>
       <c r="BW53">
         <v>3449000000.0</v>
       </c>
-      <c r="BX53"/>
+      <c r="BX53">
+        <v>3449000000.0</v>
+      </c>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
@@ -18000,52 +18119,53 @@
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
+      <c r="DY53"/>
     </row>
-    <row r="54" spans="1:128">
+    <row r="54" spans="1:129">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18132,1466 +18252,1479 @@
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
+      <c r="DY54"/>
     </row>
-    <row r="55" spans="1:128">
+    <row r="55" spans="1:129">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>1548267000000.0</v>
+      </c>
+      <c r="C55">
         <v>1521521000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1475979000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1460042000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1414686000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1415465000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1439151000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1412027000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1402366000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1399430000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1392886000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1410789000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1396098000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1373198000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1374438000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1349418000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1292102000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1288506000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1245474000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1184844000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1163429000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1125248000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1164050000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1136466000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1169872000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1247073000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1154022000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1086161000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1066740000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1058169000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1034283000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>998493000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>946703000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>926310000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>858495000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>923152000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>851733000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>915273000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>853693000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>906332000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>841016000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>921646000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>886992000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>896266000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>906844000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>894961000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>919613000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>856497000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>863064000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>837161000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>851873000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>805666000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>791509000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>791772000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>782835000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>743788000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>742625000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>754156000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>736361000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>668044000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>669970000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>659690000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>637055000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>575256000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>567689000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>571541000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>541268000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>526657000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>523424000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>526125000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>507626000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>496516000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>485856000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>513567000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>509829154376.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>507625060125.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>462407000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>452572835042.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>449421686747.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>411509790938.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>408115216697.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>411710482529.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>396470311581.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>379005946370.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>364981332730.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>356978899185.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>324951069640.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>314025268627.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>317532753765.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>309089420655.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>300547010667.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>279212387222.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>286890219561.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>283633621281.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>281450502912.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>285892127126.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>282160146355.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>291699842474.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>289587895378.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>296380062305.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>299757719715.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>297136584601.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>294508157770.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>284424694493.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>271178000000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>274944000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>272764000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>253171000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>243124000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>244777000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>232421000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>222691000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>227399000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>221476000000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>232497000000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>233588000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>222656000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>211929000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>210691000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>195153000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>181697000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>176128000000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>168689000000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>157261000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>164325000000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>158294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153947000000.0</v>
       </c>
       <c r="DX55">
         <v>153947000000.0</v>
       </c>
+      <c r="DY55">
+        <v>153947000000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:128">
+    <row r="56" spans="1:129">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>10329000000.0</v>
+      </c>
+      <c r="C56">
         <v>9103000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8732000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>123064000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>191812000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>189431000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>192620000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>108165000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>176902000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>426215000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>171442000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>154836000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>170549000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>150452000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>166496000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>132689000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>152667000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>168050000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>161844000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>129128000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>135888000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>114158000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>160029000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>125204000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>144347000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>188837000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>125064000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>89247000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>103018000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>110780000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>109725000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>118156000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>105179000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>114326000000.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56">
         <v>110886000000.0</v>
       </c>
-      <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>110783000000.0</v>
       </c>
-      <c r="AM56"/>
-      <c r="AN56">
+      <c r="AN56"/>
+      <c r="AO56">
         <v>107423000000.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>99373000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>99640000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>81294000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>117875000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>108472000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>120930000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>101933000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>123793000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>100318000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>106616000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>77673000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>49964000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>59758000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>55321000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>80613000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>52157000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>55157000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>53120000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>88770000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>76949000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>77738000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>68639000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>69313000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>62319000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>75700000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>56593000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>62747000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>54398000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>61682000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>61033000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>56130000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>33138000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>37398000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>30267944936.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>34892977393.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>28615000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>28819570022.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>32246987952.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>27807208401.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>25417953360.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>26499168053.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>22785420341.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>20013463480.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>20424256138.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>21647873172.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>20368684570.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>20259770930.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>19807762948.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>18090680101.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>17778466882.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>17482321385.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>18250166334.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>18084464555.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>16723133933.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>21482262957.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>17075710667.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>16865244164.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>15482055961.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>21647975078.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>296954869359.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>294298259370.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>291588785047.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>281366449770.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>14739000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>19281000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>21779000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>251044000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>19043000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>21082000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>17911000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>220648000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>19626000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>17445000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>20745000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>231442000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>19109000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>18815000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>20660000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>193068000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>16059000000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>17250000000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>14051000000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>16815000000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>16814000000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>15288000000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>14819000000.0</v>
       </c>
-      <c r="DX56"/>
+      <c r="DY56"/>
     </row>
-    <row r="57" spans="1:128">
+    <row r="57" spans="1:129">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>236717000000.0</v>
+      </c>
+      <c r="C57">
         <v>247836000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>213949000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1066659000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1022489000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1014892000000.0</v>
       </c>
-      <c r="G57"/>
       <c r="H57"/>
-      <c r="I57">
+      <c r="I57"/>
+      <c r="J57">
         <v>110448000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>681047000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>118911000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>136909000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>134182000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>138889000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>138955000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>142670000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>109150000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>109328000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>105232000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>92896000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>72614000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>63071000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>57436000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>65608000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>81404000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>117634000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>129085000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>122719000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>106869000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>100622000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>107417000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>102758000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>802260000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>793176000000.0</v>
       </c>
-      <c r="AI57"/>
-      <c r="AJ57">
+      <c r="AJ57"/>
+      <c r="AK57">
         <v>792161000000.0</v>
       </c>
-      <c r="AK57"/>
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>102480000000.0</v>
       </c>
-      <c r="AM57"/>
-      <c r="AN57">
+      <c r="AN57"/>
+      <c r="AO57">
         <v>772715000000.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>781749000000.0</v>
       </c>
-      <c r="AQ57"/>
-      <c r="AR57">
+      <c r="AR57"/>
+      <c r="AS57">
         <v>105123000000.0</v>
       </c>
-      <c r="AS57"/>
       <c r="AT57"/>
       <c r="AU57"/>
-      <c r="AV57">
+      <c r="AV57"/>
+      <c r="AW57">
         <v>122079000000.0</v>
       </c>
-      <c r="AW57"/>
       <c r="AX57"/>
       <c r="AY57"/>
-      <c r="AZ57">
+      <c r="AZ57"/>
+      <c r="BA57">
         <v>7478000000.0</v>
       </c>
-      <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
-      <c r="BD57">
+      <c r="BD57"/>
+      <c r="BE57">
         <v>8058000000.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
-      <c r="BH57">
+      <c r="BH57"/>
+      <c r="BI57">
         <v>27473000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>22605000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>22395000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>19240000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>23368000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>22045000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>25470000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>25717000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>28882000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>21433000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>23119000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>13339000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>22485000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>13840000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>14608000000.0</v>
       </c>
-      <c r="BW57"/>
-      <c r="BX57">
+      <c r="BX57"/>
+      <c r="BY57">
         <v>2740500241.0</v>
       </c>
-      <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
-      <c r="CB57">
+      <c r="CB57"/>
+      <c r="CC57">
         <v>2385772396.0</v>
       </c>
-      <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>2666891058.0</v>
       </c>
-      <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>1876254576.0</v>
       </c>
-      <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
-      <c r="CN57">
+      <c r="CN57"/>
+      <c r="CO57">
         <v>2106803219.0</v>
       </c>
-      <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
-      <c r="CR57">
+      <c r="CR57"/>
+      <c r="CS57">
         <v>2240538046.0</v>
       </c>
-      <c r="CS57"/>
       <c r="CT57"/>
       <c r="CU57"/>
-      <c r="CV57">
+      <c r="CV57"/>
+      <c r="CW57">
         <v>2227414330.0</v>
       </c>
-      <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57"/>
-      <c r="CZ57">
+      <c r="CZ57"/>
+      <c r="DA57">
         <v>2932867799.0</v>
       </c>
-      <c r="DA57"/>
       <c r="DB57"/>
       <c r="DC57"/>
-      <c r="DD57">
+      <c r="DD57"/>
+      <c r="DE57">
         <v>3389000000.0</v>
       </c>
-      <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57"/>
-      <c r="DH57">
+      <c r="DH57"/>
+      <c r="DI57">
         <v>3283000000.0</v>
       </c>
-      <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
-      <c r="DL57">
+      <c r="DL57"/>
+      <c r="DM57">
         <v>2879000000.0</v>
       </c>
-      <c r="DM57"/>
       <c r="DN57"/>
       <c r="DO57"/>
-      <c r="DP57">
+      <c r="DP57"/>
+      <c r="DQ57">
         <v>2871000000.0</v>
       </c>
-      <c r="DQ57"/>
       <c r="DR57"/>
       <c r="DS57"/>
-      <c r="DT57">
+      <c r="DT57"/>
+      <c r="DU57">
         <v>2445000000.0</v>
       </c>
-      <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
+      <c r="DY57"/>
     </row>
-    <row r="58" spans="1:128">
+    <row r="58" spans="1:129">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>1457645000000.0</v>
+      </c>
+      <c r="C58">
         <v>1432939000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1386957000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1371455000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1329203000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1328959000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1352730000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1327951000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1319147000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1318355000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1312434000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1332122000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1318380000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1294448000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1298687000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1274669000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1218517000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1216539000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1171528000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1111952000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1091268000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1054826000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1092913000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1065963000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1099297000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1176738000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1084161000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1015969000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>996609000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>987922000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>965117000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>930813000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>879369000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>863175000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>780461000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>861965000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>774342000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>853648000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>774715000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>848414000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>762190000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>861847000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>829160000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>838445000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>851540000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>841135000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>863958000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>803018000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>810103000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>786218000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>800692000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>756455000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>743063000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>744315000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>735476000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>697237000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>697298000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>709949000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>693397000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>626665000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>631484000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>623023000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>602918000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>541856000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>535340000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>540183000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>512554000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>498447000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>496379000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>500034000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>481708000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>471190000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>461939000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>490123000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>486467551623.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>485482202983.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>440591000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>431562186056.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>428880522088.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>392209819317.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>387943775956.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>391219079312.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>376183421516.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>361023224503.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>347503111212.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>340177514793.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>308445607647.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>297637265321.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>301033427207.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>292856423174.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>285042173158.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>261697147037.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>269080505655.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>265949540656.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>264375330863.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>268951602268.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>265092879257.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>274977803236.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>272963807786.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>279690031152.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>282935866984.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>280468872511.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>279038492000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>268731947310.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>256056000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>261237000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>259529000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>239467000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>230630000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>232747000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>220794000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>211087000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>215858000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>210325000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>221501000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>222601000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>212124000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>202077000000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>201034000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>185618000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>173224000000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>167918000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>160737000000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>149411000000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>156404000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>150594000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146535000000.0</v>
       </c>
       <c r="DX58">
         <v>146535000000.0</v>
       </c>
+      <c r="DY58">
+        <v>146535000000.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:128">
+    <row r="59" spans="1:129">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -19678,438 +19811,442 @@
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
+      <c r="DY59"/>
     </row>
-    <row r="60" spans="1:128">
+    <row r="60" spans="1:129">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>89151000000.0</v>
+      </c>
+      <c r="C60">
         <v>87161000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>87588000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>86866000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>83802000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>84918000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>84795000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>82369000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>81504000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>79356000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>78756000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>76928000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>76057000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>77152000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>74187000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>73225000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>72095000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>70385000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>71724000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>70802000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>70019000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>68008000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>68695000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>68127000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>68191000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>67883000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>67369000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>67522000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>67418000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>67455000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>66409000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>65228000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>64986000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>61495000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>78034000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>59660000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>77391000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>60033000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>78978000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>56384000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>78826000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>58134000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>56255000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>56251000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>53855000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>52386000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>54180000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>52019000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>51608000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>49646000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>49827000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>47899000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>47170000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>46220000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>46191000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>44653000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>43501000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>42396000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>41152000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>39636000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>36798000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>34950000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>32496000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>32760000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>31747000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>30782000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>28081000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>27631000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>26475000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>25552000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>25357000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>24772000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>23397000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>22908000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>22812192724.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>21641414141.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>21361000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>20422945550.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>19992971888.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>18803329865.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>19666702162.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>19995562951.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>19795414462.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>17547402670.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>17067541577.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>16413977894.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>16195949021.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>16082182076.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>16203012122.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>15943324937.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>15218308112.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>15235308461.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>15530272788.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>15406554230.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>14759131816.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>14614268759.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>14732620321.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>14403551482.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>14704987835.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>14777258567.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>14934283452.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>14803198996.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>14368762870.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>14607205206.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>14069000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>13707000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>13235000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>12975000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>12494000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>12030000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>11627000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>11406000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>11541000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>11151000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>10996000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>10814000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>10532000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>9852000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>9657000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>9398000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>8473000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>8210000000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>7952000000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>7749000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>7921000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>7700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7412000000.0</v>
       </c>
       <c r="DX60">
         <v>7412000000.0</v>
       </c>
+      <c r="DY60">
+        <v>7412000000.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:128">
+    <row r="61" spans="1:129">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -20196,52 +20333,53 @@
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
+      <c r="DY61"/>
     </row>
-    <row r="62" spans="1:128">
+    <row r="62" spans="1:129">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20328,50 +20466,51 @@
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
+      <c r="DY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20461,51 +20600,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>40794000000.0</v>
       </c>
       <c r="C2">
         <v>46458000000.0</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
@@ -20513,51 +20652,51 @@
       </c>
       <c r="N2"/>
       <c r="O2">
         <v>1542000000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>1604000000.0</v>
       </c>
       <c r="C3">
         <v>1760000000.0</v>
       </c>
       <c r="D3">
         <v>1820000000.0</v>
       </c>
       <c r="E3">
         <v>1531000000.0</v>
       </c>
       <c r="F3">
         <v>1511000000.0</v>
       </c>
       <c r="G3">
         <v>1546000000.0</v>
       </c>
       <c r="H3">
         <v>1053000000.0</v>
       </c>
       <c r="I3">
         <v>848000000.0</v>
       </c>
@@ -20611,87 +20750,87 @@
       </c>
       <c r="Z3">
         <v>295191239.0</v>
       </c>
       <c r="AA3">
         <v>295000000.0</v>
       </c>
       <c r="AB3">
         <v>277000000.0</v>
       </c>
       <c r="AC3">
         <v>248000000.0</v>
       </c>
       <c r="AD3">
         <v>185000000.0</v>
       </c>
       <c r="AE3">
         <v>162000000.0</v>
       </c>
       <c r="AF3">
         <v>141000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5">
         <v>8953000000.0</v>
       </c>
       <c r="C5">
         <v>8796000000.0</v>
       </c>
       <c r="D5">
         <v>9671000000.0</v>
       </c>
       <c r="E5">
         <v>12664000000.0</v>
       </c>
       <c r="F5">
         <v>12487000000.0</v>
       </c>
       <c r="G5">
         <v>8154000000.0</v>
       </c>
       <c r="H5">
         <v>10620000000.0</v>
       </c>
       <c r="I5">
         <v>10547000000.0</v>
       </c>
@@ -20745,51 +20884,51 @@
       </c>
       <c r="Z5">
         <v>13827963815.0</v>
       </c>
       <c r="AA5">
         <v>13048000000.0</v>
       </c>
       <c r="AB5">
         <v>11217000000.0</v>
       </c>
       <c r="AC5">
         <v>10870000000.0</v>
       </c>
       <c r="AD5">
         <v>9043000000.0</v>
       </c>
       <c r="AE5">
         <v>8774000000.0</v>
       </c>
       <c r="AF5">
         <v>8668000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>10557000000.0</v>
       </c>
       <c r="C6">
         <v>10556000000.0</v>
       </c>
       <c r="D6">
         <v>11491000000.0</v>
       </c>
       <c r="E6">
         <v>14195000000.0</v>
       </c>
       <c r="F6">
         <v>13998000000.0</v>
       </c>
       <c r="G6">
         <v>9700000000.0</v>
       </c>
       <c r="H6">
         <v>11673000000.0</v>
       </c>
       <c r="I6">
         <v>11395000000.0</v>
       </c>
@@ -20843,123 +20982,123 @@
       </c>
       <c r="Z6">
         <v>14123155054.0</v>
       </c>
       <c r="AA6">
         <v>13343000000.0</v>
       </c>
       <c r="AB6">
         <v>11494000000.0</v>
       </c>
       <c r="AC6">
         <v>11118000000.0</v>
       </c>
       <c r="AD6">
         <v>9228000000.0</v>
       </c>
       <c r="AE6">
         <v>8936000000.0</v>
       </c>
       <c r="AF6">
         <v>8809000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
         <v>32383000000.0</v>
       </c>
       <c r="C9">
         <v>29564000000.0</v>
       </c>
       <c r="D9">
         <v>31787000000.0</v>
       </c>
       <c r="E9">
         <v>31148000000.0</v>
       </c>
       <c r="F9">
         <v>30913000000.0</v>
       </c>
       <c r="G9">
         <v>31292000000.0</v>
       </c>
       <c r="H9">
         <v>30236000000.0</v>
       </c>
       <c r="I9">
         <v>28216000000.0</v>
       </c>
@@ -21013,51 +21152,51 @@
       </c>
       <c r="Z9">
         <v>10271385494.0</v>
       </c>
       <c r="AA9">
         <v>8864000000.0</v>
       </c>
       <c r="AB9">
         <v>7855000000.0</v>
       </c>
       <c r="AC9">
         <v>7235000000.0</v>
       </c>
       <c r="AD9">
         <v>6400000000.0</v>
       </c>
       <c r="AE9">
         <v>5362000000.0</v>
       </c>
       <c r="AF9">
         <v>4672000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10">
         <v>9901000000.0</v>
       </c>
       <c r="C10">
         <v>9924000000.0</v>
       </c>
       <c r="D10">
         <v>9754000000.0</v>
       </c>
       <c r="E10">
         <v>12932000000.0</v>
       </c>
       <c r="F10">
         <v>12826000000.0</v>
       </c>
       <c r="G10">
         <v>8396000000.0</v>
       </c>
       <c r="H10">
         <v>11270000000.0</v>
       </c>
       <c r="I10">
         <v>11106000000.0</v>
       </c>
@@ -21111,51 +21250,51 @@
       </c>
       <c r="Z10">
         <v>3045548325.0</v>
       </c>
       <c r="AA10">
         <v>2916000000.0</v>
       </c>
       <c r="AB10">
         <v>2418000000.0</v>
       </c>
       <c r="AC10">
         <v>2156000000.0</v>
       </c>
       <c r="AD10">
         <v>2272000000.0</v>
       </c>
       <c r="AE10">
         <v>1734000000.0</v>
       </c>
       <c r="AF10">
         <v>1247000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11">
         <v>2751000000.0</v>
       </c>
       <c r="C11">
         <v>2032000000.0</v>
       </c>
       <c r="D11">
         <v>2226000000.0</v>
       </c>
       <c r="E11">
         <v>2758000000.0</v>
       </c>
       <c r="F11">
         <v>2871000000.0</v>
       </c>
       <c r="G11">
         <v>1543000000.0</v>
       </c>
       <c r="H11">
         <v>2472000000.0</v>
       </c>
       <c r="I11">
         <v>2382000000.0</v>
       </c>
@@ -21209,51 +21348,51 @@
       </c>
       <c r="Z11">
         <v>876051420.0</v>
       </c>
       <c r="AA11">
         <v>990000000.0</v>
       </c>
       <c r="AB11">
         <v>867000000.0</v>
       </c>
       <c r="AC11">
         <v>762000000.0</v>
       </c>
       <c r="AD11">
         <v>758000000.0</v>
       </c>
       <c r="AE11">
         <v>665000000.0</v>
       </c>
       <c r="AF11">
         <v>371000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12">
         <v>36080000000.0</v>
       </c>
       <c r="C12">
         <v>42407000000.0</v>
       </c>
       <c r="D12">
         <v>38537000000.0</v>
       </c>
       <c r="E12">
         <v>15443000000.0</v>
       </c>
       <c r="F12">
         <v>8025000000.0</v>
       </c>
       <c r="G12">
         <v>12392000000.0</v>
       </c>
       <c r="H12">
         <v>15607000000.0</v>
       </c>
       <c r="I12">
         <v>11876000000.0</v>
       </c>
@@ -21307,51 +21446,51 @@
       </c>
       <c r="Z12">
         <v>10782415490.0</v>
       </c>
       <c r="AA12">
         <v>10132000000.0</v>
       </c>
       <c r="AB12">
         <v>8799000000.0</v>
       </c>
       <c r="AC12">
         <v>8714000000.0</v>
       </c>
       <c r="AD12">
         <v>6771000000.0</v>
       </c>
       <c r="AE12">
         <v>7040000000.0</v>
       </c>
       <c r="AF12">
         <v>7421000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13">
         <v>57602000000.0</v>
       </c>
       <c r="C13">
         <v>61659000000.0</v>
       </c>
       <c r="D13">
         <v>56824000000.0</v>
       </c>
       <c r="E13">
         <v>33558000000.0</v>
       </c>
       <c r="F13">
         <v>24986000000.0</v>
       </c>
       <c r="G13">
         <v>29712000000.0</v>
       </c>
       <c r="H13">
         <v>32784000000.0</v>
       </c>
       <c r="I13">
         <v>28067000000.0</v>
       </c>
@@ -21365,51 +21504,51 @@
         <v>20287000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>31000000.0</v>
       </c>
       <c r="C14">
         <v>-134000000.0</v>
       </c>
       <c r="D14">
         <v>-118000000.0</v>
       </c>
       <c r="E14">
         <v>-258000000.0</v>
       </c>
       <c r="F14">
         <v>-331000000.0</v>
       </c>
       <c r="G14">
         <v>2376000000.0</v>
       </c>
       <c r="H14">
         <v>2670000000.0</v>
       </c>
       <c r="I14">
         <v>2452000000.0</v>
       </c>
@@ -21425,51 +21564,51 @@
       <c r="M14">
         <v>1312000000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
         <v>7789000000.0</v>
       </c>
       <c r="C15">
         <v>7758000000.0</v>
       </c>
       <c r="D15">
         <v>7410000000.0</v>
       </c>
       <c r="E15">
         <v>9916000000.0</v>
       </c>
       <c r="F15">
         <v>9624000000.0</v>
       </c>
       <c r="G15">
         <v>6778000000.0</v>
       </c>
       <c r="H15">
         <v>8390000000.0</v>
       </c>
       <c r="I15">
         <v>8548000000.0</v>
       </c>
@@ -21523,51 +21662,51 @@
       </c>
       <c r="Z15">
         <v>2169496905.0</v>
       </c>
       <c r="AA15">
         <v>1926000000.0</v>
       </c>
       <c r="AB15">
         <v>1551000000.0</v>
       </c>
       <c r="AC15">
         <v>1394000000.0</v>
       </c>
       <c r="AD15">
         <v>1514000000.0</v>
       </c>
       <c r="AE15">
         <v>1069000000.0</v>
       </c>
       <c r="AF15">
         <v>876000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>7261000000.0</v>
       </c>
       <c r="C16">
         <v>7286000000.0</v>
       </c>
       <c r="D16">
         <v>6919000000.0</v>
       </c>
       <c r="E16">
         <v>9656000000.0</v>
       </c>
       <c r="F16">
         <v>9391000000.0</v>
       </c>
       <c r="G16">
         <v>6582000000.0</v>
       </c>
       <c r="H16">
         <v>8208000000.0</v>
       </c>
       <c r="I16">
         <v>8361000000.0</v>
       </c>
@@ -21583,51 +21722,51 @@
       <c r="M16">
         <v>6916000000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17">
         <v>7758000000.0</v>
       </c>
       <c r="C17">
         <v>7892000000.0</v>
       </c>
       <c r="D17">
         <v>7528000000.0</v>
       </c>
       <c r="E17">
         <v>10174000000.0</v>
       </c>
       <c r="F17">
         <v>9955000000.0</v>
       </c>
       <c r="G17">
         <v>6853000000.0</v>
       </c>
       <c r="H17">
         <v>8798000000.0</v>
       </c>
       <c r="I17">
         <v>8724000000.0</v>
       </c>
@@ -21643,51 +21782,51 @@
       <c r="M17">
         <v>7298000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>21522000000.0</v>
       </c>
       <c r="C18">
         <v>19252000000.0</v>
       </c>
       <c r="D18">
         <v>18287000000.0</v>
       </c>
       <c r="E18">
         <v>18115000000.0</v>
       </c>
       <c r="F18">
         <v>16961000000.0</v>
       </c>
       <c r="G18">
         <v>17320000000.0</v>
       </c>
       <c r="H18">
         <v>17177000000.0</v>
       </c>
       <c r="I18">
         <v>16191000000.0</v>
       </c>
@@ -21701,123 +21840,123 @@
         <v>13092000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>10509000000.0</v>
       </c>
       <c r="C21">
         <v>8796000000.0</v>
       </c>
       <c r="D21">
         <v>8690000000.0</v>
       </c>
       <c r="E21">
         <v>28117000000.0</v>
       </c>
       <c r="F21">
         <v>12495000000.0</v>
       </c>
       <c r="G21">
         <v>8321000000.0</v>
       </c>
       <c r="H21">
         <v>10862000000.0</v>
       </c>
       <c r="I21">
         <v>22806000000.0</v>
       </c>
@@ -21871,87 +22010,87 @@
       </c>
       <c r="Z21">
         <v>13827963815.0</v>
       </c>
       <c r="AA21">
         <v>13048000000.0</v>
       </c>
       <c r="AB21">
         <v>11217000000.0</v>
       </c>
       <c r="AC21">
         <v>10870000000.0</v>
       </c>
       <c r="AD21">
         <v>9043000000.0</v>
       </c>
       <c r="AE21">
         <v>8774000000.0</v>
       </c>
       <c r="AF21">
         <v>8668000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
         <v>62668000000.0</v>
       </c>
       <c r="C23">
         <v>16299000000.0</v>
       </c>
       <c r="D23">
         <v>31787000000.0</v>
       </c>
       <c r="E23">
         <v>3031000000.0</v>
       </c>
       <c r="F23">
         <v>18418000000.0</v>
       </c>
       <c r="G23">
         <v>22971000000.0</v>
       </c>
       <c r="H23">
         <v>19374000000.0</v>
       </c>
       <c r="I23">
         <v>5410000000.0</v>
       </c>
@@ -22005,87 +22144,87 @@
       </c>
       <c r="Z23">
         <v>3556578321.0</v>
       </c>
       <c r="AA23">
         <v>4184000000.0</v>
       </c>
       <c r="AB23">
         <v>3362000000.0</v>
       </c>
       <c r="AC23">
         <v>3635000000.0</v>
       </c>
       <c r="AD23">
         <v>2643000000.0</v>
       </c>
       <c r="AE23">
         <v>3412000000.0</v>
       </c>
       <c r="AF23">
         <v>3996000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>1604000000.0</v>
       </c>
       <c r="C25">
         <v>1760000000.0</v>
       </c>
       <c r="D25">
         <v>1820000000.0</v>
       </c>
       <c r="E25">
         <v>1531000000.0</v>
       </c>
       <c r="F25">
         <v>1511000000.0</v>
       </c>
       <c r="G25">
         <v>1546000000.0</v>
       </c>
       <c r="H25">
         <v>1053000000.0</v>
       </c>
       <c r="I25">
         <v>848000000.0</v>
       </c>
@@ -22095,87 +22234,87 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27">
         <v>672000000.0</v>
       </c>
       <c r="C27">
         <v>614000000.0</v>
       </c>
       <c r="D27">
         <v>576000000.0</v>
       </c>
       <c r="E27">
         <v>480000000.0</v>
       </c>
       <c r="F27">
         <v>404000000.0</v>
       </c>
       <c r="G27">
         <v>445000000.0</v>
       </c>
       <c r="H27">
         <v>625000000.0</v>
       </c>
       <c r="I27">
         <v>581000000.0</v>
       </c>
@@ -22211,51 +22350,51 @@
       </c>
       <c r="T27">
         <v>311228834.0</v>
       </c>
       <c r="U27">
         <v>232245035.0</v>
       </c>
       <c r="V27">
         <v>231432282.0</v>
       </c>
       <c r="W27">
         <v>209704950.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>10824000000.0</v>
       </c>
       <c r="C28">
         <v>9855000000.0</v>
       </c>
       <c r="D28">
         <v>9596000000.0</v>
       </c>
       <c r="E28">
         <v>8836000000.0</v>
       </c>
       <c r="F28">
         <v>8541000000.0</v>
       </c>
       <c r="G28">
         <v>8624000000.0</v>
       </c>
       <c r="H28">
         <v>8443000000.0</v>
       </c>
       <c r="I28">
         <v>7455000000.0</v>
       </c>
@@ -22309,51 +22448,51 @@
       </c>
       <c r="Z28">
         <v>3220123790.0</v>
       </c>
       <c r="AA28">
         <v>2944000000.0</v>
       </c>
       <c r="AB28">
         <v>2627000000.0</v>
       </c>
       <c r="AC28">
         <v>2501000000.0</v>
       </c>
       <c r="AD28">
         <v>2202000000.0</v>
       </c>
       <c r="AE28">
         <v>1910000000.0</v>
       </c>
       <c r="AF28">
         <v>1652000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>2751000000.0</v>
       </c>
       <c r="C29">
         <v>2032000000.0</v>
       </c>
       <c r="D29">
         <v>2226000000.0</v>
       </c>
       <c r="E29">
         <v>2758000000.0</v>
       </c>
       <c r="F29">
         <v>2871000000.0</v>
       </c>
       <c r="G29">
         <v>1543000000.0</v>
       </c>
       <c r="H29">
         <v>2472000000.0</v>
       </c>
       <c r="I29">
         <v>2382000000.0</v>
       </c>
@@ -22367,51 +22506,51 @@
         <v>1853000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>20202000000.0</v>
       </c>
       <c r="C30">
         <v>19640000000.0</v>
       </c>
       <c r="D30">
         <v>31787000000.0</v>
       </c>
       <c r="E30">
         <v>-3031000000.0</v>
       </c>
       <c r="F30">
         <v>-18418000000.0</v>
       </c>
       <c r="G30">
         <v>-22971000000.0</v>
       </c>
       <c r="H30">
         <v>-19374000000.0</v>
       </c>
       <c r="I30">
         <v>-5410000000.0</v>
       </c>
@@ -22465,51 +22604,51 @@
       </c>
       <c r="Z30">
         <v>3556578321.0</v>
       </c>
       <c r="AA30">
         <v>4184000000.0</v>
       </c>
       <c r="AB30">
         <v>3362000000.0</v>
       </c>
       <c r="AC30">
         <v>3635000000.0</v>
       </c>
       <c r="AD30">
         <v>2643000000.0</v>
       </c>
       <c r="AE30">
         <v>3412000000.0</v>
       </c>
       <c r="AF30">
         <v>3996000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B31">
         <v>-608000000.0</v>
       </c>
       <c r="C31">
         <v>1128000000.0</v>
       </c>
       <c r="D31">
         <v>1064000000.0</v>
       </c>
       <c r="E31">
         <v>-2411000000.0</v>
       </c>
       <c r="F31">
         <v>-2644000000.0</v>
       </c>
       <c r="G31">
         <v>-2760000000.0</v>
       </c>
       <c r="H31">
         <v>-2459000000.0</v>
       </c>
       <c r="I31">
         <v>-2367000000.0</v>
       </c>
@@ -22563,51 +22702,51 @@
       </c>
       <c r="Z31">
         <v>-10782415490.0</v>
       </c>
       <c r="AA31">
         <v>-10132000000.0</v>
       </c>
       <c r="AB31">
         <v>-8799000000.0</v>
       </c>
       <c r="AC31">
         <v>-8714000000.0</v>
       </c>
       <c r="AD31">
         <v>-6771000000.0</v>
       </c>
       <c r="AE31">
         <v>-7040000000.0</v>
       </c>
       <c r="AF31">
         <v>-7421000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B32">
         <v>73177000000.0</v>
       </c>
       <c r="C32">
         <v>29483000000.0</v>
       </c>
       <c r="D32">
         <v>31787000000.0</v>
       </c>
       <c r="E32">
         <v>31148000000.0</v>
       </c>
       <c r="F32">
         <v>30913000000.0</v>
       </c>
       <c r="G32">
         <v>31292000000.0</v>
       </c>
       <c r="H32">
         <v>30236000000.0</v>
       </c>
       <c r="I32">
         <v>28216000000.0</v>
       </c>
@@ -22680,546 +22819,551 @@
       <c r="AF32">
         <v>4672000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DX32"/>
+  <dimension ref="A1:DY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
       <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>9240000000.0</v>
+      </c>
+      <c r="C2">
         <v>8791000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8925000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9742000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9668000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10415000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10969000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11432000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11873000000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>8000000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>-2000000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
-      <c r="AS2"/>
+      <c r="AS2">
+        <v>0.0</v>
+      </c>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
@@ -23259,237 +23403,240 @@
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
+      <c r="DY2"/>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>398000000.0</v>
+      </c>
+      <c r="C3">
         <v>410000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>385000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>403000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>405000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>393000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>403000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>501000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>428000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>410000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>421000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="N3">
         <v>412000000.0</v>
       </c>
       <c r="O3">
+        <v>412000000.0</v>
+      </c>
+      <c r="P3">
         <v>406000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000000.0</v>
       </c>
       <c r="R3">
         <v>381000000.0</v>
       </c>
       <c r="S3">
+        <v>381000000.0</v>
+      </c>
+      <c r="T3">
         <v>375000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>383000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>373000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>375000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>380000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>407000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>377000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>363000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>399000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>271000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>276000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>258000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>248000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>233000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>212000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>204000000.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>199000000.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>195000000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>191000000.0</v>
       </c>
-      <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>188000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>187000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>183000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>173000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>169000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>159000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="AX3">
         <v>144000000.0</v>
       </c>
       <c r="AY3">
+        <v>144000000.0</v>
+      </c>
+      <c r="AZ3">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="BA3">
         <v>134000000.0</v>
       </c>
       <c r="BB3">
-        <v>129000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="BC3">
         <v>129000000.0</v>
       </c>
       <c r="BD3">
-        <v>131000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BE3">
         <v>131000000.0</v>
       </c>
       <c r="BF3">
+        <v>131000000.0</v>
+      </c>
+      <c r="BG3">
         <v>130000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>128000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>119000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>117000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="BL3">
         <v>106000000.0</v>
       </c>
-      <c r="BM3"/>
+      <c r="BM3">
+        <v>106000000.0</v>
+      </c>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
@@ -23509,108 +23656,109 @@
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
+      <c r="DY3"/>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ4"/>
-      <c r="AK4">
+      <c r="AK4"/>
+      <c r="AL4">
         <v>2000000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>6000000.0</v>
       </c>
-      <c r="AN4"/>
-      <c r="AO4">
+      <c r="AO4"/>
+      <c r="AP4">
         <v>-5000000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-22000000.0</v>
       </c>
-      <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
@@ -23651,818 +23799,825 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5">
+        <v>3900000000.0</v>
+      </c>
+      <c r="C5">
         <v>3431000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2472000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2862000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3356000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2572000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1342000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2200000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2363000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>31000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2686000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1505000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2654000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12022000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11425000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9026000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3152000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3480000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3513000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3152000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3207000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3085000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3043000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2268000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1493000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5153000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2706000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2743000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2547000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2714000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2616000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2625000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2342000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2644000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5305000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2936000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4062000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2511000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4039000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2536000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3997000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2295000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2527000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2434000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4520000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3919000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4099000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4044000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4047000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3935000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4036000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3539000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4737000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4078000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3954000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3913000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3974000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3837000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3911000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3543000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4292000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4242000000.0</v>
       </c>
       <c r="BL5">
         <v>4242000000.0</v>
       </c>
       <c r="BM5">
+        <v>4242000000.0</v>
+      </c>
+      <c r="BN5">
         <v>1555000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1676000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1877000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1570000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1505000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1485000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1568000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1526000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1251000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1262000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1221000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1032448378.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>234444164.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1297000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1188466948.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1028112449.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1157724211.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1327867107.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1325568497.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1298059965.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1099744387.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1179997737.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1094116334.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1077605826.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1025480276.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>988122934.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1051637280.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>989828826.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>873182677.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>928809048.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1033868092.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>886712547.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>842159787.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>841542359.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>753257912.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>822688565.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>590361178.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>804433888.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>806021641.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>198004118.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>778548325.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>797000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>771000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>699000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>720000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>820000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>728000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>648000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>608000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>625000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>602000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>583000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>563000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>565000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>504000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>524000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>721000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>629000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>443000000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>479000000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>459000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>444000000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>421000000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>410000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>4298000000.0</v>
+      </c>
+      <c r="C6">
         <v>3841000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2857000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3265000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3761000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2965000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1745000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2701000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2791000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>441000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3107000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2095000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3066000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12434000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11831000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9420000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3533000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3861000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3888000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3535000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3580000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3460000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3423000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2675000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1870000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5516000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3105000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3014000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2823000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2972000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2864000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2858000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2554000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2848000000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>3135000000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>2706000000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>2727000000.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>2483000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2714000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2617000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4693000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4088000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4258000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4201000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4191000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4079000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4175000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3673000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4871000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4207000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4083000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4044000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4105000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3967000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4039000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3662000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4409000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3684000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4348000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3761000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4236000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4273000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3757000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3614000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3665000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3512000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3463000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3217000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3745000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3889000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4435840709.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3850010806.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4851000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4777978702.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>4755020080.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>4803142140.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4861037163.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4770937327.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4611405056.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4401665853.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4189387940.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3673104835.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3462676377.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3160217292.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3072119506.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2958438288.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2797072686.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2506303658.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2484364604.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2557246674.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2489412388.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2419016399.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2587953843.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2590577116.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2756995135.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2736397540.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2625494854.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2543515760.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2185965468.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3144963815.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>3502000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3653000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3528000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3495000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3446000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3108000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2999000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2795000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>2726000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2759000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2937000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2968000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2805000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2592000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2505000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2553000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>2316000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2072000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>2102000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2193000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2222000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>2132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227000000.0</v>
       </c>
       <c r="DX6">
         <v>2227000000.0</v>
       </c>
+      <c r="DY6">
+        <v>2227000000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -24547,54 +24702,55 @@
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24679,1685 +24835,1700 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>9234000000.0</v>
+      </c>
+      <c r="C9">
         <v>8398000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8270000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8466000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8445000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7532000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8097000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1788000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1820000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18563000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8387000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7923000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8035000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7865000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7964000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7577000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7755000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7858000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7958000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7591000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7684000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7623000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8015000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7456000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7648000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7896000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7788000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7808000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7149000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7460000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7475000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7279000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7055000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6904000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11077000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6978000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9500000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6715000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9197000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6781000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>9503000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6483000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6769000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6634000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6543000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6496000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6263000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6029000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6004000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5838000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5773000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5675000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6393000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5598000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5510000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5272000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5256000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5086000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5032000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3584000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5512000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4704000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4716000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4346000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4300000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4517000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>4125000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3942000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3784000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3873000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3906000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3735000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3775000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3596000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3351769911.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2271167837.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3374000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3171589310.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2839357430.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3077627496.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3200937067.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3101497505.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3108759552.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2866915412.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2889467135.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2716311264.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2734410559.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2660599291.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2608056813.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2594458439.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2537831804.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2420961053.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2501663341.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2742355684.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2519851773.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2524731372.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2564030397.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2501790061.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2577554744.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2653243650.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2658749011.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2703465580.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2604150166.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2658385494.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2681000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2549000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2383000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2258000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>2375000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2251000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1980000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2012000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>1942000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>1912000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>1989000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1841000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>1832000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>1880000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1682000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1621000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1635000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>1593000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>1551000000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>1403000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>1346000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>1297000000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>1316000000.0</v>
       </c>
-      <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10">
+        <v>3900000000.0</v>
+      </c>
+      <c r="C10">
         <v>3431000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2982000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2683000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3356000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2572000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1606000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2200000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2363000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2572000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2732000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1523000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2709000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2644000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2878000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2568000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3196000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3564000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3604000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3248000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3280000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3198000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3100000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2317000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1535000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1747000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2797000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2904000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2737000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2884000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2745000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2794000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2468000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2798000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3420000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3046000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2471000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2608000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2482000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2649000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2642000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2393000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2626000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2551000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2564000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2025000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2258000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2288000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2310000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2265000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2203000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1812000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2949000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2355000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2184000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2102000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2225000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2038000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2059000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1830000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2492000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1875000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1849000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1555000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1676000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1877000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1570000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1505000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1485000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1568000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1526000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1251000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1262000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1221000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1032448378.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>234444164.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1297000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1188466948.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1028112449.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1157724211.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1327867107.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1325568497.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1298059965.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1099744387.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1179997737.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1094116334.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1077605826.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1025480276.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>988122934.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1051637280.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>989828826.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>873182677.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>928809048.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1033868092.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>886712547.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>842159787.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>841542359.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>753257912.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>822688565.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>590361178.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>804433888.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>806021641.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>198004118.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>778548325.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>797000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>771000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>699000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>720000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>820000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>728000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>648000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>608000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>625000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>602000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>583000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>563000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>565000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>504000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>524000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>721000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>629000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>443000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>479000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>459000000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>444000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>421000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="DX10">
         <v>410000000.0</v>
       </c>
+      <c r="DY10">
+        <v>410000000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11">
+        <v>947000000.0</v>
+      </c>
+      <c r="C11">
         <v>799000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>872000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>656000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>829000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>540000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>726000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>511000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>451000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>537000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>533000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>138000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>497000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>485000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1106000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>475000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>602000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>817000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>864000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>689000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>738000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>742000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>702000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>418000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>231000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>423000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>471000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>596000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>753000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>625000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>498000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>523000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>529000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>621000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>714000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>709000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1810000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>538000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>697000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>546000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>846000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>332000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>617000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>540000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>605000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>441000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>444000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>445000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>463000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>468000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>477000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>374000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>598000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>555000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>475000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>426000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>457000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>437000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>434000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>311000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>441000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>415000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>413000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>315000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>391000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>334000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>370000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>390000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>399000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>444000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>512000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>321000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>303000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>319000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>190511308.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-13781870.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>287000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>208961222.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>192771084.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>203952945.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>296028112.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>286189684.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>277483833.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>203132677.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>244371535.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>199843698.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>225307237.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>213581688.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>204481450.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>225440806.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>202183081.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>165743130.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>195608782.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>248183189.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>182636316.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>182341966.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>215311005.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>157525419.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>228102190.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>7421878.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>240696754.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>208562020.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>145731031.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>212051420.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>243000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>232000000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>189000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>223000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>272000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>263000000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>232000000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>206000000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>228000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>218000000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>215000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>204000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>207000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>158000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>193000000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>188000000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>245000000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>143000000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>182000000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>176000000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>169000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="DX11">
         <v>161000000.0</v>
       </c>
+      <c r="DY11">
+        <v>161000000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12">
+        <v>8161000000.0</v>
+      </c>
+      <c r="C12">
         <v>7574000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4926000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8629000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8627000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9017000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9807000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10402000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10821000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10518000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10666000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10437000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10109000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9404000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8587000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6496000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4209000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2619000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2119000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1969000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1884000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2011000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2161000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2394000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2733000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3421000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3844000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3916000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4066000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3908000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3717000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3500000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3046000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2785000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1885000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2545000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1591000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2416000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1557000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2285000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1355000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2106000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2085000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2046000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2018000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1955000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1897000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1816000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1789000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1710000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1880000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1792000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1838000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1781000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1824000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1867000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1814000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1866000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1918000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1779000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1850000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1770000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2431000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2223000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2586000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2420000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2213000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2132000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2204000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1971000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1963000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1994000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2511000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2698000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3403392331.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3615566642.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3554000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3589511754.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3726907631.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3645417929.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3533170056.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3445368830.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3313345091.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3301921466.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3009390203.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2578988501.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2385070551.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2134737016.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2083996572.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1906801008.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1807243860.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1633120981.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1555555556.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1523378582.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1602699841.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1576856612.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1746411484.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1837319204.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1934306570.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2146036362.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1821060966.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1737494119.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1987961350.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2366415490.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2705000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2882000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2829000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2775000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2626000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2380000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2351000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2187000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2101000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2157000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2354000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2405000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2240000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>2088000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1981000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>1832000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1687000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>1629000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>1623000000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>1734000000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>1778000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>1711000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817000000.0</v>
       </c>
       <c r="DX12">
         <v>1817000000.0</v>
       </c>
+      <c r="DY12">
+        <v>1817000000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13">
+        <v>14027000000.0</v>
+      </c>
+      <c r="C13">
         <v>13095000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13331000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14215000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14120000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>14287000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>14980000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15325000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15683000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15212000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>15439000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15109000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14689000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13870000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13156000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11118000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8885000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7092000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6463000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6186000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6101000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6187000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6512000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6652000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6986000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7838000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8236000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8252000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8440000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8101000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26411,185 +26582,188 @@
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C14">
         <v>-37000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-12000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-80000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-56000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>154000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-47000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-36000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-26000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-25000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-31000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-21000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-26000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-40000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-38000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-54000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-78000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-88000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-70000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2142000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2414000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2442000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2376000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2384000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2452000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2492000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2670000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2713000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2792000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2757000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2452000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2348000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1640000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1455000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1527000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1075000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1592000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1136000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1534000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1141000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1665000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1160000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1577000000.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
@@ -26629,561 +26803,565 @@
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
+      <c r="DY14"/>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>2908000000.0</v>
+      </c>
+      <c r="C15">
         <v>2595000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2287000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2219000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2447000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1976000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1147000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1642000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1876000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2066000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2174000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1354000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2172000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2122000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1721000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2055000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2540000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2669000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2652000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2489000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2461000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2366000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2308000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1827000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1355000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1309000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2287000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2201000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1864000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2189000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2136000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2179000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1983000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2107000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2668000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2279000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>643000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2015000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1781000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2045000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1757000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1997000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1948000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1939000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1897000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1523000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1758000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1783000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1795000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1757000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1679000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1373000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2301000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1742000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1655000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1620000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1703000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1534000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1559000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1453000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2001000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1391000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1398000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1223000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1259000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1519000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1174000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1092000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1062000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1097000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>988000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>902000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>931000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>872000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>841937070.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>248226034.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1010000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>979505726.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>835341365.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>953771266.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1031838995.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1039378813.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1020576132.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>896611710.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>935626202.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>894272636.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>852298589.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>811898588.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>783641484.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>826196474.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>787645745.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>707439547.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>733200266.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>785684903.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>704076231.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>659817821.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>626231354.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>595732493.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>594586375.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>582939300.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>563737134.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>597459621.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>52273087.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>566496905.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>554000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>539000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>510000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>497000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>548000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>465000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>416000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>402000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>397000000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>384000000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>368000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>359000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>358000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>346000000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>331000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>533000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>384000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>300000000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>297000000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>283000000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>275000000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>262000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000000.0</v>
       </c>
       <c r="DX15">
         <v>249000000.0</v>
       </c>
+      <c r="DY15">
+        <v>249000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2155000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2104000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2291000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1841000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1025000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1521000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>2086000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2029000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1631000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1949000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2504000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2595000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2608000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2411000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2426000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2289000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2265000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1745000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1332000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1243000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2262000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2137000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1839000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2125000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2107000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2114000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1956000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2042000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2575000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2249000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>473000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1986000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1688000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2016000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1587000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1965000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1840000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1909000000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
@@ -27223,185 +27401,188 @@
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
+      <c r="DY16"/>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17">
+        <v>2953000000.0</v>
+      </c>
+      <c r="C17">
         <v>2632000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2299000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2206000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2527000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2032000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>993000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1689000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1912000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2092000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2199000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1385000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2212000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2159000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1772000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2093000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2594000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2747000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2740000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2559000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2542000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2456000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2398000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1899000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1304000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1324000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2326000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2308000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1984000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2259000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2247000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2271000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1939000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2177000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2706000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2337000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>661000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2070000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1785000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2103000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1796000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2061000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1993000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2009000000.0</v>
       </c>
-      <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
@@ -27441,143 +27622,146 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>5866000000.0</v>
+      </c>
+      <c r="C18">
         <v>5521000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5582000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5586000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5493000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5270000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5173000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4923000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4862000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4694000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4773000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4672000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4580000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4466000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4569000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4622000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4676000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4473000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4217000000.0</v>
       </c>
       <c r="U18">
         <v>4217000000.0</v>
       </c>
       <c r="V18">
+        <v>4217000000.0</v>
+      </c>
+      <c r="W18">
         <v>4176000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4351000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4258000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4253000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4417000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4392000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4336000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4374000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4193000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27631,54 +27815,55 @@
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
+      <c r="DY18"/>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27763,54 +27948,55 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27895,436 +28081,440 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>3900000000.0</v>
+      </c>
+      <c r="C21">
         <v>3431000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3171000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2862000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2971000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2572000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1745000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>2073000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2707000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1492000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2688000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12022000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11425000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9026000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7351000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6105000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5635000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5147000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5083000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5119000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5171000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4639000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4319000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5153000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6602000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6713000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6683000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6722000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6351000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6202000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5558000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5513000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3420000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5533000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2471000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4969000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2482000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4876000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2642000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4435000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4650000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4525000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4520000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3919000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4099000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4044000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4047000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3935000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4036000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3539000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4737000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4078000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3954000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3913000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3974000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3837000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3911000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3543000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4292000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3576000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4242000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3761000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4236000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4273000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3757000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3614000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3665000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3512000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3463000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3217000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3745000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3889000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4435840709.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3850010806.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4851000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4777978702.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4755020080.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4803142140.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4861037163.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4770937327.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4611405056.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4401665853.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4189387940.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3673104835.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3462676377.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3160217292.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3072119506.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2958438288.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2797072686.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2506303658.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2484364604.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2557246674.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2489412388.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2419016399.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2587953843.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2590577116.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2756995135.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2736397540.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2625494854.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2543515760.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2185965468.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3144963815.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3502000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3653000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3528000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3495000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3446000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3108000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2999000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2795000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2726000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>2759000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>2937000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2968000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2805000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2592000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2505000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>2553000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2316000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2072000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>2102000000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2193000000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2222000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2132000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>2227000000.0</v>
       </c>
-      <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -28409,430 +28599,434 @@
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
+      <c r="DY22"/>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>14796000000.0</v>
+      </c>
+      <c r="C23">
         <v>13980000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14213000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15346000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4344000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15375000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17347000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16687000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16911000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16236000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5680000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6431000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5347000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4157000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3461000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1449000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>404000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1753000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2323000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2444000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2601000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2504000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2844000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2809000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3329000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2743000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1186000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1097000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>466000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>738000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1124000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1077000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1497000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1391000000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>1445000000.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>1746000000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>1905000000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>2048000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2119000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2109000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2023000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2577000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2164000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1985000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1957000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1903000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1737000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2136000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1656000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1520000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1556000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1359000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1282000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1249000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1121000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>41000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1220000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1128000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>474000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>585000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>64000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>244000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>368000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>328000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>119000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>361000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>443000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>518000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>30000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>293000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1084070798.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1578842969.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1477000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1606389392.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1915662650.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1725514644.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1660100096.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1669439822.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1502645504.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1534750441.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1299920805.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>956793571.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>728265818.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>499618000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>464062693.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>363979849.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>259240882.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>85342605.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>17298737.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>185109010.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>30439385.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>105714973.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>23923446.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>88787055.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>179440391.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>83153890.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>33254157.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>159949820.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>418184698.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>486578321.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>821000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1104000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1145000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1237000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1071000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>857000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1019000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>783000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>784000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>847000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>948000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1127000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>973000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>712000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>823000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>932000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>681000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>479000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>551000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>790000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>876000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>835000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>911000000.0</v>
       </c>
-      <c r="DX23"/>
+      <c r="DY23"/>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28917,235 +29111,238 @@
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
+      <c r="DY24"/>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>398000000.0</v>
+      </c>
+      <c r="C25">
         <v>410000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>385000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>403000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>405000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>393000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>403000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>501000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>428000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>410000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>421000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="N25">
         <v>412000000.0</v>
       </c>
       <c r="O25">
+        <v>412000000.0</v>
+      </c>
+      <c r="P25">
         <v>406000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000000.0</v>
       </c>
       <c r="R25">
         <v>381000000.0</v>
       </c>
       <c r="S25">
+        <v>381000000.0</v>
+      </c>
+      <c r="T25">
         <v>375000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>383000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>373000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>375000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>380000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>407000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>377000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>363000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>399000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>271000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>276000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>258000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>248000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>233000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>212000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>204000000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>199000000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>195000000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>191000000.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>188000000.0</v>
       </c>
-      <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>187000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>183000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>173000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>169000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>159000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="AY25">
         <v>144000000.0</v>
       </c>
       <c r="AZ25">
+        <v>144000000.0</v>
+      </c>
+      <c r="BA25">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="BB25">
         <v>134000000.0</v>
       </c>
       <c r="BC25">
-        <v>129000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="BD25">
         <v>129000000.0</v>
       </c>
       <c r="BE25">
-        <v>131000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BF25">
         <v>131000000.0</v>
       </c>
       <c r="BG25">
+        <v>131000000.0</v>
+      </c>
+      <c r="BH25">
         <v>130000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>128000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>119000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>117000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>108000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>106000000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
@@ -29165,54 +29362,55 @@
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
+      <c r="DY25"/>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29297,843 +29495,852 @@
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>201000000.0</v>
+      </c>
+      <c r="C27">
         <v>179000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>185000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>188000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>169000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>159000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>156000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>168000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>146000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>148000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>152000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>159000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>142000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>139000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>136000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>140000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>123000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>108000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>109000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>126000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>93000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>94000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>91000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>96000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>98000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>118000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>133000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>174000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>162000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>150000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>139000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>182000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>130000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>140000000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>129000000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>176000000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>144000000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>133000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>128000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>184000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>152000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>139000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>142000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>184000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>148000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>132000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>128000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>153000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>146000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>147000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>125000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>159000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>119000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>128000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>99000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>144000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>104000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>98000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>173000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>133000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>105000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>98000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>93000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>122000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>87000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>77000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>78000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>95000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>66000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>68000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>77433628.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>90592034.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>77000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>78360458.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>69277108.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>93999572.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>71344905.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>69883527.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>76425632.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>72724727.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>58830184.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>52472926.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>46654529.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>80826184.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>57548671.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>50377834.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>43413545.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>59339015.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>50565536.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>53475936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47644256.0</v>
       </c>
       <c r="CR27">
         <v>47644256.0</v>
       </c>
-      <c r="CS27"/>
+      <c r="CS27">
+        <v>47644256.0</v>
+      </c>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>3049000000.0</v>
+      </c>
+      <c r="C28">
         <v>2779000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2941000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2812000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2662000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2641000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2709000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2455000000.0</v>
       </c>
       <c r="J28">
         <v>2455000000.0</v>
       </c>
       <c r="K28">
+        <v>2455000000.0</v>
+      </c>
+      <c r="L28">
         <v>2446000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2452000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2379000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2425000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2340000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2187000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2194000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2175000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2280000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2054000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2131000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2128000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2228000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2071000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2066000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2192000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2295000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2115000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2138000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2026000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2164000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1972000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1879000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1902000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7657000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1702000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7029000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1809000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6715000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1849000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6861000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1838000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1879000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1747000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1754000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1704000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1820000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1544000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1733000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1690000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1714000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1581000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1730000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1629000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1753000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1565000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1612000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1571000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1596000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5294000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>156000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1515000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>142000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5002000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>128000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>132000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>85000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4396000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>84000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>81000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>86000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4079000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>86000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>89000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1129547690.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>986121635.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1068000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1004621258.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>977911647.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>962681207.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1012671707.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1003882419.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1002939447.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>965177367.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>940151601.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>927765993.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>934228493.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>861591703.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>874250031.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>882871536.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>869511288.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>828842680.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>875582169.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>906348553.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>840391742.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>853726500.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>876723895.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>824860375.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>805961071.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>775749032.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>813935075.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>879724008.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>874386187.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>832123790.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>884000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>772000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>732000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>764000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>752000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>761000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>667000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>655000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>679000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>659000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>634000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>635000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>637000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>647000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>582000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>597000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>539000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>531000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>535000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>497000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>473000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>463000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477000000.0</v>
       </c>
       <c r="DX28">
         <v>477000000.0</v>
       </c>
+      <c r="DY28">
+        <v>477000000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>947000000.0</v>
+      </c>
+      <c r="C29">
         <v>799000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>872000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>656000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>829000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>540000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>726000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>511000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>451000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>537000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>533000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>138000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>497000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>485000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1106000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>475000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>602000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>817000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>864000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>689000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>738000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>742000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>702000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>418000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>231000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>423000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>471000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>596000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>753000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>625000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30187,1194 +30394,1204 @@
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
+      <c r="DY29"/>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>5556000000.0</v>
+      </c>
+      <c r="C30">
         <v>5189000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5288000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5604000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4344000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4960000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9259000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8485000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8453000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>976000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5680000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6431000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5347000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4157000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3461000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1449000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-404000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1753000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2323000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2444000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2601000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2504000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2844000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2817000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3329000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2743000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1186000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1095000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-466000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-738000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1124000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1077000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1497000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1391000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>0.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1445000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>0.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1746000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>0.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1905000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>0.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2048000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2119000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2109000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2023000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2577000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2164000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1985000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1957000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1903000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1737000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2136000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1656000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1520000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1556000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1359000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1282000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1249000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1121000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-41000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1220000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1128000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-474000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-585000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-64000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-244000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-368000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-328000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-119000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-361000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-443000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-518000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-30000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>293000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1084070798.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1578842969.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1477000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1606389392.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1915662650.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1725514644.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1660100096.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1669439822.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1502645504.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1534750441.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1299920805.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>956793571.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>728265818.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>499618000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>464062693.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>363979849.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>259240882.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>85342605.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-17298737.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-185109010.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-30439385.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-105714973.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>23923446.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>88787055.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>179440391.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>83153890.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-33254157.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-159949820.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-418184698.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>486578321.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>821000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1104000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1145000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1237000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1071000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>857000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1019000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>783000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>784000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>847000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>948000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1127000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>973000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>712000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>823000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>932000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>681000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>479000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>551000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>790000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>876000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>835000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>911000000.0</v>
       </c>
-      <c r="DX30"/>
+      <c r="DY30"/>
     </row>
-    <row r="31" spans="1:128">
+    <row r="31" spans="1:129">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B31">
         <v>-222000000.0</v>
       </c>
       <c r="C31">
+        <v>-222000000.0</v>
+      </c>
+      <c r="D31">
         <v>-189000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-179000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>385000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>375000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-139000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2200000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>290000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-766000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-744000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1676000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-704000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>227000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>232000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>277000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-593000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-617000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-591000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-766000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-606000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-591000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-681000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-697000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>212000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>244000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>276000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>322000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>763000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>345000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>129000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>169000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>126000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-521000000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>-568000000.0</v>
       </c>
-      <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31">
         <v>-600000000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>-574000000.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-554000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-630000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-700000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-603000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-986000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-641000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-655000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-527000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-517000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-506000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-825000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-471000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-452000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-467000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-485000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>27000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>24000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>26000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1713000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1800000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1701000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2393000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>385000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2560000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2396000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2187000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>849000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1247000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>846000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>640000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>215000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1202000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1807000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1207699113.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-457880704.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-571000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>4474311836.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>104417669.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-194388641.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-212969864.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-106489186.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-308054083.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-232420584.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-409548593.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-665401359.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-928538915.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1135501014.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1155871186.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1178841310.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1288762096.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1462435771.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1592814374.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1893596602.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1663578611.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1788286558.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1698564592.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1659745094.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1575425788.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1979728582.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1887569280.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2057393759.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2824330746.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1393258848.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1063000000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-674000000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-539000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-301000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-484000000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-666000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-313000000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-621000000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-533000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-463000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-458000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-151000000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-294000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-664000000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-335000000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>32000000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-325000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-671000000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-521000000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-154000000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-26000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-41000000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>5000000.0</v>
       </c>
-      <c r="DX31"/>
+      <c r="DY31"/>
     </row>
-    <row r="32" spans="1:128">
+    <row r="32" spans="1:129">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B32">
+        <v>18474000000.0</v>
+      </c>
+      <c r="C32">
         <v>17189000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17195000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18208000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8445000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>17947000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19066000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18887000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19274000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>18563000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8387000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7923000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8035000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7865000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7964000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7577000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7755000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7858000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7958000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7591000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7684000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7623000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8015000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7464000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7648000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7896000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7788000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>7806000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>7149000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>7460000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7475000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>7279000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>7055000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>6904000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>11077000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>6978000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>9500000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>6715000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9197000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>6781000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9503000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>6483000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>6769000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>6634000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>6543000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>6496000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>6263000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6029000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>6004000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5838000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5773000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5675000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>6393000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5598000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5510000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>5272000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>5256000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5086000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>5032000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3584000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>5512000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4704000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>4716000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4346000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>4300000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4517000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>4125000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3942000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3784000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3873000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3906000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3735000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3775000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3596000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3351769911.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2271167837.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>3374000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>3171589310.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2839357430.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>3077627496.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>3200937067.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>3101497505.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>3108759552.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2866915412.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2889467135.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2716311264.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2734410559.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>2660599291.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>2608056813.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>2594458439.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2537831804.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2420961053.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>2501663341.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>2742355684.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2519851773.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>2524731372.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2564030397.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>2501790061.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2577554744.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2653243650.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>2658749011.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2703465580.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2604150166.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>2658385494.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>2681000000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2549000000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>2383000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>2258000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>2375000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>2251000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>1980000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>2012000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>1942000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>1912000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>1989000000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>1841000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>1832000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>1880000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1682000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1621000000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1635000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>1593000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>1551000000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>1403000000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>1346000000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>1297000000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>1316000000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>1316000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -31466,51 +31683,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B2">
         <v>9406000000.0</v>
       </c>
       <c r="C2">
         <v>10173000000.0</v>
       </c>
       <c r="D2">
         <v>11065000000.0</v>
       </c>
       <c r="E2">
         <v>9693000000.0</v>
       </c>
       <c r="F2">
         <v>11123000000.0</v>
       </c>
       <c r="G2">
         <v>10904000000.0</v>
       </c>
       <c r="H2">
         <v>8997000000.0</v>
       </c>
       <c r="I2">
         <v>7825000000.0</v>
       </c>
@@ -31564,51 +31781,51 @@
       </c>
       <c r="Z2">
         <v>733216950.0</v>
       </c>
       <c r="AA2">
         <v>888000000.0</v>
       </c>
       <c r="AB2">
         <v>2950000000.0</v>
       </c>
       <c r="AC2">
         <v>2230000000.0</v>
       </c>
       <c r="AD2">
         <v>2169000000.0</v>
       </c>
       <c r="AE2">
         <v>2035000000.0</v>
       </c>
       <c r="AF2">
         <v>1846000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B3">
         <v>347000000</v>
       </c>
       <c r="C3">
         <v>489000000</v>
       </c>
       <c r="D3">
         <v>442000000</v>
       </c>
       <c r="E3">
         <v>571000000</v>
       </c>
       <c r="F3">
         <v>462000000</v>
       </c>
       <c r="G3">
         <v>771000000</v>
       </c>
       <c r="H3">
         <v>186000000</v>
       </c>
       <c r="I3">
         <v>416000000</v>
       </c>
@@ -31662,123 +31879,123 @@
       </c>
       <c r="Z3">
         <v>163466116</v>
       </c>
       <c r="AA3">
         <v>100000000</v>
       </c>
       <c r="AB3">
         <v>216000000</v>
       </c>
       <c r="AC3">
         <v>259000000</v>
       </c>
       <c r="AD3">
         <v>1521000000</v>
       </c>
       <c r="AE3">
         <v>199000000</v>
       </c>
       <c r="AF3">
         <v>426000000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6">
         <v>850000000.0</v>
       </c>
       <c r="C6">
         <v>-767000000.0</v>
       </c>
       <c r="D6">
         <v>-892000000.0</v>
       </c>
       <c r="E6">
         <v>1372000000.0</v>
       </c>
       <c r="F6">
         <v>-1430000000.0</v>
       </c>
       <c r="G6">
         <v>219000000.0</v>
       </c>
       <c r="H6">
         <v>1907000000.0</v>
       </c>
       <c r="I6">
         <v>1172000000.0</v>
       </c>
@@ -31832,54 +32049,54 @@
       </c>
       <c r="Z6">
         <v>228535153.0</v>
       </c>
       <c r="AA6">
         <v>-154000000.0</v>
       </c>
       <c r="AB6">
         <v>-124000000.0</v>
       </c>
       <c r="AC6">
         <v>2201000000.0</v>
       </c>
       <c r="AD6">
         <v>61000000.0</v>
       </c>
       <c r="AE6">
         <v>134000000.0</v>
       </c>
       <c r="AF6">
         <v>189000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B7">
-        <v>-2847000000.0</v>
+        <v>-7929000000.0</v>
       </c>
       <c r="C7">
         <v>1889000000.0</v>
       </c>
       <c r="D7">
         <v>15419000000.0</v>
       </c>
       <c r="E7">
         <v>3064000000.0</v>
       </c>
       <c r="F7">
         <v>-26184000000.0</v>
       </c>
       <c r="G7">
         <v>43717000000.0</v>
       </c>
       <c r="H7">
         <v>-24265000000.0</v>
       </c>
       <c r="I7">
         <v>5758000000.0</v>
       </c>
       <c r="J7">
         <v>4667000000.0</v>
       </c>
@@ -31930,171 +32147,171 @@
       </c>
       <c r="Z7">
         <v>-104745279.0</v>
       </c>
       <c r="AA7">
         <v>-560000000.0</v>
       </c>
       <c r="AB7">
         <v>859000000.0</v>
       </c>
       <c r="AC7">
         <v>-445000000.0</v>
       </c>
       <c r="AD7">
         <v>-338000000.0</v>
       </c>
       <c r="AE7">
         <v>223000000.0</v>
       </c>
       <c r="AF7">
         <v>87000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>19587000000.0</v>
       </c>
       <c r="K9">
         <v>16394000000.0</v>
       </c>
       <c r="L9">
         <v>15510000000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9">
         <v>-176000000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>-229000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10">
         <v>1294000000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -32104,51 +32321,51 @@
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2432000000.0</v>
       </c>
       <c r="F12">
         <v>2242000000.0</v>
       </c>
       <c r="G12">
         <v>4623000000.0</v>
       </c>
       <c r="H12">
         <v>2797000000.0</v>
       </c>
       <c r="I12">
         <v>2657000000.0</v>
       </c>
       <c r="J12">
         <v>3151000000.0</v>
       </c>
       <c r="K12">
         <v>2436000000.0</v>
       </c>
@@ -32158,51 +32375,51 @@
       <c r="M12">
         <v>584000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-130342000000.0</v>
       </c>
       <c r="F13">
         <v>-70758000000.0</v>
       </c>
       <c r="G13">
         <v>5790000000.0</v>
       </c>
       <c r="H13">
         <v>-57456000000.0</v>
       </c>
       <c r="I13">
         <v>-34691000000.0</v>
       </c>
       <c r="J13">
         <v>-31226000000.0</v>
       </c>
       <c r="K13">
         <v>-2359000000.0</v>
       </c>
@@ -32212,51 +32429,51 @@
       <c r="M13">
         <v>-9613000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B14">
         <v>1604000000.0</v>
       </c>
       <c r="C14">
         <v>1760000000.0</v>
       </c>
       <c r="D14">
         <v>1820000000.0</v>
       </c>
       <c r="E14">
         <v>1531000000.0</v>
       </c>
       <c r="F14">
         <v>1511000000.0</v>
       </c>
       <c r="G14">
         <v>1546000000.0</v>
       </c>
       <c r="H14">
         <v>1053000000.0</v>
       </c>
       <c r="I14">
         <v>848000000.0</v>
       </c>
@@ -32310,51 +32527,51 @@
       </c>
       <c r="Z14">
         <v>295191239.0</v>
       </c>
       <c r="AA14">
         <v>295000000.0</v>
       </c>
       <c r="AB14">
         <v>277000000.0</v>
       </c>
       <c r="AC14">
         <v>248000000.0</v>
       </c>
       <c r="AD14">
         <v>185000000.0</v>
       </c>
       <c r="AE14">
         <v>162000000.0</v>
       </c>
       <c r="AF14">
         <v>141000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B15">
         <v>5875000000.0</v>
       </c>
       <c r="C15">
         <v>5670000000.0</v>
       </c>
       <c r="D15">
         <v>5422000000.0</v>
       </c>
       <c r="E15">
         <v>5118000000.0</v>
       </c>
       <c r="F15">
         <v>4604000000.0</v>
       </c>
       <c r="G15">
         <v>4559000000.0</v>
       </c>
       <c r="H15">
         <v>4442000000.0</v>
       </c>
       <c r="I15">
         <v>4172000000.0</v>
       </c>
@@ -32408,51 +32625,51 @@
       </c>
       <c r="Z15">
         <v>685605459.0</v>
       </c>
       <c r="AA15">
         <v>568000000.0</v>
       </c>
       <c r="AB15">
         <v>507000000.0</v>
       </c>
       <c r="AC15">
         <v>490000000.0</v>
       </c>
       <c r="AD15">
         <v>454000000.0</v>
       </c>
       <c r="AE15">
         <v>418000000.0</v>
       </c>
       <c r="AF15">
         <v>387000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B16">
         <v>10256000000.0</v>
       </c>
       <c r="C16">
         <v>9406000000.0</v>
       </c>
       <c r="D16">
         <v>10173000000.0</v>
       </c>
       <c r="E16">
         <v>11065000000.0</v>
       </c>
       <c r="F16">
         <v>9693000000.0</v>
       </c>
       <c r="G16">
         <v>11123000000.0</v>
       </c>
       <c r="H16">
         <v>10904000000.0</v>
       </c>
       <c r="I16">
         <v>8997000000.0</v>
       </c>
@@ -32506,90 +32723,90 @@
       </c>
       <c r="Z16">
         <v>961752103.0</v>
       </c>
       <c r="AA16">
         <v>734000000.0</v>
       </c>
       <c r="AB16">
         <v>2826000000.0</v>
       </c>
       <c r="AC16">
         <v>4431000000.0</v>
       </c>
       <c r="AD16">
         <v>2230000000.0</v>
       </c>
       <c r="AE16">
         <v>2169000000.0</v>
       </c>
       <c r="AF16">
         <v>2035000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B18">
-        <v>10142000000.0</v>
+        <v>5060000000.0</v>
       </c>
       <c r="C18">
         <v>15163000000.0</v>
       </c>
       <c r="D18">
         <v>31282000000.0</v>
       </c>
       <c r="E18">
         <v>16372000000.0</v>
       </c>
       <c r="F18">
         <v>-13269000000.0</v>
       </c>
       <c r="G18">
         <v>55893000000.0</v>
       </c>
       <c r="H18">
         <v>-12211000000.0</v>
       </c>
       <c r="I18">
         <v>17395000000.0</v>
       </c>
       <c r="J18">
         <v>2581000000.0</v>
       </c>
@@ -32640,51 +32857,51 @@
       </c>
       <c r="Z18">
         <v>-620536422.0</v>
       </c>
       <c r="AA18">
         <v>-4828000000.0</v>
       </c>
       <c r="AB18">
         <v>1983000000.0</v>
       </c>
       <c r="AC18">
         <v>-53000000.0</v>
       </c>
       <c r="AD18">
         <v>-1482000000.0</v>
       </c>
       <c r="AE18">
         <v>2008000000.0</v>
       </c>
       <c r="AF18">
         <v>152000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19">
         <v>5359000000.0</v>
       </c>
       <c r="C19">
         <v>-7450000000.0</v>
       </c>
       <c r="D19">
         <v>-30040000000.0</v>
       </c>
       <c r="E19">
         <v>-8823000000.0</v>
       </c>
       <c r="F19">
         <v>16500000000.0</v>
       </c>
       <c r="G19">
         <v>-56459000000.0</v>
       </c>
       <c r="H19">
         <v>15218000000.0</v>
       </c>
       <c r="I19">
         <v>-13725000000.0</v>
       </c>
@@ -32700,51 +32917,51 @@
       <c r="M19">
         <v>-2239000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B20">
         <v>3058000000.0</v>
       </c>
       <c r="C20">
         <v>2949000000.0</v>
       </c>
       <c r="D20">
         <v>1402000000.0</v>
       </c>
       <c r="E20">
         <v>2660000000.0</v>
       </c>
       <c r="F20">
         <v>2271000000.0</v>
       </c>
       <c r="G20">
         <v>1748000000.0</v>
       </c>
       <c r="H20">
         <v>255000000.0</v>
       </c>
       <c r="I20">
         <v>2130000000.0</v>
       </c>
@@ -32752,51 +32969,51 @@
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B21">
         <v>-548000000.0</v>
       </c>
       <c r="C21">
         <v>-2553000000.0</v>
       </c>
       <c r="D21">
         <v>1044000000.0</v>
       </c>
       <c r="E21">
         <v>1758000000.0</v>
       </c>
       <c r="F21">
         <v>-1094000000.0</v>
       </c>
       <c r="G21">
         <v>-354000000.0</v>
       </c>
       <c r="H21">
         <v>1479000000.0</v>
       </c>
       <c r="I21">
         <v>-233000000.0</v>
       </c>
@@ -32812,57 +33029,57 @@
       <c r="M21">
         <v>-1000000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22">
         <v>7758000000.0</v>
       </c>
       <c r="C22">
-        <v>7758000000.0</v>
+        <v>7892000000.0</v>
       </c>
       <c r="D22">
         <v>7410000000.0</v>
       </c>
       <c r="E22">
         <v>10174000000.0</v>
       </c>
       <c r="F22">
         <v>9955000000.0</v>
       </c>
       <c r="G22">
         <v>6853000000.0</v>
       </c>
       <c r="H22">
         <v>8798000000.0</v>
       </c>
       <c r="I22">
         <v>8724000000.0</v>
       </c>
       <c r="J22">
         <v>8243000000.0</v>
       </c>
       <c r="K22">
         <v>7368000000.0</v>
       </c>
@@ -32910,63 +33127,63 @@
       </c>
       <c r="Z22">
         <v>2169496905.0</v>
       </c>
       <c r="AA22">
         <v>1926000000.0</v>
       </c>
       <c r="AB22">
         <v>1551000000.0</v>
       </c>
       <c r="AC22">
         <v>1394000000.0</v>
       </c>
       <c r="AD22">
         <v>1514000000.0</v>
       </c>
       <c r="AE22">
         <v>1069000000.0</v>
       </c>
       <c r="AF22">
         <v>876000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B23">
-        <v>21723000000.0</v>
+        <v>2488000000.0</v>
       </c>
       <c r="C23">
-        <v>-2560000000.0</v>
+        <v>-2260000000.0</v>
       </c>
       <c r="D23">
         <v>210000000.0</v>
       </c>
       <c r="E23">
-        <v>-506000000.0</v>
+        <v>2017000000.0</v>
       </c>
       <c r="F23">
         <v>2653000000.0</v>
       </c>
       <c r="G23">
         <v>33452000000.0</v>
       </c>
       <c r="H23">
         <v>2495000000.0</v>
       </c>
       <c r="I23">
         <v>337000000.0</v>
       </c>
       <c r="J23">
         <v>2076000000.0</v>
       </c>
       <c r="K23">
         <v>1000000.0</v>
       </c>
       <c r="L23">
         <v>3293000000.0</v>
       </c>
       <c r="M23">
         <v>796000000.0</v>
       </c>
@@ -33008,54 +33225,54 @@
       </c>
       <c r="Z23">
         <v>2607522615.0</v>
       </c>
       <c r="AA23">
         <v>15228000000.0</v>
       </c>
       <c r="AB23">
         <v>-5429000000.0</v>
       </c>
       <c r="AC23">
         <v>28037000000.0</v>
       </c>
       <c r="AD23">
         <v>8777000000.0</v>
       </c>
       <c r="AE23">
         <v>6814000000.0</v>
       </c>
       <c r="AF23">
         <v>12859000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B24">
-        <v>-21374000000.0</v>
+        <v>-807000000.0</v>
       </c>
       <c r="C24">
         <v>24526000000.0</v>
       </c>
       <c r="D24">
         <v>-29598000000.0</v>
       </c>
       <c r="E24">
         <v>24433000000.0</v>
       </c>
       <c r="F24">
         <v>-15630000000.0</v>
       </c>
       <c r="G24">
         <v>-31030000000.0</v>
       </c>
       <c r="H24">
         <v>17446000000.0</v>
       </c>
       <c r="I24">
         <v>-1887000000.0</v>
       </c>
       <c r="J24">
         <v>-385000000.0</v>
       </c>
@@ -33106,57 +33323,57 @@
       </c>
       <c r="Z24">
         <v>5034121567.0</v>
       </c>
       <c r="AA24">
         <v>-18870000000.0</v>
       </c>
       <c r="AB24">
         <v>3723000000.0</v>
       </c>
       <c r="AC24">
         <v>-27899000000.0</v>
       </c>
       <c r="AD24">
         <v>-10373000000.0</v>
       </c>
       <c r="AE24">
         <v>-5920000000.0</v>
       </c>
       <c r="AF24">
         <v>-16108000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B25">
         <v>1208000000.0</v>
       </c>
       <c r="C25">
-        <v>2200000000.0</v>
+        <v>2066000000.0</v>
       </c>
       <c r="D25">
         <v>-18287000000.0</v>
       </c>
       <c r="E25">
         <v>-594000000.0</v>
       </c>
       <c r="F25">
         <v>-967000000.0</v>
       </c>
       <c r="G25">
         <v>-31995000000.0</v>
       </c>
       <c r="H25">
         <v>-90000000.0</v>
       </c>
       <c r="I25">
         <v>93000000.0</v>
       </c>
       <c r="J25">
         <v>872000000.0</v>
       </c>
       <c r="K25">
         <v>148000000.0</v>
       </c>
@@ -33204,51 +33421,51 @@
       </c>
       <c r="Z25">
         <v>-1321932549.0</v>
       </c>
       <c r="AA25">
         <v>-4994000000.0</v>
       </c>
       <c r="AB25">
         <v>-462000000.0</v>
       </c>
       <c r="AC25">
         <v>199000000.0</v>
       </c>
       <c r="AD25">
         <v>-347000000.0</v>
       </c>
       <c r="AE25">
         <v>800000000.0</v>
       </c>
       <c r="AF25">
         <v>-480000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B26">
         <v>-2583000000.0</v>
       </c>
       <c r="C26">
         <v>-300000000.0</v>
       </c>
       <c r="D26">
         <v>1402000000.0</v>
       </c>
       <c r="E26">
         <v>-3373000000.0</v>
       </c>
       <c r="F26">
         <v>-1259000000.0</v>
       </c>
       <c r="G26">
         <v>-679000000.0</v>
       </c>
       <c r="H26">
         <v>-1375000000.0</v>
       </c>
       <c r="I26">
         <v>-1327000000.0</v>
       </c>
@@ -33284,51 +33501,51 @@
       </c>
       <c r="T26">
         <v>-629000000.0</v>
       </c>
       <c r="U26">
         <v>-350000000.0</v>
       </c>
       <c r="V26">
         <v>-1057000000.0</v>
       </c>
       <c r="W26">
         <v>-319000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27">
         <v>15000000.0</v>
       </c>
       <c r="C27">
         <v>13000000.0</v>
       </c>
       <c r="D27">
         <v>14000000.0</v>
       </c>
       <c r="E27">
         <v>10000000.0</v>
       </c>
       <c r="F27">
         <v>7000000.0</v>
       </c>
       <c r="G27">
         <v>5000000.0</v>
       </c>
       <c r="H27">
         <v>7000000.0</v>
       </c>
       <c r="I27">
         <v>6000000.0</v>
       </c>
@@ -33348,54 +33565,54 @@
         <v>36000000.0</v>
       </c>
       <c r="O27">
         <v>38000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28">
-        <v>9177000000.0</v>
+        <v>-6308000000.0</v>
       </c>
       <c r="C28">
         <v>-8838000000.0</v>
       </c>
       <c r="D28">
         <v>-2766000000.0</v>
       </c>
       <c r="E28">
         <v>-4579000000.0</v>
       </c>
       <c r="F28">
         <v>-2777000000.0</v>
       </c>
       <c r="G28">
         <v>28125000000.0</v>
       </c>
       <c r="H28">
         <v>-1288000000.0</v>
       </c>
       <c r="I28">
         <v>-2870000000.0</v>
       </c>
       <c r="J28">
         <v>-2932000000.0</v>
       </c>
@@ -33446,54 +33663,54 @@
       </c>
       <c r="Z28">
         <v>952229805.0</v>
       </c>
       <c r="AA28">
         <v>22525000000.0</v>
       </c>
       <c r="AB28">
         <v>-3542000000.0</v>
       </c>
       <c r="AC28">
         <v>30132000000.0</v>
       </c>
       <c r="AD28">
         <v>11290000000.0</v>
       </c>
       <c r="AE28">
         <v>7848000000.0</v>
       </c>
       <c r="AF28">
         <v>12660000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B29">
-        <v>10489000000.0</v>
+        <v>5407000000.0</v>
       </c>
       <c r="C29">
         <v>15652000000.0</v>
       </c>
       <c r="D29">
         <v>31724000000.0</v>
       </c>
       <c r="E29">
         <v>16943000000.0</v>
       </c>
       <c r="F29">
         <v>-12807000000.0</v>
       </c>
       <c r="G29">
         <v>21669000000.0</v>
       </c>
       <c r="H29">
         <v>-12025000000.0</v>
       </c>
       <c r="I29">
         <v>17811000000.0</v>
       </c>
       <c r="J29">
         <v>16584000000.0</v>
       </c>
@@ -33544,54 +33761,54 @@
       </c>
       <c r="Z29">
         <v>-457070306.0</v>
       </c>
       <c r="AA29">
         <v>-4728000000.0</v>
       </c>
       <c r="AB29">
         <v>2199000000.0</v>
       </c>
       <c r="AC29">
         <v>206000000.0</v>
       </c>
       <c r="AD29">
         <v>39000000.0</v>
       </c>
       <c r="AE29">
         <v>2207000000.0</v>
       </c>
       <c r="AF29">
         <v>578000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B30">
-        <v>-18999000000.0</v>
+        <v>1568000000.0</v>
       </c>
       <c r="C30">
         <v>-7450000000.0</v>
       </c>
       <c r="D30">
         <v>-30040000000.0</v>
       </c>
       <c r="E30">
         <v>-11293000000.0</v>
       </c>
       <c r="F30">
         <v>14697000000.0</v>
       </c>
       <c r="G30">
         <v>-56459000000.0</v>
       </c>
       <c r="H30">
         <v>15218000000.0</v>
       </c>
       <c r="I30">
         <v>-13725000000.0</v>
       </c>
       <c r="J30">
         <v>-12540000000.0</v>
       </c>
@@ -33661,1225 +33878,1234 @@
       <c r="AF30">
         <v>-13049000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DX30"/>
+  <dimension ref="A1:DY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
       <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B2">
+        <v>9103000000.0</v>
+      </c>
+      <c r="C2">
         <v>8732000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10256000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11720000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10808000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9897000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9406000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9253000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9769000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9211000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10173000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12635000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9292000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8301000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11065000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9413000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10643000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10563000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9693000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8553000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7940000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9443000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11123000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11091000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11663000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10233000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10904000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10548000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9660000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9799000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8997000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7998000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7832000000.0</v>
       </c>
       <c r="AI2">
         <v>7832000000.0</v>
       </c>
       <c r="AJ2">
-        <v>7825000000.0</v>
+        <v>7832000000.0</v>
       </c>
       <c r="AK2">
         <v>7825000000.0</v>
       </c>
       <c r="AL2">
-        <v>6858000000.0</v>
+        <v>7825000000.0</v>
       </c>
       <c r="AM2">
         <v>6858000000.0</v>
       </c>
       <c r="AN2">
-        <v>8805000000.0</v>
+        <v>6858000000.0</v>
       </c>
       <c r="AO2">
         <v>8805000000.0</v>
       </c>
       <c r="AP2">
+        <v>8805000000.0</v>
+      </c>
+      <c r="AQ2">
         <v>7973000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6855000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7455000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7017000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7508000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6724000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6919000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6116000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6882000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5828000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5658000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5950000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5714000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5449000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5238000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5556000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4911000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6036000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4981000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7021000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3856000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4294000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3646000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3676000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3680000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3730000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3789000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3743000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3384000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3355000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3308000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2919000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3006391347.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2573746313.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2982599795.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2641149287.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2816265060.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2137550201.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2370354595.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2532445923.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2507936508.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2279835391.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2012671117.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2055375684.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2243969049.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2501137915.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2071752173.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2137279597.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1961051848.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1921359464.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1410512309.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1320444262.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1106405506.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>897300159.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>871094849.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>899326937.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>691909976.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>588503650.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>490894695.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>255606084.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>513226675.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>961508000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1478000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1168000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>815000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>734000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1466000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1503000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1107000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1208000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3854000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3493000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5047000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4431000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4206000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>3200000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3434000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>2230000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>2031000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>2463000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1838000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2169000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2161000000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1590000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1697000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035000000.0</v>
       </c>
       <c r="DX2">
         <v>2035000000.0</v>
       </c>
+      <c r="DY2">
+        <v>2035000000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B3">
+        <v>127000000</v>
+      </c>
+      <c r="C3">
         <v>125000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>231000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>150000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>69000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>120000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>121000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>134000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>88000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>146000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>153000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>217000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>56000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>177000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>196000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>153000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>45000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>191000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>89000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>137000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>45000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>203000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>165000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>308000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>95000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>148000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>66000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>87000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>195000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>106000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>91000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>410000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>452000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>187000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>454000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>91000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>373000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>350000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>54000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>170000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>32000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>92000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>145000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>78000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>58000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>74000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>91000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>51000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>61000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>18000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>51000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>64000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7459000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4793000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>59000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7531000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>144000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>29000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>119000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>74000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>89000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>140000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>70000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>55000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>17000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>76606686</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>50393314</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>204185935</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>75129218</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>89468785</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>95381526</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>86897285</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>65836628</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>44241373</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>119929453</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>95154469</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>59055140</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>53804073</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>47792444</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>61144063</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>44813418</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3414657</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>58298189</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>89603285</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>62975106</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>51592653</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>23822128</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>57112026</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>21549460</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>36081065</v>
-      </c>
-[...1 lines deleted...]
-        <v>19768856</v>
       </c>
       <c r="CV3">
         <v>19768856</v>
       </c>
       <c r="CW3">
-        <v>0</v>
+        <v>19768856</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
-        <v>53466116</v>
+        <v>0</v>
       </c>
       <c r="DA3">
         <v>53466116</v>
       </c>
       <c r="DB3">
+        <v>53466116</v>
+      </c>
+      <c r="DC3">
         <v>56000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000</v>
       </c>
       <c r="DD3">
         <v>72000000</v>
       </c>
       <c r="DE3">
-        <v>0</v>
+        <v>72000000</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
-        <v>118000000</v>
+        <v>0</v>
       </c>
       <c r="DH3">
         <v>118000000</v>
       </c>
       <c r="DI3">
-        <v>0</v>
+        <v>118000000</v>
       </c>
       <c r="DJ3">
         <v>0</v>
       </c>
       <c r="DK3">
         <v>0</v>
       </c>
       <c r="DL3">
         <v>0</v>
       </c>
       <c r="DM3">
         <v>0</v>
       </c>
       <c r="DN3">
         <v>0</v>
       </c>
       <c r="DO3">
         <v>0</v>
       </c>
       <c r="DP3">
         <v>0</v>
       </c>
       <c r="DQ3">
         <v>0</v>
       </c>
       <c r="DR3">
         <v>0</v>
       </c>
       <c r="DS3">
-        <v>59000000</v>
+        <v>0</v>
       </c>
       <c r="DT3">
         <v>59000000</v>
       </c>
       <c r="DU3">
-        <v>0</v>
+        <v>59000000</v>
       </c>
       <c r="DV3">
         <v>0</v>
       </c>
       <c r="DW3">
-        <v>29000000</v>
+        <v>0</v>
       </c>
       <c r="DX3">
         <v>29000000</v>
       </c>
+      <c r="DY3">
+        <v>29000000</v>
+      </c>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -34964,54 +35190,55 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35096,730 +35323,737 @@
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
+      <c r="DY5"/>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6">
+        <v>1226000000.0</v>
+      </c>
+      <c r="C6">
         <v>371000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1524000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1464000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>912000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>911000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>491000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>153000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-516000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>558000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-962000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2462000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3343000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>991000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2764000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1652000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1230000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>80000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>870000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1140000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>613000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1503000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1680000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>32000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-572000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1430000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-671000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>356000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>888000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-139000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>802000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>999000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>612000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-446000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6949000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1775000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>967000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3532000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1947000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-243000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>832000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1118000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-600000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>438000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-491000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>784000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-195000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>803000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-766000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1054000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>170000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-292000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>236000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>265000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>211000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-318000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>645000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1125000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>55000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2033000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3165000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-445000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>648000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-30000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-50000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-59000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>46000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>359000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>29000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>47000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>389000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-87391347.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>432645034.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-408044720.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>341450508.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-175115773.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>678714859.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-232430085.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-162091328.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>24509415.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>228101117.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>267144882.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-42704567.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-188593365.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-257168866.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>429133410.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-65527424.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>176227749.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>39692384.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>510970256.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>90068047.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>214038756.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>209105347.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>25647865.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-28232088.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>207416961.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>103406326.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>97890352.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>235288611.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-257620591.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-448281324.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-516247897.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>310000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>353000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>81000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-732000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-37000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>396000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-101000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1028000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>361000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-1554000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>616000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>225000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1006000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-234000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1204000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>199000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-432000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>625000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-331000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>8000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>571000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-338000000.0</v>
       </c>
       <c r="DX6">
         <v>-338000000.0</v>
       </c>
+      <c r="DY6">
+        <v>-338000000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B7">
-        <v>7203000000.0</v>
+        <v>-21454000000.0</v>
       </c>
       <c r="C7">
-        <v>-12693000000.0</v>
+        <v>13209000000.0</v>
       </c>
       <c r="D7">
-        <v>4602000000.0</v>
+        <v>9237000000.0</v>
       </c>
       <c r="E7">
+        <v>-9401000000.0</v>
+      </c>
+      <c r="F7">
         <v>886000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1111000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1697000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4353000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4590000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4901000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1551000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1400000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19089000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-16987000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11917000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5959000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13926000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5964000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16985000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2617000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>16713000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-48754000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3240000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4660000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-44337000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>68673000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14097000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>797000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-10196000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-518000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-14347000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>12143000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-21236000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-998000000.0</v>
       </c>
-      <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>5723000000.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-3046000000.0</v>
       </c>
-      <c r="AM7"/>
-      <c r="AN7">
+      <c r="AN7"/>
+      <c r="AO7">
         <v>-836000000.0</v>
       </c>
-      <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>-7602000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>5736000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2124000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>9829000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1754000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>11026000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-10128000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>15492000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3926000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3894000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3455000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-11690000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>5282000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-103000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1047000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-3818000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-920000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>7678000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11056000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6119000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>10998000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>6009000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>13743000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3266000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-9575000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-12772000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>568000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>6864000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-13231000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-3160000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3174000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-960000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-13105541790.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-2458210.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>7554245482.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>10792000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1163176707.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2955823293.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>3284046688.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>6978862653.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-7844930212.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1486184597.0</v>
       </c>
       <c r="CF7">
         <v>-1486184597.0</v>
       </c>
-      <c r="CG7"/>
+      <c r="CG7">
+        <v>-1486184597.0</v>
+      </c>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -35904,54 +36138,55 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -36036,54 +36271,55 @@
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -36168,69 +36404,68 @@
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
+      <c r="DY10"/>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -36251,80 +36486,82 @@
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-24588000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6311000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1304000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>0.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-6765000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>0.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8398000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>0.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
@@ -36364,163 +36601,164 @@
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
+      <c r="DY11"/>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>1635000000.0</v>
       </c>
       <c r="O12">
+        <v>1635000000.0</v>
+      </c>
+      <c r="P12">
         <v>2299000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1143000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1084000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>260000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-55000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>508000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>519000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>510000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>705000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1337000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1759000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1097000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>430000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>796000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1019000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>627000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>354000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>896000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>809000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>475000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>310000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>477000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3210000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>745000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>360000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>543000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>171000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1436000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>214000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>427000000.0</v>
       </c>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
@@ -36560,163 +36798,164 @@
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
+      <c r="DY12"/>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>2610000000.0</v>
       </c>
       <c r="O13">
+        <v>2610000000.0</v>
+      </c>
+      <c r="P13">
         <v>-20448000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-28278000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-37780000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-39268000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-25016000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1245000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-23665000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-45930000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>82000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12631000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-20921000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>19860000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5780000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-18337000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-12279000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6374000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-20465000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4191000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-26813000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3602000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>33832000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-8467000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-8989000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-11715000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-549000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4800000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-5212000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-14347000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-12628000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1898000000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
@@ -36756,245 +36995,248 @@
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B14">
+        <v>398000000.0</v>
+      </c>
+      <c r="C14">
         <v>410000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>385000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>403000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>405000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>393000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>403000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>501000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>428000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>410000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>421000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="N14">
         <v>412000000.0</v>
       </c>
       <c r="O14">
+        <v>412000000.0</v>
+      </c>
+      <c r="P14">
         <v>406000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000000.0</v>
       </c>
       <c r="R14">
         <v>381000000.0</v>
       </c>
       <c r="S14">
+        <v>381000000.0</v>
+      </c>
+      <c r="T14">
         <v>375000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>383000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>373000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>375000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>380000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>407000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>377000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>363000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>399000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>271000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>276000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>258000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>248000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>233000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>212000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>204000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>390000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>199000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>413000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>195000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>451000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>191000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>455000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>188000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>187000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>183000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>173000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>169000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>159000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="AX14">
         <v>144000000.0</v>
       </c>
       <c r="AY14">
+        <v>144000000.0</v>
+      </c>
+      <c r="AZ14">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="BA14">
         <v>134000000.0</v>
       </c>
       <c r="BB14">
-        <v>129000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="BC14">
         <v>129000000.0</v>
       </c>
       <c r="BD14">
-        <v>131000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BE14">
         <v>131000000.0</v>
       </c>
       <c r="BF14">
+        <v>131000000.0</v>
+      </c>
+      <c r="BG14">
         <v>130000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>128000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>119000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>117000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="BL14">
         <v>106000000.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>106000000.0</v>
+      </c>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
@@ -37014,802 +37256,809 @@
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
+      <c r="DY14"/>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B15">
+        <v>1521000000.0</v>
+      </c>
+      <c r="C15">
         <v>1479000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1490000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1476000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1501000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1456000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1442000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1433000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1424000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1418000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1395000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1387000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1375000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1331000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1329000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1333000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1265000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1269000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1251000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1173000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1128000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1169000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1134000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1173000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1113000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1156000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1117000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1158000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1087000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1127000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1070000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1108000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1038000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1047000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>599000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>979000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>523000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>976000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>608000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>940000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>443000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>947000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>934000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>924000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>904000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>899000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>871000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>870000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>851000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>853000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>832000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>833000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>813000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>821000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>798000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>800000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>773000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>771000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>731000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>727000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>683000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>681000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>622000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>619000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>618000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>616000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>563000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>561000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>558000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>554000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>551000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>550000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>548000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>548255654.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>529744346.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>482384403.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>551523086.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>485523771.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>483935743.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>457923387.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>461045738.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>427457276.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>424456202.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>393483375.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>393230353.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>362672941.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>364132909.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>347073821.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>346854963.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>322392829.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>326221781.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>308407326.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>307920563.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>259051897.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>263366861.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>232249734.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>233106222.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>214844193.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>220498783.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>210953744.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>213075221.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>212831482.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>199588151.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>188605459.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>172000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="DD15">
         <v>154000000.0</v>
       </c>
       <c r="DE15">
+        <v>154000000.0</v>
+      </c>
+      <c r="DF15">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000000.0</v>
       </c>
       <c r="DG15">
         <v>137000000.0</v>
       </c>
       <c r="DH15">
         <v>137000000.0</v>
       </c>
-      <c r="DI15"/>
+      <c r="DI15">
+        <v>137000000.0</v>
+      </c>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
-      <c r="DS15">
-[...1 lines deleted...]
-      </c>
+      <c r="DS15"/>
       <c r="DT15">
         <v>114000000.0</v>
       </c>
-      <c r="DU15"/>
+      <c r="DU15">
+        <v>114000000.0</v>
+      </c>
       <c r="DV15"/>
-      <c r="DW15">
-[...1 lines deleted...]
-      </c>
+      <c r="DW15"/>
       <c r="DX15">
         <v>100000000.0</v>
       </c>
+      <c r="DY15">
+        <v>100000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B16">
+        <v>10329000000.0</v>
+      </c>
+      <c r="C16">
         <v>9103000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8732000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10256000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11720000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10808000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9897000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9406000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9253000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9769000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9211000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10173000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12635000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9292000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8301000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11065000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9413000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10643000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10563000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9693000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8553000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7940000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9443000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11123000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11091000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11663000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10233000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10904000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10548000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9660000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9799000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8997000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7998000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7832000000.0</v>
       </c>
       <c r="AJ16">
         <v>7832000000.0</v>
       </c>
       <c r="AK16">
-        <v>7825000000.0</v>
+        <v>7832000000.0</v>
       </c>
       <c r="AL16">
         <v>7825000000.0</v>
       </c>
       <c r="AM16">
-        <v>6858000000.0</v>
+        <v>7825000000.0</v>
       </c>
       <c r="AN16">
         <v>6858000000.0</v>
       </c>
       <c r="AO16">
-        <v>8805000000.0</v>
+        <v>6858000000.0</v>
       </c>
       <c r="AP16">
         <v>8805000000.0</v>
       </c>
       <c r="AQ16">
+        <v>8805000000.0</v>
+      </c>
+      <c r="AR16">
         <v>7973000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6855000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7455000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7017000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7508000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6724000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6919000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6116000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6882000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5828000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5658000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5950000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5714000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5449000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5238000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5556000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4911000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5036000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4988000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7021000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3849000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4294000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3646000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3676000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3680000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3730000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3789000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3743000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3384000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3355000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3308000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2919000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3006391347.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2574555075.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2982599795.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2641149287.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2816265060.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2137924510.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2370354595.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2532445923.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2507936508.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2279816000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2012671117.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2055375684.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2243969049.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2500885583.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2071752173.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2137279597.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1961051848.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1921482565.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1410512309.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1320444262.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1106405506.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>896742714.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>871094849.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>899326937.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>691909976.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>588785047.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>490894695.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>255606084.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>513226675.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>961752103.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1478000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1168000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>815000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>734000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>1466000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>1503000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>1107000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>2826000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>3854000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>3493000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>5047000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>4431000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>4206000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>3200000000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>3434000000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>2230000000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>2031000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>2463000000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>1838000000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>2169000000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>2161000000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>1590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697000000.0</v>
       </c>
       <c r="DX16">
         <v>1697000000.0</v>
       </c>
+      <c r="DY16">
+        <v>1697000000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -37894,563 +38143,569 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B18">
-        <v>10945000000.0</v>
+        <v>-16934000000.0</v>
       </c>
       <c r="C18">
-        <v>-9286000000.0</v>
+        <v>16951000000.0</v>
       </c>
       <c r="D18">
-        <v>7664000000.0</v>
+        <v>12644000000.0</v>
       </c>
       <c r="E18">
+        <v>-6339000000.0</v>
+      </c>
+      <c r="F18">
         <v>4314000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2359000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4726000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7071000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6979000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1391000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2151000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4593000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23110000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12719000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16298000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2544000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10117000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9121000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19912000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5806000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19977000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-45640000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6588000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8652000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-41011000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>71134000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17118000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3917000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6971000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2469000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-11626000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>18110000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-18338000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1697000000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>8654000000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>-278000000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>14620000000.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>-3981000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8298000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-25218000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>12071000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3801000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>13097000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-7857000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>17708000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2078000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5792000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>5549000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9469000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7134000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1453000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1079000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2156000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>986000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>9689000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1626000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>718000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>12489000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>237000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>15173000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4848000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-8007000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-11317000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1813000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>8081000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-11548000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1595000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1454000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>831000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-9259922320.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1363077680.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>9704985469.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>12186000947.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-1119825292.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-1123493976.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>4102947047.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>10325642498.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-11352791399.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-1381540270.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-1058910571.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>4714857247.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-8245441898.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-1630632681.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-439116303.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2200550135.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-3538895662.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-1711734061.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2413157105.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2387321888.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1369826263.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-645844362.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-1904596357.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-2939010663.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-1048140287.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-1353406326.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1555038812.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>2795137811.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-1366465761.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-6031997466.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>1655463578.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>500000000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-2433000000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-361000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-2351000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1461000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1807000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-2149000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>383000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>1327000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>487000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>2000000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>1485000000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>626000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-1115000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-790000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-394000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>268000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>783000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-677000000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>1324000000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>49000000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>408000000.0</v>
       </c>
       <c r="DX18">
         <v>408000000.0</v>
       </c>
+      <c r="DY18">
+        <v>408000000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19">
+        <v>-478000000.0</v>
+      </c>
+      <c r="C19">
         <v>-8422000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2332000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1966000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>168000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>852000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4112000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6218000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5456000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>5417000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1193000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6319000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-20228000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>15769000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-19071000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5857000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8217000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6999000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15898000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4940000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-18833000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>46133000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6008000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7242000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>38055000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-70177000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-17095000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1014000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>6674000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1978000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>11536000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-13467000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>13280000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-686000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-6348000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-7391000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2937000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>915000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-11031000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-15259000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>5336000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5839000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1879000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-3882000000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
@@ -38490,116 +38745,119 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B20">
+        <v>56000000.0</v>
+      </c>
+      <c r="C20">
         <v>29000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>111000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1511000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>10000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1535000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>505000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>483000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>467000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1494000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>482000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>467000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>428000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>25000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1028000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1507000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>21000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>104000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>767000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1366000000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -38662,177 +38920,180 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B21">
+        <v>1168000000.0</v>
+      </c>
+      <c r="C21">
         <v>-78000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1856000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-73000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-326000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-73000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-76000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-71000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>922000000.0</v>
       </c>
       <c r="O21">
+        <v>922000000.0</v>
+      </c>
+      <c r="P21">
         <v>252000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-93000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-85000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2025000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-89000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-102000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-70000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-83000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-839000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-90000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-93000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-83000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-88000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1753000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1496000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750000000.0</v>
       </c>
       <c r="AF21">
         <v>1750000000.0</v>
       </c>
       <c r="AG21">
         <v>1750000000.0</v>
       </c>
       <c r="AH21">
+        <v>1750000000.0</v>
+      </c>
+      <c r="AI21">
         <v>-121000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1892000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-112000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4300000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1500000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2345000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1500000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12879000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1500000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7094000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1500000000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
@@ -38872,1766 +39133,1781 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22">
+        <v>2953000000.0</v>
+      </c>
+      <c r="C22">
         <v>2632000000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>2299000000.0</v>
+      </c>
+      <c r="E22">
         <v>2206000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2527000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2032000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1147000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1689000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1912000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2066000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2199000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1354000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2212000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2159000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1772000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2093000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2594000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2747000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2740000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2559000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2542000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2456000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2398000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1827000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1304000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1324000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2326000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2308000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1984000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2259000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2247000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2179000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1939000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2177000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2668000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2337000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>643000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2070000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1781000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2103000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1757000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2061000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2009000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2011000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1959000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1584000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1814000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1843000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1847000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1797000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1726000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1438000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2351000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1800000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1709000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1703000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1768000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1601000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1625000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1519000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2051000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1460000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1436000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1316000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1259000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1519000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1174000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1092000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1062000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1097000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>988000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>902000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>931000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>872062930.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>841937070.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>248226034.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1076153993.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>980009248.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>835341365.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>953771266.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1032466683.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1038214772.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1020576132.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>896611710.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>936309786.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>893821764.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>852298589.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>811898588.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>782843593.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>826963827.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>787645745.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>707439547.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>733082580.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>786394083.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>704076231.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>659817821.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>625309571.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>596878611.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>594586375.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>582939300.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>563792261.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>598503140.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>52273087.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>566496905.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>554000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>539000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>510000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>497000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>548000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>465000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>416000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>402000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>397000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>384000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>368000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>359000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>358000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>346000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>331000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>533000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>384000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>300000000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>297000000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>283000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>275000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>262000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000000.0</v>
       </c>
       <c r="DX22">
         <v>249000000.0</v>
       </c>
+      <c r="DY22">
+        <v>249000000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B23">
-        <v>48720000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="C23">
-        <v>32636000000.0</v>
+        <v>-426000000.0</v>
       </c>
       <c r="D23">
-        <v>19677000000.0</v>
+        <v>-146000000.0</v>
       </c>
       <c r="E23">
+        <v>1971000000.0</v>
+      </c>
+      <c r="F23">
         <v>-1620000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-581000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1030000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>215000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-647000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1512000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>169000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-41000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>568000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1185000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>868000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>219000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2804000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-765000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-741000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1966000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1218000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20596000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-204000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13018000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-17581000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6468000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>19218000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>590000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1139000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>517000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>549000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6359000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>17377000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-243000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>943000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>242000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4875000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1202000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9763000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2336000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-7189000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9531000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-8447000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-27454000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-317000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1479000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>892000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3100000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1100000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-39000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-868000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>388000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-17000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-880000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>155000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-463000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1677000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>43000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>921000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>44000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-620000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-127000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>81000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-7057000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-11755000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>30866000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>19524000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4653000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-5873000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12149000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>19742000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20014000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-6375000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7729066863.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-910255654.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-2933546363.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9333000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2264042158.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>18984939759.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>13521572456.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>373503665.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>23351658661.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8676072899.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8484260118.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5220852736.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>17658427873.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>13334091944.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>715991799.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7205493077.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6840769304.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8325477548.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>719885273.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5217873042.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4504588510.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-2578083642.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6871607462.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3058950330.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1059628912.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-465328468.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2971563034.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>166295616.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>3333443953.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>9572311104.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>6915616092.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-2011000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-2874000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>688000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>5132000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1203000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5345000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6006000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1237000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>2968000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-7236000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>736000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>6986000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7741000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>2500000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>12905000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-2009000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>3364000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>7145000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>2559000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-1658000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>6118000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5783000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2135000000.0</v>
       </c>
       <c r="DX23">
         <v>-2135000000.0</v>
       </c>
+      <c r="DY23">
+        <v>-2135000000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B24">
-        <v>-47751000000.0</v>
+        <v>19667000000.0</v>
       </c>
       <c r="C24">
-        <v>-15828000000.0</v>
+        <v>-5505000000.0</v>
       </c>
       <c r="D24">
-        <v>-28865000000.0</v>
+        <v>-11328000000.0</v>
       </c>
       <c r="E24">
+        <v>2844000000.0</v>
+      </c>
+      <c r="F24">
         <v>-4935000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5492000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4208000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5573000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-626000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4251000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>20725000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1014000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-24021000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19557000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-19188000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5161000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>16449000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13279000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10456000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-10508000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-22915000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>34270000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-103000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-212000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>42433000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-145000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-24808000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1286000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4135000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3896000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-214000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-9880000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>10943000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-301000000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-115000000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>268000000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>-12580000000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>60000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1949000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-306000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-269000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8169000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3300000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-406000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-16739000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>88000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-452000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-5223000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9089000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>45000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1116000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-354000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3427000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1063000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-6413000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-53000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-72000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-11383000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-41000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-30458000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4550000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-24095000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-15329000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-28599000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-6417000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-12521000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-17413000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>20351000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>6383000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1294226155.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-661258603.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-10639431308.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-14963533252.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-4158640590.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-19184738956.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>18742719882.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-10204806138.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-15521135164.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-8519694298.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>21975564548.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-9106403876.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-11567059711.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-7005006828.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>24156075927.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-11908247204.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-3976272053.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-9439345075.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-22017384399.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-5477871898.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-3633302259.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>5598200106.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-31175773175.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>6314246182.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-7826754835.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>5999087591.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-31455838716.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-3713058025.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-3246680083.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-7077459211.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1822121567.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1025000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>3155000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>394000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-5510000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-674000000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-8028000000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-3932000000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>1351000000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-4152000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>5441000000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-1245000000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-8246000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-7361000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-1619000000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-10911000000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>2532000000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-4064000000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-7303000000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-1462000000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>342000000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-5596000000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-6287000000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>4303000000.0</v>
       </c>
-      <c r="DX24"/>
+      <c r="DY24"/>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B25">
+        <v>350000000.0</v>
+      </c>
+      <c r="C25">
         <v>24000000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>74000000.0</v>
+      </c>
+      <c r="E25">
         <v>-55000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-266000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>622000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>753000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>136000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8911000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7867000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>685000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4672000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1116000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1226000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1144000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>629000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>427000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-637000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1013000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-252000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-301000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-323000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-91000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13973000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>39364000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-54817000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-36873000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>92000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>145000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-69000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-259000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-22491600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>323000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-217000000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>-294000000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>150000000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>12674000000.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>1039000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-256000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>70000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-326000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-116000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-259000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-31000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-161000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-562000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-395000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>219000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-774000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-585000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-716000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-129000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-648000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-255000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-133000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>59000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-570000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-437000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>217000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>258000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>352000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>168000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>355000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>242000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>295000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>656000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>582000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>873000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>877000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3078478860.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-2152163226.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2106699888.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>141846007.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-847189048.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1092369478.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-47973622.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2380149790.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4501834586.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-796002352.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1860367812.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3837602601.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-9085459589.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-2435138826.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1189870828.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1462519960.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-4362444832.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-2441081617.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1795320843.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-3057429362.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>635024833.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-1326098465.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2507302152.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-3542770774.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-1608937833.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-1928223845.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>972099512.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2231345550.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1964968901.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-6084270553.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1142432789.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-54000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-2916000000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-799000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-2848000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>913000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-2272000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-2447000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-19000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>930000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>103000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-366000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1126000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>268000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-1461000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-1121000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-927000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-116000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>483000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-915000000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1041000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-226000000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000000.0</v>
       </c>
       <c r="DX25">
         <v>188000000.0</v>
       </c>
+      <c r="DY25">
+        <v>188000000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B26">
+        <v>-1011000000.0</v>
+      </c>
+      <c r="C26">
         <v>-642000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-485000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-655000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1928000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1537000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1535000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-300000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>920000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>453000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-128000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-409000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1250000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1586000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>753000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-500000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-759000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>58000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1069000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1066000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-411000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-268000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-356000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-196000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-289000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-534000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-730000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-74000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-345000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1873000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-178000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1324000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1560000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1332000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-299000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-604000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-802000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-483000000.0</v>
       </c>
       <c r="AR26">
         <v>-483000000.0</v>
       </c>
       <c r="AS26">
+        <v>-483000000.0</v>
+      </c>
+      <c r="AT26">
         <v>-345000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-15000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-65000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-311000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-170000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-29000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-445000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-176000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-144000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-600000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-250000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-300000000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>20034000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>19787000000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
@@ -40644,229 +40920,232 @@
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C27">
         <v>2000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="E27">
         <v>2000000.0</v>
       </c>
       <c r="F27">
+        <v>2000000.0</v>
+      </c>
+      <c r="G27">
         <v>3000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q27">
         <v>1000000.0</v>
       </c>
       <c r="R27">
+        <v>1000000.0</v>
+      </c>
+      <c r="S27">
         <v>2000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="U27">
         <v>1000000.0</v>
       </c>
       <c r="V27">
         <v>1000000.0</v>
       </c>
       <c r="W27">
+        <v>1000000.0</v>
+      </c>
+      <c r="X27">
         <v>4000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>363000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Z27">
         <v>1000000.0</v>
       </c>
       <c r="AA27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC27">
         <v>1000000.0</v>
       </c>
       <c r="AD27">
         <v>1000000.0</v>
       </c>
       <c r="AE27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF27">
         <v>4000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>241600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AH27">
         <v>1000000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AI27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>4000000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>2000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>1000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AT27">
         <v>1000000.0</v>
       </c>
       <c r="AU27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV27">
         <v>5000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BA27">
         <v>3000000.0</v>
       </c>
       <c r="BB27">
+        <v>3000000.0</v>
+      </c>
+      <c r="BC27">
         <v>4000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>20000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>21000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>274000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>5000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
@@ -40888,1206 +41167,1216 @@
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28">
-        <v>46550000000.0</v>
+        <v>-1196000000.0</v>
       </c>
       <c r="C28">
-        <v>49005000000.0</v>
+        <v>-2596000000.0</v>
       </c>
       <c r="D28">
-        <v>17589000000.0</v>
+        <v>-3866000000.0</v>
       </c>
       <c r="E28">
+        <v>-117000000.0</v>
+      </c>
+      <c r="F28">
         <v>-3677000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2108000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-406000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-784000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2162000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2541000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1862000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-989000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>582000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2175000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-184000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1330000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1052000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1238000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3063000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>705000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>136000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1499000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2119000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-14278000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17093000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>23479000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36017000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2633000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1405000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-865000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>805000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24075000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8146000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1377000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>363000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-965000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1272000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>234000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10168000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1003000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4643000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1126000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3299000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3145000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3422000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2386000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1467000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1941000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>105000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>334000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2117000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-499000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-821000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2592000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-274000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2138000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2167000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2082000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-818000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4533000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1120000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1048000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-366000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-7800000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-12203000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29861000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23480000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-2696000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-7932000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>21790000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18027000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>16923000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-7785000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11053811209.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-25811209.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4344775187.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6221176676.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>805944090.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>20394578313.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6509860998.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1299303276.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>26984081988.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8330393886.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11276333948.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7274057421.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>23204734587.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11332498862.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1138113125.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10363204319.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7672614692.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>12299677499.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-6117795134.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8252740098.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1638321611.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-7040762308.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>8376549542.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-3950155335.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9132024620.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-4174270073.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1274594683.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1618419869.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4408876139.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>14134325994.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1452229805.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2122000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-818000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2440000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>6604000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1376000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>10183000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7114000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1237000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2968000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-7236000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1963000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>6986000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>7741000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2500000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>12905000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-2009000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>3364000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>7145000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>2790000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-1658000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>6118000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>5783000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2395000000.0</v>
       </c>
       <c r="DX28">
         <v>-2395000000.0</v>
       </c>
+      <c r="DY28">
+        <v>-2395000000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B29">
-        <v>11070000000.0</v>
+        <v>-16807000000.0</v>
       </c>
       <c r="C29">
-        <v>-9055000000.0</v>
+        <v>17076000000.0</v>
       </c>
       <c r="D29">
-        <v>7814000000.0</v>
+        <v>12875000000.0</v>
       </c>
       <c r="E29">
+        <v>-6189000000.0</v>
+      </c>
+      <c r="F29">
         <v>4383000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2479000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4734000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7192000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7113000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5979000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2297000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4746000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23327000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12703000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16354000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2367000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9921000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9274000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19957000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5997000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20066000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-45503000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6633000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21648000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3060000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15967000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-19577000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4065000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7037000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2556000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-11609000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-7172000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-18232000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1788000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>12648000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>8678000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1608000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-91000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3357000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>14620000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-9560000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3981000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8298000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4316000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>12241000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3833000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13189000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-7712000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>17786000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2077000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5850000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5623000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-9378000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7185000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1514000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1097000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2105000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>999000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>9753000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-9085000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-4075000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>12548000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7768000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>15317000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4877000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-7888000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-11243000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1902000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>8221000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-11478000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1590000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1399000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>848000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-9155000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-1312684366.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>9909171404.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>12010000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1030356507.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-1028112450.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>4189844332.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>10391479126.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-11308550026.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-1261610817.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-963756102.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>4773912387.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-8191637825.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-1582840237.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-377972240.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2245363553.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-3535481005.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-1653435872.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2502760390.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-2324346782.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>1421418916.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-622022234.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-1847484331.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-2917461203.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-1012059222.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1333637470.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1555038812.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2795137811.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1366465761.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-6031997466.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1708929694.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>500000000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-2377000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-289000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-2351000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1461000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-1807000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-2031000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>383000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>1327000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>487000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>2000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1485000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>626000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-1115000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-790000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-394000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>268000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>783000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-618000000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>1324000000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>49000000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000000.0</v>
       </c>
       <c r="DX29">
         <v>437000000.0</v>
       </c>
+      <c r="DY29">
+        <v>437000000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B30">
-        <v>-57192000000.0</v>
+        <v>19045000000.0</v>
       </c>
       <c r="C30">
-        <v>-41407000000.0</v>
+        <v>-14052000000.0</v>
       </c>
       <c r="D30">
-        <v>-27049000000.0</v>
+        <v>-10466000000.0</v>
       </c>
       <c r="E30">
+        <v>4660000000.0</v>
+      </c>
+      <c r="F30">
         <v>168000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>852000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4112000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6218000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5456000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5417000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1193000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6319000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-20419000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15769000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-19071000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5044000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7790000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7957000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-16170000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5466000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19622000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45793000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6008000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7242000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38055000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-70177000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17095000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1014000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6674000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1978000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11536000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15797000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10680000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1078000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6922000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7530000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3563000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>670000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11523000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-15089000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4863000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5567000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3688000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>21298000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8477000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1503000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-14072000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5615000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-17324000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1230000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3040000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4998000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9928000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-4327000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1189000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1197000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3930000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1699000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-10054000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4604000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3213000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-10392000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-7846000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6926000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7291000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-21898000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-12245000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>734000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-262000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9837000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-16368000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-15486000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7486000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1928000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1771140610.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-14770725484.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-17358000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>32884401.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-18778112450.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-10774784408.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-11781882596.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-15565376537.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-6898295121.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-10037438625.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-12107312302.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-15173113422.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-9967000455.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-280912577.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-12636418017.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3977107830.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-10641280079.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4185834621.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-5809450617.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2864921126.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7856008470.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-6461097061.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>6863663993.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-7862835900.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5641727494.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-2714202203.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-935891567.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3246680083.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-8530017424.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-3710713538.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1938000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>3527000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2059000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-4665000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-120000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-8028000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-5136000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1351000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-4152000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>5441000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-1245000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-8246000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-7361000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-1619000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-10911000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>2532000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-4064000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-7303000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-2503000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>342000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-5596000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-6287000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>1620000000.0</v>
       </c>
-      <c r="DX30"/>
+      <c r="DY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>