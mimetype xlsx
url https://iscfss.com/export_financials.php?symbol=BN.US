--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1379,51 +1382,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>16114620000.0</v>
+      </c>
       <c r="C5">
         <v>8843000000.0</v>
       </c>
       <c r="D5">
         <v>8167000000.0</v>
       </c>
       <c r="E5">
         <v>7594000000.0</v>
       </c>
       <c r="F5">
         <v>7404000000.0</v>
       </c>
       <c r="G5">
         <v>6171000000.0</v>
       </c>
       <c r="H5">
         <v>6241000000.0</v>
       </c>
       <c r="I5">
         <v>6030000000.0</v>
       </c>
       <c r="J5">
         <v>6038000000.0</v>
       </c>
       <c r="K5">
@@ -1534,100 +1539,104 @@
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14929000000.0</v>
+      </c>
       <c r="C8">
         <v>14909000000.0</v>
       </c>
       <c r="D8">
         <v>14982000000.0</v>
       </c>
       <c r="E8">
         <v>43753000000.0</v>
       </c>
       <c r="F8">
         <v>14683000000.0</v>
       </c>
       <c r="G8">
         <v>11513000000.0</v>
       </c>
       <c r="H8">
         <v>11450000000.0</v>
       </c>
       <c r="I8">
         <v>8625000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>38</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>148000000.0</v>
+      </c>
       <c r="C9">
         <v>114000000.0</v>
       </c>
       <c r="D9">
         <v>112000000.0</v>
       </c>
       <c r="E9">
         <v>148000000.0</v>
       </c>
       <c r="F9">
         <v>320000000.0</v>
       </c>
       <c r="G9">
         <v>285000000.0</v>
       </c>
       <c r="H9">
         <v>286000000.0</v>
       </c>
       <c r="I9">
         <v>271000000.0</v>
       </c>
       <c r="J9">
         <v>263000000.0</v>
       </c>
       <c r="K9">
@@ -1866,51 +1875,51 @@
       <c r="W12">
         <v>2348000000.0</v>
       </c>
       <c r="X12">
         <v>2385000000.0</v>
       </c>
       <c r="Y12">
         <v>914000000.0</v>
       </c>
       <c r="Z12">
         <v>380969000.0</v>
       </c>
       <c r="AA12">
         <v>231000000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>43796000000.0</v>
+        <v>10819275000.0</v>
       </c>
       <c r="C13">
         <v>10806000000.0</v>
       </c>
       <c r="D13">
         <v>10879000000.0</v>
       </c>
       <c r="E13">
         <v>10901000000.0</v>
       </c>
       <c r="F13">
         <v>10538000000.0</v>
       </c>
       <c r="G13">
         <v>31693000000.0</v>
       </c>
       <c r="H13">
         <v>30868000000.0</v>
       </c>
       <c r="I13">
         <v>4457000000.0</v>
       </c>
       <c r="J13">
         <v>24052000000.0</v>
       </c>
@@ -2646,51 +2655,53 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>102552000000.0</v>
+      </c>
       <c r="C26">
         <v>89065000000.0</v>
       </c>
       <c r="D26">
         <v>81778000000.0</v>
       </c>
       <c r="E26">
         <v>73993000000.0</v>
       </c>
       <c r="F26">
         <v>55683000000.0</v>
       </c>
       <c r="G26">
         <v>53574000000.0</v>
       </c>
       <c r="H26">
         <v>49561000000.0</v>
       </c>
       <c r="I26">
         <v>36492000000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
@@ -2731,51 +2742,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>247178000000.0</v>
+        <v>296367320000.0</v>
       </c>
       <c r="C28">
         <v>219741000000.0</v>
       </c>
       <c r="D28">
         <v>222488000000.0</v>
       </c>
       <c r="E28">
         <v>199678000000.0</v>
       </c>
       <c r="F28">
         <v>163238000000.0</v>
       </c>
       <c r="G28">
         <v>138468000000.0</v>
       </c>
       <c r="H28">
         <v>136597000000.0</v>
       </c>
       <c r="I28">
         <v>109828000000.0</v>
       </c>
       <c r="J28">
         <v>73250000000.0</v>
       </c>
@@ -2823,51 +2834,53 @@
       </c>
       <c r="Y28">
         <v>7591000000.0</v>
       </c>
       <c r="Z28">
         <v>6926433000.0</v>
       </c>
       <c r="AA28">
         <v>2323000000.0</v>
       </c>
       <c r="AB28">
         <v>2586192000.0</v>
       </c>
       <c r="AC28">
         <v>2405432000.0</v>
       </c>
       <c r="AD28">
         <v>2235799000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>303408000000.0</v>
+      </c>
       <c r="C29">
         <v>276666000000.0</v>
       </c>
       <c r="D29">
         <v>275384000000.0</v>
       </c>
       <c r="E29">
         <v>254003000000.0</v>
       </c>
       <c r="F29">
         <v>218142000000.0</v>
       </c>
       <c r="G29">
         <v>180094000000.0</v>
       </c>
       <c r="H29">
         <v>174243000000.0</v>
       </c>
       <c r="I29">
         <v>143865000000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -3004,51 +3017,53 @@
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-11914000000.0</v>
+      </c>
       <c r="C32">
         <v>-29942000000.0</v>
       </c>
       <c r="D32">
         <v>-44430000000.0</v>
       </c>
       <c r="E32">
         <v>-173000000.0</v>
       </c>
       <c r="F32">
         <v>-8805000000.0</v>
       </c>
       <c r="G32">
         <v>-7646000000.0</v>
       </c>
       <c r="H32">
         <v>-5814000000.0</v>
       </c>
       <c r="I32">
         <v>4138000000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
@@ -3548,51 +3563,53 @@
         <v>4013000000.0</v>
       </c>
       <c r="V39">
         <v>2171000000.0</v>
       </c>
       <c r="W39">
         <v>1220000000.0</v>
       </c>
       <c r="X39">
         <v>854000000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39">
         <v>999917.0</v>
       </c>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-49189320000.0</v>
+      </c>
       <c r="C40">
         <v>4721000000.0</v>
       </c>
       <c r="D40">
         <v>118000000.0</v>
       </c>
       <c r="E40">
         <v>876000000.0</v>
       </c>
       <c r="F40">
         <v>3148000000.0</v>
       </c>
       <c r="G40">
         <v>2359000000.0</v>
       </c>
       <c r="H40">
         <v>1690000000.0</v>
       </c>
       <c r="I40">
         <v>812000000.0</v>
       </c>
       <c r="J40">
         <v>1424000000.0</v>
       </c>
       <c r="K40">
@@ -3665,51 +3682,51 @@
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
-        <v>43796000000.0</v>
+        <v>147731000.0</v>
       </c>
       <c r="C42">
         <v>5159000000.0</v>
       </c>
       <c r="D42">
         <v>4622000000.0</v>
       </c>
       <c r="E42">
         <v>3107000000.0</v>
       </c>
       <c r="F42">
         <v>6563000000.0</v>
       </c>
       <c r="G42">
         <v>-21349000000.0</v>
       </c>
       <c r="H42">
         <v>-22267000000.0</v>
       </c>
       <c r="I42">
         <v>916000000.0</v>
       </c>
       <c r="J42">
         <v>-17902000000.0</v>
       </c>
@@ -3827,51 +3844,53 @@
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>200547000000.0</v>
+      </c>
       <c r="C45">
         <v>182685000000.0</v>
       </c>
       <c r="D45">
         <v>175534000000.0</v>
       </c>
       <c r="E45">
         <v>147244000000.0</v>
       </c>
       <c r="F45">
         <v>134082000000.0</v>
       </c>
       <c r="G45">
         <v>116455000000.0</v>
       </c>
       <c r="H45">
         <v>102398000000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -4016,51 +4035,53 @@
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
     </row>
     <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>77</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>16634672000.0</v>
+      </c>
       <c r="C48">
         <v>17066000000.0</v>
       </c>
       <c r="D48">
         <v>18006000000.0</v>
       </c>
       <c r="E48">
         <v>18006000000.0</v>
       </c>
       <c r="F48">
         <v>17705000000.0</v>
       </c>
       <c r="G48">
         <v>15178000000.0</v>
       </c>
       <c r="H48">
         <v>16026000000.0</v>
       </c>
       <c r="I48">
         <v>14244000000.0</v>
       </c>
       <c r="J48">
         <v>11864000000.0</v>
       </c>
       <c r="K48">
@@ -4140,101 +4161,103 @@
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
     </row>
     <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>38814000000.0</v>
+      </c>
       <c r="C50">
         <v>51271000000.0</v>
       </c>
       <c r="D50">
         <v>57602000000.0</v>
       </c>
       <c r="E50">
         <v>43297000000.0</v>
       </c>
       <c r="F50">
         <v>32791000000.0</v>
       </c>
       <c r="G50">
         <v>21287000000.0</v>
       </c>
       <c r="H50">
         <v>15713000000.0</v>
       </c>
       <c r="I50">
         <v>11159000000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>263420000000.0</v>
+        <v>312609320000.0</v>
       </c>
       <c r="C51">
         <v>234792000000.0</v>
       </c>
       <c r="D51">
         <v>233710000000.0</v>
       </c>
       <c r="E51">
         <v>257692000000.0</v>
       </c>
       <c r="F51">
         <v>188655000000.0</v>
       </c>
       <c r="G51">
         <v>158867000000.0</v>
       </c>
       <c r="H51">
         <v>158988000000.0</v>
       </c>
       <c r="I51">
         <v>118218000000.0</v>
       </c>
       <c r="J51">
         <v>80716000000.0</v>
       </c>
@@ -4282,51 +4305,53 @@
       </c>
       <c r="Y51">
         <v>7925000000.0</v>
       </c>
       <c r="Z51">
         <v>7307402000.0</v>
       </c>
       <c r="AA51">
         <v>2554000000.0</v>
       </c>
       <c r="AB51">
         <v>2586192000.0</v>
       </c>
       <c r="AC51">
         <v>2405432000.0</v>
       </c>
       <c r="AD51">
         <v>2235799000.0</v>
       </c>
       <c r="AE51"/>
     </row>
     <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>49189320000.0</v>
+      </c>
       <c r="C52">
         <v>51271000000.0</v>
       </c>
       <c r="D52">
         <v>57602000000.0</v>
       </c>
       <c r="E52">
         <v>43297000000.0</v>
       </c>
       <c r="F52">
         <v>32791000000.0</v>
       </c>
       <c r="G52">
         <v>21287000000.0</v>
       </c>
       <c r="H52">
         <v>15713000000.0</v>
       </c>
       <c r="I52">
         <v>11159000000.0</v>
       </c>
       <c r="J52">
         <v>10859000000.0</v>
       </c>
       <c r="K52">
@@ -4353,51 +4378,53 @@
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52">
         <v>161000000.0</v>
       </c>
       <c r="U52"/>
       <c r="V52">
         <v>1620000000.0</v>
       </c>
       <c r="W52">
         <v>1675000000.0</v>
       </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
     </row>
     <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>82</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>7348602000.0</v>
+      </c>
       <c r="C53">
         <v>5132000000.0</v>
       </c>
       <c r="D53">
         <v>5670000000.0</v>
       </c>
       <c r="E53">
         <v>7565000000.0</v>
       </c>
       <c r="F53">
         <v>6963000000.0</v>
       </c>
       <c r="G53">
         <v>5483000000.0</v>
       </c>
       <c r="H53">
         <v>3605000000.0</v>
       </c>
       <c r="I53">
         <v>3382000000.0</v>
       </c>
       <c r="J53">
         <v>2568000000.0</v>
       </c>
       <c r="K53">
@@ -4867,78 +4894,78 @@
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
     </row>
     <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
-        <v>47886000000.0</v>
+        <v>47798855000.0</v>
       </c>
       <c r="C60">
         <v>45977000000.0</v>
       </c>
       <c r="D60">
         <v>45777000000.0</v>
       </c>
       <c r="E60">
-        <v>43753000000.0</v>
+        <v>141891000000.0</v>
       </c>
       <c r="F60">
-        <v>46355000000.0</v>
+        <v>134741000000.0</v>
       </c>
       <c r="G60">
-        <v>35838000000.0</v>
+        <v>122642000000.0</v>
       </c>
       <c r="H60">
-        <v>35013000000.0</v>
+        <v>116846000000.0</v>
       </c>
       <c r="I60">
         <v>29815000000.0</v>
       </c>
       <c r="J60">
-        <v>28244000000.0</v>
+        <v>79872000000.0</v>
       </c>
       <c r="K60">
-        <v>26453000000.0</v>
+        <v>69688000000.0</v>
       </c>
       <c r="L60">
         <v>25307000000.0</v>
       </c>
       <c r="M60">
         <v>23702000000.0</v>
       </c>
       <c r="N60">
         <v>20879000000.0</v>
       </c>
       <c r="O60">
         <v>22242000000.0</v>
       </c>
       <c r="P60">
         <v>20533000000.0</v>
       </c>
       <c r="Q60">
         <v>14453000000.0</v>
       </c>
       <c r="R60">
         <v>7547000000.0</v>
       </c>
       <c r="S60">
         <v>5781000000.0</v>
       </c>
@@ -5046,763 +5073,769 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>33569000000.0</v>
+      </c>
+      <c r="C2">
         <v>62348000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30633000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30514000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27904000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30125000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32200000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32445000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31756000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33414000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>57116000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60016000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58760000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33574000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31333000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30084000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31271000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29136000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29076000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27967000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24876000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25857000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23647000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21908000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20835000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23212000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18041000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17126000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14763000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14337000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13956000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11785000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11960000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11148000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10899000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9968000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7708000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7721000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7876000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7955000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7874000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7560000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7475000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7050000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6268000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6054000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6092000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6796000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6598000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5994000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6096000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5541000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5900000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7203000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10480000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9837000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9742000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5342000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8776000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10943000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10602000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4581000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7950000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7341000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7390000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10017000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10066000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8854000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8182000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8904000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8723000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10576000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10510877000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9863000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8348893000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7766839000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6648328000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6497000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5338000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5126000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4644000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3922000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4374443000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4584986000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3836381000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2719000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2213772000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1896511000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2040665000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1745000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1637123000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1437068000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1232087000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1267000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1210192000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1134163000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1189859000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1078912000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>801525079.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>499788339.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>509174748.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>870000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>421127618.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>424655000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>404265514.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5882,52 +5915,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6007,359 +6041,365 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>5120786000.0</v>
+      </c>
       <c r="C5">
+        <v>16114620000.0</v>
+      </c>
+      <c r="D5">
         <v>9739000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9568000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4250206000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8843000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9290000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8125000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7669000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8167000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7695000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8031000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8086000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7594000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4657000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6086000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7776000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7404000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5393000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5919000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2020000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6171000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4222000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4412000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4577000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6241000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5440000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5915000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6098000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6030000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5260000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6898000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7447000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6038000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7057000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6483000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6636000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5186000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6317000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6420000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4844000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4453000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3621000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6395000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6059000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5256000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6387000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7173000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7184000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5210000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7781000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7713000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8419000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-15295000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7321000000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>7345000000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>6550000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>605000000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-770000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>23000000.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>444741000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>445000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>511484000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>411303000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>209916000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-42000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>10000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3882000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>19979000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>8016000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>118950000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>107000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>112886000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1166930000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>109036000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>151000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>180793000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>175497000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>57050000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-26000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>62010000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>64952000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>61941000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-532956385.13</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>63041298.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-220906445.99</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>63021628.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1346179580.53</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-227068811.24</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-226815586.54</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-226588325.97</v>
       </c>
-      <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6439,52 +6479,53 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6564,108 +6605,113 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14841000000.0</v>
+      </c>
       <c r="C8">
+        <v>14929000000.0</v>
+      </c>
+      <c r="D8">
         <v>46657000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>46596000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>45263000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>14909000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>15048000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>45335000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>44580000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>14982000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>44471000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>44601000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>44063000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>43753000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>14957000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>14671000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14683000000.0</v>
       </c>
       <c r="R8">
         <v>14683000000.0</v>
       </c>
       <c r="S8">
+        <v>14683000000.0</v>
+      </c>
+      <c r="T8">
         <v>14667000000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -6723,102 +6769,105 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>148000000.0</v>
+      </c>
+      <c r="D9">
         <v>137000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>130000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>123000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>114000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>156000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>155000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>154000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>148000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>169000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>351000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>334000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>320000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>311000000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
@@ -6876,449 +6925,453 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>15079431000.0</v>
+      </c>
+      <c r="C10">
         <v>16242000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16682000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13703000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12437000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15051000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11824000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11249000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11742000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11222000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12087000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12427000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13049000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14396000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11306000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12205000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11816000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12694000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11343000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10459000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9826000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9933000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8723000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9523000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9868000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6778000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7595000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7447000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6740000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8390000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7839000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5913000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6044000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5139000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4538000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4429000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6427000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4299000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4372000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4020000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3563000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2774000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3057000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2923000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2643000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3160000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3312000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3917000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3555000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3663000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3799000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3264000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2926000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2850000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2760000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2539000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2299000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2027000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1956000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1997000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2034000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1713000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1831000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1418000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1279000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1375000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2163000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1532000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1029000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1242000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1569000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1532000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1566088000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1561000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2340212000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1332742000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1220509000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1204000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>727000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>676000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>910000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>818000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1069886000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>675324000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>543771000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>404000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>538458000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>429342000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>373122000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>382000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>307647000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>264749000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>466411000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>334000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>384061000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>373724000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>354660000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>380969000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>69045231.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>170927612.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>126043258.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>231000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>89026978.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>70942000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>64882119.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>69000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>85000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>68000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>85000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>98000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>122000000.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>16242000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16682000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13703000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12437000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15051000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11824000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>12087000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12427000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>13049000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14396000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11306000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12205000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11816000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12694000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11343000000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -7376,1063 +7429,1073 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>15079431000.0</v>
+      </c>
+      <c r="C12">
         <v>16242000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25391000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22853000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12437000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20183000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18199000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18203000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16825000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16892000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12087000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12427000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13049000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21961000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18994000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19007000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19270000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19657000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18762000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18902000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16583000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15416000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13572000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9523000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12285000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10383000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7595000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10800000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10134000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11772000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11070000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9051000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6044000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7707000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8266000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7886000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9708000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7528000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6382000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7755000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6006000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3968000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5080000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4874000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4411000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4394000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4737000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5289000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5800000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4605000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4290000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3698000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3378000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3230000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>17321000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>16521000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>16241000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3170000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13821000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>11689000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10569000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>12761000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1831000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1418000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>6477000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5672000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2163000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2269000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1029000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4203000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2460000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2565000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2598486000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4442000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4596345000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2349020000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1956214000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2915000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2965000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2848000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3702000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3109000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3126743000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2409723000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1404407000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2348000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4099873000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2968365000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1155377000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2385000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>307647000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>264749000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>466411000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>914000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>384061000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>373724000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>354660000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>380969000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1665090800.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1790241832.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1615554458.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>231000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1760533512.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1725597000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>64882119.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>69000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>85000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>68000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>85000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>98000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>122000000.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>43796000000.0</v>
+        <v>10786358000.0</v>
       </c>
       <c r="C13">
+        <v>10819275000.0</v>
+      </c>
+      <c r="D13">
         <v>10820000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10780000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10793000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10806000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10945000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10831000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10833000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10879000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>40368000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>40498000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>39960000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10901000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10812000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10526000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10538000000.0</v>
       </c>
       <c r="R13">
         <v>10538000000.0</v>
       </c>
       <c r="S13">
+        <v>10538000000.0</v>
+      </c>
+      <c r="T13">
         <v>10522000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7385000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7392000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7368000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7360000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7345000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7344000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7305000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7301000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4482000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4468000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4457000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>22691000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>24381000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>24456000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4428000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>22964000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>22329000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>22511000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4390000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>22432000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>21633000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4376000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4378000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4278000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>21467000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>19440000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>3031000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>18450000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>18586000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>17847000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2899000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>17373000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>16688000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>17317000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>18150000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>2837000000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>16743000000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>12795000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>12222000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>11695000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>12055000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1289000000.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>5756000000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>4911000000.0</v>
       </c>
-      <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>2.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1275000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BY13">
         <v>1.0</v>
       </c>
-      <c r="BZ13"/>
+      <c r="BZ13">
+        <v>1.0</v>
+      </c>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
-[...1 lines deleted...]
-      </c>
+      <c r="CE13"/>
       <c r="CF13">
         <v>1.0</v>
       </c>
       <c r="CG13">
+        <v>1.0</v>
+      </c>
+      <c r="CH13">
         <v>2.0</v>
       </c>
-      <c r="CH13"/>
-      <c r="CI13">
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>2.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>0.75</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>2.0</v>
       </c>
-      <c r="CL13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM13"/>
       <c r="CN13">
         <v>1.0</v>
       </c>
       <c r="CO13">
+        <v>1.0</v>
+      </c>
+      <c r="CP13">
         <v>2.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1.63</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CR13">
         <v>1.0</v>
       </c>
       <c r="CS13">
         <v>1.0</v>
       </c>
       <c r="CT13">
+        <v>1.0</v>
+      </c>
+      <c r="CU13">
         <v>1.13</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>2668748296.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>0.99</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>2.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1.53</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1.24</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>0.54</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>0.97</v>
       </c>
-      <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
         <v>2367000000.0</v>
       </c>
       <c r="C14">
-        <v>2359050000.0</v>
+        <v>2367000000.0</v>
       </c>
       <c r="D14">
         <v>2359050000.0</v>
       </c>
       <c r="E14">
+        <v>2359050000.0</v>
+      </c>
+      <c r="F14">
         <v>2315250000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2384100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2311350000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2304000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2315400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2371350000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1585700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1578400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1587200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1574800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1611400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1617100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626800000.0</v>
       </c>
       <c r="R14">
         <v>1626800000.0</v>
       </c>
       <c r="S14">
+        <v>1626800000.0</v>
+      </c>
+      <c r="T14">
         <v>1612400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2325000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2318100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2311050000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2304600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2268150000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2267400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2326050000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2205300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2201100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2193900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2195550000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2200500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2194200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2198250000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2212650000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2206125000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2201850000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2156625000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2780357144.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2200275000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2198250000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2193300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2311363637.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2213325000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2205450000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2153250000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2228773586.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2137275000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2129400000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2136149999.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2240625000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2130637500.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2118825000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2166750000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2306250000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2177550000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2142112500.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2211300000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2241443250.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2197462500.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2111400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2049300000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2049806250.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1971675000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1969312500.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1966275000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1962393750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954125000.0</v>
       </c>
       <c r="BP14">
         <v>1954125000.0</v>
       </c>
       <c r="BQ14">
+        <v>1954125000.0</v>
+      </c>
+      <c r="BR14">
         <v>1953787500.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1975725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008125000.0</v>
       </c>
       <c r="BT14">
         <v>2008125000.0</v>
       </c>
       <c r="BU14">
+        <v>2008125000.0</v>
+      </c>
+      <c r="BV14">
         <v>2067138083.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2025843750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028375000.0</v>
       </c>
       <c r="BX14">
         <v>2028375000.0</v>
       </c>
       <c r="BY14">
+        <v>2028375000.0</v>
+      </c>
+      <c r="BZ14">
         <v>2029047975.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2053668725.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2014875000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1964925000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2008808100.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2035516050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346625000.0</v>
       </c>
       <c r="CF14">
         <v>1346625000.0</v>
       </c>
       <c r="CG14">
+        <v>1346625000.0</v>
+      </c>
+      <c r="CH14">
         <v>2014875000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2033194938.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1979988266.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>2061205457.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1953260399.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2007677523.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1945367829.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2067313734.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2072234816.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2071111017.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2116882184.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2005861247.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1894840310.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1982658647.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961236080.0</v>
       </c>
       <c r="CV14">
         <v>1961236080.0</v>
       </c>
       <c r="CW14">
+        <v>1961236080.0</v>
+      </c>
+      <c r="CX14">
         <v>1998789324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932003234.0</v>
       </c>
       <c r="CY14">
         <v>1932003234.0</v>
       </c>
       <c r="CZ14">
+        <v>1932003234.0</v>
+      </c>
+      <c r="DA14">
         <v>1946928666.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1961854097.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>2012196894.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1999736763.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1983831537.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1966681556.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2000293425.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>2141629083.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>2016919877.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>2028344955.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>2006823564.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>2000243024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214873743.0</v>
       </c>
       <c r="DM14">
         <v>2214873743.0</v>
       </c>
       <c r="DN14">
+        <v>2214873743.0</v>
+      </c>
+      <c r="DO14">
         <v>2149849056.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1822213820.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1833617304.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>1618595837.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -8512,144 +8575,145 @@
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-34848462477.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-489259242.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-50714000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46516000000.0</v>
       </c>
       <c r="M16">
         <v>-46516000000.0</v>
       </c>
-      <c r="N16"/>
+      <c r="N16">
+        <v>-46516000000.0</v>
+      </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-21797000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-24139000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-21287000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-15713000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-450000000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-9858000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-9948000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-10859000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-11421000000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-12776000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>-10618000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-5121000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
@@ -8671,52 +8735,53 @@
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8796,52 +8861,53 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -8921,52 +8987,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9046,1310 +9113,1325 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>43102000000.0</v>
+      </c>
+      <c r="C20">
         <v>43355000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>42830000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>38664000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>37024000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>35730000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>34812000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>34270000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>34475000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>34911000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>33698000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>32329000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>31629000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>28662000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>26484000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>22104000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>21116000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>20227000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>16999000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>14953000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>14699000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>14714000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>13872000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>13816000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>13338000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>14550000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>11594000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>11816000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>8929000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>8815000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>7012000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6276000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5516000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5317000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5310000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4984000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3906000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3783000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3932000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3594000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3515000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2543000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1473000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1478000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1480000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1406000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1594000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1712000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1638000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1588000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1688000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1676000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2478000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2490000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2561000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2549000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2609000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2607000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>2444000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>2676000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>2605000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>2546000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>2315000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>2141000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2248000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2343000000.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>2194000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1991000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>2011000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1701000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>2017000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1726993974.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1528000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>777735239.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>666869988.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>668731223.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>669000000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>38310873000.0</v>
+      </c>
+      <c r="C21">
         <v>38496000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>41151000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>39946000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>37219000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>36072000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>37420000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>37172000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38339000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38994000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40802000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>41217000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41622000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38411000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36704000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34750000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31597000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30609000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>26056000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25018000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24224000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24658000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25245000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25117000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25151000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>27710000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24599000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25496000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18720000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>18762000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16146000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13423000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14231000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14242000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14628000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14167000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6271000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6073000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6294000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6211000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5407000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5170000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4480000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4326000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4299000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4327000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4573000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4909000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4870000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5044000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5256000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5184000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5689000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5764000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4186000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4147000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3929000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3968000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3633000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3967000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3849000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3805000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1145000000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>1491000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1822000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1593000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1600000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1551000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1632000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1727000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1935000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1748981165.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1773000000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>6520000000.0</v>
+      </c>
+      <c r="C22">
         <v>8849000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6049000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6014000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8706000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5418000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6347000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7375000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6929000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7060000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12185000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13006000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12923000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9108000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8850000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9253000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8466000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8557000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7141000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6275000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6053000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6337000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5915000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6360000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6299000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7054000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6433000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6936000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4888000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4578000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4831000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3786000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3793000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3585000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3925000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3588000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2953000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2987000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3291000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3299000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3413000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3198000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3137000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2747000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2749000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2815000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2776000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3274000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2948000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2839000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2976000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2809000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2989000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6581000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6518000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6354000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6478000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6060000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6042000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6548000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6317000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5849000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5602000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5342000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5588000000.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>0.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>714676000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>345000000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>1.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>-1220000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>0.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CL22">
         <v>0.0</v>
       </c>
+      <c r="CM22"/>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CP22">
         <v>0.0</v>
       </c>
+      <c r="CQ22"/>
       <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
         <v>1.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>0.67</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>521321906000.0</v>
+      </c>
+      <c r="C23">
         <v>518971000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>514586000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>506068000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>491577000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>490424000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>508144000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>497314000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>491855000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>490095000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>475815000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>463134000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>456742000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>441284000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>419150000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>411866000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>401953000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>391003000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>365424000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>349217000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>345023000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>343696000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>327083000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>316435000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>312583000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>323969000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>291408000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>286336000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>264225000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>256281000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>233961000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>199168000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>195935000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>192720000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>184577000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>178183000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>165996000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>159826000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>159837000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>156543000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>152791000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>139514000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>135414000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>130998000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>129292000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>129480000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>118232000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>118538000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>115282000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>112745000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>108120000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>108220000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>110550000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>108644000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>100139000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>97194000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>95165000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>91022000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>84635000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>86214000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>82736000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>78131000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>69319000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>65397000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>66126000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>61902000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>59372000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>55972000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>52803000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>53597000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>52580000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>59586000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>57791334813.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>55597000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>46516975288.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>43954519068.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>41278409381.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>40708000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>31550000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>30047000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>26915000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>22408000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>22546514423.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>24927856404.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>22601464442.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>20010000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>18895981138.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>17237731231.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>16985535110.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>16315000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>15989665162.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>15651304241.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>15094315511.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>14474417775.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>14724333807.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>14796075318.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>13948619925.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>13774872719.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7502915159.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7546803928.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7298504847.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>7655000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>7464261970.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>7524881857.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7542296868.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>7468891055.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>7448966263.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7232194594.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>7183160335.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7111668589.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>7426062039.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>7432245819.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>7705240332.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6163932000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>7294018000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>7825583000.0</v>
       </c>
-      <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>229494000000.0</v>
+      </c>
+      <c r="C24">
         <v>259612000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>259209000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>250634000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>245864000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>183521000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>210420000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>242516000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>235631000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>176108000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>226566000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>219153000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>222827000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>214395000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>160767000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>155349000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>147326000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>143141000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>141721000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -10407,104 +10489,105 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>259612000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>215506000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>209720000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>207452000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>183030000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>244594000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>226566000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>219153000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>221854000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>214395000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>203793000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>198324000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>184678000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>144053000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>166124000000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -10562,108 +10645,113 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>107770000000.0</v>
+      </c>
       <c r="C26">
+        <v>102552000000.0</v>
+      </c>
+      <c r="D26">
         <v>104637000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>102147000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>99401000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>89065000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>88822000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>92899000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>86175000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>81778000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>80765000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>81607000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>79762000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>73993000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>59614000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>61548000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>55364000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>55683000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>53494000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
@@ -10721,52 +10809,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10846,463 +10935,471 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>247178000000.0</v>
+        <v>253267216000.0</v>
       </c>
       <c r="C28">
+        <v>296367320000.0</v>
+      </c>
+      <c r="D28">
         <v>242527000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>236931000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>236781000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>219741000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>235269000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>231267000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>223889000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>222488000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>214479000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>206726000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>209778000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>199678000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>193170000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>187434000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>173218000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>163238000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>155131000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>141812000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>138763000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>146691000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>140094000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>134890000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>131127000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>142091000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>122644000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>122984000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>112269000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>109828000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>99135000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>79256000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>74271000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>73250000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>68749000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>67570000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>63470000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>60592000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>60875000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>61510000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>61160000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>55509000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>56384000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>49933000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>50758000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>49608000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>46631000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>45649000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>45353000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>43199000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>40611000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>40860000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>43960000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>41981000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>38652000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>38696000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>35442000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34530000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>33618000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>31017000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30037000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>24646000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>25537000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>24575000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>24883000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>31612000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>30731000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>29531000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>30690000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>29033000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>28239000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>31730000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>30677130000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7724000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>22994738000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>22164442000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21316432000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21604000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>15781000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>14800000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12502000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11883000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9490115000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11589715000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10842426000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9689000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>9202737000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8276593000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8125648000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7787000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8255534000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8205227000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>7870943000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>7591000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7622208000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>7586399000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>7022264000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>6926433000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2322521483.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2274036945.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2272780017.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2323000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2296695990.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2393054000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2325774444.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2586192000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2502973000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2405757000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2503753000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2405432000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2403847000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2249285000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2364233000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>2235799000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>2588297000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2807475000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>306429000000.0</v>
+      </c>
       <c r="C29">
+        <v>303408000000.0</v>
+      </c>
+      <c r="D29">
         <v>301763000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>293127000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>287024000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>276666000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>289461000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>283748000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>276108000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>275384000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>266934000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>259651000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>262787000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>254003000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>244877000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>241291000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>228433000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>218142000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>205282000000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -11360,418 +11457,422 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>43989198000.0</v>
+      </c>
+      <c r="C30">
         <v>46289000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22171000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22065000000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>30503000000.0</v>
+      </c>
+      <c r="G30">
         <v>20283000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20470000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19946000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20956000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20263000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34613000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>31747000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30232000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19489000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20947000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19933000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18870000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16098000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14997000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14292000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15455000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14187000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13814000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14350000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13458000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13862000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16084000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12984000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11648000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11911000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11392000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9343000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8880000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8492000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8148000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7952000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6395000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6490000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6185000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6091000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5839000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4746000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5116000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4873000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4724000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6312000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4512000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4491000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4833000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4840000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5424000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4757000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5225000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4379000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7071000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6974000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6796000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4149000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6462000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8855000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8024000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3860000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5537000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5147000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5461000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10401000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8001000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7566000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7484000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>8986000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6452000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>9792000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9839268000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8048000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2633490000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6506974000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5810665000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2244000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5876000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5622000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4280000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3866000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3167700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3205282000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2916769000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1551000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1376614000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1250997000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1668544000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1623000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1530245000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1425034000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1342184000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2107000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1574250000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1512883000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1390666000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1382887000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1727131443.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1605320146.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1721590850.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>657000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1721521689.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1812526000.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-34132000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-33048000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-27465000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-22787000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15202000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9314000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8626000000.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
@@ -11830,108 +11931,113 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-12752000000.0</v>
+      </c>
       <c r="C32">
+        <v>-11914000000.0</v>
+      </c>
+      <c r="D32">
         <v>9825000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8675000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6418000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-29942000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-19091000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1609000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1344000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-44430000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1769000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-2836000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-2556000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-173000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-19669000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-17548000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-12665000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-8805000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-11228000000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
@@ -11989,463 +12095,469 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>462253278000.0</v>
+      </c>
+      <c r="C33">
         <v>447591000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>447079000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>435420000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>426364000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>434249000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>455846000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>447661000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>443562000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>443391000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>416930000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>405954000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>400538000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>387896000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>361749000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>353484000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>344486000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>334733000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>321050000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>306533000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>301588000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>301839000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>290035000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>285660000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>279566000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>289168000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>257537000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>251631000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>233530000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>225835000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>204941000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>174545000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>176916000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>171331000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>161934000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>157473000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>145992000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>142389000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>140219000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>137713000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>135628000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>126205000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>121200000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>117005000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>114339000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>113152000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>106207000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>105484000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>101701000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>100461000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>95430000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>92556000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>98958000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>92099000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>69229000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>67345000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>65650000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>75069000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>58310000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>55181000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>53570000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>51652000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>51514000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>48483000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>48600000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>45829000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>33705000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>46137000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>39542000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>40408000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>42693000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>47229000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>43884436000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>43107000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>34168301000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>32905242000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>31206458000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>31191000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>22709000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>21577000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>18933000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>15433000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>16252071000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>19312851000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>18280288000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>14888000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>13419493000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>12055603000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>14161615000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>11453000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>13624377000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>13300650000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>12546068000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>11459000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>12767024000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>12908469000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>12203294000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>12010017000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>4110692915.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>4150242372.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>3960359195.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>6767000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>3982206767.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>3986759000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>7477414748.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>7468891000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>7448966000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>7232195000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>7183160000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>7111669000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>7426062000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>7432246000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>7705240000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>7256856000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>7294018000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>7825583000.0</v>
       </c>
-      <c r="DM33"/>
       <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
+      <c r="DR33"/>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
-      <c r="C34">
+      <c r="B34">
+        <v>3735000000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>3763000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3395000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3354000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>139000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5212000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5021000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4882000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>263000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4220000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4049000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4098000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4188000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4324000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4788000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4632000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1538000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3790000000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
@@ -12503,754 +12615,761 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>320784540000.0</v>
+      </c>
+      <c r="C35">
         <v>290429000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>271686000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>263572000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>297011000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>238924000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>266856000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>262723000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>289321000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>230719000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>255442000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>247535000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>251068000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>221646000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>208104000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>201924000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>195388000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>191187000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>186251000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>173516000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>191485000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>171551000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>188626000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>183288000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>178997000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>166508000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>163682000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>163756000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>148626000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>132823000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>121541000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>106711000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>102092000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>89417000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>87263000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>85138000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>79274000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>73769000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>74984000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>75338000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>71488000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>62784000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>63097000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>60068000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>61953000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>63404000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>58657000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>57666000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>54442000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>50421000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>49565000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>49182000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>54210000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>49928000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>44580000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>43982000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>41830000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>41798000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>40594000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>38362000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>37408000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>35700000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>35746000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>33843000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>31864000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>44338000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>32894000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>33367000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>31719000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>38912000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>30027000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>35979000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>34798729000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>33450000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>26913443000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>25085493000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>24012349000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>24393000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>16522000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>15347000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>12858000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>12455000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>11934568000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>12265038000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>11386196000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>9966000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>9741195000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>8705935000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>8498770000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>8169000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>8563181000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>8470979000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>8337355000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>7925000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>8008269000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>7961122000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>7374926000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>7307402000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>2390566059.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>2701855764.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>2649909449.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>2553000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>2738829975.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>2753761000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2756990993.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3286432000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>3420230000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>3267372000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>3310996000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>3306840000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>3581712000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>3457975000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>3601308000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>3349702000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>3599022000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>3886716000.0</v>
       </c>
-      <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>9029600000.0</v>
+      </c>
+      <c r="C36">
         <v>4221000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>101260000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>104019000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>95960000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>116640000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>142474000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>140720000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>137846000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>136753000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>121520000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>119780000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>118547000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>126724000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>123757000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>117199000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>115683000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>109385000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>113247000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>111173000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>107904000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>105546000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>105408000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>105375000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>103822000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>104511000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>93887000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>92429000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>92243000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>91740000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>85730000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>64524000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>64531000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>63077000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>62798000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>62760000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>62236000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>59177000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>55649000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>54708000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>53708000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>51545000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>53325000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>51383000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>50572000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>51421000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>46692000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>46516000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>44553000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>44116000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>39695000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>39193000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>42560000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>36677000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>34126000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>29612000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>29293000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>31521000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>28320000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>23918000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>23331000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>18368000000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>20195000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>19564000000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>-2889000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2068000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-2647000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1303000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3564000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3288000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1894896000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1828000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2634491000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2990932000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>2423026000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2440000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>735000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>455000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>751000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1867000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>7656025000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>5999759000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>5325753000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>2657000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1646343000.0</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CK36"/>
+      <c r="CL36">
         <v>3518146000.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>1559212000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1347815000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1255107000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1911000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1328211000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1407960000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>1335719000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1350889000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>2721783039.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>2723846451.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2598891939.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>1473000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>2668808755.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>2654841000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>6184763287.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>7468891000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>7448966000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>7232195000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>7183160000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>7111669000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>7426062000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>7432246000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>7705240000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>7256856000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>7294018000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>7825583000.0</v>
       </c>
-      <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
+      <c r="DR36"/>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -13330,110 +13449,111 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>4221000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>18176000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23870000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>17419000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-291714004.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>11295000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-72933585.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-507028727.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-2507473049.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3717000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3559000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6011000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3403000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>15806000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>13911000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13694000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3340000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6967000000.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
@@ -13442,728 +13562,739 @@
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>1.0</v>
       </c>
-      <c r="BV38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW38"/>
       <c r="BX38">
         <v>1.0</v>
       </c>
-      <c r="BY38"/>
+      <c r="BY38">
+        <v>1.0</v>
+      </c>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>1.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-0.82</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>1.0</v>
       </c>
-      <c r="CJ38"/>
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>1.0</v>
       </c>
-      <c r="CL38"/>
       <c r="CM38"/>
-      <c r="CN38">
-[...1 lines deleted...]
-      </c>
+      <c r="CN38"/>
       <c r="CO38">
         <v>1.0</v>
       </c>
       <c r="CP38">
+        <v>1.0</v>
+      </c>
+      <c r="CQ38">
         <v>-0.64</v>
       </c>
-      <c r="CQ38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CR38"/>
       <c r="CS38">
         <v>1.0</v>
       </c>
       <c r="CT38">
+        <v>1.0</v>
+      </c>
+      <c r="CU38">
         <v>0.0</v>
       </c>
-      <c r="CU38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CV38"/>
       <c r="CW38">
         <v>1.0</v>
       </c>
       <c r="CX38">
         <v>1.0</v>
       </c>
       <c r="CY38">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="CZ38">
         <v>2.0</v>
       </c>
       <c r="DA38">
+        <v>2.0</v>
+      </c>
+      <c r="DB38">
         <v>1.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>-69000000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>-85000000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>-68000000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>-85000000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>-98000000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>-122000000.0</v>
       </c>
-      <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-1000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>13896000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19716000000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39">
+        <v>13567000000.0</v>
+      </c>
+      <c r="G39">
         <v>10291000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7282000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4129000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3583000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2489000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-46859331012.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-50652700511.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-50101394855.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2830000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8610000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10189000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10861000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11958000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3474000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3215000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5344000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5917000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3747000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>542000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>975000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3502000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3759000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3985000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4025000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2185000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1727000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2443000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>302000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1605000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2304000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1284000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>948000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>432000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3760000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1685000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1905000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1397000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>881000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1499000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3069000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2807000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>721000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>832000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1816000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4936000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>733000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4400000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>548000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2573000000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>2574000000.0</v>
       </c>
-      <c r="BG39"/>
-      <c r="BH39">
+      <c r="BH39"/>
+      <c r="BI39">
         <v>3941000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4256000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4009000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4835000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>5007000000.0</v>
       </c>
-      <c r="BM39"/>
       <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>15503000000.0</v>
       </c>
-      <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>4748000000.0</v>
       </c>
-      <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>975000000.0</v>
       </c>
-      <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>1469144000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>8243000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4404164000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2193283000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2305074000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>4013000000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>2171000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>0.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>1220000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>0.79</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>962767000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>0.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>854000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>527395000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>660871000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>739652000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>-1000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>999262.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>0.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>999917.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>0.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>999576.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1000342.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>0.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>-0.67</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>0.0</v>
       </c>
-      <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-33569000000.0</v>
+      </c>
       <c r="C40">
+        <v>-49189320000.0</v>
+      </c>
+      <c r="D40">
         <v>5484000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9423000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5993000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4721000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2516000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>538000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>410000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>118000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1492000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1489000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-49346000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>876000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2028000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1556000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1153000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3148000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1773000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1287000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2728000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-5864000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1503000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>173000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>304000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-3804000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2084000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2325000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2272000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>812000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>785000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1502000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>568000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1424000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1004000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>742000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>52000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>127000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1985000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>430000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>785000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>522000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>305000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>617000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1438000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1419000000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>-4482000000.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>2660000000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>-1806000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-3112000000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>2792000000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>5753000000.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>9017000000.0</v>
       </c>
-      <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>7056000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-1000000.0</v>
       </c>
-      <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>-161000000.0</v>
       </c>
-      <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>5338000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>5126000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4644000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-1620000000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>-1675000000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>-400973.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
+      <c r="DR40"/>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>52286000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>51451000000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>47337000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>46575000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>48062000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>54113000000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
@@ -14222,399 +14353,403 @@
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
-        <v>43796000000.0</v>
+        <v>10716128000.0</v>
       </c>
       <c r="C42">
+        <v>147731000.0</v>
+      </c>
+      <c r="D42">
         <v>5792000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>5897000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>9667469000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>5159000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5202000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5145000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4467000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4622000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-25238000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-25677000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-25833000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3107000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>6125000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>6288000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>6484000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>6563000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>6076000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3897000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>7448000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2976000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2603000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1445000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1282000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1296000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1187000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1392000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1213000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>916000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-17963000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-19672000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-19767000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1722000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-18286000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-17668000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-17870000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1433000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-17818000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-17037000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1595000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1692000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1779000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-16985000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-16180000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2164000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-15272000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-15461000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-14753000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2513000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-14362000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>14777000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>15452000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>30600000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3451000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>16923000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>17350000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-13335000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>14507000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>15765000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>14691000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1618000000.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>58000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1144000000.0</v>
       </c>
-      <c r="BP42"/>
-      <c r="BQ42">
+      <c r="BQ42"/>
+      <c r="BR42">
         <v>870000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-3598000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1237000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>6284000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1297244000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>57000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1202136000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1226921000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1216511000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1215000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1209000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1203000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1201000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-3321000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1080873959.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1246443000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1234479000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1226000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1215776000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-0.75</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1213395000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1188000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1188637000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1191372000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1191051000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1220000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1218193000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1302039000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1012029000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1139907000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-1000655.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1249470849.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1140391382.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1210000000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>988299494.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1103103000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1230763901.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1236657000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-497597000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>1136218000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1150346000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1123742000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>2325657000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>2408376000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>2485142000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>2302733000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>2134420000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>2123714000.0</v>
       </c>
-      <c r="DM42"/>
       <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
+      <c r="DR42"/>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14694,52 +14829,53 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -14819,94 +14955,97 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>200547000000.0</v>
+      </c>
+      <c r="D45">
         <v>161630000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>155640000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>152908000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>182685000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>148305000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>146128000000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>175534000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>136428000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>127462000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>125390000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>147244000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>111538000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -14968,437 +15107,441 @@
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>168802338000.0</v>
+      </c>
+      <c r="C46">
         <v>251605000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>161630000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>155640000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>152908000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>153019000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>148305000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>146128000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>148432000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>147617000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>136428000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>127462000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>125390000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>124268000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>111538000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>114219000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>117286000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>115489000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>107761000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>98086000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>96674000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>100009000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>89895000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>86067000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>85143000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>89264000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>77413000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>79127000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>72902000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>67294000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>59688000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>55698000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>54431000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>53005000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>47130000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>46034000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>45653000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>45346000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>45203000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>44420000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>43561000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>37273000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>37476000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>34599000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>34174000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>34617000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>32512000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>32378000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>31042000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>31019000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>30937000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>30294000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>32075000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>31114000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>26486000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>29291000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>27728000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>22832000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>21908000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>22534000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>21796000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>18520000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>40944000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>19744000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>19305000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>41664000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>32112000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>38542000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>36000000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>36765000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>35701000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>39989000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>38513564693.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>37790000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>30756075564.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>29247440212.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>28114700139.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>28082000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>20278000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>19292000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>16243000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>13566000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>8596045928.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>13313092490.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>12954534482.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>12231000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>11773150289.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>12055603252.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>10643468408.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>11453000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>12065165261.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>11952834961.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>11290960365.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>9544978307.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>11438813051.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>11500508599.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>10867575387.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>10659127699.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1388909875.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1426395921.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1361467255.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>5294000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1313398011.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1331917077.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1292651461.0</v>
       </c>
-      <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>251605000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>249615000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>246550000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>248868000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>256684000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>277891000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>257948000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>247242000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>243937000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>239368000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>223141000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>221171000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>222715000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>216354000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>211254000000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
@@ -15456,373 +15599,379 @@
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>16214150000.0</v>
+      </c>
       <c r="C48">
+        <v>16634672000.0</v>
+      </c>
+      <c r="D48">
         <v>16203000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>16248000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>16450797000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17066000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>16931000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>17131000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>17508000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>18006000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>17543000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>17646000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>17747000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>18006000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>18807000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>18752000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>18601000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>17705000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>16817000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>16168000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>16093000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>15178000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>14821000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>14723000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>15462000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>16026000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15499000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>14870000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>14615000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>14244000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>12703000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>12774000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>12320000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>11864000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>11229000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>11185000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>11234000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>11490000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>11501000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>10617000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>11067000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>11045000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>10628000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>10590000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>10121000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>9702000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>8885000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>8288000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>7569000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>7159000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>6581000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>5976000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>5949000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>6813000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>6440000000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>5990000000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>4627000000.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>4451000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>6251000000.0</v>
       </c>
-      <c r="BP48"/>
-      <c r="BQ48">
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>4976000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>4368000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>4208000000.0</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48">
         <v>4394440000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>4867000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>4620368000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>4688056000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>4632138000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>4222000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>3694000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>3517000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>3452000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>3321000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>2844038000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>2625145000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>2056133000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1944000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>2053933000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>2022611000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1775579000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1685000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1546227000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>1505261000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>1490315000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>1451000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>1617256000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>1675763000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>1563500000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>1536874000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>0.68</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>1622312950.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>1523522873.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>1578000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>1711518658.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>1643664000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>1538205329.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>1338547000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>2989578000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>1322271000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>1209364000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>1182092000.0</v>
       </c>
-      <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
+      <c r="DR48"/>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -15902,106 +16051,111 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>34238000000.0</v>
+      </c>
       <c r="C50">
+        <v>38814000000.0</v>
+      </c>
+      <c r="D50">
         <v>43703000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>40914000000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>51271000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36673000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>34044000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1338000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>57602000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>49222000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>45027000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>49346000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>43297000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>43709000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>44290000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>37708000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>32791000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>24753000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
@@ -16059,959 +16213,973 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>263420000000.0</v>
+        <v>268346647000.0</v>
       </c>
       <c r="C51">
+        <v>312609320000.0</v>
+      </c>
+      <c r="D51">
         <v>259209000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>250634000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>249218000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>234792000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>247093000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>242516000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>235631000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>233710000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>275788000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>264180000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>271200000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>257692000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>247502000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>242614000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>222386000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>176844000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>190877000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>152271000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>148589000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>156624000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>148817000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>144413000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>140995000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>148869000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>130239000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>130431000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>119009000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>118218000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>106974000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>85169000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>80315000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>78389000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>73287000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>71999000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>69897000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>64891000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>65247000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>65530000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>64723000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>58283000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>59441000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>52856000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>53401000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>52768000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>49943000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>49566000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>48908000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>46862000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>44410000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>44124000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>46886000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>44831000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>41412000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>41235000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>37741000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>36557000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>35574000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>33014000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>32071000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>26359000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>27368000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>25993000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>26162000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>32987000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>32894000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>31063000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>31719000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>30275000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>29808000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>33262000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>32243217000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>9285000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>25334951000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>23497184000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>22536942000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>22808000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>16508000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>15476000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>13412000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>12701000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>10560000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>12265038000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>11386196000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>10093000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>9741195000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>8705935000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>8498770000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>8169000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>8563181000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>8469976000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>8337355000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>7925000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>8006269000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>7960123000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>7376924000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>7307402000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2391566715.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2444964557.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2398823276.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2554000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2385722969.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2463997000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2390656564.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2586192000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2502973000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2405757000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>2503753000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>2405432000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>2403847000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>2249285000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>2364233000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>2235799000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>2588297000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>2807475000.0</v>
       </c>
-      <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>34350602000.0</v>
+      </c>
       <c r="C52">
+        <v>49189320000.0</v>
+      </c>
+      <c r="D52">
         <v>43703000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>40914000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1739000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>51271000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>36673000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>34044000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1338000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>57602000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>49222000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>45027000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>49346000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>43297000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>43709000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>44290000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>37708000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>32791000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>24753000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>20510000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>24139000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>29510000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>21207000000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>450000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>11159000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9420000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9858000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>9948000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>10859000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8080000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>8290000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>8536000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8521000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>7873000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>8281000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>11217000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>11421000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11281000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>8241000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>7284000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5356000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4550000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4276000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>6523000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>8804000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>6023000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>5803000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>4491000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>6202000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>4219000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>4354000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3791000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>4833000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>3320000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3330000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>3062000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2905000000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>2471000000.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>2206000000.0</v>
       </c>
-      <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>161000000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>1637000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1780000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2139000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1620000000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>1675000000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>4660000000.0</v>
+      </c>
       <c r="C53">
+        <v>7362000000.0</v>
+      </c>
+      <c r="D53">
         <v>8709000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9150000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9394455000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5132000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>6375000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6954000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5083000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5670000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5039000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8629000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>8268000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7565000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7688000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6802000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>7454000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6963000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>7419000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>8443000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6757000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>5483000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>4849000000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>2417000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3605000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>3353000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>3394000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>3382000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>3231000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>3138000000.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>2568000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>3728000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>3457000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3281000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>3229000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>2010000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>3735000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2443000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1194000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2023000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1951000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1768000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1234000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1425000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1372000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>2245000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>942000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>491000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>434000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>452000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>380000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>14561000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>13982000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>13942000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1143000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>11865000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>9692000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>8535000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>11048000000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>5198000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>4297000000.0</v>
       </c>
-      <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>737000000.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>2961000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>891000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1033000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1032399000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>2881000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>2256133000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>1016278000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>735704000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>1711000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2238000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>2172000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>2792000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>2291000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>2056857000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>1734399000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>860637000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>1944000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>3561415000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>2539023000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>782255000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>2003000000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>580000000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>1596045569.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>1619314220.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>1489511200.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>1581210933.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>1671506533.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>1654655000.0</v>
       </c>
-      <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -17091,1440 +17259,1453 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>521321906000.0</v>
+      </c>
+      <c r="C55">
         <v>518971000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>514586000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>506068000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>491577000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>490424000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>508144000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>497314000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>491855000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>490095000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>475815000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>463134000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>456742000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>441284000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>419150000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>411866000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>401953000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>391003000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>365424000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>349217000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>345023000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>343696000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>327083000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>316435000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>312583000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>323969000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>291408000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>286336000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>264225000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>256281000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>233961000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>199168000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>195935000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>192720000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>184577000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>178183000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>165996000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>159826000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>159837000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>156543000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>152791000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>139514000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>135414000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>130998000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>129292000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>129480000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>118232000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>118538000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>115282000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>112745000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>108120000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>108220000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>110550000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>108862000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>100139000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>97194000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>95165000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>91022000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>84635000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>86214000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>82736000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>78131000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>69319000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>65397000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>66126000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>61902000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>59372000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>55972000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>52803000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>53597000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>52580000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>59586000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>57791335000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>55597000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>46516975000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>43954519000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>41278409000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>40708000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>31550000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>30047000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>26915000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>22408000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>22546514000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>24927856000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>22601464000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>20007000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>18895981000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>17237731000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>16985535000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>16315000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>15989665000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>15651304000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>15094316000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>14480000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>14724334000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>14796075000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>13948620000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>13774873000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>7502915159.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>7546803928.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>7298504847.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>7655000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>7464261970.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>7524882000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>7542296868.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>7468891000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>7448966000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>7232195000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>7183160000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>7111669000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>7426062000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>7432246000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>7705240000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>7256856000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>7294018000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>7825583000.0</v>
       </c>
-      <c r="DM55"/>
       <c r="DN55"/>
       <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
+      <c r="DR55"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>59068628000.0</v>
+      </c>
+      <c r="C56">
         <v>71380000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>67507000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>70648000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>65213000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>56175000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>52298000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>49653000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48293000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>46704000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>58885000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>57180000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>56204000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>53388000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>57401000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>58382000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>57467000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>56270000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>44374000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>42684000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>43435000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>41857000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>37048000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>30775000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>33017000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>34801000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>33871000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>34705000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>30695000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>30446000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>29020000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>24623000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>19019000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>21389000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>22643000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>20710000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>20004000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>17437000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>19618000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>18830000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>17163000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>13309000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>14214000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>13993000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>14953000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>16328000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>12025000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>13054000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>13581000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>12284000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>12690000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>15664000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>11592000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>16763000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>30910000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>29849000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>29515000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15953000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>26325000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>31033000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>29166000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>26479000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>17805000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>16914000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>17526000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>16073000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>25667000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>9835000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>13261000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>13189000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>9887000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>12357000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>13906899000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>12490000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>12348674000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>11049277000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>10071952000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>9517000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>8841000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>8470000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>7982000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>6975000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>6294443000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>5615005000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>4321177000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>5119000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>5476488000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>5182128000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>2823920000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>4862000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>2365288000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>2350654000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>2548248000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>3021000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1957310000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1887606000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1745326000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1764856000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>3392222244.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>3396561555.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>3338145651.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>888000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>3482055201.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>3538123000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>64882119.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>69000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>85000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>68000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>85000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>98000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>122000000.0</v>
       </c>
-      <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
+      <c r="DR56"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>34350602000.0</v>
+      </c>
+      <c r="C57">
         <v>62348000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>79820000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>80851000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>35636000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>86117000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>71389000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>67027000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>33504000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>91134000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>57116000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>60016000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>58760000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>77747000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>77070000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>75930000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>70132000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>65075000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>55602000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>49764000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>27604000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>49503000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>25150000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>22081000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>21139000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>40615000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>20125000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>19451000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>17035000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>26308000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>24161000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>13287000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>12528000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>23431000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>19983000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>19000000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>16296000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>16369000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>17734000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>16666000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>19876000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>19503000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>19061000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>15908000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>14990000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>12829000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>10642000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>11072000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>13121000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>14798000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>12119000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>14004000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>10391000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>13405000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>14699000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>14191000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>13533000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>10175000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>12096000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>14273000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>13664000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>13239000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>7950000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>7341000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>9861000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>10017000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>19083000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>8854000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>15238000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>8904000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>10929000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>10576000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>10510877000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>9863000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>8348893000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>7766839000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>6648328000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>6497000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6975000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>6906000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>6783000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>3922000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>4374443000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>4584986000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>3836381000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>4394000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2213772000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1896511000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2040665000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1745000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1637123000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1437068000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1232087000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1267000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1210192000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1134163000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1189859000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>1078912000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>801525079.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>499788339.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>509174748.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>870000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>421127618.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>424655000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>404265514.0</v>
       </c>
-      <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
+      <c r="DR57"/>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>355135142000.0</v>
+      </c>
+      <c r="C58">
         <v>352777000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>351506000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>344423000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>332647000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>325041000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>338245000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>329750000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>322825000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>321853000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>312558000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>307551000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>309828000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>299393000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>285174000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>277854000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>265520000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>256262000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>241853000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>223280000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>219089000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>221054000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>213776000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>205369000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>200136000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>207123000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>183807000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>183207000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>165661000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>159131000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>145702000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>119998000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>114620000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>112848000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>107246000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>104138000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>95570000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>90138000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>92718000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>92004000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>91364000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>82287000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>82158000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>75976000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>76943000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>76233000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>69299000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>68738000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>67563000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>65219000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>61684000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>63186000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>64601000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>63333000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>59279000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>58173000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>55363000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>51973000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>52690000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>52635000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>51072000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>48939000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>43696000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>41184000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>41725000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>54355000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>51977000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>42221000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>46957000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>47816000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>40956000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>46555000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>45309606000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>43313000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>35262336000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>32852332000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>30660677000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>30890000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>23497000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>22253000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>19641000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>16377000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>16309012000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>16850025000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>15222578000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>14360000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>11954967000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>10602446000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>10539435000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>9914000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>10200304000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>9908047000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>9569442000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>9192000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>9218461000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>9095284000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>8564784000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>8386314000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3192091138.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3201644103.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>3159084197.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3423000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>3159957593.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>3178416000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>3161256508.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>3286432000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>3420230000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>3267372000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>3310996000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>3306840000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>3581712000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>3457975000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>3601308000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>3349702000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>3599022000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>3886716000.0</v>
       </c>
-      <c r="DM58"/>
       <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
+      <c r="DR58"/>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -18604,407 +18785,411 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
-        <v>47886000000.0</v>
+        <v>46940873000.0</v>
       </c>
       <c r="C60">
+        <v>47798855000.0</v>
+      </c>
+      <c r="D60">
         <v>46657000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>46596000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>45265194000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>45977000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>46471000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>45335000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>44580000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>45777000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44471000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>44601000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>44063000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>43753000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>44546000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>45797000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>47544000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>46355000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>42953000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>37514000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>37098000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>35838000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>33151000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>32070000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>32810000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>35013000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>33572000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>30805000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>30543000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>29815000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>26883000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>28573000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>28648000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>28244000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>27160000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>26278000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>26461000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>26453000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>26164000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>25367000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>25621000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>25307000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>23855000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>25016000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>22989000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>23702000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>21730000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>22763000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>21891000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>20879000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>21283000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>20726000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>21185000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>22242000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>19912000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>19366000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>19793000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>20533000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>16400000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>17658000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>16584000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>14453000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>13635000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>13108000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>13468000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>7547000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>7395000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>6900000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>5846000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>5781000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>6285000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>7154000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>7005919000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>7514000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>7204811000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>7194808000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>6747288000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>6084000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>5420000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>5236000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>5178000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>4325000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>4452362000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>5986733000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>5534665000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>3867000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>5437527000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>5213153000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>4952614000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>4885000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>4365994000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>4304184000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>4052575000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>3826000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>4045641000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>4218885000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>3638510000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>3679699000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>3354197334.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>3355578912.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>3191095184.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>3527000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>3186965778.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>3252356000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>3274051578.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>3080655000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>2990578000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>2954962000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>2844856000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>2781690000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>2804822000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>2906660000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>3000757000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>2814229000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>2664276000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>2653919000.0</v>
       </c>
-      <c r="DM60"/>
       <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
+      <c r="DR60"/>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -19084,52 +19269,53 @@
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19209,50 +19395,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19339,51 +19526,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>46594000000.0</v>
       </c>
       <c r="C2">
         <v>67936000000.0</v>
       </c>
       <c r="D2">
         <v>81409000000.0</v>
       </c>
       <c r="E2">
         <v>78511000000.0</v>
       </c>
       <c r="F2">
         <v>64000000000.0</v>
       </c>
       <c r="G2">
         <v>47386000000.0</v>
       </c>
       <c r="H2">
         <v>52728000000.0</v>
       </c>
       <c r="I2">
         <v>45519000000.0</v>
       </c>
@@ -19424,51 +19611,51 @@
       <c r="V2">
         <v>2950000000.0</v>
       </c>
       <c r="W2">
         <v>2197000000.0</v>
       </c>
       <c r="X2">
         <v>1935000000.0</v>
       </c>
       <c r="Y2">
         <v>1845000000.0</v>
       </c>
       <c r="Z2">
         <v>389968086.0</v>
       </c>
       <c r="AA2">
         <v>403000000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>10371000000.0</v>
       </c>
       <c r="C3">
         <v>9737000000.0</v>
       </c>
       <c r="D3">
         <v>9075000000.0</v>
       </c>
       <c r="E3">
         <v>7683000000.0</v>
       </c>
       <c r="F3">
         <v>6437000000.0</v>
       </c>
       <c r="G3">
         <v>5791000000.0</v>
       </c>
       <c r="H3">
         <v>4876000000.0</v>
       </c>
       <c r="I3">
         <v>3102000000.0</v>
       </c>
@@ -19513,86 +19700,86 @@
       </c>
       <c r="W3">
         <v>251000000.0</v>
       </c>
       <c r="X3">
         <v>149000000.0</v>
       </c>
       <c r="Y3">
         <v>119000000.0</v>
       </c>
       <c r="Z3">
         <v>23998036.0</v>
       </c>
       <c r="AA3">
         <v>25000000.0</v>
       </c>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3">
         <v>-226776738.64</v>
       </c>
       <c r="AE3"/>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>22394000000.0</v>
       </c>
       <c r="C5">
         <v>19450000000.0</v>
       </c>
       <c r="D5">
         <v>21619000000.0</v>
       </c>
       <c r="E5">
         <v>17366000000.0</v>
       </c>
       <c r="F5">
         <v>22316000000.0</v>
       </c>
       <c r="G5">
         <v>8757000000.0</v>
       </c>
       <c r="H5">
         <v>13076000000.0</v>
       </c>
       <c r="I5">
         <v>12094000000.0</v>
       </c>
@@ -19643,51 +19830,51 @@
       </c>
       <c r="Y5">
         <v>1036000000.0</v>
       </c>
       <c r="Z5">
         <v>350971278.0</v>
       </c>
       <c r="AA5">
         <v>371000000.0</v>
       </c>
       <c r="AB5">
         <v>593355795.99</v>
       </c>
       <c r="AC5">
         <v>525150799.38</v>
       </c>
       <c r="AD5">
         <v>968046957.64</v>
       </c>
       <c r="AE5">
         <v>4500186043.49</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>32765000000.0</v>
       </c>
       <c r="C6">
         <v>29187000000.0</v>
       </c>
       <c r="D6">
         <v>30694000000.0</v>
       </c>
       <c r="E6">
         <v>25049000000.0</v>
       </c>
       <c r="F6">
         <v>28753000000.0</v>
       </c>
       <c r="G6">
         <v>14548000000.0</v>
       </c>
       <c r="H6">
         <v>17952000000.0</v>
       </c>
       <c r="I6">
         <v>15196000000.0</v>
       </c>
@@ -19738,121 +19925,121 @@
       </c>
       <c r="Y6">
         <v>1155000000.0</v>
       </c>
       <c r="Z6">
         <v>374969314.0</v>
       </c>
       <c r="AA6">
         <v>396000000.0</v>
       </c>
       <c r="AB6">
         <v>593355795.99</v>
       </c>
       <c r="AC6">
         <v>525150799.38</v>
       </c>
       <c r="AD6">
         <v>741270219.0</v>
       </c>
       <c r="AE6">
         <v>4500186043.49</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>29534000000.0</v>
       </c>
       <c r="C9">
         <v>18070000000.0</v>
       </c>
       <c r="D9">
         <v>14515000000.0</v>
       </c>
       <c r="E9">
         <v>14258000000.0</v>
       </c>
       <c r="F9">
         <v>11731000000.0</v>
       </c>
       <c r="G9">
         <v>15366000000.0</v>
       </c>
       <c r="H9">
         <v>15098000000.0</v>
       </c>
       <c r="I9">
         <v>11252000000.0</v>
       </c>
@@ -19903,51 +20090,51 @@
       </c>
       <c r="Y9">
         <v>1211000000.0</v>
       </c>
       <c r="Z9">
         <v>381968741.0</v>
       </c>
       <c r="AA9">
         <v>408000000.0</v>
       </c>
       <c r="AB9">
         <v>980935003.07</v>
       </c>
       <c r="AC9">
         <v>1045271419.38</v>
       </c>
       <c r="AD9">
         <v>1165852218.0</v>
       </c>
       <c r="AE9">
         <v>4500186043.49</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>4370000000.0</v>
       </c>
       <c r="C10">
         <v>2835000000.0</v>
       </c>
       <c r="D10">
         <v>6116000000.0</v>
       </c>
       <c r="E10">
         <v>6664000000.0</v>
       </c>
       <c r="F10">
         <v>14712000000.0</v>
       </c>
       <c r="G10">
         <v>1544000000.0</v>
       </c>
       <c r="H10">
         <v>5849000000.0</v>
       </c>
       <c r="I10">
         <v>7240000000.0</v>
       </c>
@@ -19996,51 +20183,51 @@
       <c r="X10">
         <v>573000000.0</v>
       </c>
       <c r="Y10">
         <v>187000000.0</v>
       </c>
       <c r="Z10">
         <v>190984370.0</v>
       </c>
       <c r="AA10">
         <v>269000000.0</v>
       </c>
       <c r="AB10">
         <v>321650785.39</v>
       </c>
       <c r="AC10">
         <v>285714228.24</v>
       </c>
       <c r="AD10">
         <v>478528888.0</v>
       </c>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>1135000000.0</v>
       </c>
       <c r="C11">
         <v>982000000.0</v>
       </c>
       <c r="D11">
         <v>1011000000.0</v>
       </c>
       <c r="E11">
         <v>1469000000.0</v>
       </c>
       <c r="F11">
         <v>2324000000.0</v>
       </c>
       <c r="G11">
         <v>837000000.0</v>
       </c>
       <c r="H11">
         <v>495000000.0</v>
       </c>
       <c r="I11">
         <v>-248000000.0</v>
       </c>
@@ -20091,54 +20278,54 @@
       </c>
       <c r="Y11">
         <v>104000000.0</v>
       </c>
       <c r="Z11">
         <v>-3999672.0</v>
       </c>
       <c r="AA11">
         <v>10000000.0</v>
       </c>
       <c r="AB11">
         <v>29967464.6</v>
       </c>
       <c r="AC11">
         <v>16096576.33</v>
       </c>
       <c r="AD11">
         <v>44955740.0</v>
       </c>
       <c r="AE11">
         <v>4313182467.89</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
-        <v>18028542000.0</v>
+        <v>17100000000.0</v>
       </c>
       <c r="C12">
         <v>16615000000.0</v>
       </c>
       <c r="D12">
         <v>15503000000.0</v>
       </c>
       <c r="E12">
         <v>10702000000.0</v>
       </c>
       <c r="F12">
         <v>7604000000.0</v>
       </c>
       <c r="G12">
         <v>7213000000.0</v>
       </c>
       <c r="H12">
         <v>7227000000.0</v>
       </c>
       <c r="I12">
         <v>4854000000.0</v>
       </c>
       <c r="J12">
         <v>3608000000.0</v>
       </c>
@@ -20184,135 +20371,137 @@
       <c r="X12">
         <v>625000000.0</v>
       </c>
       <c r="Y12">
         <v>848731314.0</v>
       </c>
       <c r="Z12">
         <v>159986907.0</v>
       </c>
       <c r="AA12">
         <v>393052432.81</v>
       </c>
       <c r="AB12">
         <v>271705010.6</v>
       </c>
       <c r="AC12">
         <v>239436571.13</v>
       </c>
       <c r="AD12">
         <v>34965576.0</v>
       </c>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>195</v>
+      </c>
+      <c r="B14">
+        <v>-1928000000.0</v>
+      </c>
       <c r="C14">
         <v>-1212000000.0</v>
       </c>
       <c r="D14">
         <v>-1900000000.0</v>
       </c>
       <c r="E14">
         <v>-3139000000.0</v>
       </c>
       <c r="F14">
         <v>-8422000000.0</v>
       </c>
       <c r="G14">
         <v>-841000000.0</v>
       </c>
       <c r="H14">
         <v>-2547000000.0</v>
       </c>
       <c r="I14">
         <v>-3904000000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>1307000000.0</v>
       </c>
       <c r="C15">
         <v>641000000.0</v>
       </c>
       <c r="D15">
         <v>1130000000.0</v>
       </c>
       <c r="E15">
         <v>2056000000.0</v>
       </c>
       <c r="F15">
         <v>3966000000.0</v>
       </c>
       <c r="G15">
         <v>-134000000.0</v>
       </c>
       <c r="H15">
         <v>2807000000.0</v>
       </c>
       <c r="I15">
         <v>3584000000.0</v>
       </c>
@@ -20363,51 +20552,51 @@
       </c>
       <c r="Y15">
         <v>83000000.0</v>
       </c>
       <c r="Z15">
         <v>194984043.0</v>
       </c>
       <c r="AA15">
         <v>432000000.0</v>
       </c>
       <c r="AB15">
         <v>291683320.79</v>
       </c>
       <c r="AC15">
         <v>269617651.91</v>
       </c>
       <c r="AD15">
         <v>433573147.0</v>
       </c>
       <c r="AE15">
         <v>187003575.6</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>1140000000.0</v>
       </c>
       <c r="C16">
         <v>473000000.0</v>
       </c>
       <c r="D16">
         <v>964000000.0</v>
       </c>
       <c r="E16">
         <v>1906000000.0</v>
       </c>
       <c r="F16">
         <v>3792000000.0</v>
       </c>
       <c r="G16">
         <v>-182000000.0</v>
       </c>
       <c r="H16">
         <v>2581000000.0</v>
       </c>
       <c r="I16">
         <v>3328000000.0</v>
       </c>
@@ -20418,219 +20607,223 @@
         <v>1518000000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>3235000000.0</v>
+      </c>
       <c r="C17">
         <v>1853000000.0</v>
       </c>
       <c r="D17">
         <v>2015000000.0</v>
       </c>
       <c r="E17">
         <v>5195000000.0</v>
       </c>
       <c r="F17">
         <v>12388000000.0</v>
       </c>
       <c r="G17">
         <v>707000000.0</v>
       </c>
       <c r="H17">
         <v>5354000000.0</v>
       </c>
       <c r="I17">
         <v>7488000000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>-17100000000.0</v>
+      </c>
       <c r="C18">
         <v>-16615000000.0</v>
       </c>
       <c r="D18">
         <v>-14743000000.0</v>
       </c>
       <c r="E18">
         <v>-10702000000.0</v>
       </c>
       <c r="F18">
         <v>-7604000000.0</v>
       </c>
       <c r="G18">
         <v>-7213000000.0</v>
       </c>
       <c r="H18">
         <v>-7227000000.0</v>
       </c>
       <c r="I18">
         <v>-4854000000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>21776000000.0</v>
       </c>
       <c r="C21">
         <v>17994000000.0</v>
       </c>
       <c r="D21">
         <v>14446000000.0</v>
       </c>
       <c r="E21">
         <v>14136000000.0</v>
       </c>
       <c r="F21">
         <v>11615000000.0</v>
       </c>
       <c r="G21">
         <v>9474000000.0</v>
       </c>
       <c r="H21">
         <v>10124000000.0</v>
       </c>
       <c r="I21">
         <v>8046000000.0</v>
       </c>
@@ -20681,86 +20874,86 @@
       </c>
       <c r="Y21">
         <v>1036000000.0</v>
       </c>
       <c r="Z21">
         <v>350971277.0</v>
       </c>
       <c r="AA21">
         <v>371000000.0</v>
       </c>
       <c r="AB21">
         <v>593355795.99</v>
       </c>
       <c r="AC21">
         <v>525150799.38</v>
       </c>
       <c r="AD21">
         <v>741270219.0</v>
       </c>
       <c r="AE21">
         <v>4500186043.49</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>54352000000.0</v>
       </c>
       <c r="C23">
         <v>68012000000.0</v>
       </c>
       <c r="D23">
         <v>81478000000.0</v>
       </c>
       <c r="E23">
         <v>78633000000.0</v>
       </c>
       <c r="F23">
         <v>64116000000.0</v>
       </c>
       <c r="G23">
         <v>53278000000.0</v>
       </c>
       <c r="H23">
         <v>57702000000.0</v>
       </c>
       <c r="I23">
         <v>48725000000.0</v>
       </c>
@@ -20809,221 +21002,223 @@
       <c r="X23">
         <v>2172000000.0</v>
       </c>
       <c r="Y23">
         <v>2020000000.0</v>
       </c>
       <c r="Z23">
         <v>420965549.0</v>
       </c>
       <c r="AA23">
         <v>440000000.0</v>
       </c>
       <c r="AB23">
         <v>387579207.09</v>
       </c>
       <c r="AC23">
         <v>520120620.0</v>
       </c>
       <c r="AD23">
         <v>447559378.0</v>
       </c>
       <c r="AE23"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>10379000000.0</v>
+      </c>
       <c r="C25">
         <v>9737000000.0</v>
       </c>
       <c r="D25">
         <v>8637000000.0</v>
       </c>
       <c r="E25">
         <v>7683000000.0</v>
       </c>
       <c r="F25">
         <v>6437000000.0</v>
       </c>
       <c r="G25">
         <v>5791000000.0</v>
       </c>
       <c r="H25">
         <v>4876000000.0</v>
       </c>
       <c r="I25">
         <v>3102000000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.04</v>
       </c>
       <c r="E26">
         <v>0.04</v>
       </c>
       <c r="F26">
         <v>0.16</v>
       </c>
       <c r="G26">
         <v>0.03</v>
       </c>
       <c r="H26">
         <v>0.05</v>
       </c>
       <c r="I26">
         <v>0.11</v>
       </c>
       <c r="J26">
         <v>0.1</v>
       </c>
       <c r="K26">
         <v>0.07</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>78000000.0</v>
       </c>
       <c r="C28">
         <v>76000000.0</v>
       </c>
       <c r="D28">
         <v>69000000.0</v>
       </c>
       <c r="E28">
         <v>122000000.0</v>
       </c>
       <c r="F28">
         <v>116000000.0</v>
       </c>
       <c r="G28">
         <v>101000000.0</v>
       </c>
       <c r="H28">
         <v>98000000.0</v>
       </c>
       <c r="I28">
         <v>104000000.0</v>
       </c>
@@ -21044,51 +21239,51 @@
       </c>
       <c r="O28">
         <v>158000000.0</v>
       </c>
       <c r="P28">
         <v>168000000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>1135000000.0</v>
       </c>
       <c r="C29">
         <v>982000000.0</v>
       </c>
       <c r="D29">
         <v>1019000000.0</v>
       </c>
       <c r="E29">
         <v>1469000000.0</v>
       </c>
       <c r="F29">
         <v>2324000000.0</v>
       </c>
       <c r="G29">
         <v>837000000.0</v>
       </c>
       <c r="H29">
         <v>495000000.0</v>
       </c>
       <c r="I29">
         <v>-248000000.0</v>
       </c>
@@ -21099,51 +21294,51 @@
         <v>-345000000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>7758000000.0</v>
       </c>
       <c r="C30">
         <v>76000000.0</v>
       </c>
       <c r="D30">
         <v>69000000.0</v>
       </c>
       <c r="E30">
         <v>122000000.0</v>
       </c>
       <c r="F30">
         <v>116000000.0</v>
       </c>
       <c r="G30">
         <v>5892000000.0</v>
       </c>
       <c r="H30">
         <v>4974000000.0</v>
       </c>
       <c r="I30">
         <v>3206000000.0</v>
       </c>
@@ -21192,51 +21387,51 @@
       <c r="X30">
         <v>237000000.0</v>
       </c>
       <c r="Y30">
         <v>175000000.0</v>
       </c>
       <c r="Z30">
         <v>30997463.0</v>
       </c>
       <c r="AA30">
         <v>37000000.0</v>
       </c>
       <c r="AB30">
         <v>387579207.09</v>
       </c>
       <c r="AC30">
         <v>520120620.0</v>
       </c>
       <c r="AD30">
         <v>447559378.0</v>
       </c>
       <c r="AE30"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>-17406000000.0</v>
       </c>
       <c r="C31">
         <v>-15159000000.0</v>
       </c>
       <c r="D31">
         <v>-8330000000.0</v>
       </c>
       <c r="E31">
         <v>-7472000000.0</v>
       </c>
       <c r="F31">
         <v>3097000000.0</v>
       </c>
       <c r="G31">
         <v>-7930000000.0</v>
       </c>
       <c r="H31">
         <v>-4275000000.0</v>
       </c>
       <c r="I31">
         <v>-806000000.0</v>
       </c>
@@ -21287,51 +21482,51 @@
       </c>
       <c r="Y31">
         <v>-849000000.0</v>
       </c>
       <c r="Z31">
         <v>-159986907.0</v>
       </c>
       <c r="AA31">
         <v>-102000000.0</v>
       </c>
       <c r="AB31">
         <v>-271705010.6</v>
       </c>
       <c r="AC31">
         <v>-239436571.13</v>
       </c>
       <c r="AD31">
         <v>-262741331.0</v>
       </c>
       <c r="AE31">
         <v>-4500186043.49</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>76128000000.0</v>
       </c>
       <c r="C32">
         <v>86006000000.0</v>
       </c>
       <c r="D32">
         <v>95924000000.0</v>
       </c>
       <c r="E32">
         <v>92769000000.0</v>
       </c>
       <c r="F32">
         <v>75731000000.0</v>
       </c>
       <c r="G32">
         <v>62752000000.0</v>
       </c>
       <c r="H32">
         <v>67826000000.0</v>
       </c>
       <c r="I32">
         <v>56771000000.0</v>
       </c>
@@ -21401,1094 +21596,1103 @@
       <c r="AE32">
         <v>4500186043.49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>13961887202.0</v>
+      </c>
+      <c r="C2">
         <v>12277000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11941000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11381000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10995000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14394000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15344000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19152000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16571000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20595000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21088000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19906000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19820000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20207000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19768000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19841000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18695000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23068000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16368000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15565000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13697000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12859000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12372000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9446000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12709000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13848000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13910000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13385000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11585000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12680000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11967000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10781000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10091000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10635000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10034000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7332000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4387000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5150000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4590000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4330000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3648000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4092000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3740000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3595000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3006000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3432000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3467000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3229000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2990000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3672000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3230000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3606000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3420000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5446000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3420000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3284000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2864000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2524000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2974000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2153000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2175000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4254000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2660000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2560000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2322000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2564000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2091000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1975000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1325000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1740000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2038000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2202000000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>2119623764.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1559474264.0</v>
       </c>
-      <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>730714623.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>853000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>672000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1090936493.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>958000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>769000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>595000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>634699280.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>506490216.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>553440860.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>401130717.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>607522176.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>541379217.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>437237691.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>390344343.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>660228412.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>367058179.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>461659134.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>453564922.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>-5207698945.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>480314654.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2034138542.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1831628614.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2197270894.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1968596563.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2239179424.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2015338456.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
-        <v>2691000000.0</v>
+        <v>2594556097.0</v>
       </c>
       <c r="C3">
         <v>2691000000.0</v>
       </c>
       <c r="D3">
+        <v>2691000000.0</v>
+      </c>
+      <c r="E3">
         <v>2534000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2455000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2417000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2410000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2435000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2475000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2427000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2246000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2214000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2188000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1989000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1997000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1886000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1811000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1739000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1617000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1571000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1510000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1536000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1470000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1376000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1409000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1309000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1299000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1234000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1034000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>927000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>833000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>672000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>670000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>590000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>643000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>613000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>499000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>482000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>541000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>516000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>481000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>430000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>436000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>428000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>401000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>370000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>353000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>371000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>376000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>360000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>357000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>373000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>365000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>352000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>327000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>287000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>297000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>228000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>224000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>231000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>221000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>215000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>193000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>208000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>179000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>792000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>161000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>300000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>185000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>414000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>274000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>328000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>313817192.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>293299771.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>250700228.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>267089592.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>222910407.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>233000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>136000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>127000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>104167593.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>141242452.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>102000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>92000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>77000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>79172944.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>47951736.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>56044644.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>56018254.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>40124843.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>37956476.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>36102194.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>35030902.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>30948389.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>30004755.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>31976390.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>27973166.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>0.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>25016388.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-55976294.02</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-42014419.42</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>130082005.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-183055473.24</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-19983751.81</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-171688070.55</v>
       </c>
-      <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
-      <c r="DI3">
+      <c r="DI3"/>
+      <c r="DJ3">
         <v>-140894681.23</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>0.0</v>
       </c>
-      <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22566,756 +22770,763 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>5710784629.0</v>
+      </c>
+      <c r="C5">
         <v>6186000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5523000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5738000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4947000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4339000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5988000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4195000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4928000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7266000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4357000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5685000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4311000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3424000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4115000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4021000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5806000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6021000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5338000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4807000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6150000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3947000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2524000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>227000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2059000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3690000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3502000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2776000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3108000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3621000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2359000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3069000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3045000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3161000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2183000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1942000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1486000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1134000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1854000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1633000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1605000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2108000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1681000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1556000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2340000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2813000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1792000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2543000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1963000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1577000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2376000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1840000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1449000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1604000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1622000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>976000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1567000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1740000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1428000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1773000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1153000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2611000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>868000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>796000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>893000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>4660000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-368000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-205000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-330000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2737000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>552000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>691000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>834513870.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>598529519.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>303286715.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>722000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>800678192.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4311000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>469592256.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>494696113.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>390628474.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>360338168.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1208000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1044000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>463000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>125252841.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>443553561.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>435346788.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>293095512.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>255081216.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>330620888.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>306868655.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>307271060.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>247547215.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>312049460.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>298779396.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>315697171.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>59780518.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>243159293.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>91961054.02</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>101034674.42</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>104965471.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>114034556.71</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>88927696.81</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>139746104.07</v>
       </c>
-      <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>116912607.26</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>88609922.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>8305340726.0</v>
+      </c>
+      <c r="C6">
         <v>8877000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8214000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8272000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7402000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6756000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8398000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6630000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7403000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9693000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6603000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7899000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6499000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5413000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6112000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5907000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7617000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7760000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6955000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6378000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7660000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5483000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3994000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1603000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3468000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4999000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4801000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4010000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4142000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4548000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3192000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3741000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3715000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3751000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2826000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2555000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1985000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1616000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2395000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2149000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2086000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2538000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2117000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1984000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2741000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3183000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2145000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2914000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2339000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1937000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2733000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2213000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1814000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1956000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1949000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1263000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1864000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1968000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1652000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2004000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1374000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2826000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1061000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1004000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1072000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5452000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-207000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>95000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-145000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3151000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>826000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1019000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1148331062.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>891829290.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>553986943.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>989089592.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1023588599.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4544000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>605592256.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>621696113.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>494796067.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>501580620.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1310000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1136000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>540000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>204425785.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>491505297.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>491391432.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>349113766.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>295206059.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>368577364.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>342970849.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>342301962.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>278495604.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>342054215.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>330755786.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>343670337.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>59780518.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>268175681.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>91961054.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>101034675.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>104965470.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>101030616.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>88927697.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>89836781.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>219658494.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>122900449.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>135311386.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>111033393.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>208380334.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>105256009.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>107061160.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>116912607.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>88609922.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>132963868.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>71982.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>95227221.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1195157208.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1124597328.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1098937051.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1078225068.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -23393,54 +23604,55 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23518,1510 +23730,1525 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>4432736472.0</v>
+      </c>
+      <c r="C9">
         <v>8907000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6976000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6702000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6949000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5032000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5279000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3898000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6336000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3923000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3353000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3762000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3477000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4006000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3650000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3415000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3187000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1281000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2880000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2721000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2713000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4229000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3877000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3383000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3877000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3971000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3965000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3539000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3623000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3326000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2891000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2495000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2540000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2430000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2242000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2112000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1614000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1785000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1695000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1643000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1570000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1446000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1316000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1328000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1390000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1262000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1192000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1444000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1348000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1865000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1271000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1560000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1531000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>46000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1241000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1141000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1175000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1096000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1449000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1810000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1238000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>68000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>890000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>816000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1037000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2092000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>753000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>632000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>760000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1864000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>983000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1234000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1313235000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1032523651.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>661625474.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1092149352.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1133544406.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2904000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>675660782.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>552000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>511000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1141213299.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>398000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>405000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>379000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>667043699.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>281716451.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>345275039.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>367119634.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>572988441.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>292664411.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>283803363.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>277244572.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>296471858.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>313049617.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>283790462.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>250759461.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-196410154.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>279182892.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>183922109.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>206070723.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>224933112.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>197059717.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>90926072.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>188657240.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>341452989.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>198838938.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>220875939.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>213064079.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>336547625.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>203494950.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>257146900.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>276793096.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>262097805.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>247932627.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>71982.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>95227221.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>1195157208.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1124597328.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1098937051.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1078225068.0</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>1420053508.0</v>
+      </c>
+      <c r="C10">
         <v>1795000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>788000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1189000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>598000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>360000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1656000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>800000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3221000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>276000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1921000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>698000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>139000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1241000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1616000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3668000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3977000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3439000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2976000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4320000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2058000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>767000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1488000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>207000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1838000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1576000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>943000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1492000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2144000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1085000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2003000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2008000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2193000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1251000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1077000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>643000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>308000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1029000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>818000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>838000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1405000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>990000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>831000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1639000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2144000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1147000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1904000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1337000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>964000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1759000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1172000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>794000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>967000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1029000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>362000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>912000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1120000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>806000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1209000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>607000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2094000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>416000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>359000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>466000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3961000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-751000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-572000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-665000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1766000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>262000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>216000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>195885890.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>338428461.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>76071914.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>248000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>279887507.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>627000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>317310323.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>258289206.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>244393199.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>501714853.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>990000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>809000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>264000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>124264986.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>203794880.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>248197709.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>196063891.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>255364222.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>140838505.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>93264003.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>84074166.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-84102141.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>83013157.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>98926957.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>91911834.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-16151323.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>61039987.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>83964441.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>74025405.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-102092016.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>84025463.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>80934196.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>94827712.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>147791613.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>63948200.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>62681009.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>45013538.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>26082739.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>38092650.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>45025721.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>192855840.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>275584036.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>66981798.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>392487011.0</v>
+      </c>
+      <c r="C11">
         <v>114000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>504000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>134000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>383000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>259000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>138000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>304000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>281000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>87000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>241000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>409000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>274000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>95000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>525000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>141000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>708000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>516000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>717000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>547000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>544000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>243000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>225000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>364000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>200000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-180000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>239000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>236000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-884000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>144000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>339000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>153000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>110000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>259000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>119000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>125000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>211000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-992000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>234000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>202000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>218000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>145000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-368000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>201000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>445000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>38000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>346000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>494000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>114000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>264000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>370000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>97000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>191000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>154000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-17000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>190000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>160000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>90000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>124000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>37000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>23000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>74000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-14000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>57000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>257000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000000.0</v>
       </c>
       <c r="BQ11">
         <v>-62000000.0</v>
       </c>
       <c r="BR11">
+        <v>-62000000.0</v>
+      </c>
+      <c r="BS11">
         <v>345000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>101000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>18000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-999418.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-7154239.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-17016086.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>95000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>84965850.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>159000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>72070483.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>123137877.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>65104746.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>139361076.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>208000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>151000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>44000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-36204114.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>97901462.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>58046238.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>51016624.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>66113390.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>40953040.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>30085162.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>28024722.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>24954563.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>26004121.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>24981554.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>28972208.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-42024582.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>17011143.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>12994496.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>18006179.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>9985889.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>13003941.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>10991063.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>34936525.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>5986889.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2997571.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>13929113.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>7002106.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>57565.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>5012190.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>4002286.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>7994024.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>8965520.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>8997554.0</v>
       </c>
-      <c r="DL11"/>
-      <c r="DM11">
+      <c r="DM11"/>
+      <c r="DN11">
         <v>40639646.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1153075968.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1073324805.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1053797143.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1029858517.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
-        <v>4395542000.0</v>
+        <v>4290731121.0</v>
       </c>
       <c r="C12">
-        <v>4735000000.0</v>
+        <v>4372000000.0</v>
       </c>
       <c r="D12">
-        <v>4549000000.0</v>
+        <v>4314000000.0</v>
       </c>
       <c r="E12">
-        <v>4349000000.0</v>
+        <v>4253000000.0</v>
       </c>
       <c r="F12">
+        <v>4161000000.0</v>
+      </c>
+      <c r="G12">
         <v>3979000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4332000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4176000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4128000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4045000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4081000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3764000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3613000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3285000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2874000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2405000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2138000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2044000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1899000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1831000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1830000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1889000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1757000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1715000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852000000.0</v>
       </c>
       <c r="Z12">
         <v>1852000000.0</v>
       </c>
       <c r="AA12">
+        <v>1852000000.0</v>
+      </c>
+      <c r="AB12">
         <v>1926000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1833000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1616000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1477000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1274000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1066000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1037000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>968000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>932000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>865000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>843000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>826000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>825000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>815000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>767000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>703000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>691000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>725000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>701000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>669000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>645000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>639000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>626000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>613000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>617000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>668000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>655000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>637000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>593000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>614000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>655000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>620000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>622000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>564000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>546000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>517000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>452000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>437000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>427000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>699000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>383000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>367000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>335000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3108000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>35000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>475000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>701591301.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18577023.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12011355.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>224907025.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>254897551.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3444000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>291000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>250000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>224000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>600649297.73</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>218000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>235000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>199000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>71482172.39</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>83915538.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>108086099.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>137044659.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>283007.31</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>161814451.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>190539360.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>193170406.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>331649356.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>229036301.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>199852438.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>221787252.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>75931842.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>50032776.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>7996613.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>27009269.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>34034406.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>34010306.84</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7993500.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>104809578.39</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>71866881.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>58952248.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>72630376.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>66019855.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>182297594.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>67163358.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>62035438.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>75943233.53</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>186974113.65</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>63982614.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>63000000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>421000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>296000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>188000000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>0.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>21000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>0.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
@@ -25089,108 +25316,113 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>195</v>
+      </c>
+      <c r="B14">
+        <v>-940000000.0</v>
+      </c>
       <c r="C14">
+        <v>-938000000.0</v>
+      </c>
+      <c r="D14">
         <v>-65000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-783000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-142000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>331000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1454000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>328000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-417000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2435000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>195000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1431000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-304000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-360000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-293000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-885000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1601000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-2343000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1925000000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
@@ -25248,467 +25480,471 @@
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>100587123.0</v>
+      </c>
+      <c r="C15">
         <v>743000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>219000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>272000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>73000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>432000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>43000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>102000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>699000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>230000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>81000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>120000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-316000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>423000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>590000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1359000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1118000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>797000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>816000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1235000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>643000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>172000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-656000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-293000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>846000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>947000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>399000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>615000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1884000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>163000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>680000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>857000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1046000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>228000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>225000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-37000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>173000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1036000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>185000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>257000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>678000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>289000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>645000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>729000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1050000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>734000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>785000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>541000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>717000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>813000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>230000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>360000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>492000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>334000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>138000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>416000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>588000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>253000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>838000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>278000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1089000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>112000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>89000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>164000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1505000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-417000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-342000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-292000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>200000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>161000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>110000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>196885308.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>345582701.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>93088000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>153000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>194921657.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>611000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>245239839.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>135151329.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>179288453.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>362353776.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>736000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>610000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>165000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>160530899.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>105893418.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>190151470.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>145047266.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>189250832.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>99885464.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>63178840.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>56049444.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-109056704.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>57009035.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>73945402.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>62939625.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>25873258.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>44028843.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>70969944.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>56019225.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>60945174.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>71021522.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>69943132.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>238566563.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>141804723.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>60950629.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>48751896.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>38011432.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>26025174.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>33080459.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>41023435.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>184861816.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>266618515.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>57984243.0</v>
       </c>
-      <c r="DL15"/>
-      <c r="DM15">
+      <c r="DM15"/>
+      <c r="DN15">
         <v>54587575.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>42081239.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>51272523.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>45139907.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>48366551.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>197</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>700000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>177000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>230000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>391000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>189000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>40000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>79000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-355000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>386000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>553000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1322000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1081000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>761000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -25766,108 +26002,113 @@
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>1042000000.0</v>
+      </c>
       <c r="C17">
+        <v>1681000000.0</v>
+      </c>
+      <c r="D17">
         <v>284000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1055000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>215000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>101000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1518000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-285000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>519000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3134000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>35000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1512000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>424000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>44000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>716000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1475000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2960000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3461000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2722000000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
@@ -25925,108 +26166,113 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>-4351000000.0</v>
+      </c>
       <c r="C18">
+        <v>-4372000000.0</v>
+      </c>
+      <c r="D18">
         <v>-4314000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4253000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4161000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3979000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4332000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4176000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4128000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4045000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4081000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3764000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3613000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3285000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2874000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2405000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2138000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2044000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1899000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
@@ -26084,54 +26330,55 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26209,54 +26456,55 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26334,419 +26582,423 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>4390332096.0</v>
+      </c>
+      <c r="C21">
         <v>8885000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4267000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4148000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4476000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5012000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5259000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3879000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3844000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3907000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3337000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3739000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3463000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3973000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3620000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3389000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3154000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3387000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2853000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2691000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2684000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2666000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2382000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1982000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2444000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2636000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2643000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2282000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2563000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2371000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2033000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1799000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1843000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1814000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1575000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1479000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1090000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1279000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1134000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1102000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1066000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>993000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>855000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>871000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>960000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>862000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>812000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1040000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>939000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1469000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>878000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1151000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1122000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-96000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>873000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>819000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>836000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>642000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1110000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1463000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>905000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-268000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>603000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>499000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>765000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1185000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>505000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>404000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>479000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1268000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>513000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>758000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>834513870.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>598529519.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>303286715.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>722000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>800678191.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4826000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>469459121.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>494553752.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>390628474.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>360338167.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>236000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>250000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>237000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>125252841.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>443553561.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>435346788.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>293095511.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>255081215.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>330620887.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>306868655.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>307271060.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>247547215.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>312049459.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>298779395.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>315697170.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>59780518.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>243159293.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>91961054.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>101034675.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>104965470.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>101030616.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>88927697.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>89836781.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>219658494.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>122900449.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>135311386.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>111033393.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>208380334.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>105256009.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>107061160.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>116912607.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>88609922.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>132963868.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>71982.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>95227221.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1195157208.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1124597328.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1098937051.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1078225068.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -26824,407 +27076,411 @@
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>14004291578.0</v>
+      </c>
+      <c r="C23">
         <v>12299000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14650000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13935000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13468000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14414000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15364000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19171000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19063000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20611000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21104000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>19929000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19834000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20240000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19798000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19867000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>18728000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18400000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16395000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15595000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13726000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14422000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13867000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10847000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14142000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15183000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15232000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>14642000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12645000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13635000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12825000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11477000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10788000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11251000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10701000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7965000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4911000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5656000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5151000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4871000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4152000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4545000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4201000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4052000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3436000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3832000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3847000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3633000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3399000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4068000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3623000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4015000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3829000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5588000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3788000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3606000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3203000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2978000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3313000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2500000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2508000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4590000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2947000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2877000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2594000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3471000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2339000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2203000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1606000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2336000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2508000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2678000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>478721130.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2553617895.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1917813023.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>372000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>332866214.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1922000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>936916285.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>211236521.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>175282008.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1871811625.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1120000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>924000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>737000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1176490137.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>344653106.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>463369110.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>475154839.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>925429402.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>503422741.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>414172400.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>360317855.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>709153055.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>368058337.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>446670201.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>388627213.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5463889618.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>516338253.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2126099596.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1936664663.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2317238536.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2064625664.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2241177799.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2114158916.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>121794495.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>75938489.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>85564552.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>102030685.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>128167291.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>98238941.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>150085739.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>127904391.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>173487882.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>96973648.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27302,369 +27558,375 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>2631000000.0</v>
+      </c>
       <c r="C25">
+        <v>2699000000.0</v>
+      </c>
+      <c r="D25">
         <v>2691000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2534000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2455000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2417000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2410000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2435000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2475000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2427000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2246000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2214000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2188000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1989000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1997000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1886000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1811000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1739000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1617000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1571000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1510000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1536000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1470000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1376000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1409000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1309000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1299000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1234000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1034000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>927000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>833000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>672000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>670000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>590000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>643000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>613000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>499000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>482000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>541000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>516000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>481000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>430000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>436000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>428000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>401000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>370000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>353000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>371000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>376000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>360000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>357000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>373000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>365000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>352000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>327000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>287000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>297000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>228000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>224000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>231000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>221000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>215000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>193000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>208000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>179000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>792000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-146000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>300000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>185000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>414000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>274000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>328000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>313817192.27</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>293299771.35</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>251529129.54</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>266260691.69</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>222910407.42</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>233000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>136000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>127000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>104000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>141242452.16</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>102000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>92000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>76967527.49</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>79172944.6</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>59939670.47</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>56044644.3</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>56018254.76</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>40124843.77</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>37956476.63</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>36102194.54</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>35030902.45</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>30948389.28</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>30004755.99</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>31976390.37</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>27973166.97</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27742,54 +28004,55 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27800,60 +28063,60 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>87000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>84000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>79000000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
@@ -27873,224 +28136,225 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>209</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>22000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="G28">
         <v>20000000.0</v>
       </c>
       <c r="H28">
+        <v>20000000.0</v>
+      </c>
+      <c r="I28">
         <v>19000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>33000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>30000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="X28">
         <v>25000000.0</v>
       </c>
       <c r="Y28">
+        <v>25000000.0</v>
+      </c>
+      <c r="Z28">
         <v>24000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AB28">
         <v>23000000.0</v>
       </c>
       <c r="AC28">
+        <v>23000000.0</v>
+      </c>
+      <c r="AD28">
         <v>26000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>28000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>25000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>27000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>25000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>20000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AP28">
         <v>23000000.0</v>
       </c>
       <c r="AQ28">
+        <v>23000000.0</v>
+      </c>
+      <c r="AR28">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AS28">
         <v>29000000.0</v>
       </c>
       <c r="AT28">
+        <v>29000000.0</v>
+      </c>
+      <c r="AU28">
         <v>30000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AW28">
         <v>33000000.0</v>
       </c>
       <c r="AX28">
-        <v>36000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AY28">
         <v>36000000.0</v>
       </c>
       <c r="AZ28">
         <v>36000000.0</v>
       </c>
       <c r="BA28">
+        <v>36000000.0</v>
+      </c>
+      <c r="BB28">
         <v>44000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>40000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>41000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>35000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>42000000.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
@@ -28110,110 +28374,113 @@
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>398000000.0</v>
+      </c>
+      <c r="C29">
         <v>114000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>504000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>134000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>383000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>259000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>138000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>304000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>281000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>87000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>241000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>409000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>274000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>95000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>525000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>141000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>708000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>516000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>717000000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -28271,1131 +28538,1141 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>42404376.0</v>
+      </c>
+      <c r="C30">
         <v>22000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2709000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2554000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2473000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="G30">
         <v>20000000.0</v>
       </c>
       <c r="H30">
+        <v>20000000.0</v>
+      </c>
+      <c r="I30">
         <v>19000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="K30">
         <v>16000000.0</v>
       </c>
       <c r="L30">
+        <v>16000000.0</v>
+      </c>
+      <c r="M30">
         <v>23000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>30000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4668000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>27000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1563000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1495000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1401000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1433000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1335000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1322000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1257000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1060000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>955000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>858000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>696000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>697000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>616000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>667000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>633000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>524000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>506000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>561000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>541000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>504000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>453000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>461000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>457000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>430000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>400000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>380000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>404000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>409000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>396000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>393000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000000.0</v>
       </c>
       <c r="BA30">
         <v>409000000.0</v>
       </c>
       <c r="BB30">
+        <v>409000000.0</v>
+      </c>
+      <c r="BC30">
         <v>142000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>368000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>322000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>339000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>454000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>339000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>347000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>333000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>336000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>287000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>317000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>272000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>907000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>248000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>228000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>281000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>596000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>470000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>476000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>478721130.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>433994131.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>358338759.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>372000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>332866214.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1922000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>206201661.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-641763478.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-496717991.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>780875131.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>162000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>155000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>142000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>541790857.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-161837110.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-90071749.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>74024122.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>317907226.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-37956476.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-23065291.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-30026488.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>48924642.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1000158.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-14988933.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-64937708.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-256190673.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>36023598.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>91961054.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>105036048.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>119967641.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>96029100.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1998374.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>98820459.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>121794495.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>75938489.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>85564552.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>102030685.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>128167291.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>98238941.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>150085739.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>127904391.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>173487882.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>96973648.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>-2970278588.0</v>
+      </c>
+      <c r="C31">
         <v>-7090000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3479000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2959000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3878000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4652000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3603000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3860000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3044000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-686000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3061000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1818000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2765000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3834000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2379000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1773000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>514000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>590000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>586000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>285000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1636000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-608000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1615000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3470000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2237000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-798000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1067000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1339000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1071000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-227000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-948000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>204000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>165000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>379000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-324000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-402000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-447000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-971000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-105000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-284000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-228000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>412000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>135000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-40000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>679000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1282000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>335000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>864000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>398000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-505000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>881000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>21000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-328000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1063000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>156000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-457000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>76000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>478000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-304000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-254000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-298000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2362000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-187000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-140000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-299000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2776000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1256000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-976000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1144000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>498000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-251000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-542000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-638627980.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-260101057.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-227214800.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-474000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-520790683.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4199000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-152148798.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-236264545.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-146235274.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>141376685.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>754000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>559000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>27000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-249517827.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-239758681.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-187149078.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-97031620.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>283007.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-189782382.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-213604651.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-223196893.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-331649356.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-229036301.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-199852438.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-223785335.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-75931842.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-182119306.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-7996613.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-27009269.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-207057487.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-17005153.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-7993500.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>4990931.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-71866881.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-58952248.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-72630376.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-66019855.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-182297594.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-67163358.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-62035438.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>75943233.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>186974113.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-65982070.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-71982.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-95227221.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-1195157208.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-1124597328.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-1098937051.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-1078225068.0</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>18394623674.0</v>
+      </c>
+      <c r="C32">
         <v>21184000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18917000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18083000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17944000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19426000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20623000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23050000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22907000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>24518000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>24441000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>23668000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>23297000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>24213000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>23418000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>23256000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>21882000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21787000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>19248000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18286000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16410000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17088000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16249000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12829000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16586000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17819000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>17875000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>16924000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>15208000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>16006000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>14858000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>13276000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>12631000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>13065000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12276000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>9444000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6001000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>6935000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>6285000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>5973000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>5218000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>5538000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>5056000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>4923000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4396000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4694000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4659000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4673000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4338000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5537000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4501000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5166000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4951000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5492000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4661000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4425000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4039000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3620000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>4423000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3963000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3413000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4322000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3550000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3376000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3359000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4656000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2844000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2607000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2085000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3604000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3021000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3436000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1313235000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3152147415.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2221099739.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1094000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1133544406.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2904000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1406375406.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>705790273.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>565910482.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2232149793.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1356000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1174000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>974000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1301742979.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>788206667.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>898715899.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>768250351.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1180510617.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>834043629.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>721041055.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>667588915.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>956700270.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>680107796.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>745449597.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>704324383.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>-5404109099.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>759497546.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2218060651.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>2037699338.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2422204007.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2165656280.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>2330105496.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>2203995697.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>341452989.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>198838938.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>220875939.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>213064079.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>336547625.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>203494950.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>257146900.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>244816998.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>262097805.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>229937517.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>71982.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>95227221.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>1195157208.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1124597328.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1098937051.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1078225068.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -29481,54 +29758,54 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
-        <v>15051000000.0</v>
+        <v>15042047000.0</v>
       </c>
       <c r="C2">
         <v>11164585000.0</v>
       </c>
       <c r="D2">
         <v>14389473000.0</v>
       </c>
       <c r="E2">
         <v>12694000000.0</v>
       </c>
       <c r="F2">
         <v>9933000000.0</v>
       </c>
       <c r="G2">
         <v>6778000000.0</v>
       </c>
       <c r="H2">
         <v>8390000000.0</v>
       </c>
       <c r="I2">
         <v>4504000000.0</v>
       </c>
       <c r="J2">
         <v>3845000000.0</v>
       </c>
@@ -29573,54 +29850,54 @@
       </c>
       <c r="X2">
         <v>332000000.0</v>
       </c>
       <c r="Y2">
         <v>386000000.0</v>
       </c>
       <c r="Z2">
         <v>217982161.0</v>
       </c>
       <c r="AA2">
         <v>67000000.0</v>
       </c>
       <c r="AB2">
         <v>103887210.0</v>
       </c>
       <c r="AC2">
         <v>160965762.0</v>
       </c>
       <c r="AD2">
         <v>308696088.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>14752000000</v>
       </c>
       <c r="C3">
         <v>10635591000</v>
       </c>
       <c r="D3">
         <v>8216976000</v>
       </c>
       <c r="E3">
         <v>7236000000</v>
       </c>
       <c r="F3">
         <v>6881000000</v>
       </c>
       <c r="G3">
         <v>4012000000</v>
       </c>
       <c r="H3">
         <v>3053000000</v>
       </c>
       <c r="I3">
         <v>1861944000</v>
       </c>
       <c r="J3">
         <v>1750778000</v>
       </c>
@@ -29665,122 +29942,122 @@
       </c>
       <c r="X3">
         <v>459000000</v>
       </c>
       <c r="Y3">
         <v>876000000</v>
       </c>
       <c r="Z3">
         <v>323973487</v>
       </c>
       <c r="AA3">
         <v>305000000</v>
       </c>
       <c r="AB3">
         <v>78914322</v>
       </c>
       <c r="AC3">
         <v>31187116</v>
       </c>
       <c r="AD3">
         <v>72928201</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
-        <v>-15051000000.0</v>
+        <v>1170395000.0</v>
       </c>
       <c r="C6">
         <v>3877462000.0</v>
       </c>
       <c r="D6">
         <v>-3224888000.0</v>
       </c>
       <c r="E6">
         <v>1702000000.0</v>
       </c>
       <c r="F6">
         <v>2761000000.0</v>
       </c>
       <c r="G6">
         <v>3155000000.0</v>
       </c>
       <c r="H6">
         <v>-1612000000.0</v>
       </c>
       <c r="I6">
         <v>3201000000.0</v>
       </c>
       <c r="J6">
         <v>659000000.0</v>
       </c>
@@ -29825,53 +30102,55 @@
       </c>
       <c r="X6">
         <v>50000000.0</v>
       </c>
       <c r="Y6">
         <v>-52000000.0</v>
       </c>
       <c r="Z6">
         <v>162986661.0</v>
       </c>
       <c r="AA6">
         <v>164000000.0</v>
       </c>
       <c r="AB6">
         <v>-34962041.0</v>
       </c>
       <c r="AC6">
         <v>-63380269.0</v>
       </c>
       <c r="AD6">
         <v>-135866239.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>-3137000000.0</v>
+      </c>
       <c r="C7">
         <v>-4002150000.0</v>
       </c>
       <c r="D7">
         <v>-1448078000.0</v>
       </c>
       <c r="E7">
         <v>-3227000000.0</v>
       </c>
       <c r="F7">
         <v>-3184000000.0</v>
       </c>
       <c r="G7">
         <v>-274000000.0</v>
       </c>
       <c r="H7">
         <v>-1000000000.0</v>
       </c>
       <c r="I7">
         <v>-1258378000.0</v>
       </c>
       <c r="J7">
         <v>-1196538000.0</v>
       </c>
       <c r="K7">
@@ -29911,119 +30190,119 @@
         <v>108915568.0</v>
       </c>
       <c r="W7">
         <v>293254324.0</v>
       </c>
       <c r="X7">
         <v>168000000.0</v>
       </c>
       <c r="Y7">
         <v>-114000000.0</v>
       </c>
       <c r="Z7">
         <v>48995990.0</v>
       </c>
       <c r="AA7">
         <v>1000000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7">
         <v>191100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>152000000.0</v>
       </c>
       <c r="E10">
         <v>-119000000.0</v>
       </c>
       <c r="F10">
         <v>-34000000.0</v>
       </c>
       <c r="G10">
         <v>51000000.0</v>
       </c>
       <c r="H10">
         <v>-319000000.0</v>
       </c>
       <c r="I10">
         <v>258000000.0</v>
       </c>
       <c r="J10">
         <v>19000000.0</v>
       </c>
       <c r="K10">
@@ -30037,181 +30316,183 @@
       </c>
       <c r="N10">
         <v>-378000000.0</v>
       </c>
       <c r="O10">
         <v>-861000000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>689000000.0</v>
       </c>
       <c r="G12">
         <v>2907000000.0</v>
       </c>
       <c r="H12">
         <v>-36000000.0</v>
       </c>
       <c r="I12">
         <v>-459000000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-3184000000.0</v>
       </c>
       <c r="G13">
         <v>-274000000.0</v>
       </c>
       <c r="H13">
         <v>-1000000000.0</v>
       </c>
       <c r="I13">
         <v>-1326000000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>226</v>
+      </c>
+      <c r="B14">
+        <v>10560690000.0</v>
+      </c>
       <c r="C14">
         <v>9269491000.0</v>
       </c>
       <c r="D14">
         <v>9241425000.0</v>
       </c>
       <c r="E14">
         <v>7683000000.0</v>
       </c>
       <c r="F14">
         <v>6437000000.0</v>
       </c>
       <c r="G14">
         <v>5791000000.0</v>
       </c>
       <c r="H14">
         <v>4876000000.0</v>
       </c>
       <c r="I14">
         <v>2943807000.0</v>
       </c>
       <c r="J14">
         <v>2429334000.0</v>
       </c>
       <c r="K14">
@@ -30249,53 +30530,55 @@
       </c>
       <c r="V14">
         <v>387946880.0</v>
       </c>
       <c r="W14">
         <v>272617908.0</v>
       </c>
       <c r="X14">
         <v>149000000.0</v>
       </c>
       <c r="Y14">
         <v>118962339.0</v>
       </c>
       <c r="Z14">
         <v>23998036.0</v>
       </c>
       <c r="AA14">
         <v>31004136.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>227</v>
+      </c>
+      <c r="B15">
+        <v>719000000.0</v>
+      </c>
       <c r="C15">
         <v>663000000.0</v>
       </c>
       <c r="D15">
         <v>602000000.0</v>
       </c>
       <c r="E15">
         <v>1029000000.0</v>
       </c>
       <c r="F15">
         <v>1486000000.0</v>
       </c>
       <c r="G15">
         <v>867000000.0</v>
       </c>
       <c r="H15">
         <v>772000000.0</v>
       </c>
       <c r="I15">
         <v>726000000.0</v>
       </c>
       <c r="J15">
         <v>685000000.0</v>
       </c>
       <c r="K15">
@@ -30337,53 +30620,55 @@
       </c>
       <c r="X15">
         <v>184000000.0</v>
       </c>
       <c r="Y15">
         <v>156000000.0</v>
       </c>
       <c r="Z15">
         <v>137988707.0</v>
       </c>
       <c r="AA15">
         <v>146000000.0</v>
       </c>
       <c r="AB15">
         <v>149837322.0</v>
       </c>
       <c r="AC15">
         <v>138832970.0</v>
       </c>
       <c r="AD15">
         <v>121880009.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>228</v>
+      </c>
+      <c r="B16">
+        <v>16212442000.0</v>
+      </c>
       <c r="C16">
         <v>15042047000.0</v>
       </c>
       <c r="D16">
         <v>11164585000.0</v>
       </c>
       <c r="E16">
         <v>14396000000.0</v>
       </c>
       <c r="F16">
         <v>12694000000.0</v>
       </c>
       <c r="G16">
         <v>9933000000.0</v>
       </c>
       <c r="H16">
         <v>6778000000.0</v>
       </c>
       <c r="I16">
         <v>7705000000.0</v>
       </c>
       <c r="J16">
         <v>4504000000.0</v>
       </c>
       <c r="K16">
@@ -30427,87 +30712,89 @@
       </c>
       <c r="X16">
         <v>382000000.0</v>
       </c>
       <c r="Y16">
         <v>334000000.0</v>
       </c>
       <c r="Z16">
         <v>380968823.0</v>
       </c>
       <c r="AA16">
         <v>231000000.0</v>
       </c>
       <c r="AB16">
         <v>68925168.0</v>
       </c>
       <c r="AC16">
         <v>97585493.0</v>
       </c>
       <c r="AD16">
         <v>172829849.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>230</v>
+      </c>
+      <c r="B18">
+        <v>-3794000000.0</v>
+      </c>
       <c r="C18">
         <v>-3430007000.0</v>
       </c>
       <c r="D18">
         <v>-1631379000.0</v>
       </c>
       <c r="E18">
         <v>1515000000.0</v>
       </c>
       <c r="F18">
         <v>993000000.0</v>
       </c>
       <c r="G18">
         <v>4329000000.0</v>
       </c>
       <c r="H18">
         <v>3275000000.0</v>
       </c>
       <c r="I18">
         <v>3033962000.0</v>
       </c>
       <c r="J18">
         <v>2398255000.0</v>
       </c>
       <c r="K18">
@@ -30551,198 +30838,204 @@
       </c>
       <c r="X18">
         <v>283000000.0</v>
       </c>
       <c r="Y18">
         <v>-553000000.0</v>
       </c>
       <c r="Z18">
         <v>-54995499.0</v>
       </c>
       <c r="AA18">
         <v>-102000000.0</v>
       </c>
       <c r="AB18">
         <v>196786350.0</v>
       </c>
       <c r="AC18">
         <v>231388283.0</v>
       </c>
       <c r="AD18">
         <v>202800343.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>-4838000000.0</v>
+      </c>
       <c r="C19">
         <v>-29964000000.0</v>
       </c>
       <c r="D19">
         <v>-31446000000.0</v>
       </c>
       <c r="E19">
         <v>-39650000000.0</v>
       </c>
       <c r="F19">
         <v>-1433000000.0</v>
       </c>
       <c r="G19">
         <v>-6497000000.0</v>
       </c>
       <c r="H19">
         <v>-3789000000.0</v>
       </c>
       <c r="I19">
         <v>445000000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>232</v>
+      </c>
+      <c r="B20">
+        <v>184000000.0</v>
+      </c>
       <c r="C20">
         <v>19000000.0</v>
       </c>
       <c r="D20">
         <v>49000000.0</v>
       </c>
       <c r="E20">
         <v>14000000.0</v>
       </c>
       <c r="F20">
         <v>23000000.0</v>
       </c>
       <c r="G20">
         <v>17000000.0</v>
       </c>
       <c r="H20">
         <v>13000000.0</v>
       </c>
       <c r="I20">
         <v>11000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>233</v>
+      </c>
+      <c r="B21">
+        <v>27095000000.0</v>
+      </c>
       <c r="C21">
         <v>26215000000.0</v>
       </c>
       <c r="D21">
         <v>8492000000.0</v>
       </c>
       <c r="E21">
         <v>35143000000.0</v>
       </c>
       <c r="F21">
         <v>25000000000.0</v>
       </c>
       <c r="G21">
         <v>3756000000.0</v>
       </c>
       <c r="H21">
         <v>21553000000.0</v>
       </c>
       <c r="I21">
         <v>19576000000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
-        <v>1307000000.0</v>
+        <v>1329880000.0</v>
       </c>
       <c r="C22">
         <v>610223000.0</v>
       </c>
       <c r="D22">
         <v>1150723000.0</v>
       </c>
       <c r="E22">
         <v>5195000000.0</v>
       </c>
       <c r="F22">
         <v>12388000000.0</v>
       </c>
       <c r="G22">
         <v>707000000.0</v>
       </c>
       <c r="H22">
         <v>5354000000.0</v>
       </c>
       <c r="I22">
         <v>3401226000.0</v>
       </c>
       <c r="J22">
         <v>1514578000.0</v>
       </c>
@@ -30787,53 +31080,55 @@
       </c>
       <c r="X22">
         <v>408000000.0</v>
       </c>
       <c r="Y22">
         <v>83000000.0</v>
       </c>
       <c r="Z22">
         <v>194984043.0</v>
       </c>
       <c r="AA22">
         <v>432000000.0</v>
       </c>
       <c r="AB22">
         <v>291683320.0</v>
       </c>
       <c r="AC22">
         <v>269617651.0</v>
       </c>
       <c r="AD22">
         <v>433573147.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>234</v>
+      </c>
+      <c r="B23">
+        <v>-2181000000.0</v>
+      </c>
       <c r="C23">
         <v>-8498916000.0</v>
       </c>
       <c r="D23">
         <v>-15664088000.0</v>
       </c>
       <c r="E23">
         <v>96001000000.0</v>
       </c>
       <c r="F23">
         <v>81952000000.0</v>
       </c>
       <c r="G23">
         <v>44316000000.0</v>
       </c>
       <c r="H23">
         <v>73803000000.0</v>
       </c>
       <c r="I23">
         <v>-6366860000.0</v>
       </c>
       <c r="J23">
         <v>-5083472000.0</v>
       </c>
       <c r="K23">
@@ -30877,53 +31172,55 @@
       </c>
       <c r="X23">
         <v>182000000.0</v>
       </c>
       <c r="Y23">
         <v>206000000.0</v>
       </c>
       <c r="Z23">
         <v>28997626.0</v>
       </c>
       <c r="AA23">
         <v>30000000.0</v>
       </c>
       <c r="AB23">
         <v>-75917576.0</v>
       </c>
       <c r="AC23">
         <v>-72434593.0</v>
       </c>
       <c r="AD23">
         <v>66934103.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>235</v>
+      </c>
+      <c r="B24">
+        <v>-10712000000.0</v>
+      </c>
       <c r="C24">
         <v>-3240561000.0</v>
       </c>
       <c r="D24">
         <v>-1845230000.0</v>
       </c>
       <c r="E24">
         <v>-22750000000.0</v>
       </c>
       <c r="F24">
         <v>220000000.0</v>
       </c>
       <c r="G24">
         <v>-606000000.0</v>
       </c>
       <c r="H24">
         <v>462000000.0</v>
       </c>
       <c r="I24">
         <v>-726936000.0</v>
       </c>
       <c r="J24">
         <v>-20719000.0</v>
       </c>
       <c r="K24">
@@ -30963,54 +31260,54 @@
         <v>-231315920.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>193000000.0</v>
       </c>
       <c r="Z24">
         <v>194984043.0</v>
       </c>
       <c r="AA24">
         <v>435987725.0</v>
       </c>
       <c r="AB24">
         <v>-53941436.0</v>
       </c>
       <c r="AC24">
         <v>-569416384.0</v>
       </c>
       <c r="AD24">
         <v>512495447.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>-1307000000.0</v>
+        <v>-11890570000.0</v>
       </c>
       <c r="C25">
         <v>1328020000.0</v>
       </c>
       <c r="D25">
         <v>-2358473000.0</v>
       </c>
       <c r="E25">
         <v>-1091000000.0</v>
       </c>
       <c r="F25">
         <v>-2167000000.0</v>
       </c>
       <c r="G25">
         <v>-734000000.0</v>
       </c>
       <c r="H25">
         <v>-923000000.0</v>
       </c>
       <c r="I25">
         <v>-190750000.0</v>
       </c>
       <c r="J25">
         <v>1401658000.0</v>
       </c>
@@ -31055,53 +31352,55 @@
       </c>
       <c r="X25">
         <v>166000000.0</v>
       </c>
       <c r="Y25">
         <v>354000000.0</v>
       </c>
       <c r="Z25">
         <v>24997954.0</v>
       </c>
       <c r="AA25">
         <v>-261004136.0</v>
       </c>
       <c r="AB25">
         <v>-15982647.0</v>
       </c>
       <c r="AC25">
         <v>-7042251.0</v>
       </c>
       <c r="AD25">
         <v>-157844602.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>-1188000000.0</v>
+      </c>
       <c r="C26">
         <v>-952938000.0</v>
       </c>
       <c r="D26">
         <v>-657847000.0</v>
       </c>
       <c r="E26">
         <v>-686000000.0</v>
       </c>
       <c r="F26">
         <v>-368000000.0</v>
       </c>
       <c r="G26">
         <v>-419000000.0</v>
       </c>
       <c r="H26">
         <v>-283000000.0</v>
       </c>
       <c r="I26">
         <v>-385295000.0</v>
       </c>
       <c r="J26">
         <v>-135711000.0</v>
       </c>
       <c r="K26">
@@ -31135,51 +31434,51 @@
         <v>-440848728.0</v>
       </c>
       <c r="W26">
         <v>-45000000.0</v>
       </c>
       <c r="X26">
         <v>-224000000.0</v>
       </c>
       <c r="Y26">
         <v>-452000000.0</v>
       </c>
       <c r="Z26">
         <v>-172985843.0</v>
       </c>
       <c r="AA26">
         <v>-92000000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>108000000.0</v>
       </c>
       <c r="E27">
         <v>62000000.0</v>
       </c>
       <c r="F27">
         <v>-6810000000.0</v>
       </c>
       <c r="G27">
         <v>2770000000.0</v>
       </c>
       <c r="H27">
         <v>-1504000000.0</v>
       </c>
       <c r="I27">
         <v>84000000.0</v>
       </c>
       <c r="J27">
         <v>75000000.0</v>
       </c>
       <c r="K27">
@@ -31205,53 +31504,55 @@
       <c r="S27">
         <v>-96000000.0</v>
       </c>
       <c r="T27">
         <v>-676000000.0</v>
       </c>
       <c r="U27">
         <v>-911000000.0</v>
       </c>
       <c r="V27">
         <v>-1677000000.0</v>
       </c>
       <c r="W27">
         <v>-422000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>239</v>
+      </c>
+      <c r="B28">
+        <v>21687000000.0</v>
+      </c>
       <c r="C28">
         <v>16965348000.0</v>
       </c>
       <c r="D28">
         <v>-7432855000.0</v>
       </c>
       <c r="E28">
         <v>32460000000.0</v>
       </c>
       <c r="F28">
         <v>16261000000.0</v>
       </c>
       <c r="G28">
         <v>8698000000.0</v>
       </c>
       <c r="H28">
         <v>28746000000.0</v>
       </c>
       <c r="I28">
         <v>10887909000.0</v>
       </c>
       <c r="J28">
         <v>1027676000.0</v>
       </c>
       <c r="K28">
@@ -31295,53 +31596,55 @@
       </c>
       <c r="X28">
         <v>182000000.0</v>
       </c>
       <c r="Y28">
         <v>487000000.0</v>
       </c>
       <c r="Z28">
         <v>76993699.0</v>
       </c>
       <c r="AA28">
         <v>-262000000.0</v>
       </c>
       <c r="AB28">
         <v>-144842745.0</v>
       </c>
       <c r="AC28">
         <v>148893330.0</v>
       </c>
       <c r="AD28">
         <v>-480526921.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>240</v>
+      </c>
+      <c r="B29">
+        <v>10958000000.0</v>
+      </c>
       <c r="C29">
         <v>7205584000.0</v>
       </c>
       <c r="D29">
         <v>6585597000.0</v>
       </c>
       <c r="E29">
         <v>8751000000.0</v>
       </c>
       <c r="F29">
         <v>7874000000.0</v>
       </c>
       <c r="G29">
         <v>8341000000.0</v>
       </c>
       <c r="H29">
         <v>6328000000.0</v>
       </c>
       <c r="I29">
         <v>4895906000.0</v>
       </c>
       <c r="J29">
         <v>4149033000.0</v>
       </c>
       <c r="K29">
@@ -31385,53 +31688,55 @@
       </c>
       <c r="X29">
         <v>742000000.0</v>
       </c>
       <c r="Y29">
         <v>323000000.0</v>
       </c>
       <c r="Z29">
         <v>268977987.0</v>
       </c>
       <c r="AA29">
         <v>203000000.0</v>
       </c>
       <c r="AB29">
         <v>275700673.0</v>
       </c>
       <c r="AC29">
         <v>262575400.0</v>
       </c>
       <c r="AD29">
         <v>275728545.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>241</v>
+      </c>
+      <c r="B30">
+        <v>-31777000000.0</v>
+      </c>
       <c r="C30">
         <v>-20086911000.0</v>
       </c>
       <c r="D30">
         <v>-2593709000.0</v>
       </c>
       <c r="E30">
         <v>-39650000000.0</v>
       </c>
       <c r="F30">
         <v>-21045000000.0</v>
       </c>
       <c r="G30">
         <v>-13873000000.0</v>
       </c>
       <c r="H30">
         <v>-36674000000.0</v>
       </c>
       <c r="I30">
         <v>-12499316000.0</v>
       </c>
       <c r="J30">
         <v>-4372801000.0</v>
       </c>
       <c r="K30">
@@ -31494,1108 +31799,1117 @@
       <c r="AD30">
         <v>68932136.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
-      <c r="DK1" t="s">
-        <v>176</v>
+      <c r="DL1" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
-        <v>16682000000.0</v>
+        <v>16212441996.0</v>
       </c>
       <c r="C2">
+        <v>16665738386.0</v>
+      </c>
+      <c r="D2">
         <v>13733492600.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12437000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15042047000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11805313320.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11247350277.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11729895759.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11164584881.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12029069426.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12427000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13049000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14396000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11306000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12224619250.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11795212820.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12676817274.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11326339000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10459000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9826000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9933000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8723000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9523000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9868000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6778000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7594999999.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7446999999.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6740000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7705000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7839000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5913000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6044046880.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4504000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4538000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4429000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6427000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4299000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4372000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4020000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3563000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2774000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3057000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2923000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2643000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3160000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3312000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3917000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3555000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3663000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3799000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3264000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2926000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2850000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2760000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2545000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2305000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2031000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1956000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1997000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2034000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1713000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1831000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1418000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1279000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1309000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2063000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1454000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1029000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1171000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1569000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1532000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1567000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1560091199.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2340212342.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1335000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1220509453.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1203516282.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>727000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>676000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>910000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>952532510.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1069885553.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>674000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>544000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>404000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>538458040.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>429000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>373000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>382124523.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>307647230.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>264749427.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>466411446.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>332293133.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>384060873.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>373724060.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>354659796.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>381633921.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>69045231.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>170927612.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>126043258.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>220075529.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>89026978.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>70942319.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>64882119.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>68874865.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>84931205.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>67655693.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>85025571.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>99029783.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>122297458.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>236134896.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>256808035.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>207844636.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>258929638.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>76778212.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>5822219382</v>
       </c>
       <c r="C3">
+        <v>5243000000</v>
+      </c>
+      <c r="D3">
         <v>3910035562</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2799487838</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2806494000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3072153000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2736500728</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2388810592</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2888041246</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2768932543</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2158000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1651000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1552000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2042000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1830539109</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1645570202</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1607503345</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2516158000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1402840588</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1241425422</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1692549895</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1177327939</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>869789432</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>601332000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1335264710</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1099493933</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>784111827</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>667212843</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>535352982</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>670030280</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>518761593</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>390297520</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>344347853</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>467324382</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>422873949</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>426446970</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>393963204</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>457967173</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>377707428</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>330000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>301000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>354000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>295000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>266000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>199000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1402000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>388000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>349000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>238000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>279000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>463000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>336000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>488000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2525000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>375000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>374000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>514000000</v>
       </c>
       <c r="BF3">
         <v>514000000</v>
       </c>
       <c r="BG3">
+        <v>514000000</v>
+      </c>
+      <c r="BH3">
         <v>503000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>756000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>330000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>140000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>203000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>112000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>91000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2137000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>202000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>130000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>231000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>36000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>940000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4687226528</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>932773471</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1923031336</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>77968663</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5627000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>833000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2347000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>224360970</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2229316332</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>383000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1057000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>222000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>73381544</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
+        <v>0</v>
+      </c>
+      <c r="CL3">
         <v>514167553</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>183263537</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>86690874</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>174236265</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>381336397</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>49423866</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>282621044</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>402755588</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>239770003</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>234915144</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>186217946</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8934858</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>80027465</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>52993324</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2088732</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>35015616</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>43920203</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>30953171</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
+        <v>0</v>
+      </c>
+      <c r="DF3">
         <v>2000601</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>30184678</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>43022711</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DI3">
         <v>0</v>
       </c>
       <c r="DJ3">
+        <v>0</v>
+      </c>
+      <c r="DK3">
         <v>29939883</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>32122977</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -32667,54 +32981,55 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -32786,710 +33101,719 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
-        <v>-16682000000.0</v>
+        <v>-1133011242.0</v>
       </c>
       <c r="C6">
+        <v>-453296390.0</v>
+      </c>
+      <c r="D6">
         <v>2932245786.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1295889779.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2604445000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3236734044.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>557963043.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-482545482.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>565310878.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-864484545.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-340000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-622000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1347000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3090000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-999021530.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>429406430.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-881604454.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1350478000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>867339061.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>633000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-107000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1210000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-800000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-345000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3090000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-816999999.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>148000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>706999999.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-965000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-134000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1926000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-131046880.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1540046880.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-34000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4538000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4429000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2128000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-73000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>352000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>457000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>789000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-283000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>134000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>280000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-517000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-152000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-605000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>362000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-108000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-136000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>535000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>338000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>76000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>84000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>221000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>240000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>274000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>71000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-41000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-37000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>321000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-118000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>413000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>139000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-30000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-688000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>609000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>503000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-223000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-327000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>37000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-35000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>5996507.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-779212342.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1005212342.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>114490546.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16993170.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>477000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>51000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-234000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-41066070.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-118885553.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>570000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>130000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>140000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-134458040.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>157000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>47000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-9002933.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>74352769.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>42897803.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-201662018.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>134118312.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-50166576.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>10336813.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>19064264.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-26974125.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>311923591.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>131270358.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>44884353.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-94032271.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>142003840.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>18084659.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>6060200.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-3992745.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-16006036.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>17275512.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-17369878.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-14004211.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-24711964.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-113837438.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-20673139.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>48963399.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-53132246.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>182151426.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>-2375631181.0</v>
+      </c>
       <c r="C7">
+        <v>-617000000.0</v>
+      </c>
+      <c r="D7">
         <v>196000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-882000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1950090000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-836477276.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>166494418.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1583635126.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1929342963.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-758053277.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1941000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1617000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1003000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>154000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-986888413.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-168660936.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2201712708.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1207149000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-317401123.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1110189962.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-547056304.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>150390359.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-43473561.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-26180872.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-326965031.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>177281637.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-58709014.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-827681645.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-297528888.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>517714348.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-713782911.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-594633910.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-559197371.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-742939146.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-42696123.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-68366656.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-319536907.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>323266689.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-297232285.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-60000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-408000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-57000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>157000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-32000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-199000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>276000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-483000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>64000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-444000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-150000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>120000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>22000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-536000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>90000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>65000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-249000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>82000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-322000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>377000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>192000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>127000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-498000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-119000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>48000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-109000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-356000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>342000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-115000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-463000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-511000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>348000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-78000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-91946438.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>1288826835.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>500173164.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-165061067.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-151938932.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>61000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-415000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>33000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-97156313.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-177705520.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>255000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-40000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>130000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>198072395.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>44000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-16000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>72023470.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>84096209.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>38784014.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>67143256.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-24021190.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-178974225.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>27038340.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-63930288.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>101902251.0</v>
       </c>
-      <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -33561,54 +33885,55 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -33651,235 +33976,236 @@
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>-128000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>418000000.0</v>
       </c>
-      <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-122000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>550000000.0</v>
       </c>
-      <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>-82000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="L10">
         <v>-47000000.0</v>
       </c>
       <c r="M10">
         <v>-47000000.0</v>
       </c>
       <c r="N10">
         <v>-47000000.0</v>
       </c>
       <c r="O10">
+        <v>-47000000.0</v>
+      </c>
+      <c r="P10">
         <v>301000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-153000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-34000000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-30000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>215000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-109000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-58000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-241000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-44000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-31000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>356000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-120000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>83000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-61000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>204000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-78000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-11000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-96000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>254000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-342000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-212000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-73000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>37000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-94000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>78000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>159000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-99000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-81000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-90000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-61000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-237000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>156000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-321000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
@@ -33895,89 +34221,90 @@
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
-      <c r="S11"/>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
@@ -34030,89 +34357,90 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-933000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-272000000.0</v>
       </c>
       <c r="M12">
         <v>-272000000.0</v>
       </c>
       <c r="N12">
         <v>-272000000.0</v>
       </c>
       <c r="O12">
+        <v>-272000000.0</v>
+      </c>
+      <c r="P12">
         <v>780000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>814000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-372000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>493000000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
@@ -34165,89 +34493,90 @@
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1941000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1617000000.0</v>
       </c>
       <c r="M13">
         <v>-1617000000.0</v>
       </c>
       <c r="N13">
         <v>-1617000000.0</v>
       </c>
       <c r="O13">
+        <v>-1617000000.0</v>
+      </c>
+      <c r="P13">
         <v>-1044000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-162000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2175000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1219000000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
@@ -34300,1047 +34629,1063 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>226</v>
+      </c>
+      <c r="B14">
+        <v>2594556097.0</v>
+      </c>
       <c r="C14">
+        <v>2740487061.0</v>
+      </c>
+      <c r="D14">
         <v>2691000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2534000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2447582000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2348790237.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2429386146.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2434497817.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2463944186.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2494078472.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2246000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2214000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2188000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1989000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1884803389.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1869932428.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1833242167.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1733144000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1605990998.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1557672967.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1521279963.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1571039014.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1466455038.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1399680781.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1331484768.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1332493707.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1295670145.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1263440148.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1028912610.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>896346776.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>842295268.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>659591802.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>657302173.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>598633817.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>644403186.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>634677080.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>495182971.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>479596660.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>536942523.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>516000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>481000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>430000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>436000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>428000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>401000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>370000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>353000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>371000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>376000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>360000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>357000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>373000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>365000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>352000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>327000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>287000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>297000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>228000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>224000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>231000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>221000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>215000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>193000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>208000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>179000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>792000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>161000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>300000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>185000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>414000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>274000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>328000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>313817192.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>293299771.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>250700228.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>267089592.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>222910407.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>233000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>136000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>127000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>104167593.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>141242452.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>102000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>92000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>77000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>79172944.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>172000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>112000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>56018254.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>40124843.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>37956476.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>36102194.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>35030902.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>30948389.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>30004755.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>31976390.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>27973166.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
+      <c r="DL14"/>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>227</v>
+      </c>
+      <c r="B15">
+        <v>201174247.0</v>
+      </c>
       <c r="C15">
+        <v>181000000.0</v>
+      </c>
+      <c r="D15">
         <v>177913504.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>182950619.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>177462000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>164000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000000.0</v>
       </c>
       <c r="I15">
         <v>166000000.0</v>
       </c>
       <c r="J15">
-        <v>150000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="K15">
         <v>150000000.0</v>
       </c>
       <c r="L15">
-        <v>151000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="M15">
         <v>151000000.0</v>
       </c>
       <c r="N15">
+        <v>151000000.0</v>
+      </c>
+      <c r="O15">
         <v>260000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000.0</v>
       </c>
       <c r="P15">
         <v>256000000.0</v>
       </c>
       <c r="Q15">
+        <v>256000000.0</v>
+      </c>
+      <c r="R15">
         <v>257000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>241000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>240000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>772000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>233000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>217000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>216000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>220734541.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>205061884.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000000.0</v>
       </c>
       <c r="AB15">
         <v>191000000.0</v>
       </c>
       <c r="AC15">
+        <v>191000000.0</v>
+      </c>
+      <c r="AD15">
         <v>190000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000000.0</v>
       </c>
       <c r="AF15">
         <v>182000000.0</v>
       </c>
       <c r="AG15">
+        <v>182000000.0</v>
+      </c>
+      <c r="AH15">
         <v>181000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>149000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>195000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>170000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="AM15">
         <v>158000000.0</v>
       </c>
       <c r="AN15">
+        <v>158000000.0</v>
+      </c>
+      <c r="AO15">
         <v>159000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>158000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>148000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>147000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>150000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>139000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>136000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>140000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>136000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>130000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>161000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>130000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>127000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>123000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>406000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>118000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>120000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>110000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>242000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>269000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>306000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>247000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>212000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>194000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>234000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>177000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>88000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>117000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>84000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>129000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>101000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>72000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>88000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>80952842.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>80777629.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>87222370.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>77028524.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>70971475.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>72000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>68000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>70000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>48077350.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>49000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>48000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>44000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>51288575.0</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>78000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>39012713.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>44160349.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>46583615.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>48220359.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>43037966.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>43932874.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>36073828.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>40977468.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>34966458.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>36922499.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>33097151.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>35958694.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>34011672.0</v>
       </c>
-      <c r="CX15"/>
-      <c r="CY15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>32092249.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>37006983.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>36932898.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>43923113.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>32288895.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>37614482.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>36010830.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>39591590.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>30201939.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>34065583.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>34973856.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>30904730.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>30855989.0</v>
       </c>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>228</v>
+      </c>
+      <c r="B16">
+        <v>15079430754.0</v>
+      </c>
       <c r="C16">
+        <v>16212441996.0</v>
+      </c>
+      <c r="D16">
         <v>16665738386.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13703000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12437603000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15042047364.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11805313320.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11247350277.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11729895759.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11164584881.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12087000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12427000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13049000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14396000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11225597720.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12224619250.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11795212820.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12676817000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11326339061.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10459000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9826000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9933000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8723000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9523000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9868000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6778000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7594999999.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7446999999.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6740000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7705000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7839000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5913000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6044046880.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4504000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4538000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4429000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6426999999.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3845000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4372000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4020000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3563000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2774000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3057000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2923000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2643000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3160000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3312000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3917000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3555000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3663000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3799000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3264000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2926000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2844000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2766000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2545000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2305000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2027000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1956000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1997000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2034000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1713000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1831000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1418000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1279000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1375000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2063000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1532000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>948000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1242000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1569000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1532000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1566087707.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1561000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2340212342.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1335000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1220509453.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1204000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>727000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>676000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>911466440.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>951000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1244000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>674000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>544000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>404000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>586000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>420000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>373121589.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>382000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>307647230.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>264749427.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>466411446.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>333894297.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>384060873.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>373724060.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>354659796.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>380968823.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>302197970.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>170927612.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>126043258.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>231030819.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>89026978.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>70942319.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>64882119.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>68925168.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>84931205.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>67655693.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>85025571.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>97585493.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>122297458.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>236134896.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>256808035.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>205797392.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>258929638.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35412,453 +35757,463 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>230</v>
+      </c>
+      <c r="B18">
+        <v>-5600336022.0</v>
+      </c>
       <c r="C18">
+        <v>-998000000.0</v>
+      </c>
+      <c r="D18">
         <v>-919092047.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-749968452.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1117613000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-24524091.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>665499921.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1693571733.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2571461751.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1224884219.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1279000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1245000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-434000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>955000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>197536099.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1445163564.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1131730944.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-254462000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>817283192.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>273532964.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>152127994.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1747467378.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1345470686.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1043457870.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>254201138.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>966496055.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1117719237.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>157600428.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1052794528.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1709195204.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-30090824.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>519499258.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>903545228.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>677925543.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>775219261.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>768483067.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>140913792.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>887169680.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>260121034.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>535000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-82000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>333000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>690000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>401000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>250000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2397000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-69000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>465000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-40000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>299000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>232000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>513000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-366000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1416000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>14000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-370000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-352000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-800000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-115000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-224000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-218000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-134000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>260000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>470000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>291000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1824000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>633000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>113000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-255000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-420000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>812000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-483000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>468726952.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2938678082.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-115321917.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1458929290.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>175929290.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-5401000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-880000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-2047000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-14022560.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-2151532786.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>48000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-898000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>63000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>220238843.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>585000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>289000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-306099749.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>441817889.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>455506760.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-10513427.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-248218966.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-11739228.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-128390475.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-341763327.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-70931959.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-193085962.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>3076406.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>78974224.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-10003433.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>17978132.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>65106714.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>50985598.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>26951034.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>23926369.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>27599228.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>77240295.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>68020456.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>40925029.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>71395233.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>46122546.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>72945473.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>60838919.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-10942296.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>1209000000.0</v>
+      </c>
       <c r="C19">
+        <v>-1658000000.0</v>
+      </c>
+      <c r="D19">
         <v>-8014000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5909000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11324000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9433000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7329000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8329000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4873000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5724000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9874000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-862000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13302000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7408000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-746000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3052000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-409000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-263000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5930000000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
@@ -35910,108 +36265,113 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>232</v>
+      </c>
+      <c r="B20">
+        <v>2000000.0</v>
+      </c>
       <c r="C20">
+        <v>175000000.0</v>
+      </c>
+      <c r="D20">
         <v>2000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>8000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>8000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>44000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>4000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>6000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -36063,99 +36423,104 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>233</v>
+      </c>
+      <c r="B21">
+        <v>5817000000.0</v>
+      </c>
       <c r="C21">
+        <v>4755000000.0</v>
+      </c>
+      <c r="D21">
         <v>6494000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3898000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10015000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9816000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4305000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1819000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4314000000.0</v>
       </c>
       <c r="M21">
         <v>-4314000000.0</v>
       </c>
       <c r="N21">
         <v>-4314000000.0</v>
       </c>
       <c r="O21">
+        <v>-4314000000.0</v>
+      </c>
+      <c r="P21">
         <v>9928000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14283000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6119000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10957000000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
@@ -36208,3017 +36573,3055 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
-        <v>743000000.0</v>
+        <v>100587123.0</v>
       </c>
       <c r="C22">
+        <v>754420854.0</v>
+      </c>
+      <c r="D22">
         <v>219000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>272000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>72779000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>419808598.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64514818.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>42991131.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>101544366.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>718319263.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1512000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>424000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>399234769.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>584973559.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1375690837.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1114235000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>791573794.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>809077747.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1244225665.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>657668024.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>171585215.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-667289675.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-276880792.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>861183862.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>944572461.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>408519140.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>611974134.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1821701539.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>164818882.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>667444086.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>840758153.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1061306734.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>228497552.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>232956514.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-36716973.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>172137390.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1028230044.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>584000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>636000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1187000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>845000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1199000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1438000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1699000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1109000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1558000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>843000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>850000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1495000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>802000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>697000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>776000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>875000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>379000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>722000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>960000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>716000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1428000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>570000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2071000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>342000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>373000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>409000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2139000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-572000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>147000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-603000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>200000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>142000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>110000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>196885308.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>345582701.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>93417298.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>153078342.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>194921657.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>611000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>245000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>135000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>179288453.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>362353776.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>736000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>610000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>165000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>160530899.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>191806945.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>189150673.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>142046288.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>189250832.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>99411357.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>63288366.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>56049444.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-109056704.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-8821264.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>137912075.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>62939625.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>25873258.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>39165815.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>73925742.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>56019225.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-112077906.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-106692199.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>244861032.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>59891187.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>141804723.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>61329234.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>50537930.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>38011432.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>26025174.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>24467298.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>34263363.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>184861816.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>266618515.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>58306217.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>234</v>
+      </c>
+      <c r="B23">
+        <v>-3228649435.0</v>
+      </c>
       <c r="C23">
+        <v>-2181000000.0</v>
+      </c>
+      <c r="D23">
         <v>-3224426391.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1069985436.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4556192000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2431481139.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2105567102.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2365298749.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1983101745.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5262908073.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26013000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18658000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24208000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>28350000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2738151734.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3907347667.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3219055821.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2628471000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2141713159.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2350340692.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2775580330.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2135582913.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1269139296.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1485376356.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2162127147.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3078346776.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1327783840.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2097725289.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2575266765.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2530124148.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-682026729.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1733664680.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1611861896.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2173752929.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1210523514.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1460088438.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-176638414.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1230886098.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>924938605.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1041000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2100000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>95000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>108000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5319000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1667000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-463000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1143000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1317000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1274000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1338000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>439000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9301000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>714000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>185000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>967000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1404000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1101000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>99000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>330000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>534000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>314000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>33000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>728000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-666000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>787000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>336000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>70000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>461000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>60000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>81000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>73956919.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>67022710.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-62022710.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-178912818.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>216912818.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1177000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>105000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>933000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-35056402.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>114233086.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>46000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>314000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>40000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>65177972.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1327000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>367000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>50016299.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>49152331.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>45600697.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>44209004.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>43037966.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>104918795.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>31067656.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1014478.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>68933875.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>28997626.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>211011012.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-5911596.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-112038451.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>37056020.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>16927066.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-68944946.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1996373.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-4975041.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>25566321.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-104511263.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8002406.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-27324874.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-13091428.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-14031736.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-17986554.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>57935835.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>14456679.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>235</v>
+      </c>
+      <c r="B24">
+        <v>1223810003.0</v>
+      </c>
       <c r="C24">
+        <v>-10712000000.0</v>
+      </c>
+      <c r="D24">
         <v>136503587.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1228119293.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4299969000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-796204751.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-312402456.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2217068815.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-44798985.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-743629672.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-12031000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6568000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-9176000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22750000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-40935654.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1982140124.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-64786029.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1198850000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-390347146.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-655423689.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>189404392.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1217828271.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-390152942.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1810984259.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>403508868.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>747985625.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-268285343.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-186628367.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-264691251.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-15557102.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>88859284.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-375941057.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-459130473.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>49306290.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-70154335.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-522849534.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>151000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-132388452.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>108346309.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1002000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-440000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>256000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-463000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>263000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1519000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-656000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>207000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>131000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>136000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1583000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2119000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-634000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-375000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1762000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-383000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-376000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>142000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>44000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-542000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-113000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-378000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-163000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>22000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>144000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-722000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>142000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>336000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>221000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-261000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1035000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-271000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>43000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-461731027.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>531901589.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>159118281.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-116966654.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>82966654.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-288000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-101000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>851000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-568915316.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1776670140.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>697000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-140000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>29037111.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>405762703.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-1755000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-609000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>72023471.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-285148896.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-450336033.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-21090906.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-16014127.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-41012674.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>61003395.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-6994835.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>999041.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>15866702.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>283404521.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>80872180.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>122041885.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>227057780.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-214353792.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-411512117.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>152722527.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-56930203.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-199638192.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>133788196.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-85025571.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-110299698.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-343050381.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-52172125.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-107919330.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>421432610.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>232961750.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>-743000000.0</v>
+        <v>-97628679.0</v>
       </c>
       <c r="C25">
+        <v>-3494907915.0</v>
+      </c>
+      <c r="D25">
         <v>-143056485.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>98519385.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1118611000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1115507352.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>741605267.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-198614964.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-319566094.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-910296134.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-841000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1194000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-399000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1095000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>730925463.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>804488715.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-531447895.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>621465000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>139960111.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>258397634.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-373771434.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>545697918.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>620693426.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>938579638.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>861826904.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-304969218.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-279702527.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-19464371.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>244789653.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-856537181.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>195339529.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>177394801.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>309030126.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>228248519.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>367888595.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>395663099.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>395947907.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>370136113.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-630111819.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-337000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-660000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1068000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-560000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-523000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1358000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1774000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-678000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1489000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1034000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-553000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1506000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-671000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-467000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-265000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1001000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-354000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1102000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1392000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-993000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1422000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-810000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1792000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>11000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-8000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-133000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-2262000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>873000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>807000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-14000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>16000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>54000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4997088.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-239028386.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-48971613.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>150971073.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-71971073.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-713000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-58000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-11000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-27043508.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-289401641.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-842000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-624000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-115000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-64982906.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-15806945.82</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-82150673.59</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-109035531.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-14792690.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>46412299.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>33291214.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>101089176.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>226867835.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>136013492.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-12989526.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3996166.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>15955923.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>150128537.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>13983340.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>14004806.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>183049363.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>173887647.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-158859817.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>10980051.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-86925183.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>14231145.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>24701763.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>32009626.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>45084533.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3905223.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>55884333.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-111916343.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-175839712.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-26260195.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>-431932942.0</v>
+      </c>
       <c r="C26">
+        <v>-283000000.0</v>
+      </c>
+      <c r="D26">
         <v>-35417548.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-293573873.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-567281000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-136264484.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-79367380.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-285596601.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-499757568.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-100949325.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-218000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-36000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-294000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-189000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-47230987.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-234885034.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-215616003.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-45411000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1926538.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-231174216.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-91679785.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-91314549.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-17825560.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-95436948.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-205061884.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-153108804.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-24871722.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-61394979.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-47763834.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-186485899.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1420158.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-2146668.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-207001132.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-63595311.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1352060.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5657837.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-63510441.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-53207520.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-712331.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-5000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-94000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-87000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-133000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-27000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-177000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-10000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-268000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-159000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-53000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>340000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-85000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-60000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-441000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-360000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2134000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-252000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-259000000.0</v>
       </c>
-      <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>5000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2000000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-14000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-181000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-35000000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-57966233.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-32822104.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-167177895.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>87956208.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-108956208.0</v>
       </c>
-      <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>4000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-19000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-11017726.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-339067636.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-18000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-15000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-42000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-16036197.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-19000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>124000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-21006845.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-7248541.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-65322808.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-59347419.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-92081230.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>22218186.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-155310500.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-245834597.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-72930042.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-122953066.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-292207597.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-3989873.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-11003776.0</v>
       </c>
-      <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>28000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>27000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>26000000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>10000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>294000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-358000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-57000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>18000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-53000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>33000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>27000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>29000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>25000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>23000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>21000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>666000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>24000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>20000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>473000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-589000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>84000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-350000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-998000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-206000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>75000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-524000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-368000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>97000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>69000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-259000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-363000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-413000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>70000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-487000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-560000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-1264000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>61000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-844000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-980000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-918000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>64000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-216000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-592000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-230000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>203000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-680000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-152000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-696000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-1577000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-544000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-1327000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-282000000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>248000000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>21000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-112934212.57</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-706028387.39</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-48837973.34</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>-998000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>12000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>48000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>27000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-331401642.8</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-814000000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-594000000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>239</v>
+      </c>
+      <c r="B28">
+        <v>1876640157.0</v>
+      </c>
       <c r="C28">
+        <v>1973000000.0</v>
+      </c>
+      <c r="D28">
         <v>4283080706.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2331310647.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4685799000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7538194221.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2576960727.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5818856558.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1561991284.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1238894137.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6256000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-228000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10766000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7100000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6348513748.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9942924711.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2484139304.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7930260000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8387279490.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2187810550.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-532951722.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3400208775.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>669950691.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>67629512.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1439213131.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3709756819.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1519686410.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11043208149.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-868704747.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4914209757.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4015877392.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2823514125.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-578818331.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-951852867.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-605650686.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-419425978.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2836138142.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1114948864.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-138080000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1548000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4427000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1052000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5385000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1769000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3794000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2051000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-865000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1653000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1559000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-731000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1025000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>857000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1796000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>506000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1108000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>508000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>756000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>724000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>260000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>910000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>878000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>131000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-475000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>320000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>923000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>120000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>287000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-981000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-627000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>365000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>121928973.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1910579481.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>971420518.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1764929290.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-175929290.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6166000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1032000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>962000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>541871806.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>192854304.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-175000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1168000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-40000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>395306133.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1327000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>367000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>245079864.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-82696481.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>39049795.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-170707013.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>398351407.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-2231641.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>96367475.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>348752209.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>43957833.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>317151026.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-271477568.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-58807130.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-219075186.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>30064251.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5715128.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-31201075.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-225590139.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>17026139.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>77910850.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-234778231.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-5001504.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-37560171.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>202462647.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-86956112.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>70946967.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-207601798.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-12505100.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>240</v>
+      </c>
+      <c r="B29">
+        <v>221883360.0</v>
+      </c>
       <c r="C29">
+        <v>4245000000.0</v>
+      </c>
+      <c r="D29">
         <v>2990943515.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2049519385.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1688882000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3047628911.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3402000649.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>695238858.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>316579495.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1544048323.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3437000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>406000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1118000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2997000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2028075209.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3090733767.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>475772401.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2261696000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2220123781.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1514958387.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1844677889.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2924795317.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2215260119.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1644789873.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1589465848.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2065989988.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1901831065.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>824813271.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1588147510.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2379225484.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>488670768.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>909796779.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1247893081.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1145249925.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1198093211.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1194930038.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>534876997.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1345136853.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>637828463.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>865000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>219000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>687000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>985000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>667000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>449000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>995000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>319000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>814000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>198000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>578000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>695000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>849000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>122000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1109000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>389000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>162000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-286000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>388000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>532000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>112000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>6000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>463000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>582000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>382000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>313000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>627000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>315000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-125000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-189000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>776000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>457000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>468726952.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1748548445.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>817451554.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>464102046.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>253897953.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>226000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-47000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>300000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>210338409.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>77783546.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>431000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>159000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>285000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>293620387.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>585000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>289000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>208067803.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>258554351.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>184607671.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>163722837.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>133117430.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-61163095.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>154230569.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>60992260.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>168838043.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>41829182.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>189294353.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>87909082.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>70024032.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>70971457.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>67195447.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>86001215.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>70871238.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>54879540.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>75560379.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>75239694.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>70021058.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>71109707.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>28372522.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>90147696.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>72945473.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>90778803.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>32046022.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>241</v>
+      </c>
+      <c r="B30">
+        <v>-3337125744.0</v>
+      </c>
       <c r="C30">
+        <v>-31777000000.0</v>
+      </c>
+      <c r="D30">
         <v>-4344697513.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3074734492.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9215072000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7251442353.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5510021500.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6813246416.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1248398387.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1383371406.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24038000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-14164000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13302000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-39650000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9115667060.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12347651972.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4035967157.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9030255000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9435526806.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1191211211.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1298629055.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1529367157.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3786111334.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2087181754.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3115617659.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6693632491.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-91388897.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11188683030.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2377245866.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-6743270285.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2522145704.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3706674528.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>212887420.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>431788460.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-512592655.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2791458281.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1314864604.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2458301038.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-166094766.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1943000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3935000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1945000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6054000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-462000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2603000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-4878000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2866000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>361000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1965000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2253000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>574000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1412000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-916000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2805000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-690000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-805000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-422000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-364000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1042000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-863000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-708000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1039000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-181000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>32000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-732000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1995000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-138000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>175000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-385000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>748000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-17000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-857000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-584659418.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4437200979.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-784799020.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2115024507.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-60975492.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-5915000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-934000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1496000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-793276286.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-445885521.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>314000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1197000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-105000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-823768658.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1755000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-609000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-462150601.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-101885359.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-179436944.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-195327171.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-397350524.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>8411192.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-221617649.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-409750423.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-239770003.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-44894562.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>25082197.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4954951.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>56019225.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>39979201.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-52901166.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-47809831.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>150726154.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-87883374.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-137628816.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>139714903.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-79023766.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-25756694.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-338028857.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-17133659.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-93929787.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>35918321.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>200838772.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>