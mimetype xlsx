--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
@@ -800,5041 +803,5462 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>2353333000.0</v>
+      </c>
+      <c r="C2">
         <v>2690000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86036000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39523000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>22981000.0</v>
+      </c>
+      <c r="C5">
         <v>35310000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>27659031.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="F5">
         <v>500000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5">
+        <v>500000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9">
         <v>37177243500.0</v>
       </c>
       <c r="C9">
+        <v>37177243500.0</v>
+      </c>
+      <c r="D9">
         <v>37176649200.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>259108000.0</v>
+      </c>
+      <c r="C10">
         <v>348989000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>403185896.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>479564254.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>355711311.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>263892713.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11">
+        <v>259107630.0</v>
+      </c>
+      <c r="C11">
         <v>348988720.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>403185900.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>479564250.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>259108000.0</v>
+      </c>
+      <c r="C12">
         <v>348989000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>403185896.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>479564254.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>761546311.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>383866713.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>41203240000.0</v>
       </c>
       <c r="C13">
+        <v>41203240000.0</v>
+      </c>
+      <c r="D13">
         <v>41203126600.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>30000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="F13">
         <v>500000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13">
+        <v>500000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>1030080995.0</v>
+      </c>
+      <c r="C14">
         <v>1030081000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1006290704.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030000000.0</v>
       </c>
       <c r="E14">
         <v>1030000000.0</v>
       </c>
       <c r="F14">
         <v>1030000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>1030000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>1163000.0</v>
+      </c>
+      <c r="C16">
         <v>34447000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>209255002.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1739898887.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2143600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>771050000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>18362804000.0</v>
+      </c>
+      <c r="C21">
         <v>16073431000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16845700240.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7114106050.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4761666452.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2203250478.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>3757700000.0</v>
+      </c>
+      <c r="C22">
         <v>4394000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5000000000.0</v>
       </c>
-      <c r="D22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>1.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>73027508000.0</v>
+      </c>
+      <c r="C23">
         <v>75277515000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>82179935908.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>37287645207.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7588439899.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3885456593.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>1039249960.0</v>
+      </c>
+      <c r="C24">
         <v>1231583310.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1387249990.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1566250000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25">
+        <v>1039249960.0</v>
+      </c>
+      <c r="C25">
         <v>1231583310.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1387249990.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1566250000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>1417123000.0</v>
+      </c>
+      <c r="C28">
         <v>1501306000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1163064099.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1265685745.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>448810784.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>631668706.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>10191384000.0</v>
+      </c>
+      <c r="C30">
         <v>8636412000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7589637768.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3714857165.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>164500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>56292567000.0</v>
+      </c>
+      <c r="C33">
         <v>59371365000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>61321047764.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30652254605.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5601624588.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3445089880.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>1211619000.0</v>
+      </c>
+      <c r="C35">
         <v>1333219000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1459841200.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1652359172.0</v>
       </c>
-      <c r="E35"/>
       <c r="F35"/>
-    </row>
-    <row r="36" spans="1:6">
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>3055075000.0</v>
+      </c>
+      <c r="C36">
         <v>16490810000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>29498178989.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>19664968948.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38">
+        <v>6154636400.0</v>
+      </c>
+      <c r="C38">
         <v>18995668800.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>29498178990.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>19135031330.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
         <v>2526750000.0</v>
       </c>
       <c r="C39">
+        <v>2526750000.0</v>
+      </c>
+      <c r="D39">
         <v>7866064480.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2440969183.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1060769000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2999999.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>815385000.0</v>
+      </c>
+      <c r="C40">
         <v>382657000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>569907380.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3960835654.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-617189359.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>364450151.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
         <v>37177244000.0</v>
       </c>
       <c r="C42">
+        <v>37177244000.0</v>
+      </c>
+      <c r="D42">
         <v>37176649200.0</v>
       </c>
-      <c r="D42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E42"/>
       <c r="F42">
         <v>-500000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42">
+        <v>-500000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>31775127000.0</v>
+      </c>
+      <c r="C46">
         <v>24302266000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14977168535.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3854235588.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>839958136.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1241839402.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47">
+        <v>31775126940.0</v>
+      </c>
+      <c r="C47">
         <v>24302265660.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>14977168540.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3589235590.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-10394437000.0</v>
+      </c>
+      <c r="C48">
         <v>-8197312000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>660222981.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>572523676.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3015358727.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>885983788.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>1676231000.0</v>
+      </c>
+      <c r="C51">
         <v>1850295000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1566249995.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1745250000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>804522095.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>895561419.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>636981000.0</v>
+      </c>
+      <c r="C52">
         <v>618711000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>179000004.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>-1583898883.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1609044190.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1791122838.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>405835000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>119974000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>73027508000.0</v>
+      </c>
+      <c r="C55">
         <v>75277515000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>82179935908.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>37287645207.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7588439899.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3885456593.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>16734941000.0</v>
+      </c>
+      <c r="C56">
         <v>15906150000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20858888144.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6635390602.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1986815311.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>440366713.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>3806862000.0</v>
+      </c>
+      <c r="C57">
         <v>3725815000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1652436896.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5062762358.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4073081172.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2499472805.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>5018481000.0</v>
+      </c>
+      <c r="C58">
         <v>5059035000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3112278096.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6715121531.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4073081172.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2499472805.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>68009028000.0</v>
+      </c>
+      <c r="C60">
         <v>70218481000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>79067657812.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>30572523676.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3515358727.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1385983788.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B2"/>
       <c r="C2">
         <v>2604583000.0</v>
       </c>
       <c r="D2">
-        <v>2690000000.0</v>
+        <v>2604583000.0</v>
       </c>
       <c r="E2">
         <v>2690000000.0</v>
       </c>
-      <c r="F2"/>
+      <c r="F2">
+        <v>2690000000.0</v>
+      </c>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>21000000.0</v>
       </c>
-      <c r="I2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J2"/>
       <c r="K2">
         <v>21000000.0</v>
       </c>
       <c r="L2">
+        <v>21000000.0</v>
+      </c>
+      <c r="M2">
         <v>23000000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
         <v>35310000.0</v>
       </c>
       <c r="D5">
         <v>35310000.0</v>
       </c>
       <c r="E5">
         <v>35310000.0</v>
       </c>
       <c r="F5">
-        <v>27659000.0</v>
+        <v>35310000.0</v>
       </c>
       <c r="G5">
         <v>27659000.0</v>
       </c>
       <c r="H5">
+        <v>27659000.0</v>
+      </c>
+      <c r="I5">
         <v>27659031.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>3515358727.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9">
         <v>37177243500.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="C9">
         <v>37177243500.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="D9"/>
+      <c r="E9">
         <v>37177243500.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="F9"/>
+      <c r="G9">
+        <v>37177243500.0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
         <v>37176649200.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B10"/>
       <c r="C10">
         <v>259823000.0</v>
       </c>
       <c r="D10">
-        <v>348989000.0</v>
+        <v>259823000.0</v>
       </c>
       <c r="E10">
         <v>348989000.0</v>
       </c>
       <c r="F10">
-        <v>190430000.0</v>
+        <v>348989000.0</v>
       </c>
       <c r="G10">
         <v>190430000.0</v>
       </c>
       <c r="H10">
+        <v>190430000.0</v>
+      </c>
+      <c r="I10">
         <v>403185896.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>421658692.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1675937554.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5661926510.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>479564254.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-761546311.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11">
+        <v>259107630.0</v>
+      </c>
+      <c r="C11">
         <v>259823290.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>348988720.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>190429960.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>403185900.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
-        <v>259823000.0</v>
+        <v>259107630.0</v>
       </c>
       <c r="C12">
         <v>259823000.0</v>
       </c>
       <c r="D12">
-        <v>348989000.0</v>
+        <v>259823000.0</v>
       </c>
       <c r="E12">
         <v>348989000.0</v>
       </c>
       <c r="F12">
-        <v>190430000.0</v>
+        <v>348989000.0</v>
       </c>
       <c r="G12">
         <v>190430000.0</v>
       </c>
       <c r="H12">
+        <v>190430000.0</v>
+      </c>
+      <c r="I12">
         <v>403185896.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>421658692.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1675937554.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5661926510.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>479564254.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>761546311.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
-        <v>41203240000.0</v>
+        <v>41203239800.0</v>
       </c>
       <c r="C13">
         <v>41203240000.0</v>
       </c>
       <c r="D13">
         <v>41203240000.0</v>
       </c>
       <c r="E13">
         <v>41203240000.0</v>
       </c>
       <c r="F13">
         <v>41203240000.0</v>
       </c>
       <c r="G13">
         <v>41203240000.0</v>
       </c>
       <c r="H13">
+        <v>41203240000.0</v>
+      </c>
+      <c r="I13">
         <v>41203126600.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>41202996960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41200000000.0</v>
       </c>
       <c r="K13">
         <v>41200000000.0</v>
       </c>
       <c r="L13">
+        <v>41200000000.0</v>
+      </c>
+      <c r="M13">
         <v>30000000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>1030080995.0</v>
+        <v>1030081000.0</v>
       </c>
       <c r="C14">
         <v>1030080995.0</v>
       </c>
       <c r="D14">
         <v>1030080995.0</v>
       </c>
       <c r="E14">
         <v>1030080995.0</v>
       </c>
       <c r="F14">
         <v>1030080995.0</v>
       </c>
       <c r="G14">
         <v>1030080995.0</v>
       </c>
       <c r="H14">
+        <v>1030080995.0</v>
+      </c>
+      <c r="I14">
         <v>934938044.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1030224772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030000000.0</v>
       </c>
       <c r="K14">
         <v>1030000000.0</v>
       </c>
       <c r="L14">
+        <v>1030000000.0</v>
+      </c>
+      <c r="M14">
         <v>1746840660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="N14">
         <v>12500000.0</v>
       </c>
       <c r="O14">
         <v>12500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14">
+        <v>12500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>450224269.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2764748704.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-23000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
-        <v>16552263000.0</v>
+        <v>18362803730.0</v>
       </c>
       <c r="C21">
         <v>16552263000.0</v>
       </c>
       <c r="D21">
-        <v>16073431000.0</v>
+        <v>16552263000.0</v>
       </c>
       <c r="E21">
         <v>16073431000.0</v>
       </c>
       <c r="F21">
-        <v>16829450000.0</v>
+        <v>16073431000.0</v>
       </c>
       <c r="G21">
         <v>16829450000.0</v>
       </c>
       <c r="H21">
+        <v>16829450000.0</v>
+      </c>
+      <c r="I21">
         <v>16845700240.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16753825240.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11781950241.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11791560241.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7114106050.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
-        <v>4333400000.0</v>
+        <v>3757700000.0</v>
       </c>
       <c r="C22">
         <v>4333400000.0</v>
       </c>
       <c r="D22">
-        <v>4394000000.0</v>
+        <v>4333400000.0</v>
       </c>
       <c r="E22">
         <v>4394000000.0</v>
       </c>
       <c r="F22">
-        <v>4894000000.0</v>
+        <v>4394000000.0</v>
       </c>
       <c r="G22">
         <v>4894000000.0</v>
       </c>
       <c r="H22">
+        <v>4894000000.0</v>
+      </c>
+      <c r="I22">
         <v>5000000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3000000000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
-        <v>75430321000.0</v>
+        <v>73027508270.0</v>
       </c>
       <c r="C23">
         <v>75430321000.0</v>
       </c>
       <c r="D23">
-        <v>75277515000.0</v>
+        <v>75430321000.0</v>
       </c>
       <c r="E23">
         <v>75277515000.0</v>
       </c>
       <c r="F23">
-        <v>82051852000.0</v>
+        <v>75277515000.0</v>
       </c>
       <c r="G23">
         <v>82051852000.0</v>
       </c>
       <c r="H23">
+        <v>82051852000.0</v>
+      </c>
+      <c r="I23">
         <v>82179935908.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>84137767920.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>83807438016.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>85846158745.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>37287645207.0</v>
       </c>
-      <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>3515358727.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>1039249960.0</v>
+      </c>
+      <c r="C24">
         <v>1136437930.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>1231583310.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>1297749990.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>1387249990.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25">
+        <v>1039249960.0</v>
+      </c>
+      <c r="C25">
         <v>1136437930.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1231583310.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1297749990.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>1387249990.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
         <v>1368879000.0</v>
       </c>
       <c r="D28">
-        <v>1501306000.0</v>
+        <v>1368879000.0</v>
       </c>
       <c r="E28">
         <v>1501306000.0</v>
       </c>
       <c r="F28">
-        <v>1286320000.0</v>
+        <v>1501306000.0</v>
       </c>
       <c r="G28">
         <v>1286320000.0</v>
       </c>
       <c r="H28">
+        <v>1286320000.0</v>
+      </c>
+      <c r="I28">
         <v>1163064099.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1189341304.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20187557.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3961426512.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1265685745.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>761546311.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
-        <v>9154590000.0</v>
+        <v>10191383560.0</v>
       </c>
       <c r="C30">
         <v>9154590000.0</v>
       </c>
       <c r="D30">
-        <v>8636412000.0</v>
+        <v>9154590000.0</v>
       </c>
       <c r="E30">
         <v>8636412000.0</v>
       </c>
       <c r="F30">
-        <v>10152369000.0</v>
+        <v>8636412000.0</v>
       </c>
       <c r="G30">
         <v>10152369000.0</v>
       </c>
       <c r="H30">
+        <v>10152369000.0</v>
+      </c>
+      <c r="I30">
         <v>7589637768.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5261255329.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3795818875.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3780057165.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3714857165.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
-    </row>
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B33"/>
       <c r="C33">
         <v>59155758000.0</v>
       </c>
       <c r="D33">
-        <v>59371365000.0</v>
+        <v>59155758000.0</v>
       </c>
       <c r="E33">
         <v>59371365000.0</v>
       </c>
       <c r="F33">
-        <v>59569034000.0</v>
+        <v>59371365000.0</v>
       </c>
       <c r="G33">
         <v>59569034000.0</v>
       </c>
       <c r="H33">
+        <v>59569034000.0</v>
+      </c>
+      <c r="I33">
         <v>61321047764.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>72014724844.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>74041552532.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>71954046013.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>29838372972.0</v>
       </c>
-      <c r="M33"/>
       <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>-761546311.0</v>
       </c>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B35"/>
       <c r="C35">
         <v>1238074000.0</v>
       </c>
       <c r="D35">
-        <v>1333219000.0</v>
+        <v>1238074000.0</v>
       </c>
       <c r="E35">
         <v>1333219000.0</v>
       </c>
       <c r="F35">
-        <v>1370341000.0</v>
+        <v>1333219000.0</v>
       </c>
       <c r="G35">
         <v>1370341000.0</v>
       </c>
       <c r="H35">
+        <v>1370341000.0</v>
+      </c>
+      <c r="I35">
         <v>1459841200.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1518109170.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1562859171.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1607609172.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1652359173.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B36"/>
       <c r="C36">
         <v>12705651000.0</v>
       </c>
       <c r="D36">
-        <v>18995669000.0</v>
+        <v>12705651000.0</v>
       </c>
       <c r="E36">
         <v>18995669000.0</v>
       </c>
       <c r="F36">
-        <v>28232689000.0</v>
+        <v>18995669000.0</v>
       </c>
       <c r="G36">
         <v>28232689000.0</v>
       </c>
       <c r="H36">
+        <v>28232689000.0</v>
+      </c>
+      <c r="I36">
         <v>29498178989.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>49674025653.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>46634028076.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>56501211018.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>19135031334.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>-761546311.0</v>
       </c>
     </row>
-    <row r="37" spans="1:15">
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38">
+        <v>6154636400.0</v>
+      </c>
+      <c r="C38">
         <v>12705651250.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>18995668800.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>28232689400.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>29498178990.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B39"/>
       <c r="C39">
         <v>2526750000.0</v>
       </c>
       <c r="D39">
         <v>2526750000.0</v>
       </c>
       <c r="E39">
         <v>2526750000.0</v>
       </c>
       <c r="F39">
-        <v>7246019000.0</v>
+        <v>2526750000.0</v>
       </c>
       <c r="G39">
         <v>7246019000.0</v>
       </c>
       <c r="H39">
+        <v>7246019000.0</v>
+      </c>
+      <c r="I39">
         <v>7866064480.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3440129055.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4482508110.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4450129057.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3254850816.0</v>
       </c>
-      <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
-    </row>
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B40"/>
       <c r="C40">
         <v>956169000.0</v>
       </c>
       <c r="D40">
-        <v>417104000.0</v>
+        <v>956169000.0</v>
       </c>
       <c r="E40">
         <v>417104000.0</v>
       </c>
       <c r="F40">
-        <v>1290058000.0</v>
+        <v>417104000.0</v>
       </c>
       <c r="G40">
         <v>1290058000.0</v>
       </c>
       <c r="H40">
+        <v>1290058000.0</v>
+      </c>
+      <c r="I40">
         <v>1452436892.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2317498541.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1733102005.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4406795623.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4860762354.0</v>
       </c>
-      <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
-    </row>
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
-        <v>37177244000.0</v>
+        <v>22981340.0</v>
       </c>
       <c r="C42">
         <v>37177244000.0</v>
       </c>
       <c r="D42">
         <v>37177244000.0</v>
       </c>
       <c r="E42">
         <v>37177244000.0</v>
       </c>
       <c r="F42">
         <v>37177244000.0</v>
       </c>
       <c r="G42">
         <v>37177244000.0</v>
       </c>
       <c r="H42">
+        <v>37177244000.0</v>
+      </c>
+      <c r="I42">
         <v>37176649200.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>37175968590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37160234550.0</v>
       </c>
       <c r="K42">
         <v>37160234550.0</v>
       </c>
-      <c r="L42"/>
+      <c r="L42">
+        <v>37160234550.0</v>
+      </c>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
-    </row>
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B46"/>
       <c r="C46">
         <v>29897843000.0</v>
       </c>
       <c r="D46">
-        <v>24302266000.0</v>
+        <v>29897843000.0</v>
       </c>
       <c r="E46">
         <v>24302266000.0</v>
       </c>
       <c r="F46">
-        <v>14506894000.0</v>
+        <v>24302266000.0</v>
       </c>
       <c r="G46">
         <v>14506894000.0</v>
       </c>
       <c r="H46">
+        <v>14506894000.0</v>
+      </c>
+      <c r="I46">
         <v>14977168535.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5586873951.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>15606630196.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3661274754.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3589235588.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47">
+        <v>31775126940.0</v>
+      </c>
+      <c r="C47">
         <v>29897843450.0</v>
       </c>
-      <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>24302265660.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47">
         <v>14506894360.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47">
+      <c r="H47"/>
+      <c r="I47">
         <v>14977168540.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
-        <v>-8276563000.0</v>
+        <v>-10394437050.0</v>
       </c>
       <c r="C48">
         <v>-8276563000.0</v>
       </c>
       <c r="D48">
-        <v>-8197312000.0</v>
+        <v>-8276563000.0</v>
       </c>
       <c r="E48">
         <v>-8197312000.0</v>
       </c>
       <c r="F48">
-        <v>804310000.0</v>
+        <v>-8197312000.0</v>
       </c>
       <c r="G48">
         <v>804310000.0</v>
       </c>
       <c r="H48">
+        <v>804310000.0</v>
+      </c>
+      <c r="I48">
         <v>660222981.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1744194655.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1501018017.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1292519396.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>572523676.0</v>
       </c>
-      <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
-    </row>
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B51"/>
       <c r="C51">
         <v>1628703000.0</v>
       </c>
       <c r="D51">
-        <v>1850295000.0</v>
+        <v>1628703000.0</v>
       </c>
       <c r="E51">
         <v>1850295000.0</v>
       </c>
       <c r="F51">
-        <v>1476750000.0</v>
+        <v>1850295000.0</v>
       </c>
       <c r="G51">
         <v>1476750000.0</v>
       </c>
       <c r="H51">
+        <v>1476750000.0</v>
+      </c>
+      <c r="I51">
         <v>1566249995.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1610999996.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1655749997.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1700499998.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1745250000.0</v>
       </c>
-      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
-        <v>492265000.0</v>
+        <v>636981050.0</v>
       </c>
       <c r="C52">
         <v>492265000.0</v>
       </c>
       <c r="D52">
-        <v>618711000.0</v>
+        <v>492265000.0</v>
       </c>
       <c r="E52">
         <v>618711000.0</v>
       </c>
       <c r="F52">
-        <v>179000000.0</v>
+        <v>618711000.0</v>
       </c>
       <c r="G52">
         <v>179000000.0</v>
       </c>
       <c r="H52">
-        <v>179000004.0</v>
+        <v>179000000.0</v>
       </c>
       <c r="I52">
         <v>179000004.0</v>
       </c>
       <c r="J52">
+        <v>179000004.0</v>
+      </c>
+      <c r="K52">
         <v>-292224265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000004.0</v>
       </c>
       <c r="L52">
         <v>179000004.0</v>
       </c>
-      <c r="M52"/>
+      <c r="M52">
+        <v>179000004.0</v>
+      </c>
       <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>1523092622.0</v>
       </c>
     </row>
-    <row r="54" spans="1:15">
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
-        <v>75430321000.0</v>
+        <v>73027508270.0</v>
       </c>
       <c r="C55">
         <v>75430321000.0</v>
       </c>
       <c r="D55">
-        <v>75277515000.0</v>
+        <v>75430321000.0</v>
       </c>
       <c r="E55">
         <v>75277515000.0</v>
       </c>
       <c r="F55">
-        <v>82051852000.0</v>
+        <v>75277515000.0</v>
       </c>
       <c r="G55">
         <v>82051852000.0</v>
       </c>
       <c r="H55">
+        <v>82051852000.0</v>
+      </c>
+      <c r="I55">
         <v>82179935908.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>84137767920.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>83807438016.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>85846158745.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>37287645207.0</v>
       </c>
-      <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
-    </row>
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
-        <v>16274563000.0</v>
+        <v>16734941200.0</v>
       </c>
       <c r="C56">
         <v>16274563000.0</v>
       </c>
       <c r="D56">
-        <v>15906150000.0</v>
+        <v>16274563000.0</v>
       </c>
       <c r="E56">
         <v>15906150000.0</v>
       </c>
       <c r="F56">
-        <v>22482818000.0</v>
+        <v>15906150000.0</v>
       </c>
       <c r="G56">
         <v>22482818000.0</v>
       </c>
       <c r="H56">
+        <v>22482818000.0</v>
+      </c>
+      <c r="I56">
         <v>20858888144.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12123043076.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9765885484.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>13892112732.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7449272235.0</v>
       </c>
-      <c r="M56"/>
       <c r="N56"/>
-      <c r="O56">
+      <c r="O56"/>
+      <c r="P56">
         <v>761546311.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
-        <v>4053017000.0</v>
+        <v>3806862170.0</v>
       </c>
       <c r="C57">
         <v>4053017000.0</v>
       </c>
       <c r="D57">
-        <v>3725815000.0</v>
+        <v>4053017000.0</v>
       </c>
       <c r="E57">
         <v>3725815000.0</v>
       </c>
       <c r="F57">
-        <v>1469058000.0</v>
+        <v>3725815000.0</v>
       </c>
       <c r="G57">
         <v>1469058000.0</v>
       </c>
       <c r="H57">
+        <v>1469058000.0</v>
+      </c>
+      <c r="I57">
         <v>1652436896.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2496498545.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2383326278.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4585795627.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5062762358.0</v>
       </c>
-      <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
-    </row>
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
-        <v>5291091000.0</v>
+        <v>5018480680.0</v>
       </c>
       <c r="C58">
         <v>5291091000.0</v>
       </c>
       <c r="D58">
-        <v>5059035000.0</v>
+        <v>5291091000.0</v>
       </c>
       <c r="E58">
         <v>5059035000.0</v>
       </c>
       <c r="F58">
-        <v>2839400000.0</v>
+        <v>5059035000.0</v>
       </c>
       <c r="G58">
         <v>2839400000.0</v>
       </c>
       <c r="H58">
+        <v>2839400000.0</v>
+      </c>
+      <c r="I58">
         <v>3112278096.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4014607715.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3946185449.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6193404799.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6715121531.0</v>
       </c>
-      <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
-    </row>
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
-        <v>70139230000.0</v>
+        <v>68009027580.0</v>
       </c>
       <c r="C60">
         <v>70139230000.0</v>
       </c>
       <c r="D60">
-        <v>70218481000.0</v>
+        <v>70139230000.0</v>
       </c>
       <c r="E60">
         <v>70218481000.0</v>
       </c>
       <c r="F60">
-        <v>79212453000.0</v>
+        <v>70218481000.0</v>
       </c>
       <c r="G60">
         <v>79212453000.0</v>
       </c>
       <c r="H60">
+        <v>79212453000.0</v>
+      </c>
+      <c r="I60">
         <v>79067657812.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>80123160205.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>79861252567.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>79652753946.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>30572523676.0</v>
       </c>
-      <c r="M60"/>
       <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>3515358727.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>9056694220.0</v>
+      </c>
+      <c r="C2">
         <v>7335347000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4564452710.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4001348204.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2687541112.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1680937801.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>2424742545.0</v>
+      </c>
+      <c r="C3">
         <v>2738354000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>650998995.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>557805632.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>512844696.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>497981051.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>-2780312401.0</v>
+      </c>
+      <c r="C5">
         <v>-11222745000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-248192382.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4980468621.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2761731359.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2343409755.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>-355569856.0</v>
+      </c>
+      <c r="C6">
         <v>-8484391000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>402806613.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5538274253.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3274576055.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2841390806.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>5840123830.0</v>
+      </c>
+      <c r="C9">
         <v>4133489000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12702879803.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8523964174.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5178888888.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4258587199.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-2788350413.0</v>
+      </c>
+      <c r="C10">
         <v>-11344622000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>106514805.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4961147630.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2696977003.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2250080728.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>-591225489.0</v>
+      </c>
+      <c r="C11">
         <v>-2487087000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18815500.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>903982681.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>567602064.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>304376817.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>110804207.0</v>
+      </c>
+      <c r="C12">
         <v>121877000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>94581941.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19320989.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>64754356.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>93329027.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>98029560.0</v>
+      </c>
+      <c r="C13">
         <v>109593800.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>63224700.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>417088810.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-2197124924.0</v>
+      </c>
+      <c r="C15">
         <v>-8857535000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>87699305.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4057164949.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2129374938.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1945703911.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16">
+        <v>-2197124920.0</v>
+      </c>
+      <c r="C16">
         <v>-8857535110.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>87699310.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4057164950.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-2780312401.0</v>
+      </c>
+      <c r="C21">
         <v>-11228843000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-425242382.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4248918680.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2387123470.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2131328430.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>17677130451.0</v>
+      </c>
+      <c r="C23">
         <v>22697679000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17674574895.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8276393705.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5479306527.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3808196567.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>104</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>6442138000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3638261486.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>759250658.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>572073961.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>525460469.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>8616050250.0</v>
+      </c>
+      <c r="C28">
         <v>1106908000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4309959323.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>597984282.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>342525518.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>123280407.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-591225490.0</v>
+      </c>
+      <c r="C29">
         <v>-2487086750.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18815500.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>903982680.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>8620436231.0</v>
+      </c>
+      <c r="C30">
         <v>15362332000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13110122185.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4275045498.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2791765415.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2127258766.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-8038012.0</v>
+      </c>
+      <c r="C31">
         <v>-115779000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>531757185.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>712228957.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>309853530.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>118752298.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>14896818050.0</v>
+      </c>
+      <c r="C32">
         <v>11468836000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17267332513.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12525312378.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7866430000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5939525000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
-        <v>1676957046.0</v>
+        <v>8451878790.0</v>
       </c>
       <c r="C2">
         <v>1676957046.0</v>
       </c>
       <c r="D2">
-        <v>2040062376.0</v>
+        <v>1676957046.0</v>
       </c>
       <c r="E2">
         <v>2040062376.0</v>
       </c>
       <c r="F2">
-        <v>1216569743.0</v>
+        <v>2040062376.0</v>
       </c>
       <c r="G2">
         <v>1216569743.0</v>
       </c>
       <c r="H2">
+        <v>1216569743.0</v>
+      </c>
+      <c r="I2">
         <v>1019250021.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>926678798.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2055579816.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>781525833.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>336229227.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1467565600.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1307622578.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>354548501.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
         <v>288941228.0</v>
       </c>
       <c r="D3">
-        <v>677811594.0</v>
+        <v>288941228.0</v>
       </c>
       <c r="E3">
         <v>677811594.0</v>
       </c>
       <c r="F3">
-        <v>256373685.0</v>
+        <v>677811594.0</v>
       </c>
       <c r="G3">
         <v>256373685.0</v>
       </c>
       <c r="H3">
+        <v>256373685.0</v>
+      </c>
+      <c r="I3">
         <v>146493078.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>118304990.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>228191758.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>167619169.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13207403.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>85585543.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>59105584.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46697296.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
         <v>-15909495.0</v>
       </c>
       <c r="D5">
-        <v>-5819732010.0</v>
+        <v>-15909495.0</v>
       </c>
       <c r="E5">
         <v>-5819732010.0</v>
       </c>
       <c r="F5">
-        <v>210310357.0</v>
+        <v>-5819732010.0</v>
       </c>
       <c r="G5">
         <v>210310357.0</v>
       </c>
       <c r="H5">
+        <v>210310357.0</v>
+      </c>
+      <c r="I5">
         <v>-2190884964.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>485802144.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>339822364.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1042855667.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>427333550.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1416390377.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4841273705.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>544301838.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="B6"/>
       <c r="C6">
         <v>273031733.0</v>
       </c>
       <c r="D6">
-        <v>-5141920416.0</v>
+        <v>273031733.0</v>
       </c>
       <c r="E6">
         <v>-5141920416.0</v>
       </c>
       <c r="F6">
-        <v>466684042.0</v>
+        <v>-5141920416.0</v>
       </c>
       <c r="G6">
         <v>466684042.0</v>
       </c>
       <c r="H6">
+        <v>466684042.0</v>
+      </c>
+      <c r="I6">
         <v>-2044391886.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>604107134.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>568014122.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1210474836.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>440540953.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1330804834.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4900379289.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>590999134.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
-        <v>2338826404.0</v>
+        <v>6444939260.0</v>
       </c>
       <c r="C9">
         <v>2338826404.0</v>
       </c>
       <c r="D9">
-        <v>-264262377.0</v>
+        <v>2338826404.0</v>
       </c>
       <c r="E9">
         <v>-264262377.0</v>
       </c>
       <c r="F9">
-        <v>2742048157.0</v>
+        <v>-264262377.0</v>
       </c>
       <c r="G9">
         <v>2742048157.0</v>
       </c>
       <c r="H9">
+        <v>2742048157.0</v>
+      </c>
+      <c r="I9">
         <v>4095949979.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2762995202.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2412577360.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3212775504.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>260517092.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>473584400.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5307492944.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3017752036.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
-        <v>-47011306.0</v>
+        <v>-2788350410.0</v>
       </c>
       <c r="C10">
         <v>-47011306.0</v>
       </c>
       <c r="D10">
-        <v>-5764622267.0</v>
+        <v>-47011306.0</v>
       </c>
       <c r="E10">
         <v>-5764622267.0</v>
       </c>
       <c r="F10">
-        <v>92311338.0</v>
+        <v>-5764622267.0</v>
       </c>
       <c r="G10">
         <v>92311338.0</v>
       </c>
       <c r="H10">
+        <v>92311338.0</v>
+      </c>
+      <c r="I10">
         <v>-1500017440.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>323342599.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>320553707.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>962635939.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>795071582.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1417816138.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4993806850.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>590085336.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
         <v>7386045.0</v>
       </c>
       <c r="D11">
-        <v>1263811117.0</v>
+        <v>7386045.0</v>
       </c>
       <c r="E11">
         <v>1263811117.0</v>
       </c>
       <c r="F11">
-        <v>20267743.0</v>
+        <v>1263811117.0</v>
       </c>
       <c r="G11">
         <v>20267743.0</v>
       </c>
       <c r="H11">
+        <v>20267743.0</v>
+      </c>
+      <c r="I11">
         <v>-416045766.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>80165961.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>112055086.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>242640219.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-46426141.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18020992.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>689803387.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>242584443.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="B12"/>
       <c r="C12">
         <v>24322652.0</v>
       </c>
       <c r="D12">
-        <v>28669307.0</v>
+        <v>24322652.0</v>
       </c>
       <c r="E12">
         <v>28669307.0</v>
       </c>
-      <c r="F12"/>
+      <c r="F12">
+        <v>28669307.0</v>
+      </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>19268657.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20067352.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>98029560.0</v>
+      </c>
+      <c r="C13">
         <v>48645310.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>109593800.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>52255190.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>18372880.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
-        <v>-39625261.0</v>
+        <v>-2197124920.0</v>
       </c>
       <c r="C15">
         <v>-39625261.0</v>
       </c>
       <c r="D15">
-        <v>-4500811152.0</v>
+        <v>-39625261.0</v>
       </c>
       <c r="E15">
         <v>-4500811152.0</v>
       </c>
       <c r="F15">
-        <v>72043596.0</v>
+        <v>-4500811152.0</v>
       </c>
       <c r="G15">
         <v>72043596.0</v>
       </c>
       <c r="H15">
+        <v>72043596.0</v>
+      </c>
+      <c r="I15">
         <v>-1083971674.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>243176638.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>208498621.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>719995720.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>841497723.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1435837130.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4304003463.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>347500893.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16">
+        <v>-2197124920.0</v>
+      </c>
+      <c r="C16">
         <v>-79250520.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-8857535110.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>144087190.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-1083971670.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
-        <v>-34409495.0</v>
+        <v>-2775926420.0</v>
       </c>
       <c r="C21">
         <v>-34409495.0</v>
       </c>
       <c r="D21">
-        <v>-5815732010.0</v>
+        <v>-34409495.0</v>
       </c>
       <c r="E21">
         <v>-5815732010.0</v>
       </c>
       <c r="F21">
-        <v>205310357.0</v>
+        <v>-5815732010.0</v>
       </c>
       <c r="G21">
         <v>205310357.0</v>
       </c>
       <c r="H21">
+        <v>205310357.0</v>
+      </c>
+      <c r="I21">
         <v>-2009214964.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>485802144.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>336034770.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>986805667.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>427333550.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1416390377.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4841273705.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>544301838.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
         <v>4050192945.0</v>
       </c>
       <c r="D23">
-        <v>7591532010.0</v>
+        <v>4050192945.0</v>
       </c>
       <c r="E23">
         <v>7591532010.0</v>
       </c>
       <c r="F23">
-        <v>3753307543.0</v>
+        <v>7591532010.0</v>
       </c>
       <c r="G23">
         <v>3753307543.0</v>
       </c>
       <c r="H23">
+        <v>3753307543.0</v>
+      </c>
+      <c r="I23">
         <v>7124414964.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3357028003.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4132122405.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3007495670.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>887802020.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3359540377.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1623693295.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2785020825.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="B27"/>
       <c r="C27">
         <v>660082900.0</v>
       </c>
       <c r="D27">
-        <v>2377850393.0</v>
+        <v>660082900.0</v>
       </c>
       <c r="E27">
         <v>2377850393.0</v>
       </c>
       <c r="F27">
-        <v>843218851.0</v>
+        <v>2377850393.0</v>
       </c>
       <c r="G27">
         <v>843218851.0</v>
       </c>
       <c r="H27">
+        <v>843218851.0</v>
+      </c>
+      <c r="I27">
         <v>1522148385.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>884052032.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>787438292.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>444622777.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18344362.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>326849502.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>257138321.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>193607197.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
-        <v>454518673.0</v>
+        <v>8616050250.0</v>
       </c>
       <c r="C28">
         <v>454518673.0</v>
       </c>
       <c r="D28">
-        <v>2277052.0</v>
+        <v>454518673.0</v>
       </c>
       <c r="E28">
         <v>2277052.0</v>
       </c>
       <c r="F28">
-        <v>551177154.0</v>
+        <v>2277052.0</v>
       </c>
       <c r="G28">
         <v>551177154.0</v>
       </c>
       <c r="H28">
+        <v>551177154.0</v>
+      </c>
+      <c r="I28">
         <v>3554780032.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18183188.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>281401308.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>535610788.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>683199242.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>815442114.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>645481100.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1111222510.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-591225490.0</v>
+      </c>
+      <c r="C29">
         <v>-14772090.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>-2487086750.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>40535490.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>-416045770.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
-        <v>2373235899.0</v>
+        <v>17672744470.0</v>
       </c>
       <c r="C30">
         <v>2373235899.0</v>
       </c>
       <c r="D30">
-        <v>5551469634.0</v>
+        <v>2373235899.0</v>
       </c>
       <c r="E30">
         <v>5551469634.0</v>
       </c>
       <c r="F30">
-        <v>2536737800.0</v>
+        <v>5551469634.0</v>
       </c>
       <c r="G30">
         <v>2536737800.0</v>
       </c>
       <c r="H30">
+        <v>2536737800.0</v>
+      </c>
+      <c r="I30">
         <v>6105164943.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2430349205.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2076542589.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2225969837.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>551572793.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1891974777.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>316070717.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2430472324.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="B31"/>
       <c r="C31">
         <v>-12601811.0</v>
       </c>
       <c r="D31">
-        <v>51109743.0</v>
+        <v>-12601811.0</v>
       </c>
       <c r="E31">
         <v>51109743.0</v>
       </c>
       <c r="F31">
+        <v>51109743.0</v>
+      </c>
+      <c r="G31">
         <v>-112999019.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>509197524.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>44210455.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15481064.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-24169728.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>367738032.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1425761.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>152533145.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>172383498.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
-        <v>4015783450.0</v>
+        <v>14896818050.0</v>
       </c>
       <c r="C32">
         <v>4015783450.0</v>
       </c>
       <c r="D32">
-        <v>1775800000.0</v>
+        <v>4015783450.0</v>
       </c>
       <c r="E32">
         <v>1775800000.0</v>
       </c>
       <c r="F32">
-        <v>3958617900.0</v>
+        <v>1775800000.0</v>
       </c>
       <c r="G32">
         <v>3958617900.0</v>
       </c>
       <c r="H32">
+        <v>3958617900.0</v>
+      </c>
+      <c r="I32">
         <v>5115200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3689674000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4468157176.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3994301337.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>596746319.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1941150000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6615115522.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3372300537.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>348988716.0</v>
+      </c>
+      <c r="C2">
         <v>403185896.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>479564254.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>355711000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>263892713.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>382760720.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>3396166930</v>
+      </c>
+      <c r="C3">
         <v>567242899</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22682894332</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14500841000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2669379404</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2181200792</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>-89881082.0</v>
+      </c>
+      <c r="C6">
         <v>-54197180.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-76378358.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>123853000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>91818598.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-118868007.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>115</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-3182795250.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3043757740.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1566517470.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>2424742545.0</v>
+      </c>
+      <c r="C14">
         <v>2738354349.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>769164613.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>557806000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>512844696.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>497981051.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>259107634.0</v>
+      </c>
+      <c r="C16">
         <v>348988716.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>403185896.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>479564000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>355711311.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>263892713.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>65912840.0</v>
+      </c>
+      <c r="C18">
         <v>-298949330.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-38510090962.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23807515000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>241818598.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>268108003.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-2197124924.0</v>
+      </c>
+      <c r="C22">
         <v>-8857535111.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>87699305.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4057165000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2129374938.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1945703911.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>130</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>707500.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-32449957523.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-813882000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2819379404.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2568176802.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-9767063191.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-185000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-150000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-267002010.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>3234462149.0</v>
+      </c>
+      <c r="C25">
         <v>6387474331.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-16684060548.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-13921645000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>268978368.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5623833.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>133</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>52659541250.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23000000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-155793926.0</v>
+      </c>
+      <c r="C28">
         <v>244752153.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>48200775796.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23931368000.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>3462079770.0</v>
+      </c>
+      <c r="C29">
         <v>268293569.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15827196630.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9306674000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2911198000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2449308795.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-3396166926.0</v>
+      </c>
+      <c r="C30">
         <v>-567242902.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-32449957523.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14500841000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2819379404.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2568176802.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -5845,941 +6269,941 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2">
         <v>190429957.0</v>
       </c>
       <c r="F2">
         <v>296807926.0</v>
       </c>
       <c r="G2">
         <v>403185896.0</v>
       </c>
       <c r="H2">
         <v>421658692.0</v>
       </c>
       <c r="I2">
         <v>1675937554.0</v>
       </c>
       <c r="J2">
         <v>5661926510.0</v>
       </c>
       <c r="K2">
         <v>479564254.0</v>
       </c>
       <c r="L2">
         <v>23382706822.0</v>
       </c>
       <c r="M2">
         <v>22386480912.0</v>
       </c>
       <c r="N2">
         <v>638907138.0</v>
       </c>
       <c r="O2">
         <v>355711311.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>813564136</v>
       </c>
       <c r="C3">
         <v>813564136</v>
       </c>
       <c r="D3">
         <v>178884851</v>
       </c>
       <c r="E3">
         <v>178884851</v>
       </c>
       <c r="F3">
         <v>104736600</v>
       </c>
       <c r="G3">
         <v>104736600</v>
       </c>
       <c r="H3">
         <v>2102677733</v>
       </c>
       <c r="I3">
         <v>6407460199</v>
       </c>
       <c r="J3">
         <v>8028635777</v>
       </c>
       <c r="K3">
         <v>18959041021</v>
       </c>
       <c r="L3">
         <v>11265808065</v>
       </c>
       <c r="M3">
         <v>195489750</v>
       </c>
       <c r="N3">
         <v>836095750</v>
       </c>
       <c r="O3">
         <v>34564000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-54197180.0</v>
       </c>
       <c r="E6">
         <v>-190429957.0</v>
       </c>
       <c r="F6">
         <v>-106377970.0</v>
       </c>
       <c r="G6">
         <v>-106377970.0</v>
       </c>
       <c r="H6">
         <v>-18472796.0</v>
       </c>
       <c r="I6">
         <v>-1254278862.0</v>
       </c>
       <c r="J6">
         <v>-3985988956.0</v>
       </c>
       <c r="K6">
         <v>5182362256.0</v>
       </c>
       <c r="L6">
         <v>-22903142568.0</v>
       </c>
       <c r="M6">
         <v>996225910.0</v>
       </c>
       <c r="N6">
         <v>21747573774.0</v>
       </c>
       <c r="O6">
         <v>283195827.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7">
         <v>-3182795250.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>-1730641730.0</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>-3043757740.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
         <v>288941228.0</v>
       </c>
       <c r="C14">
         <v>288941228.0</v>
       </c>
       <c r="D14">
         <v>1112803490.0</v>
       </c>
       <c r="E14">
         <v>1112803490.0</v>
       </c>
       <c r="F14">
         <v>256373685.0</v>
       </c>
       <c r="G14">
         <v>256373685.0</v>
       </c>
       <c r="H14">
         <v>146493078.0</v>
       </c>
       <c r="I14">
         <v>118304990.0</v>
       </c>
       <c r="J14">
         <v>228191758.0</v>
       </c>
       <c r="K14">
         <v>250315787.0</v>
       </c>
       <c r="L14">
         <v>95904021.0</v>
       </c>
       <c r="M14">
         <v>168282161.0</v>
       </c>
       <c r="N14">
         <v>141802202.0</v>
       </c>
       <c r="O14">
         <v>129393914.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-106377970.0</v>
       </c>
       <c r="G16">
         <v>296807926.0</v>
       </c>
       <c r="H16">
         <v>403185896.0</v>
       </c>
       <c r="I16">
         <v>421658692.0</v>
       </c>
       <c r="J16">
         <v>1675937554.0</v>
       </c>
       <c r="K16">
         <v>5661926510.0</v>
       </c>
       <c r="L16">
         <v>479564254.0</v>
       </c>
       <c r="M16">
         <v>23382706822.0</v>
       </c>
       <c r="N16">
         <v>22386480912.0</v>
       </c>
       <c r="O16">
         <v>638907138.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>66213308.0</v>
       </c>
       <c r="C18">
         <v>66213308.0</v>
       </c>
       <c r="D18">
         <v>-87492947.0</v>
       </c>
       <c r="E18">
         <v>-87492947.0</v>
       </c>
       <c r="F18">
         <v>-61981719.0</v>
       </c>
       <c r="G18">
         <v>-61981719.0</v>
       </c>
       <c r="H18">
         <v>-20533044.0</v>
       </c>
       <c r="I18">
         <v>3796490140.0</v>
       </c>
       <c r="J18">
         <v>-3995988956.0</v>
       </c>
       <c r="K18">
         <v>-38290059102.0</v>
       </c>
       <c r="L18">
         <v>-20641823049.0</v>
       </c>
       <c r="M18">
         <v>-2622628909.0</v>
       </c>
       <c r="N18">
         <v>1623603640.0</v>
       </c>
       <c r="O18">
         <v>393195827.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
         <v>-39625261.0</v>
       </c>
       <c r="C22">
         <v>-39625261.0</v>
       </c>
       <c r="D22">
         <v>-4500811152.0</v>
       </c>
       <c r="E22">
         <v>-4500811152.0</v>
       </c>
       <c r="F22">
         <v>72043596.0</v>
       </c>
       <c r="G22">
         <v>72043596.0</v>
       </c>
       <c r="H22">
         <v>-1083971674.0</v>
       </c>
       <c r="I22">
         <v>243176638.0</v>
       </c>
       <c r="J22">
         <v>208498621.0</v>
       </c>
       <c r="K22">
         <v>719995720.0</v>
       </c>
       <c r="L22">
         <v>841497723.0</v>
       </c>
       <c r="M22">
         <v>-1435837130.0</v>
       </c>
       <c r="N22">
         <v>4304003463.0</v>
       </c>
       <c r="O22">
         <v>347500893.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>-110796021.0</v>
       </c>
       <c r="C23">
         <v>-110796021.0</v>
       </c>
       <c r="D23">
         <v>166772328.0</v>
       </c>
       <c r="E23">
         <v>166772328.0</v>
       </c>
       <c r="F23">
         <v>-44396251.0</v>
       </c>
       <c r="G23">
         <v>-44396251.0</v>
       </c>
       <c r="H23">
         <v>810249.0</v>
       </c>
       <c r="I23">
         <v>18731000.0</v>
       </c>
       <c r="J23">
         <v>813881633.0</v>
       </c>
       <c r="K23">
         <v>48360234550.0</v>
       </c>
       <c r="L23">
         <v>-44750000.0</v>
       </c>
       <c r="M23">
         <v>1790000000.0</v>
       </c>
       <c r="N23">
         <v>22186118367.0</v>
       </c>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>46000000.0</v>
       </c>
       <c r="I24">
         <v>-4980000000.0</v>
       </c>
       <c r="J24">
         <v>10000000.0</v>
       </c>
       <c r="K24">
         <v>-4843063191.0</v>
       </c>
       <c r="L24">
         <v>-2216569518.0</v>
       </c>
       <c r="M24">
         <v>1828854819.0</v>
       </c>
       <c r="N24">
         <v>-2062148233.0</v>
       </c>
       <c r="O24">
         <v>-110000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>630461478.0</v>
       </c>
       <c r="C25">
         <v>630461478.0</v>
       </c>
       <c r="D25">
         <v>3479399566.0</v>
       </c>
       <c r="E25">
         <v>3479399566.0</v>
       </c>
       <c r="F25">
         <v>-285662400.0</v>
       </c>
       <c r="G25">
         <v>-285662400.0</v>
       </c>
       <c r="H25">
         <v>3019623285.0</v>
       </c>
       <c r="I25">
         <v>-2972451687.0</v>
       </c>
       <c r="J25">
         <v>4052339958.0</v>
       </c>
       <c r="K25">
         <v>-20301329588.0</v>
       </c>
       <c r="L25">
         <v>-10313416728.0</v>
       </c>
       <c r="M25">
         <v>-1550563690.0</v>
       </c>
       <c r="N25">
         <v>-1986106275.0</v>
       </c>
       <c r="O25">
         <v>-49134980.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>707500.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>52659541250.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>-110796021.0</v>
       </c>
       <c r="C28">
         <v>-110796021.0</v>
       </c>
       <c r="D28">
         <v>166772328.0</v>
       </c>
       <c r="E28">
         <v>166772328.0</v>
       </c>
       <c r="F28">
         <v>-44396251.0</v>
       </c>
       <c r="G28">
         <v>-44396251.0</v>
       </c>
       <c r="H28">
         <v>-43939751.0</v>
       </c>
       <c r="I28">
         <v>-70769002.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>48315484549.0</v>
       </c>
       <c r="L28">
         <v>-44750000.0</v>
       </c>
       <c r="M28">
         <v>1790000000.0</v>
       </c>
       <c r="N28">
         <v>22186118367.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>879777445.0</v>
       </c>
       <c r="C29">
         <v>879777445.0</v>
       </c>
       <c r="D29">
         <v>91391904.0</v>
       </c>
       <c r="E29">
         <v>91391904.0</v>
       </c>
       <c r="F29">
         <v>42754881.0</v>
       </c>
       <c r="G29">
         <v>42754881.0</v>
       </c>
       <c r="H29">
         <v>2082144689.0</v>
       </c>
       <c r="I29">
         <v>-2610970059.0</v>
       </c>
       <c r="J29">
         <v>4032646821.0</v>
       </c>
       <c r="K29">
         <v>-19331018081.0</v>
       </c>
       <c r="L29">
         <v>-9376014984.0</v>
       </c>
       <c r="M29">
         <v>-2818118659.0</v>
       </c>
       <c r="N29">
         <v>2459699390.0</v>
       </c>
       <c r="O29">
         <v>427759827.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>-813564136.0</v>
       </c>
       <c r="C30">
         <v>-813564136.0</v>
       </c>
       <c r="D30">
         <v>-178884851.0</v>
       </c>
       <c r="E30">
         <v>-178884851.0</v>
       </c>
       <c r="F30">
         <v>-104736600.0</v>
       </c>
       <c r="G30">
         <v>-104736600.0</v>
       </c>
       <c r="H30">
         <v>-2056677733.0</v>
       </c>
       <c r="I30">
         <v>1427460199.0</v>
       </c>