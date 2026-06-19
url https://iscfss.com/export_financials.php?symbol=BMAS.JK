--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -947,79 +953,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1030,2693 +1037,2839 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>36136605000.0</v>
+      </c>
+      <c r="C2">
         <v>49666000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41985716000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24258278000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31165299000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25880609000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16709126000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14471001000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11293390000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10951358000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13799816000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13295089000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10912138000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6598036000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>141372380000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>154986992000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>149191874000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>159677954000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>161463299000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>170655273000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-9967118000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>1810266230000.0</v>
       </c>
       <c r="C8">
         <v>1810266230000.0</v>
       </c>
       <c r="D8">
+        <v>1810266230000.0</v>
+      </c>
+      <c r="E8">
         <v>862031538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>444346154000.0</v>
       </c>
       <c r="F8">
         <v>444346154000.0</v>
       </c>
       <c r="G8">
         <v>444346154000.0</v>
       </c>
       <c r="H8">
         <v>444346154000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>444346154000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
         <v>4140842969000.0</v>
       </c>
       <c r="C9">
         <v>4140842969000.0</v>
       </c>
       <c r="D9">
+        <v>4140842969000.0</v>
+      </c>
+      <c r="E9">
         <v>1586752423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296930018000.0</v>
       </c>
       <c r="F9">
         <v>296930018000.0</v>
       </c>
       <c r="G9">
         <v>296930018000.0</v>
       </c>
       <c r="H9">
         <v>296930018000.0</v>
       </c>
       <c r="I9">
         <v>296930018000.0</v>
       </c>
       <c r="J9">
-        <v>158677857000.0</v>
+        <v>296930018000.0</v>
       </c>
       <c r="K9">
         <v>158677857000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>158677857000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>1175386541000.0</v>
+      </c>
+      <c r="C10">
         <v>1331501152000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1644062576000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2246844372000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2503968517000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1143215985000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>741191135000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>873801662000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>546565759000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>512957095000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>646928541000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>875805593000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>859491026000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>475882287000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>355906761000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>334116700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>64091880000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>101527610000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>1175386541000.0</v>
+      </c>
+      <c r="C12">
         <v>1331501152000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1644062576000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2246844372000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2503968517000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1143215985000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>741191135000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>873801662000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>546565759000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>512957095000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>646928541000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>875805593000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>859491026000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>475882287000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>1810266230000.0</v>
       </c>
       <c r="C13">
         <v>1810266230000.0</v>
       </c>
       <c r="D13">
+        <v>1810266230000.0</v>
+      </c>
+      <c r="E13">
         <v>862031538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>444346154000.0</v>
       </c>
       <c r="F13">
         <v>444346154000.0</v>
       </c>
       <c r="G13">
         <v>444346154000.0</v>
       </c>
       <c r="H13">
         <v>444346154000.0</v>
       </c>
       <c r="I13">
         <v>444346154000.0</v>
       </c>
       <c r="J13">
-        <v>385100000000.0</v>
+        <v>444346154000.0</v>
       </c>
       <c r="K13">
         <v>385100000000.0</v>
       </c>
       <c r="L13">
         <v>385100000000.0</v>
       </c>
       <c r="M13">
         <v>385100000000.0</v>
       </c>
       <c r="N13">
+        <v>385100000000.0</v>
+      </c>
+      <c r="O13">
         <v>308100000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>190600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91600000000.0</v>
       </c>
       <c r="Q13">
         <v>91600000000.0</v>
       </c>
       <c r="R13">
         <v>91600000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13">
+        <v>91600000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>18102662000.0</v>
+      </c>
+      <c r="C14">
         <v>18100000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9410512000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7947957999.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11544096457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11544096000.0</v>
       </c>
       <c r="G14">
         <v>11544096000.0</v>
       </c>
       <c r="H14">
-        <v>6959513493.0</v>
+        <v>11544096000.0</v>
       </c>
       <c r="I14">
         <v>6959513493.0</v>
       </c>
       <c r="J14">
+        <v>6959513493.0</v>
+      </c>
+      <c r="K14">
         <v>6252691207.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6076589812.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6031577734.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5428576584.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6031577734.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>6632495000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1008213000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>588777000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>842175000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>412679000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>2498481445000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1238231021000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>557050080000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>321681709000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>398819961000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>383510791000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>302844157000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>3015797000.0</v>
+      </c>
+      <c r="C21">
         <v>339522022000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>345917665000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>344034981000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>336030561000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>344192718000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>346524635000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>345913308000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>346679915000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>183075842000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>178935982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23449445000.0</v>
       </c>
       <c r="M21">
         <v>23449445000.0</v>
       </c>
       <c r="N21">
+        <v>23449445000.0</v>
+      </c>
+      <c r="O21">
         <v>23500840000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1058635600001.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3262574972000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3621903187000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2040152756000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1449673986000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25561654000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>81222344000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>67119583000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>64151679000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>22416231615000.0</v>
+      </c>
+      <c r="C23">
         <v>22305050012000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19665962966000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14956302274000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14234358584000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10110519691000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7569580138000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6694023677000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6054845282000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5481518940000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5343936388000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4828575431000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4170423536000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3403282701000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>1334000000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25">
+        <v>1352555805000.0</v>
+      </c>
+      <c r="C25">
         <v>27159742000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7702068000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10489168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13272695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26">
+        <v>1811955263000.0</v>
+      </c>
+      <c r="C26">
         <v>3015139404000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2431540231000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2427146339000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1885082554000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>715192869000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>185268217000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>168176732000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>383510791000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>99275337000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>2677178580000.0</v>
+      </c>
+      <c r="C28">
         <v>-1304341410000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1636360508000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2236355204000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2490695822000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1143215985000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-741191135000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-873801662000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-546565759000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-512957095000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-646928541000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-875805593000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-859491026000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-475882287000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>7835961240000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>87306513000.0</v>
+      </c>
+      <c r="C30">
         <v>86346897000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88706208000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>73679589000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62307298000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40460065000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23609015000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20834710000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19778552000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18177887000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19924001000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13784857000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12931563000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10607567000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-    </row>
-    <row r="31" spans="1:18">
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>1328357051000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1279990678000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1225798330000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1197234479000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1157884665000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1111612136000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>848006715000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>20472418661000.0</v>
+      </c>
+      <c r="C33">
         <v>20848307422000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17914146390000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2874111112000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2321730594000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8915336415000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6790466104000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5787359587000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5476519410000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4923103548000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4643280954000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>692965285000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>296871113000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2887201241000.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
-    </row>
-    <row r="34" spans="1:18">
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>13414261059000.0</v>
+      </c>
+      <c r="C35">
         <v>192818745000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>190949618000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24258278000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13272695000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>99470977000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>81092815000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>81289444000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>90608971000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>60897893000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>53024196000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>19081552000.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
-    </row>
-    <row r="36" spans="1:18">
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>170355881000.0</v>
+      </c>
+      <c r="C36">
         <v>4306514937000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4315307374000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-17246755000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-14071459000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2267248288000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>835575169000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>367277028000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>667018095000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>731449295000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>574672065000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-692965285000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-296871113000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>239215737000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-    </row>
-    <row r="37" spans="1:18">
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38">
+        <v>72654206000.0</v>
+      </c>
+      <c r="C38">
         <v>90138611000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>22718477000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9761667201000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9346352175000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7769649439000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6177999191000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5356544046000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4871964732000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4413667941000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4149874267000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3246019696000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3001129834000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2738928255000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>43446302000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>48692106000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>43898413000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>48221059000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>681119900000.0</v>
+      </c>
+      <c r="C39">
         <v>38894541000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19047792000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3262574972000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3621903187000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11507226000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14313884000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12027718000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11981561000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27280410000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>33802892000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>29591606000.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-    </row>
-    <row r="40" spans="1:18">
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>-36136605000.0</v>
+      </c>
+      <c r="C40">
         <v>15582635469000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12683586863000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-719302690000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-745821818000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8687720451000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6233340014000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5386949055000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4782090910000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4289317845000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4416701464000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-19123930000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-17150437000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3003083993000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
-    </row>
-    <row r="41" spans="1:18">
+      <c r="S40"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>88482116000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>100233712000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>85752125000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>70594398000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>68542693000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>82366438000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>50988797000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>38807541000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>31146225000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>31257538000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>17302915000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>13414247000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>21212868000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>28116812000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14695977000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>4282215349000.0</v>
+      </c>
+      <c r="C42">
         <v>4283236256000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4295829961000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1586752423000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>296930018000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>458393317000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>467585291000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>463284073000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>457857689000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>531746432000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>337948492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158677857000.0</v>
       </c>
       <c r="M42">
         <v>158677857000.0</v>
       </c>
-      <c r="N42"/>
+      <c r="N42">
+        <v>158677857000.0</v>
+      </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-    </row>
-    <row r="43" spans="1:18">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>186778730000.0</v>
+      </c>
+      <c r="C45">
         <v>204439896000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>190740910000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>186890847000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>178553476000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>167340456000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>183391350000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>430108054000.0</v>
+      </c>
+      <c r="C46">
         <v>137250346000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>118940709000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>102929792000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>100617479000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>93449805000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>94987945000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>96929951000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>101679592000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>88891509000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>100836114000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>66587957000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>46411840000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>46224919000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
-    </row>
-    <row r="47" spans="1:18">
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47">
+        <v>430108054000.0</v>
+      </c>
+      <c r="C47">
         <v>455910670000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>440504200000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>439583874000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>433794152000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>433371108000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>438379326000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>439337143000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>444086784000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>271967351000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>279772096000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>90037402000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>69861285000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>69725759000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>51729712000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>51039548000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>44049242000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>47916376000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>409479661000.0</v>
+      </c>
+      <c r="C48">
         <v>370084367000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>616561326000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>554638313000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>430256813000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>381522622000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>317000139000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>293110368000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>259953545000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>194765704000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>124958223000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>99348103000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>93257114000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>61797628000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>177943590000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>139259123000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>115982485000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>99668706000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>3852565121000.0</v>
+      </c>
+      <c r="C51">
         <v>27159742000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7702068000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>728783645000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>758505736000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>494711562000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>434475861000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-    </row>
-    <row r="52" spans="1:18">
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="C52">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>2500009316000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>1678600038000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>718294477000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>745233041000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>494711562000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>434475861000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-    </row>
-    <row r="53" spans="1:18">
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="C53">
+        <v>70</v>
+      </c>
+      <c r="B53">
+        <v>681119900000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>-2791404384001.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>241209126000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>379408743000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>134563160000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4482000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>332756394000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>270935545000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>245604132000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>258798390000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>156312005000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>254732562000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>100716175000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>22416231615000.0</v>
+      </c>
+      <c r="C55">
         <v>22305050012000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>19665962966000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14956302274000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14234358584000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10110519691000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7569580138000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6694023677000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6054845282000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5481518940000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5343936388000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4828575431000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4170423536000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3403282701000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2797581866000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2250800101000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2324556160000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1981048391000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>1943812954000.0</v>
+      </c>
+      <c r="C56">
         <v>1456742590000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1751816576000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2320523961000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2566275815000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1195183276000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>779114034000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>906664090000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>578325872000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>558415392000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>700655434000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>889590450000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>872422589000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>516081460000.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
-    </row>
-    <row r="57" spans="1:18">
+      <c r="S56"/>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>2500009316000.0</v>
+      </c>
+      <c r="C57">
         <v>15648644414000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12752355831000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>24258278000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31165299000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8726786621000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6259555739000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5411993638000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4802078923000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4309008911000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4442905477000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>13295089000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10912138000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3014303521000.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
-    </row>
-    <row r="58" spans="1:18">
+      <c r="S57"/>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>15914270375000.0</v>
+      </c>
+      <c r="C58">
         <v>15841463159000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12943305449000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11803688126000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12903147645000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8826257598000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6340648554000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5493283082000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4892687894000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4369906804000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4495929673000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4182449471000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3533388565000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3033385073000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2429038276000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2019940978000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2116973675000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1789779685000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>6501961240000.0</v>
+      </c>
+      <c r="C60">
         <v>6463586853000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6722657517000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3152614148000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1331210939000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1284262093000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1228931584000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1200740595000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1162157388000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1111612136000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>848006715000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>646125960000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>637034971000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>369897628000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>368543590000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>230859123000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>207582485000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>191268706000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BN1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>19</v>
+      </c>
+      <c r="B2">
+        <v>45973061000.0</v>
+      </c>
       <c r="C2">
+        <v>36136605000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>50127100000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>40792204000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>49666000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>43035483000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>43741369000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>37692628000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>41985716000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>35111278000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>32856527000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>33777056000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24258278000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25132760000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>24469005000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29506644000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>31165299000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>34708557000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>32592032000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>33680324000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>25880609000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19868956000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15432100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17276986000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>16709126000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16754488000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>16721212000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>16976512000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>14471001000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11940443000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10653125000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12228774000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>11293390000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12998567000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>10727449000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>10795068000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>10951358000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>11399017000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>12615997000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>14902920000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>13799816000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11816225000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>12462110000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>13069410000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>13295089000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10153708000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>10044518000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12036884000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>10912138000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>7907863000.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
         <v>6598036000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3737,54 +3890,56 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3805,146 +3960,154 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>339119000.0</v>
+      </c>
+      <c r="C5">
+        <v>1064120000.0</v>
+      </c>
+      <c r="D5">
         <v>6944233000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1136117000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>-1891978999.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1478833999.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-3095341999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4027911000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6119201000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9205014000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-16309210000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-11994719000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-8800122000.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-9967118000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3965,54 +4128,56 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -4033,456 +4198,476 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>1810266230000.0</v>
+      </c>
       <c r="C8">
         <v>1810266230000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>1810266230000.0</v>
       </c>
       <c r="F8">
         <v>1810266230000.0</v>
       </c>
       <c r="G8">
         <v>1810266230000.0</v>
       </c>
       <c r="H8">
         <v>1810266230000.0</v>
       </c>
       <c r="I8">
         <v>1810266230000.0</v>
       </c>
       <c r="J8">
-        <v>862031538000.0</v>
+        <v>1810266230000.0</v>
       </c>
       <c r="K8">
-        <v>862031538000.0</v>
+        <v>1810266230000.0</v>
       </c>
       <c r="L8">
         <v>862031538000.0</v>
       </c>
       <c r="M8">
         <v>862031538000.0</v>
       </c>
       <c r="N8">
-        <v>444346154000.0</v>
+        <v>862031538000.0</v>
       </c>
       <c r="O8">
-        <v>444346154000.0</v>
+        <v>862031538000.0</v>
       </c>
       <c r="P8">
         <v>444346154000.0</v>
       </c>
       <c r="Q8">
         <v>444346154000.0</v>
       </c>
       <c r="R8">
         <v>444346154000.0</v>
       </c>
       <c r="S8">
         <v>444346154000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>444346154000.0</v>
+      </c>
+      <c r="U8">
+        <v>444346154000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>4140842969000.0</v>
       </c>
       <c r="D9">
         <v>4140842969000.0</v>
       </c>
       <c r="E9">
         <v>4140842969000.0</v>
       </c>
       <c r="F9">
         <v>4140842969000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>4140842969000.0</v>
+      </c>
+      <c r="H9">
+        <v>4140842969000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>1586752423000.0</v>
       </c>
       <c r="N9">
-        <v>296930018000.0</v>
+        <v>1586752423000.0</v>
       </c>
       <c r="O9">
-        <v>296930018000.0</v>
+        <v>1586752423000.0</v>
       </c>
       <c r="P9">
         <v>296930018000.0</v>
       </c>
       <c r="Q9">
         <v>296930018000.0</v>
       </c>
       <c r="R9">
         <v>296930018000.0</v>
       </c>
       <c r="S9">
         <v>296930018000.0</v>
       </c>
       <c r="T9">
         <v>296930018000.0</v>
       </c>
       <c r="U9">
         <v>296930018000.0</v>
       </c>
       <c r="V9">
         <v>296930018000.0</v>
       </c>
       <c r="W9">
         <v>296930018000.0</v>
       </c>
       <c r="X9">
         <v>296930018000.0</v>
       </c>
       <c r="Y9">
         <v>296930018000.0</v>
       </c>
       <c r="Z9">
         <v>296930018000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>296930018000.0</v>
+      </c>
+      <c r="AB9">
+        <v>296930018000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>2060018891000.0</v>
+      </c>
       <c r="C10">
+        <v>1175386541000.0</v>
+      </c>
+      <c r="D10">
+        <v>1087252160000.0</v>
+      </c>
+      <c r="E10">
         <v>1860278392000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2815307694000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1331501152000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1556247546000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1310925277000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1541691044000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1644062576000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5356977437000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1725248635000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1963996836000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2246844372000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2011987777000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2213900199000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2150144632000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2503968517000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1762113201000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2300707556000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1239578315000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1143215985000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>808453758000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>810533572000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>850976261000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>741191135000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>828053478000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1116337803000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>761950268000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>873801662000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>532400320000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>728892280000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>500877441000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>546565759000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>585185671000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>749785086000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>528443076000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>512957095000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>533265758000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>546834508000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>647522800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>646928541000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>572186902000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>829810458000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>620673494000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>875805593000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>860478130000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>656581379000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>691702521000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>859491026000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>657600577000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>473279523000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>51714000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>475882287000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>53804000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>51736000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>49616000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>355906761000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>52514000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>64675000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>49313000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>334116700000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>64091880000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>101527610000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4503,268 +4688,278 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>2060018891000.0</v>
+      </c>
       <c r="C12">
+        <v>1175386541000.0</v>
+      </c>
+      <c r="D12">
+        <v>1087252160000.0</v>
+      </c>
+      <c r="E12">
         <v>1860278392000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2815307694000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1331501152000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1556247546000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1310925277000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1541691044000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1644062576000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5356977437000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1725248635000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1963996836000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2246844372000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2011987777000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2213900199000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2150144632000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2503968517000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1762113201000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2300707556000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1239578315000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1143215985000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>808453758000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>810533572000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>850976261000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>741191135000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>828053478000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1116337803000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>761950268000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>873801662000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>532400320000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>728892280000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>500877441000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>546565759000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>585185671000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>749785086000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>528443076000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>512957095000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>533265758000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>546834508000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>647522800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>646928541000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>572186902000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>829810458000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>620673494000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>875805593000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>860478130000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>656581379000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>691702521000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>859491026000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>657600577000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>473279523000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>51714000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>475882287000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>53804000000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>1810266230000.0</v>
       </c>
       <c r="C13">
         <v>1810266230000.0</v>
       </c>
       <c r="D13">
         <v>1810266230000.0</v>
       </c>
       <c r="E13">
         <v>1810266230000.0</v>
       </c>
       <c r="F13">
         <v>1810266230000.0</v>
       </c>
       <c r="G13">
         <v>1810266230000.0</v>
       </c>
       <c r="H13">
         <v>1810266230000.0</v>
       </c>
       <c r="I13">
         <v>1810266230000.0</v>
       </c>
       <c r="J13">
-        <v>862031538000.0</v>
+        <v>1810266230000.0</v>
       </c>
       <c r="K13">
-        <v>862031538000.0</v>
+        <v>1810266230000.0</v>
       </c>
       <c r="L13">
         <v>862031538000.0</v>
       </c>
       <c r="M13">
         <v>862031538000.0</v>
       </c>
       <c r="N13">
-        <v>444346154000.0</v>
+        <v>862031538000.0</v>
       </c>
       <c r="O13">
-        <v>444346154000.0</v>
+        <v>862031538000.0</v>
       </c>
       <c r="P13">
         <v>444346154000.0</v>
       </c>
       <c r="Q13">
         <v>444346154000.0</v>
       </c>
       <c r="R13">
         <v>444346154000.0</v>
       </c>
       <c r="S13">
         <v>444346154000.0</v>
       </c>
       <c r="T13">
         <v>444346154000.0</v>
       </c>
       <c r="U13">
         <v>444346154000.0</v>
       </c>
       <c r="V13">
         <v>444346154000.0</v>
       </c>
       <c r="W13">
         <v>444346154000.0</v>
       </c>
@@ -4786,309 +4981,321 @@
       <c r="AC13">
         <v>444346154000.0</v>
       </c>
       <c r="AD13">
         <v>444346154000.0</v>
       </c>
       <c r="AE13">
         <v>444346154000.0</v>
       </c>
       <c r="AF13">
         <v>444346154000.0</v>
       </c>
       <c r="AG13">
         <v>444346154000.0</v>
       </c>
       <c r="AH13">
         <v>444346154000.0</v>
       </c>
       <c r="AI13">
         <v>444346154000.0</v>
       </c>
       <c r="AJ13">
         <v>444346154000.0</v>
       </c>
       <c r="AK13">
-        <v>385100000000.0</v>
+        <v>444346154000.0</v>
       </c>
       <c r="AL13">
-        <v>385100000000.0</v>
+        <v>444346154000.0</v>
       </c>
       <c r="AM13">
         <v>385100000000.0</v>
       </c>
       <c r="AN13">
         <v>385100000000.0</v>
       </c>
       <c r="AO13">
         <v>385100000000.0</v>
       </c>
       <c r="AP13">
         <v>385100000000.0</v>
       </c>
       <c r="AQ13">
         <v>385100000000.0</v>
       </c>
       <c r="AR13">
         <v>385100000000.0</v>
       </c>
       <c r="AS13">
         <v>385100000000.0</v>
       </c>
       <c r="AT13">
         <v>385100000000.0</v>
       </c>
       <c r="AU13">
         <v>385100000000.0</v>
       </c>
       <c r="AV13">
         <v>385100000000.0</v>
       </c>
       <c r="AW13">
         <v>385100000000.0</v>
       </c>
       <c r="AX13">
         <v>385100000000.0</v>
       </c>
       <c r="AY13">
-        <v>308100000000.0</v>
+        <v>385100000000.0</v>
       </c>
       <c r="AZ13">
-        <v>308100000000.0</v>
+        <v>385100000000.0</v>
       </c>
       <c r="BA13">
         <v>308100000000.0</v>
       </c>
       <c r="BB13">
         <v>308100000000.0</v>
       </c>
       <c r="BC13">
-        <v>190600000000.0</v>
+        <v>308100000000.0</v>
       </c>
       <c r="BD13">
-        <v>190600000000.0</v>
+        <v>308100000000.0</v>
       </c>
       <c r="BE13">
         <v>190600000000.0</v>
       </c>
       <c r="BF13">
         <v>190600000000.0</v>
       </c>
       <c r="BG13">
         <v>190600000000.0</v>
       </c>
       <c r="BH13">
+        <v>190600000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>190600000000.0</v>
+      </c>
+      <c r="BJ13">
         <v>141100000000.0</v>
       </c>
-      <c r="BI13">
-[...2 lines deleted...]
-      <c r="BJ13"/>
       <c r="BK13">
         <v>91600000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>91600000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BN13">
+        <v>91600000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>18102662000.0</v>
       </c>
       <c r="C14">
         <v>18102662000.0</v>
       </c>
       <c r="D14">
         <v>18102662000.0</v>
       </c>
       <c r="E14">
         <v>18102662000.0</v>
       </c>
       <c r="F14">
         <v>18102662000.0</v>
       </c>
       <c r="G14">
+        <v>18102662000.0</v>
+      </c>
+      <c r="H14">
+        <v>18102662000.0</v>
+      </c>
+      <c r="I14">
         <v>18102663000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>18102663000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>14330209000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14298952882.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14298952882.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14298952247.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10836722276.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4443462000.0</v>
       </c>
       <c r="P14">
         <v>4443462000.0</v>
       </c>
       <c r="Q14">
         <v>4443462000.0</v>
       </c>
       <c r="R14">
         <v>4443462000.0</v>
       </c>
       <c r="S14">
         <v>4443462000.0</v>
       </c>
       <c r="T14">
         <v>4443462000.0</v>
       </c>
       <c r="U14">
         <v>4443462000.0</v>
       </c>
       <c r="V14">
         <v>4443462000.0</v>
       </c>
       <c r="W14">
         <v>4443462000.0</v>
       </c>
       <c r="X14">
-        <v>695.95</v>
+        <v>4443462000.0</v>
       </c>
       <c r="Y14">
         <v>4443462000.0</v>
       </c>
       <c r="Z14">
-        <v>4443462000.0</v>
+        <v>695.95</v>
       </c>
       <c r="AA14">
         <v>4443462000.0</v>
       </c>
       <c r="AB14">
-        <v>6959513493.0</v>
+        <v>4443462000.0</v>
       </c>
       <c r="AC14">
         <v>4443462000.0</v>
       </c>
       <c r="AD14">
-        <v>4443462000.0</v>
+        <v>6959513493.0</v>
       </c>
       <c r="AE14">
         <v>4443462000.0</v>
       </c>
       <c r="AF14">
-        <v>6959513493.0</v>
+        <v>4443462000.0</v>
       </c>
       <c r="AG14">
         <v>4443462000.0</v>
       </c>
       <c r="AH14">
-        <v>4443462000.0</v>
+        <v>6959513493.0</v>
       </c>
       <c r="AI14">
         <v>4443462000.0</v>
       </c>
       <c r="AJ14">
-        <v>6959513493.0</v>
+        <v>4443462000.0</v>
       </c>
       <c r="AK14">
         <v>4443462000.0</v>
       </c>
       <c r="AL14">
+        <v>6959513493.0</v>
+      </c>
+      <c r="AM14">
         <v>4443462000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
-        <v>6031577734.0</v>
+        <v>4443462000.0</v>
       </c>
       <c r="AO14">
         <v>3851000000.0</v>
       </c>
       <c r="AP14">
-        <v>3851000000.0</v>
+        <v>6031577734.0</v>
       </c>
       <c r="AQ14">
         <v>3851000000.0</v>
       </c>
       <c r="AR14">
-        <v>6031577734.0</v>
+        <v>3851000000.0</v>
       </c>
       <c r="AS14">
         <v>3851000000.0</v>
       </c>
       <c r="AT14">
-        <v>3851000000.0</v>
+        <v>6031577734.0</v>
       </c>
       <c r="AU14">
         <v>3851000000.0</v>
       </c>
       <c r="AV14">
-        <v>6031577734.0</v>
+        <v>3851000000.0</v>
       </c>
       <c r="AW14">
         <v>3851000000.0</v>
       </c>
       <c r="AX14">
+        <v>6031577734.0</v>
+      </c>
+      <c r="AY14">
         <v>3851000000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
-        <v>6031577734.0</v>
+        <v>3851000000.0</v>
       </c>
       <c r="BA14">
         <v>3081000000.0</v>
       </c>
       <c r="BB14">
+        <v>6031577734.0</v>
+      </c>
+      <c r="BC14">
+        <v>3081000000.0</v>
+      </c>
+      <c r="BD14">
         <v>2475499996.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5109,138 +5316,142 @@
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>2233720000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6632495000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4782890000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2060170000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>601354000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1008213000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>618204000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>534567000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5261,54 +5472,56 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5329,142 +5542,146 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>2498481445000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2960792525000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1816085795000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2338218102000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1238231021000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1283348673000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>503006250000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>576948510000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>557050080000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>934796059000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5485,806 +5702,836 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>2660207000.0</v>
+      </c>
+      <c r="C21">
+        <v>3015797000.0</v>
+      </c>
+      <c r="D21">
         <v>3411722000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>342193159000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>342309101000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>339522022000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>323508688000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>325288757000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>326315986000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>345917665000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>342310780000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>343084012000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>343559497000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>344034981000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>338649461000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>336629727000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>335863344000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>336030561000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>342588547000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>343531988000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>343793236000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>344192718000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>346811945000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>347150927000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>347432292000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>346524635000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>345814600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>345964755000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>345673543000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>345913308000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>345983384000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>346215561000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>346447738000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>346679915000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>342407192000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>183075842000.0</v>
       </c>
       <c r="AK21">
         <v>183075842000.0</v>
       </c>
       <c r="AL21">
-        <v>178935982000.0</v>
+        <v>183075842000.0</v>
       </c>
       <c r="AM21">
-        <v>178935982000.0</v>
+        <v>183075842000.0</v>
       </c>
       <c r="AN21">
         <v>178935982000.0</v>
       </c>
       <c r="AO21">
         <v>178935982000.0</v>
       </c>
       <c r="AP21">
+        <v>178935982000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>178935982000.0</v>
+      </c>
+      <c r="AR21">
         <v>23411045000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>23411045000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23449445000.0</v>
       </c>
       <c r="AT21">
         <v>23449445000.0</v>
       </c>
       <c r="AU21">
         <v>23449445000.0</v>
       </c>
       <c r="AV21">
         <v>23449445000.0</v>
       </c>
       <c r="AW21">
         <v>23449445000.0</v>
       </c>
       <c r="AX21">
         <v>23449445000.0</v>
       </c>
-      <c r="AY21"/>
-[...1 lines deleted...]
-      <c r="BA21">
+      <c r="AY21">
+        <v>23449445000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>23449445000.0</v>
+      </c>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>23500840000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-3920459679000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1058635600001.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-5885765088000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2762800371000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2958909134000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3262574972000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2697245984000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2941058053000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>423351995000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>414779080000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>326381007000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>326210341000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>326354610000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>289338247000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>263301217000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>181295542000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>172218604000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>64501189000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>29667194000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>29859108000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>29859108000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>25561654000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>87892959000.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>25123018467000.0</v>
+      </c>
+      <c r="C23">
+        <v>22416231615000.0</v>
+      </c>
+      <c r="D23">
         <v>21925688657000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>23243865728000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>23945120232000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>22305050012000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>22377688744000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>21370598534000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21069058007000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>19665962966000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>20839937353000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>16183416929000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15792493141000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14956302274000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>13824264883000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13973611945000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14325656212000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14234358584000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13883954913000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13186165175000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11896014865000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10110519691000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8683511567000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7524151264000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7500034935000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7569580138000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7383960376000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7168320923000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6929991959000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6694023677000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6016333467000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6127523736000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6191309590000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6054845282000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6165126885000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5857574766000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5354376778000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5481518940000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5444164406000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>5438883723000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5637691199000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5343936388000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5110540006000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>5049871000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4723376334000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4828575431000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4106566291000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3971536489000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4108667201000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4170423536000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3921842451000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>392599424000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>429802000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3403282701000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>1334000000000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
+      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24">
-        <v>52912000000.0</v>
+        <v>47377000000.0</v>
       </c>
       <c r="BA24"/>
       <c r="BB24">
+        <v>52912000000.0</v>
+      </c>
+      <c r="BC24"/>
+      <c r="BD24">
         <v>14740000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>13240000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>12267000000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>14157000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>11554000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>9066000000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1352555805000.0</v>
+      </c>
+      <c r="D25">
         <v>20859708000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>21833777000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>24063409000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>27159742000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>29283250000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>9117918000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9808575000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10489168000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11313887000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11854309000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12386568000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>13272695000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>43</v>
+      </c>
+      <c r="B26">
+        <v>954382280000.0</v>
+      </c>
       <c r="C26">
+        <v>1811955263000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>5805858869000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4665577345000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3015139404000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2891655729000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2467548662000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2425642499000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2431540231000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2427958491000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2438627685000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2429639409000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2427146339000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2416424091000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2423449933000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2430830256000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1885082554000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2043928858000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>890715870000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>891062450000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>715192869000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>279050515000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>202580504000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>88039840000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>185268217000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>182334384000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>196687680000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6305,231 +6552,243 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
-        <v>1974922932000.0</v>
+        <v>4717960518000.0</v>
       </c>
       <c r="C28">
+        <v>2677178580000.0</v>
+      </c>
+      <c r="D28">
+        <v>887670772000.0</v>
+      </c>
+      <c r="E28">
         <v>-1838444615000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2791244285000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1304341410000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1526964296000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1280682459000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1510404012000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1636360508000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5348565194000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1716130717000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1954188261000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2236355204000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2000673890000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2202045890000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2137758064000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2490695822000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1762113201000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2300707556000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1239578315000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1143215985000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-808453758000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-810533572000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-850976261000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-741191135000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-828053478000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1116337803000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-761950268000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-873801662000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-532400320000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-728892280000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-500877441000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-546565759000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-585185671000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-749785086000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-528443076000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-512957095000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-533265758000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-546834508000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-647522800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-646928541000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-572186902000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-829810458000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-620673494000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-875805593000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-860478130000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-656581379000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-691702521000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-859491026000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-610223577000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-473279523000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1198000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-475882287000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-53804000000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>11007398193000.0</v>
+      </c>
+      <c r="C29">
+        <v>7835961240000.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
@@ -6547,324 +6806,336 @@
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>96170630000.0</v>
+      </c>
       <c r="C30">
+        <v>87306513000.0</v>
+      </c>
+      <c r="D30">
+        <v>94090219000.0</v>
+      </c>
+      <c r="E30">
         <v>77899133000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>106445390000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>86346897000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>107676468000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>85923512000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>109046125000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>88706208000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>98322188000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>71326286000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>87402205000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>73679589000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>85646731000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>67459983000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>88976858000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>62307298000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>79387234000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>42948397000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>48415838000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40460065000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27422117000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23046246000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>22286251000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>23609015000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>20044752000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>21129697000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>21324981000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>20834710000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>19151790000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>17497305000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19827617000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>19778552000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>21819717000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>19314493000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>18662123000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>18177887000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>16207128000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>17415844000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>18751784000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>19924001000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>17201220000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>15164541000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>14811536000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>13784857000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>12411001000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>12867480000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>13428798000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>12931563000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>11106838000.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>10607567000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>3199339091000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>1409901908000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1381439957000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1351545262000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1328357051000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1294122856000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1316260927000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1297824618000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1279990678000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1265683734000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1252591837000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1237799024000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1225798330000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1204969803000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1191253109000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1212524256000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1197234479000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1164065887000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -6885,226 +7156,236 @@
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
-    </row>
-    <row r="33" spans="1:64">
+      <c r="BM32"/>
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>22966828946000.0</v>
+      </c>
       <c r="C33">
+        <v>21153538561000.0</v>
+      </c>
+      <c r="D33">
+        <v>20744346278000.0</v>
+      </c>
+      <c r="E33">
         <v>21258113834000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>20961286175000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>20848307422000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>20651427395000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>19907531068000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>19351793202000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>17914146390000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>15345851724000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2880471239000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2874281224000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2874111112000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2854048084000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2862077663000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>12063077985000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>11643827794000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>12026251780000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>10833616828000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>10596143253000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8915336415000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>7836434222000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>6682719784000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>6615123930000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>6790466104000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>6518108282000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6014061560000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>6127758291000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>5787359587000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5447324997000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>5368871156000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>5653665794000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5476519410000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>5536578863000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>4958129611000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4774699120000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4923103548000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4858171413000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4844649585000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>4934634034000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>4643280954000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>759350058000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>4176983147000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>4057114737000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>692965285000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>263540307000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>310997598000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>345262505000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>296871113000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>320097034000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>3342481354000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>3527175000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2887201241000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>53913000000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
-    </row>
-    <row r="34" spans="1:64">
+      <c r="BM33"/>
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7125,386 +7406,402 @@
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
-    </row>
-    <row r="35" spans="1:64">
+      <c r="BM34"/>
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B35"/>
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>15003043400000.0</v>
+      </c>
       <c r="C35">
+        <v>13414261059000.0</v>
+      </c>
+      <c r="D35">
+        <v>13463685893000.0</v>
+      </c>
+      <c r="E35">
         <v>213354183000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>711681147000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>192818745000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>193267654000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>193065842000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>234377497000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>190949618000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>183470181000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>9117918000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>33777056000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>24258278000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>25132760000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>24469005000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>134191682000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>119879218000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>156806164000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>172140749000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>116803863000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>99470977000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>146248341000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>89844639000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>86829491000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>81092815000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>90907671000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>120729318000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>87272036000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>81289444000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>91594159000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>129912244000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>96461773000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>90608971000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>65959628000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>65941741000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>66191863000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>60897893000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>50898304000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>48095008000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>61991940000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>53024196000.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AR35"/>
+      <c r="AS35">
         <v>77520890000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>43318746000.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
-[...1 lines deleted...]
-      </c>
+      <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35">
+        <v>47377000000.0</v>
+      </c>
+      <c r="BA35"/>
+      <c r="BB35">
         <v>52912000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>19081552000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>14740000000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
-    </row>
-    <row r="36" spans="1:64">
+      <c r="BM35"/>
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
-        <v>-509218559000.0</v>
+        <v>305347487000.0</v>
       </c>
       <c r="C36">
+        <v>170355881000.0</v>
+      </c>
+      <c r="D36">
+        <v>237184629000.0</v>
+      </c>
+      <c r="E36">
         <v>6585361155000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>6379762001000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4306514937000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4342917756000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>4436434914000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>4739005706000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4315307374000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2954565329000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-15275715000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-16909455000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-17246755000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-17992230000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-16807476999.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3595574671000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2996449241000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3360303622000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2219098838000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2738772142000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2267248288000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1867146463000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>918244982000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>863569093000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>835575169000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>998220063000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>607278772000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>774102292000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>367277028000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>476390062000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>829632011000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>715375016000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>667018095000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1215344914000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>524275435000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>445203466000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>731449295000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1027284459000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>701757669000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1199348597000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>574672065000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-759350058000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1425454628000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1622847677000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-692965285000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-263540307000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-310997598000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-345262505000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-296871113000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-320097034000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>3270985387000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3470035000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>239215737000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-53913000000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
-    </row>
-    <row r="37" spans="1:64">
+      <c r="BM36"/>
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7525,904 +7822,930 @@
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
-    </row>
-    <row r="38" spans="1:64">
+      <c r="BM37"/>
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>72654206000.0</v>
+      </c>
+      <c r="D38">
         <v>21925688657000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>84234532000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>100044146000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>90138611000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>20742451000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>16516101189000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38">
+        <v>16516101189000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>12510758603000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>11506370769000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>10866812876000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9761667201000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>8872582291000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>8830174100000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9208414333000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9346352175000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9549771139000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9499520847000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>9276687162000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7769649439000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>7124943746000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>6044505362000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>6092948778000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>6177999191000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>5912950006000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>5392954598000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>5704561654000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>5356544046000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>4999107960000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>4635465597000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>5076183436000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>4871964732000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>4947015431000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>4801779882000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>4520240822000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>4413667941000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4158439241000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>4293869525000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>4139077601000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>4149874267000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>3761801826000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>3425168871000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>3228233500000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>3246019696000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2970136853000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2991090032000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>3058273377000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>3001129834000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2933038002000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>56442676000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>82681000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>2738928255000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>3336301000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>79020000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>81253000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>43446302000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>66358000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>62941000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>60645000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>48692106000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>43898413000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>48221059000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>49999952000.0</v>
+      </c>
       <c r="C39">
+        <v>35325914000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
         <v>47574369000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>62080973000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>38894541000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>62337335000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>66218677000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>66527636000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>19047792000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>38786004000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2762800371000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2958909134000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3262574972000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2697245984000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2941058053000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>23456737000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>24254975000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>16202698000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>8892394000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>11877459000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>11507226000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>11201470000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>7851662000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>11648493000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>14313884000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>17753864000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>16791863000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>18958419000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>12027718000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>17456360000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>12262995000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>16938738000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>11981561000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>21542634000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>130345576000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>32572459000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>27280410000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>36520107000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>29983786000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>36782581000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>33802892000.0</v>
       </c>
-      <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AR39"/>
+      <c r="AS39">
         <v>27912854000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>30776567000.0</v>
       </c>
-      <c r="AS39"/>
-      <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39">
         <v>29591606000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
-    </row>
-    <row r="40" spans="1:64">
+      <c r="BM39"/>
+      <c r="BN39"/>
+    </row>
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>-45973061000.0</v>
+      </c>
+      <c r="C40">
+        <v>13684619457000.0</v>
+      </c>
+      <c r="D40">
         <v>-1954063224000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>14671924299000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>16674122825000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>15582635469000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15344270202000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14351513643000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>13998250765000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12683586863000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>17395438267000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-905022901000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-715371800000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-719302690000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-748007728000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-776452561000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>12792874244000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>12744128064000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>12380038367000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>11647581205000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>10426730185000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>8687720451000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>7238629025000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>6154020822000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>6142607859000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>6233340014000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>6060212168000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5828660958000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5596457349000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5386949055000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4739331886000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4823655887000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4895142811000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4782090910000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>4918655943000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>4627901766000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4137192807000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>4289317845000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>4474428465000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>4485649973000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4684333727000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>4416701464000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-21039474000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>4316332320000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>4018963452000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-19123930000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-15872828000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-16287465000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-18349686000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-17150437000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-13591965000.0</v>
       </c>
-      <c r="AY40"/>
-[...1 lines deleted...]
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40">
         <v>3003083993000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
-    </row>
-    <row r="41" spans="1:64">
+      <c r="BM40"/>
+      <c r="BN40"/>
+    </row>
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>94206265000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>575999762000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>88482116000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>101423229000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>92820651000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>105741086000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>100233712000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>107806615000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>102085170000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>98260199000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>85752125000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>75202812000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>74393295000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>75191763000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>70594398000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>76425971000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>73922976000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>71927219000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>68542693000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>80479488000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>141605310000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>109672488000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>102833302000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>79829136000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>77125572000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>77426816000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>72290336000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>62954806000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>61415490000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>77614145000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>67586466000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>57112380000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>90429285000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>56822941000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>44813093000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>56737006000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>53969774000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>40315891000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>44316758000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>34475000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>31014500000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>39008000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>26032839000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>30702000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>26954000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>29250000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>21377153000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>56216000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>48868000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>55488000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>27013026000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BL41"/>
+      <c r="BM41">
         <v>32689685000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>18080865000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>4280582580000.0</v>
+      </c>
+      <c r="C42">
+        <v>4281151229000.0</v>
+      </c>
+      <c r="D42">
         <v>4286826324000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>4287460226000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>4283684747000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>4283236256000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>4298081283000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>4289621362000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>4291724567000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>4295829961000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1740801767000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1744291837000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1738601373000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1735944297000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>446457855000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>451915250000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>453383684000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>456607972000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>453862667000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>455265871000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>456572276000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>458393317000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>468900164000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>468187374000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>468436876000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>467585291000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>462588611000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>463555057000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>462531218000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>463284073000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>461084033000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>461341918000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>457599804000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>457857689000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>476914998000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>477443425000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>471971851000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>531746432000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>341370913000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>342959417000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>336359987000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>337948492000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>158677857000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>155877735000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>152877735000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>158677857000.0</v>
       </c>
       <c r="AU42">
         <v>158677857000.0</v>
       </c>
       <c r="AV42">
         <v>158677857000.0</v>
       </c>
       <c r="AW42">
         <v>158677857000.0</v>
       </c>
       <c r="AX42">
         <v>158677857000.0</v>
       </c>
-      <c r="AY42"/>
-      <c r="AZ42"/>
+      <c r="AY42">
+        <v>158677857000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>158677857000.0</v>
+      </c>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>-385819000000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
-    </row>
-    <row r="43" spans="1:64">
+      <c r="BM42"/>
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8443,54 +8766,56 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
-    </row>
-    <row r="44" spans="1:64">
+      <c r="BM43"/>
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8511,678 +8836,702 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-    </row>
-    <row r="45" spans="1:64">
+      <c r="BM44"/>
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>62</v>
+      </c>
+      <c r="B45">
+        <v>184908012000.0</v>
+      </c>
       <c r="C45">
+        <v>186778730000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>190738528000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>202062758000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>204439896000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>210330060000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>214483536000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>210130828000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>190740910000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>193923763000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>187128990000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>187171680000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>186890847000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>180785697000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-    </row>
-    <row r="46" spans="1:64">
+      <c r="BM45"/>
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>424852522000.0</v>
+      </c>
+      <c r="C46">
+        <v>430108054000.0</v>
+      </c>
+      <c r="D46">
         <v>420862374000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>124037989000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>131190120000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>137250346000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>146137262000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>150944012000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>150261164000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>118940709000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>103609854000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>98759542000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>101082318000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>102929792000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>98974532000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>101998003000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>111426789000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>100617479000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>106165934000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>108740517000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>96477864000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>93449805000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>96829486000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>96334653000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>98351513000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>94987945000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>94763156000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>95246390000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>96481513000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>96929951000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>95783213000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>97551477000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>99544604000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>101679592000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>103179808000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>87234394000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>87924959000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>88891509000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>87812800000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>96440314000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>98220044000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>100836114000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>68645140000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>66617567000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>68375762000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>66587957000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>57410779000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>55927735000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>52082430000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>46411840000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>47809065000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>71495967000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>57140000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>46224919000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>53913000000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
-    </row>
-    <row r="47" spans="1:64">
+      <c r="BM46"/>
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>430108054000.0</v>
+      </c>
+      <c r="D47">
         <v>420862374000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>442698313000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>449850444000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>455910670000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>464797586000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>435413624000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>437736400000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>439583874000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>435628614000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>436321676000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>444603462000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>433794152000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>445490937000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>448661820000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>436399167000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>437729918000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>440220867000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>439726034000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>441742894000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>438379326000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>437170348000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>437653582000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>438888705000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>439337143000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>438190405000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>439958669000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>441951796000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>444086784000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>445587000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>270310236000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>271000801000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>271967351000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>266748782000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>275376296000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>277156026000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>279772096000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>92056185000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>90028612000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>91825207000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>90037402000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>80860224000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>79377180000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>75531875000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>69861285000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>60309000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>71495967000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>57140000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>69725759000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>53913000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>51864000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>43945000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>51729712000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>52334000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>53019000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>52315000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>51039548000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BL47"/>
+      <c r="BM47">
         <v>44049242000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>47916376000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:64">
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>412667764000.0</v>
+      </c>
+      <c r="C48">
+        <v>409479661000.0</v>
+      </c>
+      <c r="D48">
         <v>403902753000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>396385031000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>401445207000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>370084367000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>671237422000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>665404474000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>658928786000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>616561326000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>602813927000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>595417735000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>576337163000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>554638313000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>521093278000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>487484607000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>456502095000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>430256813000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>399177579000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>420259587000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>400778121000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>381522622000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>355857980000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>343817855000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>329056905000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>317000139000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>301442446000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>286909461000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>308913235000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>293110368000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>262211892000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>251101055000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>275657572000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>259953545000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>238820593000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>224265203000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>212598912000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>194765704000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>173330375000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>156406045000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>141709683000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>124958223000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>104609370000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>93961138000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>103236072000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>99348103000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>97155197000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>90312993000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>101388890000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>93257114000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>84312637000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>75451525000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>68790000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>61797628000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>77719000000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
-    </row>
-    <row r="49" spans="1:64">
+      <c r="BM48"/>
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9203,54 +9552,56 @@
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
-    </row>
-    <row r="50" spans="1:64">
+      <c r="BM49"/>
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -9271,390 +9622,406 @@
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
-    </row>
-    <row r="51" spans="1:64">
+      <c r="BM50"/>
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>6777979409000.0</v>
+      </c>
+      <c r="C51">
+        <v>3852565121000.0</v>
+      </c>
+      <c r="D51">
         <v>1974922932000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1823205127000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>24063409000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>27159742000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>29283250000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>30242818000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>31287032000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7702068000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8412243000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>912080649000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>724579021000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>728783645000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>758703411000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>787772303000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>12386568000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>13272695000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
-[...1 lines deleted...]
-      </c>
+      <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51">
+        <v>47377000000.0</v>
+      </c>
+      <c r="BA51"/>
+      <c r="BB51">
         <v>52912000000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-    </row>
-    <row r="52" spans="1:64">
+      <c r="BM51"/>
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>3616119374000.0</v>
+      </c>
+      <c r="C52">
+        <v>2500009316000.0</v>
+      </c>
+      <c r="D52">
         <v>1954063224000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1801371350000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52">
         <v>2116509654000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1678600038000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1027603744000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>902962731000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>714770446000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>718294477000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>747389524000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>775917994000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-    </row>
-    <row r="53" spans="1:64">
+      <c r="BM52"/>
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>-2791404384001.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>740797775000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>325793839000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>710000677000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>241209126000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>316435649000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>449841366000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>779091288000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>699867756000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1107905900000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>704785526000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>610244408000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>417507734000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>4346000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>4373000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>4483000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>4482000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>343291989000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>30000000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>326529661000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>332756394000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>283328336000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>362238606000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>371542970000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>270935545000.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>267079266000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>408179000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>245604132000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>632677000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>553608000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>548721000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>258798390000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>752050000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>623859000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>445939000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>156312005000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>254732562000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>100716175000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:64">
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9675,778 +10042,808 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
-    </row>
-    <row r="55" spans="1:64">
+      <c r="BM54"/>
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>25123018467000.0</v>
+      </c>
+      <c r="C55">
+        <v>22416231615000.0</v>
+      </c>
+      <c r="D55">
         <v>21925688657000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>23243865728000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>23945120232000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>22305050012000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>22377688744000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>21370598534000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>21069058007000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>19665962966000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>20839937353000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>16183416929000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>15792493141000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>14956302274000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>13824264883000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>13973611945000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>14325656212000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>14234358584000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>13883954913000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>13186165175000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>11896014865000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10110519691000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>8683511567000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>7524151264000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>7500034935000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>7569580138000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>7383960376000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>7168320923000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>6929991959000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>6694023677000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>6016333467000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6127523736000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>6191309590000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>6054845282000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6165126885000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>5857574766000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>5354376778000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>5481518940000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>5444164406000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>5438883723000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>5637691199000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>5343936388000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>5110540006000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>5049871000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>4723376334000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>4828575431000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>4106566291000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>3971536489000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>4108667201000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4170423536000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3921842451000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>3815760877000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>3578889000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>3403282701000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>3444018000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>3137871000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2868691000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2797581866000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2733474000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2608399000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2387810000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>2250800101000.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55">
+      <c r="BL55"/>
+      <c r="BM55">
         <v>2324556160000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1981048391000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:64">
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B56"/>
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>2156189521000.0</v>
+      </c>
       <c r="C56">
+        <v>1262693054000.0</v>
+      </c>
+      <c r="D56">
+        <v>1181342379000.0</v>
+      </c>
+      <c r="E56">
         <v>1985751894000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2983834057000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1456742590000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1726261349000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1463067466000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1717264805000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1751816576000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5494085629000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1796574921000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2051399041000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2320523961000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2097634508000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2281360182000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2262578227000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2590530790000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1857703133000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2352548347000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1299871612000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1195183276000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>847077345000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>841431480000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>884911005000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>779114034000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>865852094000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1154259363000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>802233668000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>906664090000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>569008470000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>758652580000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>537643796000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>578325872000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>628548022000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>899445155000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>579677658000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>558415392000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>585992993000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>594234138000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>703057165000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>700655434000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>589388122000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>872887853000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>666261597000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>889590450000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>872889131000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>669448859000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>705131319000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>872422589000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>668707415000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>473279523000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>51714000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>516081460000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>53804000000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
-    </row>
-    <row r="57" spans="1:64">
+      <c r="BM56"/>
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B57"/>
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>3616119374000.0</v>
+      </c>
       <c r="C57">
+        <v>2500009316000.0</v>
+      </c>
+      <c r="D57">
+        <v>1954063224000.0</v>
+      </c>
+      <c r="E57">
         <v>16537536175000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>16738042901000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>15648644414000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>15404836155000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>14412240626000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>14073760927000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>12752355831000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>17450819940000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>32856527000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>33777056000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>24258278000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25132760000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>24469005000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12837232597000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>12783268427000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12429762349000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>11694152814000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10477514451000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>8726786621000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>7268158928000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6177955242000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>6171365509000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>6259555739000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>6084675494000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>5852780933000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5626929316000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>5411993638000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4757097229000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>4840822365000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4917244287000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4802078923000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>4939085512000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>4645578243000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>4159267998000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>4309008911000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>4493464814000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>4506323253000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>4712529589000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>4442905477000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>11816225000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4337411237000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>4038843781000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>13295089000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>10153708000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>10044518000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>12036884000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>10912138000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>7907863000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>9047899000.0</v>
       </c>
-      <c r="AZ57"/>
-      <c r="BA57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>3014303521000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
-    </row>
-    <row r="58" spans="1:64">
+      <c r="BM57"/>
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>18619162774000.0</v>
+      </c>
+      <c r="C58">
+        <v>15914270375000.0</v>
+      </c>
+      <c r="D58">
         <v>15417749117000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>16750890358000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>17449724048000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15841463159000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>15598103809000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>14605306468000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>14308138424000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>12943305449000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>17634290121000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>12977647908000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>12615523067000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>11803688126000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>12412367596000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>12589865934000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>12971424279000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>12903147645000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>12586568513000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11866293563000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>10594318314000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>8826257598000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>7414407269000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>6267799881000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>6258195000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>6340648554000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>6175583165000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>5973510251000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>5714201352000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>5493283082000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>4848691388000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>4970734609000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5013706060000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>4892687894000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5005045140000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>4711519984000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>4225459861000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4369906804000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>4544363118000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>4554418261000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4774521529000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>4495929673000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4464952901000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>4414932127000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>4082162527000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4182449471000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>3462633237000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3334445639000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>3463500454000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>3533388565000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3293751957000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>9047899000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>52912000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>3033385073000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>14740000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>2758247000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>2495173000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>2429038276000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2377684000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>2255986000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>2094349000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>2019940978000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BL58"/>
+      <c r="BM58">
         <v>2116973675000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1789779685000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:64">
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10467,248 +10864,256 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
-    </row>
-    <row r="60" spans="1:64">
+      <c r="BM59"/>
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>6503855693000.0</v>
+      </c>
+      <c r="C60">
+        <v>6501961240000.0</v>
+      </c>
+      <c r="D60">
         <v>6507939540000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>6492975370000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>6495396184000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>6463586853000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>6779584935000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>6765292066000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>6760919583000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>6722657517000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3205647232000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3205769021000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3176970074000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3152614148000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1411897287000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1383746011000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1354231933000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1331210939000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1297386400000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1319871612000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1301696551000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1284262093000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1269104298000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1256351383000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1241839935000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1228931584000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1208377211000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1194810672000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1215790607000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1200740595000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1167642079000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1156789127000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1177603530000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1162157388000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1160081745000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1146054782000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1128916917000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1111612136000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>899801288000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>884465462000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>863169670000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>848006715000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>645587105000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>634938873000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>641213807000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>646125960000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>643933054000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>637090850000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>645166747000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>637034971000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>628090494000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>383551525000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>376890000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>369897628000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>385819000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>379624000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>373518000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>368543590000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>355790000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>352413000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>293461000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>230859123000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>207582485000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>207582485000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>191268706000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:64">
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10729,54 +11134,56 @@
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-    </row>
-    <row r="62" spans="1:64">
+      <c r="BM61"/>
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10797,101 +11204,104 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -10902,1867 +11312,1961 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>952921562000.0</v>
+      </c>
+      <c r="C2">
         <v>773713217000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>648813990000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>504240002000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>602629167000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>388930600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>343178669000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>266030959000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>258502931000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>282291036000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>308072121000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>252760809000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>182658604000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>139652943000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>32916532000.0</v>
+      </c>
+      <c r="C3">
         <v>25688101000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15683830000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14366152000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13192529000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10839022000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9257830000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9266510000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8968703000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13732044000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9797456000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8889806000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7924219000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5997938000.0</v>
       </c>
-      <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>47453800000.0</v>
+      </c>
+      <c r="C5">
         <v>-311286831000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>83823886000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>151070086000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>101542031000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>89554695000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>80440261000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>95214310000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>93160363000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>91999097000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>54653642000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34242421000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>41949448000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31505418000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>80370332000.0</v>
+      </c>
+      <c r="C6">
         <v>-285598730000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>99507716000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>165436238000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>114734560000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>100393717000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>89698091000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>104480820000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>102129066000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>105731141000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>64451098000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>43132227000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>49873667000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>37503356000.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>612565383000.0</v>
+      </c>
+      <c r="C9">
         <v>781853113000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>605276619000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>497263115000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>355122988000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>308957695000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>288823272000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>276402454000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>276509174000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>280279483000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>215065100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>188890230000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>182425697000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>154541123000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>47453800000.0</v>
+      </c>
+      <c r="C10">
         <v>-311286831000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>83823886000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>151070086000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>101542031000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>89554695000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80440261000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>95214310000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>93160363000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>91999097000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54653642000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34242421000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41949448000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31505418000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>48298412000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>30118747000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23263033000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20172524000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>15635307000.0</v>
+      </c>
+      <c r="C11">
         <v>-64075261000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20570476000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>36129122000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21379963000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22568224000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>20693447000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>24200444000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>23663171000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>23841587000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>14463820000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9069817000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10489962000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7851380000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9613945000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7441717000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6949254000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5708894000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>813496586000.0</v>
+      </c>
+      <c r="C12">
         <v>773713217000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>648813990000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>504240002000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>602629167000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>388930600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>343178669000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>266030959000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>258502931000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>282291036000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>308072121000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>252760809000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>182658604000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>139652943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13">
+        <v>1488087756000.0</v>
+      </c>
+      <c r="C13">
         <v>1513565095000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1203294592000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>951205638000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>900997213000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>630419914000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>595200789000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>511186044000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>495687668000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>523187980000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>31818493000.0</v>
+      </c>
+      <c r="C15">
         <v>-247211570000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>63253410000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>114940964000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>80162068000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>66986471000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>59746814000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>71013866000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>69497192000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>68157510000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>40189822000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25172604000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>31459486000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23654038000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>31818493000.0</v>
+      </c>
+      <c r="C16">
         <v>-247211570000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63253410000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>114940964000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>80162068000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66986471000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>59746814000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>71013866000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>69497192000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>68157510000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40189822000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24790989000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31459486000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>31818493000.0</v>
+      </c>
+      <c r="C17">
         <v>-247211570000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>63253410000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>114940964000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>80162068000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>66986471000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>59746814000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>71013866000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>69497192000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>68157510000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>40189822000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>711243520000.0</v>
+      </c>
+      <c r="C18">
         <v>739851878000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>554480602000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>446965636000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>276848959000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>229134099000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>240961267000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>234922790000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>228631186000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>231610854000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>173504694000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>47453800000.0</v>
+      </c>
+      <c r="C21">
         <v>-311286831000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>83823886000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>151070086000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>101542031000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>89554695000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>80440261000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>95214310000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>93160363000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>91999097000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>54653642000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34242421000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41949448000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31505418000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>169141590000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>134739292000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>146124626000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>125738462000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>1518033145000.0</v>
+      </c>
+      <c r="C23">
         <v>1866853161000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1170266723000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>850433031000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>856210124000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>608333600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>551561680000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>447219103000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>441851742000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>470571422000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>468483579000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>407408618000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>323134853000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>262688648000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>34568436000.0</v>
+      </c>
+      <c r="C25">
         <v>25688101000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15683830000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14366152000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13192529000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10839022000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8210968000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9266510000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8968703000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>24718856000.0</v>
+      </c>
+      <c r="C27">
         <v>18433734000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8269519000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12742386000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2421538000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2315867000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2448358000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1790198000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2403562000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2678793000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2595645000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2263201000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2771964000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1529244000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>176818618000.0</v>
+      </c>
+      <c r="C28">
         <v>296262187000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>124044372000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>87370439000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>68261742000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>69900908000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>62944582000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57093742000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>53363335000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>48456146000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>47301236000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>43851119000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40663866000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30991750000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>15635307000.0</v>
+      </c>
+      <c r="C29">
         <v>-64075261000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20570476000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36129122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21379963000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22568224000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20693447000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24200444000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23663171000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23841587000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14463820000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>565111583000.0</v>
+      </c>
+      <c r="C30">
         <v>1093139944000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>521452733000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>346193029000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>253580957000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>219403000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>208383011000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>181188144000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>183348811000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>188280386000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>160411458000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>154647809000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>140476249000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>123035705000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-    </row>
-    <row r="31" spans="1:18">
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>83823886000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-504240002000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>101542031000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>89554695000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>80440261000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-266030959000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-258502931000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-277845082000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-306803023000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-250687049000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-181607176000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-138913692000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>1565486945000.0</v>
+      </c>
+      <c r="C32">
         <v>1555566330000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1254090609000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1001503117000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>957752155000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>697888295000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>632001941000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>542433413000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>535012105000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>562570519000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>523137221000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>441651039000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>365084301000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>294194066000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>273791026000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>240178738000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>239149663000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>209566380000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:64">
+        <v>158</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>216773960000.0</v>
+      </c>
+      <c r="C2">
+        <v>216652343000.0</v>
+      </c>
+      <c r="D2">
         <v>252152787000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>205980864000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>207900993000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>215640397000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>197289178000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>185604311000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>175179331000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>181988517000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>193354056000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>141955748000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>131515669000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>120025365000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>123009644000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>126006107000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>135198886000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>150402459000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>165111474000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>152251798000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>134863436000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>118867063000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>97187488000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>84372252000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>88503797000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>90875965000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>83963434000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>85761198000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>82578072000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>70761931000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>64044922000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>65226309000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>65997797000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>62080604000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>71944079000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>66450246000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>58028002000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>61611214000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>69271644000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>72077904000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>79330274000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>76055880000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>76526999000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>77369663000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>78119579000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>70759804000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>61783925000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>59320325000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>60896755000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>52225721000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>47058681000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>44512723000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>38861479000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>40671717000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>128</v>
+      </c>
+      <c r="B3">
+        <v>6956518000.0</v>
+      </c>
       <c r="C3">
+        <v>13933335000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>7040337000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6542227000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6557836000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6395628000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6653994000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6080643000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4205239000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3956464000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3760732000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3761395000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4086156000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3441634000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3472778000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3365584000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2267906000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3719158000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4295439000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2910026000.0</v>
       </c>
-      <c r="U3"/>
-[...1 lines deleted...]
-      <c r="W3">
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3">
         <v>2326262000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2668003000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1989505000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1994761000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2048136000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2178566000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2237223000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2219975000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2354073000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2455239000.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3"/>
       <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3">
         <v>2175606000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3437808000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3394288000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3437418000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3462530000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2046203000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2538192000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2702558000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2510503000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2388275000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2169425000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2128508000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2203598000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2055465000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2076974000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1981786000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1809994000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1647928000.0</v>
       </c>
-      <c r="BB3"/>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12783,388 +13287,402 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>130</v>
+      </c>
+      <c r="B5">
+        <v>3682615000.0</v>
+      </c>
       <c r="C5">
+        <v>-82772000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>9192307000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>20516113000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-385870088000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8094730000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>12923830000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>53564697000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>17868917000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>9578317000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>28281297000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>28095355000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>34383655000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>42654828000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>40353650000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>33677953000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>37525567000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>15263802000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>24515497000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>24237165000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>18870965000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>21249102000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>20409838000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>18977582000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>20301308000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>20751533000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>40725487000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>14455267000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>19513007000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>20520549000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>23391450000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>26908770000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>21030320000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>23360043000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>20699965000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>26371690000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>14507696000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>8339933000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5434323000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>3594834000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9110481000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>10188157000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10840129000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>11860624000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>11837125000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>8929739000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>9321960000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>8471612000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>10639133000.0</v>
+      </c>
+      <c r="C6">
+        <v>13850563000.0</v>
+      </c>
+      <c r="D6">
         <v>3894817000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>16232644000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>27058340000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-379312252000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>14490358000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>19577824000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>59645340000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>22074156000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13534781000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>32042029000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>31856750000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>38469811000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>46096462000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>43826428000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>37043537000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>39793473000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>18982960000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>28810936000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>27147191000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>34373555000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15061073000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>21197227000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>23917105000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>22399343000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>20972343000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>22349444000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>22930099000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>42962710000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>16675242000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>21867080000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>22975788000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>27675648000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>18903749000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>23189516000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>25567056000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>30346578000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>24424608000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>26797461000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>24162495000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>28417893000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>17045888000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>11042491000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>7944826000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>5983109000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>11279906000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>12316665000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>13043727000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>13916089000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>13914099000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>10911525000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>11131954000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>10119540000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>8259395000.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13185,54 +13703,56 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13253,930 +13773,962 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>131010608000.0</v>
+      </c>
+      <c r="C9">
+        <v>140774209000.0</v>
+      </c>
+      <c r="D9">
         <v>145698002000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>199036028000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>197399922000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>196218068000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>194007510000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>193498252000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>197611787000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>186717143000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>154613491000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>136072283000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>128326868000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>137211325000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>126272837000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>122602221000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>111176732000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>109480631000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>81414863000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>85071844000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>79155650000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>100345288000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>66956545000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>70392759000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>71263103000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>75708891000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>74619692000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>70005566000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>68489123000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>73273628000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>67596220000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>69273639000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>66258967000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>75389817000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>63725624000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>66505967000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>70887766000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>77769256000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>68829235000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>68714936000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>64966057000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>68638023000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>55291988000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>48022716000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>43112373000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>45378339000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>48094069000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>47457653000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>47960169000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>49755232000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>46839014000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>42695157000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>43136294000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>40775865000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>41436656000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>3682615000.0</v>
+      </c>
+      <c r="C10">
+        <v>13850563000.0</v>
+      </c>
+      <c r="D10">
         <v>3894817000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>9192307000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>20516113000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-385870088000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8094730000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12923830000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>53564697000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>17868917000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>9578317000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28281297000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28095355000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>34383655000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>42654828000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>40353650000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33677953000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>37525567000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>15263802000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>24515497000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>24237165000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>34373555000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>15061073000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18870965000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>21249102000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>20409838000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>18977582000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>20301308000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>20751533000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>40725487000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>14455267000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>19513007000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20520549000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>27675648000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>18903749000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>23189516000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>23391450000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>26908770000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>21030320000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>23360043000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>20699965000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>26371690000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>14507696000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8339933000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5434323000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3594834000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9110481000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>10188157000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>10840129000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>11860624000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>11837125000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>8929739000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>9321960000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>8471612000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>8259395000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>8143605000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>6631000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>13723412000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>4503000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>12603000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>17469000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>18077747000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2624000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6074000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3343000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>1063161000.0</v>
+      </c>
+      <c r="C11">
+        <v>13948750000.0</v>
+      </c>
+      <c r="D11">
         <v>-2989003000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>14886385000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-10210825000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-83186165000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2996362000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4182724000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>11931818000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>4538919000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2576853000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>6629462000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6825242000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>8278779000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10189061000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>9799874000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7861408000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7035239000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3456241000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5470424000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5418059000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>9136152000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3443610000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4532678000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5455784000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5274807000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4867260000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5180052000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5371328000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>10249673000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3767092000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4944495000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5239184000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>6965358000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>4771021000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>5945887000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>5980905000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>6885934000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>5518483000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>6076173000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>5360997000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>6804845000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3859464000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2253157000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1546354000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1401928000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2268277000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2564054000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2708353000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2916147000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2976013000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2267312000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2330490000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2092929000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>2061533000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>2040467000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1657000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>969945000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1126000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3151000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>4367000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>4431717000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>656000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1518000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>836000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>163169224000.0</v>
+      </c>
+      <c r="C12">
+        <v>176891384000.0</v>
+      </c>
+      <c r="D12">
         <v>205118406000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>205980864000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>207900993000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>215640397000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>197289178000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>185604311000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>175179331000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>181988517000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>193354056000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>141955748000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>131515669000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>120025365000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>123009644000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>126006107000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>135198886000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>150402459000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>165111474000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>152251798000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>134863436000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>118867063000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>97187488000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>84372252000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>88503797000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>90875965000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>83963434000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>85761198000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>82578072000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>70761931000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>64044922000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>65226309000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>65997797000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>62080604000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>71944079000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>66450246000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>58028002000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>61611214000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>69271644000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>72077904000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>79330274000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>76055880000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>76526999000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>77369663000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>78119579000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>70759804000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>61783925000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>59320325000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>60896755000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>52225721000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>47058681000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>44512723000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>38861479000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>40671717000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>34467946000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>34132054000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>30383000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>36735178000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>30658000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>28373000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>25077000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28545752000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>25061000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>26007000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>29160000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>138</v>
+      </c>
+      <c r="B13">
+        <v>327156543000.0</v>
+      </c>
       <c r="C13">
+        <v>341067954000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
         <v>379841051000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>392913306000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>394809493000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>390922617000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>369703828000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>358129157000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>353723645000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>333476634000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>265527818000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>250566495000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>239371924000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>234902727000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>239700987000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>237230000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>240085948000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>236925814000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>223626133000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>200359318000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>176342223000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>155757806000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>146756608000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>151563277000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>155101557000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>147854519000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>147381957000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>144862756000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14197,590 +14749,614 @@
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>2619454000.0</v>
+      </c>
+      <c r="C15">
+        <v>-98187000.0</v>
+      </c>
+      <c r="D15">
         <v>6883820000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5694078000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>30726938000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-302683923000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5098368000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>8741106000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>41632879000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>13329998000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>7001464000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>21651835000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>21270113000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>26104876000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>32465767000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>30553776000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>25816545000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>30490328000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>11807561000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>19045073000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>18819106000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>25237403000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>11617463000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>14338287000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>15793318000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>15135031000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>14110322000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>15121256000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>15380205000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>30475814000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10688175000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>14568512000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>15281365000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>20710290000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>14132728000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>17243629000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>17410545000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>20022836000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>15511837000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>17283870000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>15338968000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>19566845000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>10648232000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6086776000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3887969000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2192906000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>6842204000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>7624103000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>8131776000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>8944477000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>8861112000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>6662427000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>6991470000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>6378683000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>6197862000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-98187000.0</v>
+      </c>
+      <c r="D16">
         <v>6883820000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-5694078000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>30726938000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-302683923000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5098368000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>21651835000.0</v>
       </c>
       <c r="N16">
+        <v>21651835000.0</v>
+      </c>
+      <c r="O16">
+        <v>21651835000.0</v>
+      </c>
+      <c r="P16">
         <v>32465767000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>30553776000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>25816545000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>30490328000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>11807561000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>19045073000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>18819106000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>25237403000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>11617463000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14338287000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>15793318000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>15135031000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>14110322000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15121256000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15380205000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>30475814000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>10688175000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>142</v>
+      </c>
+      <c r="B17">
+        <v>2619454000.0</v>
+      </c>
       <c r="C17">
+        <v>-98187000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>-5694078000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>30726938000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-302683923000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>5098368000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>8741106000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>41632879000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>13329998000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>7001464000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>21651835000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>21270113000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>26104876000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>32465767000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>30553776000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>25816545000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>30490328000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>11807561000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>19045073000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>18819106000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>25237403000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>11617463000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>14338287000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>15793318000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>15135031000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>14110322000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>15121256000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>15380205000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>30475814000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>10688175000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>171007316000.0</v>
+      </c>
       <c r="C18">
+        <v>148262601000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>173860187000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>185012313000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>179169096000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>193633439000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>184099517000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>182949826000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>171735128000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>140122578000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>123572070000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>119050826000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>119346559000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>111893083000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>113694880000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>102031114000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>83980621000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>65087399000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>71374335000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>65495882000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>54387395000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>55482553000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>59294513000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>59969638000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>61097781000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>60763274000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>61620759000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>59882068000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14801,54 +15377,56 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14869,228 +15447,236 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>3682615000.0</v>
+      </c>
+      <c r="C21">
+        <v>13850563000.0</v>
+      </c>
+      <c r="D21">
         <v>3894817000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>9192307000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>20516113000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-385870088000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8094730000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12923830000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>53564697000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>17868917000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9578317000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>28281297000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>28095355000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>34383655000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>42654828000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>40353650000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>33677953000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>37525567000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15263802000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>24515497000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>24237165000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>34373555000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>15061073000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>18870965000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>21249102000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>20409838000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>18977582000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>20301308000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>20751533000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>40725487000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>14455267000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>19513007000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>20520549000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>27675648000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>18903749000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>23189516000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>23391450000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>26908770000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>21030320000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>23360043000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>20699965000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>26371690000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>14507696000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>8339933000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5434323000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>3594834000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>9110481000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>10188157000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>10840129000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>11860624000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>11837125000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>8929739000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>9321960000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>8471612000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>8259395000.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15111,228 +15697,236 @@
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>344101953000.0</v>
+      </c>
+      <c r="C23">
+        <v>343575989000.0</v>
+      </c>
+      <c r="D23">
         <v>393955972000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>395824585000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>384784802000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>797728553000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>383201958000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>366178733000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>319226421000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>350836743000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>338389230000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>249746734000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>231747182000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>222853035000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>206627653000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>208254678000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>212697665000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>222357523000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>231262535000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>212808145000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>189781921000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>184838796000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>149082960000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>135894046000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>138517798000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>146175018000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>139605544000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>135465456000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>130315662000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>103310072000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>117185875000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>114986941000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>111736215000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>109794773000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>116765954000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>109766697000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>105524318000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>112471700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>117070559000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>117432797000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>123596366000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>118322213000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>117311291000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>117052446000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>115797629000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>112543309000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>100767513000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>96589821000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>98016795000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>90120329000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>82060570000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>78278141000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>72675813000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>72975970000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>33177261000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15353,162 +15947,170 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>7312108000.0</v>
+      </c>
       <c r="C25">
+        <v>13933335000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>7040337000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6542227000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6557836000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6395628000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6653994000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6080643000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4205239000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3956464000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3760732000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3761395000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4086156000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3441634000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3472778000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3365584000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2267906000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3719158000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4295439000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2910026000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
         <v>2326262000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2335784000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15529,2720 +16131,2837 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>152</v>
+      </c>
+      <c r="B27">
+        <v>1226363000.0</v>
+      </c>
       <c r="C27">
+        <v>908852000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>9038470000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10084533000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6995446000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5012619000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2854653000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3571016000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2851561000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1422271000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1461234000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2534453000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3386758000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3780327000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3478857000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2096444000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1214381000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>366292000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>388498000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>452367000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2315867000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1092500000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>449616000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>642884000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>705475000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>610240000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>362318000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>770325000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>276473000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>656369000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>321892000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>535464000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2403562000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>816914000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>816914000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>847693000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>689994000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>741486000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>399620000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>750081000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>779778000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>557648000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>508138000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>645376000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>465481000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>440496000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>711848000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>625280000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>555883000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>537508000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1053293000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>663157000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>244501000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>38385583000.0</v>
+      </c>
+      <c r="C28">
+        <v>77857981000.0</v>
+      </c>
+      <c r="D28">
         <v>83193435000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>46578659000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>53890510000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>172131210000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>41353347000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>43235309000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>39024825000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34988194000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>38313170000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26870121000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24326053000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>33326200000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>16858291000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>26239825000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>18252459000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16960848000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17938037000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>16934679000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16428178000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8107619000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>27101403000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16412709000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>18384292000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>16374785000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>18042178000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>15315286000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>14259195000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>14661010000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14873824000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>13769465000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>13789443000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>577776000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>17282355000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>22443327000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>13059877000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>13442951000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>13066515000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>10903308000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>11043372000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>12614157000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>12144069000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>11564026000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>10978984000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>11806413000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>11449776000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>11249038000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>9345892000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>11776362000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>10107180000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>10053747000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>8726577000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8392699000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>17517399000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>1063161000.0</v>
+      </c>
+      <c r="C29">
+        <v>13948750000.0</v>
+      </c>
+      <c r="D29">
         <v>-2989003000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14886385000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-10210825000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-83186165000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2996362000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4182724000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11931818000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4538919000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2576853000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6629462000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6825242000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8278779000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10189061000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9799874000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7861408000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7035239000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3456241000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5470424000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5418059000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9136152000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3443610000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4532678000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5455784000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5274807000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4867260000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5180052000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>5371328000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>127327993000.0</v>
+      </c>
+      <c r="C30">
+        <v>126923646000.0</v>
+      </c>
+      <c r="D30">
         <v>141803185000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>189843721000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>176883809000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>582088156000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>185912780000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>180574422000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>144047090000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>168848226000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>145035174000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>107790986000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>100231513000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>102827670000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>83618009000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>82248571000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>77498779000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>71955064000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>66151061000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>60556347000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>54918485000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>65971733000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>51895472000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>51521794000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>50014001000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>55299053000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>55642110000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>49704258000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>47737590000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>32548141000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>53140953000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>49760632000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>45738418000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>47714169000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>44821875000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>43316451000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>47496316000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>50860486000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>47798915000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>45354893000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>44266092000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>42266333000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>40784292000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>39682783000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>37678050000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>41783505000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>38983588000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>37269496000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>37120040000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>37894608000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>35001889000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>33765418000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>33814334000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>32304253000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>33177261000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>156</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
         <v>1003384000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31">
         <v>53564697000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>17868917000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>9578317000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>28281297000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-131515669000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-120025365000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-123009644000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-126006107000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-135198886000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-150402459000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-165111474000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-152251798000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-134863436000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-118867063000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-97187488000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-84372252000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-88503797000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-90875965000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-83963434000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-85761198000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-82578072000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-70761931000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-64044922000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-65226309000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-65997797000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-62080604000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-71944079000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-64278154000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-58024488000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-60552442000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-68256392000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-70904495000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-78131753000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-76306619000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-76285750000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-76634342000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-77576312000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-70434456000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-60989785000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-58880734000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-60382074000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-52234176000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-46357654000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-44247399000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-38767947000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-40383052000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>347784568000.0</v>
+      </c>
+      <c r="C32">
+        <v>357426552000.0</v>
+      </c>
+      <c r="D32">
         <v>396847405000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>405016892000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>405300915000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>411858465000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>391296688000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>379102563000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>372791118000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>368705660000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>347967547000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>278028031000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>259842537000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>257236690000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>249282481000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>248608328000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>246375618000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>259883090000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>246526337000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>237323642000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>214019086000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>219212351000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>164144033000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>154765011000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>159766900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>166584856000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>158583126000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>155766764000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>151067195000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>144035559000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>131641142000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>134499948000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>132256764000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>137470421000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>135669703000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>132956213000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>128915768000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>139380470000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>138100879000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>140792840000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>144296331000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>144693903000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>131818987000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>125392379000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>121231952000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>116138143000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>109877994000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>106777978000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>108856924000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>101980953000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>93897695000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>87207880000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>81997773000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>81447582000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>41436656000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>80515338000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>56120000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>105120755000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>52600000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>57848000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>59120000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>109350700000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>42819000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>46413000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>45933000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>1331592386000.0</v>
+      </c>
+      <c r="C2">
         <v>1644080523000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2246910747000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2504014827000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1173255899000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>971195770000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>873806556000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>546570592000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>761908946000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>795090687000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1124080803000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>859496015000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>475886077000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>481324622000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>4599438000</v>
+      </c>
+      <c r="C3">
         <v>19981705000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15398991000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29133345000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4551687000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8194206000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7932172000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4769441000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>185752256000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6023728000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11725445000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29099128000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11262838000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23961901000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>215491847000.0</v>
+      </c>
+      <c r="C6">
         <v>-312488137000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-602830224000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-257104080000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1330758928000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>202060129000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>97389214000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>327235964000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-215338354000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-33181741000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-328990116000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>264584788000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>383609938000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5438545000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-194115552000.0</v>
+      </c>
+      <c r="C7">
         <v>-1041842364000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8980648000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>42250183000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-167727645000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-214241203000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30194892000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-37025544000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-755364000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-273963433000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-604504773000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>400386356000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>235441999000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-46723623000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>630728000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3089470000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1885399000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1003424000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-23089304000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-17736933000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-311298417000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>167445182000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-261441759000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3708326000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-10827018000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-1489885738000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1657213242000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-461484036000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-491223449000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-340465937000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-142091428000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-895333194000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>15683830000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14366152000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13192529000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10839022000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8210968000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9266510000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8968703000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13732044000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9797456000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8889806000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7924219000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5997938000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33325961000.0</v>
       </c>
       <c r="F15">
         <v>33325961000.0</v>
       </c>
       <c r="G15">
-        <v>35547692000.0</v>
+        <v>33325961000.0</v>
       </c>
       <c r="H15">
         <v>35547692000.0</v>
       </c>
       <c r="I15">
         <v>35547692000.0</v>
       </c>
       <c r="J15">
         <v>35547692000.0</v>
       </c>
       <c r="K15">
+        <v>35547692000.0</v>
+      </c>
+      <c r="L15">
         <v>12361710000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15700000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>22300000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>1547084233000.0</v>
+      </c>
+      <c r="C16">
         <v>1331592386000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1644080523000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2246910747000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2504014827000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1173255899000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>971195770000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>873806556000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>546570592000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>761908946000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>795090687000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1124080803000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>859496015000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>475886077000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>9459658000.0</v>
+      </c>
+      <c r="C18">
         <v>-322077986000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3206285853000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1549468331000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2621189025000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>853199037000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>134342972000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>358400424000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-216290893000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-194389281000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-577069958000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>406305311000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>255634722000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-42763295000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>1187842900000.0</v>
+      </c>
+      <c r="C19">
         <v>-13645554000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-913441335000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-461673290000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1260389614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-652988828000.0</v>
       </c>
       <c r="G19">
         <v>-652988828000.0</v>
       </c>
       <c r="H19">
         <v>-652988828000.0</v>
       </c>
       <c r="I19">
+        <v>-652988828000.0</v>
+      </c>
+      <c r="J19">
         <v>-449306455000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-35287823000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>255381816000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3508468361000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1712510076000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>1334000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>31818493000.0</v>
+      </c>
+      <c r="C22">
         <v>-247211570000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>63253410000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>114940964000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>80162068000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>66986471000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>59746814000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>71013866000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>69497192000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>68157510000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>40189822000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24790989000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>31459486000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23654038000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-1400072206000.0</v>
+      </c>
+      <c r="C23">
         <v>0.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6143123000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21936277000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>250521000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2518143599000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28528348000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>606607846000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>492238124000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3938608000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>290706830000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>648564571000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-10722143000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>599691111000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-1174214725000.0</v>
+      </c>
+      <c r="C24">
         <v>622895636000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-898042344000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5651497000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-89036869000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-155197250000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>490200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>750815000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>148314317000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>32280000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>995525000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>808400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>177850000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>821175000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>176356155000.0</v>
+      </c>
+      <c r="C25">
         <v>-302096281000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3190886862000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1691892285000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2625740712000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>861393243000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>44122470000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>363169865000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-30538637000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>85597880000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>39160260000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>35018083000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>31455561000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27922229000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-6143123000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-5002287000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>85665066000.0</v>
+      </c>
+      <c r="C28">
         <v>0.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3502325238000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1707507789000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-33325961000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2457907899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35547692000.0</v>
       </c>
       <c r="H28">
         <v>-35547692000.0</v>
       </c>
       <c r="I28">
+        <v>-35547692000.0</v>
+      </c>
+      <c r="J28">
         <v>492238124000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>197498315000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12361710000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15700000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>235677857000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-22300000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>14059096000.0</v>
+      </c>
+      <c r="C29">
         <v>-302096281000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3190886862000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1520334986000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2625740712000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>861393243000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>142275144000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>363169865000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-30538637000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-188365553000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-565344513000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>435404439000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>266897560000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-18801394000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>109329414000.0</v>
+      </c>
+      <c r="C30">
         <v>-13645554000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-913441335000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-461673290000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1263413931000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-659989199000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7441972000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3853076000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-185170096000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-41279271000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>244651896000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-155938053000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-129955983000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34743932000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:64">
+        <v>158</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>1547084233000.0</v>
+      </c>
+      <c r="C2">
+        <v>1452635295000.0</v>
+      </c>
+      <c r="D2">
         <v>1860623537000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2815824962000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1331592386000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1556465105000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1311037715000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1541778828000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1644080523000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5357488589000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1725267211000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1964050562000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2246910747000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2012028807000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2213947616000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2150184475000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2504014827000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1762157742000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2300744536000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1239609625000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1173255899000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>868502484000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>840562571000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>896035555000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>971195770000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>828058098000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1116342593000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>761955028000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>873806556000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>556312272000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1007192821000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>500882484000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>546570592000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>734110717000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>749789516000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>528447318000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>761908946000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1002769255000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>848529578000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1202705788000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>795090687000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>572191798000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>859814880000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1067358451000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1124080803000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>860482722000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>656586205000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>691707157000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>859496015000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>682536122000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>740362643000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>459896930000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>475886077000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>595957100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>549746110000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>735475000</v>
+      </c>
+      <c r="C3">
+        <v>113501000</v>
+      </c>
+      <c r="D3">
         <v>1718502000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2060626000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>706809000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>438473000</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="H3">
+        <v>1211233000</v>
+      </c>
+      <c r="I3">
         <v>8797579000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10993060000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4602480000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8395603000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1054471000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1346437000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8209219000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2437897000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4478552000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>14007677000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1362761000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1333841000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>776972000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1078113000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3522884000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2652925000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>351554000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1666843000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3198482000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1635527000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1366941000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1731222000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3626826000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>457028000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>347025000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>338562000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5568115000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>177506107000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1468978000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1209056000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3367289000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>58652000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1751327000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>897892000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>218596000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>6244378000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>964163000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4298308000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>11565453000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3652469000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>5989440000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7891766000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3858335000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1841979000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2882993000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2679531000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>4587886000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>3631903000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18263,54 +18982,56 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18331,380 +19052,394 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>2034586980000.0</v>
+      </c>
+      <c r="C6">
+        <v>94448938000.0</v>
+      </c>
+      <c r="D6">
         <v>121042909000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-955201425000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1484232576000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-224872719000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>245427390000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-230741113000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-102301695000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3713408066000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3632221378000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-238783351000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-282860185000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>234881940000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-201918809000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>63763141000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-353830352000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>741857085000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-538586794000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1061134911000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>66353726000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>304753415000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>27939913000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-55472984000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-75160215000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>143137672000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-288284495000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>354387565000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-111851528000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>317494284000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-450880549000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>506310337000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-45688108000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-187540125000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-15678799000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>221342198000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-233461628000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-240860309000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>154239677000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-354176210000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>407615101000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>222898889000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-287623082000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-207543571000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-56722352000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>263598081000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>203896517000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-35120952000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-167788858000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>176959893000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-57826521000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>280465713000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-15989147000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-120071023000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>46210890000.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>41069601000.0</v>
+      </c>
+      <c r="C7">
+        <v>30316578000.0</v>
+      </c>
+      <c r="D7">
         <v>9681921000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-47310010000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-325094282000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1041842364000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-508686595000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2034294859000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2073101302000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>24265155000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>13040101000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-19224795000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9099813000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>21658894000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>41096521000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-19392610000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>186312934000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2388601717000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-23074281000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1584732229000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1108623791000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6842030000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-261859532000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-238956984000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-139720805000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-73477244000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7">
         <v>-57859932000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-319379014000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>125019036000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-366384836000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>286276089000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-362923347000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-286095281000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>134463988000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-89950133000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>439457700000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>148333760000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-58947105000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-128457999000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>287477553000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-330784444000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>301296414000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-22547524000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-158534648000.0</v>
       </c>
-      <c r="BB7"/>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18725,146 +19460,150 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>774808000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-774808000.0</v>
       </c>
-      <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>630728000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-630728000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>724849000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-224975000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3220324000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-2401720000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-249454000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-439510000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1205285000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-621263000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18885,70 +19624,68 @@
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -18959,692 +19696,714 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>22948731000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12591441000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12591441000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-12180494000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15065039000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-20997893000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10860287000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-30721452000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1900705000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-5128844000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56141420000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-781509887000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>77438956000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-22796250000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>369911436000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-396130969000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>181482915000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-466561799000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>93338394000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-7292504000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-1152158108000.0</v>
       </c>
       <c r="N13">
+        <v>-1152158108000.0</v>
+      </c>
+      <c r="O13">
+        <v>-1152158108000.0</v>
+      </c>
+      <c r="P13">
         <v>-71140733000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-70307354000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>180055896000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-110204461000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-78968272000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-701454205000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-599258800000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1227831136000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-290672865000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-151414478000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>12705237000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-415464658000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-138266208000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-32411506000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>124658336000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-459323683000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-186686854000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
         <v>6623301000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>6653994000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6080643000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4205239000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3956464000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3760732000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3761395000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4086156000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3441634000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3472778000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3365584000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1858250000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3719158000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4192480000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2209255000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2455257000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2353332000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2644007000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2018039000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1989505000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1994761000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2048136000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2178566000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2237223000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2219975000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14">
         <v>-2792324000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>33325961000.0</v>
       </c>
       <c r="T15">
         <v>33325961000.0</v>
       </c>
       <c r="U15">
         <v>33325961000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15">
+        <v>33325961000.0</v>
+      </c>
+      <c r="W15">
+        <v>33325961000.0</v>
+      </c>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>35547692000.0</v>
       </c>
       <c r="AB15">
         <v>35547692000.0</v>
       </c>
       <c r="AC15">
         <v>35547692000.0</v>
       </c>
       <c r="AD15">
         <v>35547692000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
+      <c r="AE15">
+        <v>35547692000.0</v>
+      </c>
+      <c r="AF15">
+        <v>35547692000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>174</v>
+      </c>
+      <c r="B16">
+        <v>3581671213000.0</v>
+      </c>
       <c r="C16">
+        <v>1547084233000.0</v>
+      </c>
+      <c r="D16">
+        <v>1452635295000.0</v>
+      </c>
+      <c r="E16">
         <v>1860623537000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2815824962000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1331592386000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1556465105000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1311037715000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1541778828000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1644080523000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5357488589000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1725267211000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1964050562000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2246910747000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2012028807000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2213947616000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2150184475000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2504014827000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1762157742000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2300744536000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1239609625000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1173255899000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>868502484000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>840562571000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>896035555000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>971195770000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>828058098000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1116342593000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>761955028000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>873806556000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>556312272000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1007192821000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>500882484000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>546570592000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>734110717000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>749789516000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>528447318000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>761908946000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1002769255000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>848529578000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1202705788000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>795090687000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>572191798000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>859814880000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1067358451000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1124080803000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>860482722000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>656586205000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>691707157000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>859496015000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>682536122000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>740362643000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>459896930000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>475886077000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>595957000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>549746110000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19665,352 +20424,366 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>99232504000.0</v>
+      </c>
+      <c r="C18">
+        <v>57729400000.0</v>
+      </c>
+      <c r="D18">
         <v>-9581916000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>42571998000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2818147786000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-304331457000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>192636746000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2094652364000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>323799520000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>95634848000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3104719366000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-181590563000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-296385327000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1154890924000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-233394871000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-394520365000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>233337829000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>280276877000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>639232174000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>539196918000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1162483056000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>306799759000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>25578692000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-49177700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-63369115000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>144196737000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-288035878000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>389832214000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-111650101000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>398423394000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-267058312000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>215482167000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-46211769000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-585433680000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>370966739000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>298721020000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-36408613000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-305688477000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>151185617000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-350294379000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>310408341000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-342596304000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-283888774000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>141664605000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-92249485000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>434248653000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>153421976000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-58498090000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-122867228000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>292593004000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-328779498000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>307006031000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-15184815000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-156566159000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-250599389000.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>177</v>
+      </c>
+      <c r="B19">
+        <v>290039613000.0</v>
+      </c>
       <c r="C19">
+        <v>3048372369000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-309557233000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1816173608000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>74095110000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>59759344000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>291767363000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-439267371000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1389240702000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>517182107000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-58934061000.0</v>
       </c>
       <c r="M19">
         <v>-58934061000.0</v>
       </c>
       <c r="N19">
+        <v>-58934061000.0</v>
+      </c>
+      <c r="O19">
+        <v>-58934061000.0</v>
+      </c>
+      <c r="P19">
         <v>29002990000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>442426711000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-588407348000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>462016507000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1144295157000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>521949380000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1100060344000.0</v>
       </c>
       <c r="V19">
         <v>-1100060344000.0</v>
       </c>
       <c r="W19">
         <v>-1100060344000.0</v>
       </c>
       <c r="X19">
+        <v>-1100060344000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-1100060344000.0</v>
+      </c>
+      <c r="Z19">
         <v>-1528698000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3196057000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1633262000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1031431000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1581222000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-82263870000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-184272539000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20031,60 +20804,66 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>3169542500000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
@@ -20099,840 +20878,868 @@
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>2619454000.0</v>
+      </c>
+      <c r="C22">
+        <v>-98187000.0</v>
+      </c>
+      <c r="D22">
         <v>6883820000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5694078000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>30726938000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-302683923000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5098368000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8741106000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>41632879000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13329998000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7001464000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>21651835000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21270113000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>26104876000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>32465767000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>30553776000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>25816545000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>30490328000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11807561000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>19045073000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>18819106000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>25237403000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>11617463000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>14338287000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>15793318000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15135031000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>14110322000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>15121256000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>15380205000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>30475814000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>10688175000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>14568512000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15281365000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>20710290000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>14132728000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>17243629000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>17410545000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>20022836000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>15511837000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>17283870000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>15338967000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>19566845000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>10648232000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6086776000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3887969000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2192906000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>6842204000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>7624103000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>8131776000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>8944477000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>8861112000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>6662427000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>6991470000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>6378683000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6197862000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6103138000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4974000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>12753467000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>3377000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>9452000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>13102000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>13646030000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1968000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>4556000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2507000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-379443398000.0</v>
+      </c>
+      <c r="C23">
+        <v>6487081000.0</v>
+      </c>
+      <c r="D23">
         <v>-1507923441000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-503787052000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>475852475000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>0.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="H23"/>
+      <c r="I23">
         <v>132221842000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-439267371000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-5356226841000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4735914935000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1111833451000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>247265583000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1707507789000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-154931310000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-367211542000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-602407525000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>460661196000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>733504011000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>521186498000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1101134477000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2494474000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2632355000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-344844000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1528698000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-3196057000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1633262000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-35547692000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1581222000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-85035821000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-184681167000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-35547692000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-58102856000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>391972556000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-564319984000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-79211083000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-197747944000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>197498315000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3635778000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-5441204000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>98439176000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>567806730000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-13823798000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-12361710000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>29241833000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-182993073000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>45536866000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-15700000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-50612018000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-122732810000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>235677857000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-30256790000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3893801000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-22300000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>296507564000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-878750918000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2873308769000.0</v>
+      </c>
+      <c r="D24">
         <v>-103175655000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-307496607000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-103983799000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>212098328000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>490970577000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2961266117000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-428274311000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1221970480000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>525577710000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-58932266000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>18487334000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-332927592000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>27528691000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>451235458000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-39323306000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>303138353000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10341981000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>521272090000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-923728793000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-181590000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>20570000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-49962000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-118189245000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2425000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-121735000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-214490000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>150000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-81574545000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-184224139000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>324313793000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>650000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>544344807000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-386569122000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-77287760000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-196309967000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-118744697000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1950000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2603000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>10299000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>568025326000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>15935000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-337608706000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>34800000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-43780295000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>249000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>9400000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>550000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-118874475000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>28769397000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>174625000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2250000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>58684258000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>13275000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>56278924000.0</v>
+      </c>
+      <c r="C25">
+        <v>27624510000.0</v>
+      </c>
+      <c r="D25">
         <v>-24429155000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>91013411000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3143948877000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-303892984000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>192389339000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>53759984000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>334792580000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>58436936000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3113114969000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-180536092000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-295038890000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1146681705000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-230956974000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-390041813000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>247345506000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>281639638000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>628758454000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>539973890000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1163561169000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>310322643000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>28231617000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-48826146000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-61702272000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>147395219000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-286400351000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>391199155000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-109918879000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>402050220000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-266601284000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>215829192000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-45873207000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-579865565000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>548472846000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>300189998000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>22660375000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>17057826000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>26225233000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>17841784000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>25030144000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>20545639000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>8450885000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>8164780000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1998956000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>6356406000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>8740685000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6438455000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>13482537000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>8973786000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3846925000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>8592610000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>10042240000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6556375000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-250373024000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-6143123000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-5002287000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20953,538 +21760,558 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>2546649160000.0</v>
+      </c>
+      <c r="C28">
+        <v>552433173000.0</v>
+      </c>
+      <c r="D28">
         <v>-1355231567000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-685687598000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>475852475000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>0.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="H28"/>
+      <c r="I28">
         <v>332430958000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1325702184000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1202905309000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4611273922000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>923641166000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>243741552000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1707507789000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-183459780000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-367211542000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>55608118000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>355078836000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-33325961000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1217726655000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1743061807000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1453029969000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1085549297000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8297723000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-88969090000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>175199395000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-35547692000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-35547692000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>212426767000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>652519181000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-85186042000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-35547692000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
-[...1 lines deleted...]
-      </c>
+      <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28">
+        <v>197498315000.0</v>
+      </c>
+      <c r="AN28"/>
+      <c r="AO28">
         <v>-1000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28">
         <v>-12361710000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28">
         <v>-15700000000.0</v>
       </c>
-      <c r="AV28"/>
-[...1 lines deleted...]
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>235677857000.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-22300000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>296507564000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>99967979000.0</v>
+      </c>
+      <c r="C29">
+        <v>57842901000.0</v>
+      </c>
+      <c r="D29">
         <v>-7863414000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>44632624000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2818854595000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-303892984000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>192389339000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2103449943000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>334792580000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>100237328000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3113114969000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-180536092000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-295038890000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1146681705000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-230956974000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-390041813000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>247345506000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>281639638000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>640566015000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>539973890000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1163561169000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>310322643000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28231617000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-48826146000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-61702272000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>147395219000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-286400351000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>391199155000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-109918879000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>402050220000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-266601284000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>215829192000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-45873207000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-579865565000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>548472846000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>300189998000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-35199557000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-302321188000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>151244269000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-348543052000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>311306233000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-342377708000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-277644396000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>142628768000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-87951177000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>445814106000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>157074445000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-52508650000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-114975462000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>296451339000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-326937519000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>309889024000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-12505284000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-151978273000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-246967486000.0</v>
       </c>
-      <c r="BC29"/>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-619493896000.0</v>
+      </c>
+      <c r="C30">
+        <v>-515655802000.0</v>
+      </c>
+      <c r="D30">
         <v>949607030000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-309557233000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1816173608000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>74095110000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>59759344000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2669498754000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-439267371000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2611211182000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>517182107000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-59986737000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17140897000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-334077031000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26585237000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>448226029000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-602407525000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>460661196000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1144127148000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>521186498000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1101134477000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2494474000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2632355000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-344844000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-21150125000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3196057000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1633262000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1031431000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1581222000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-85035821000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-184681167000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>323966768000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-337912000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>391972556000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-564319984000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-79211083000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-197747944000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-137913021000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3635778000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-5441204000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>98387744000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>567806730000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-13823798000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-338572869000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>29241833000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-182993073000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>45536866000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>32130172000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-50612018000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-122732810000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>26927418000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-30256790000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3893801000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>54096372000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-3618628000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>