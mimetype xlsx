--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -15929,51 +15929,51 @@
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
     </row>
     <row r="40" spans="1:138">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40">
-        <v>7338774000.0</v>
+        <v>7357669000.0</v>
       </c>
       <c r="C40">
         <v>-10212000.0</v>
       </c>
       <c r="D40">
         <v>6855743000.0</v>
       </c>
       <c r="E40">
         <v>6476190000.0</v>
       </c>
       <c r="F40">
         <v>5887222000.0</v>
       </c>
       <c r="G40">
         <v>5444530000.0</v>
       </c>
       <c r="H40">
         <v>5666682000.0</v>
       </c>
       <c r="I40">
         <v>5281285000.0</v>
       </c>
       <c r="J40">
         <v>4743355000.0</v>
       </c>
@@ -23322,51 +23322,51 @@
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>-266539000.0</v>
       </c>
       <c r="Z5">
         <v>3787398.0</v>
       </c>
       <c r="AA5">
         <v>97120000.0</v>
       </c>
       <c r="AB5">
         <v>101093000.0</v>
       </c>
       <c r="AC5">
-        <v>352600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>71500000.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>28200000.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>203</v>
       </c>
       <c r="B6">
@@ -23429,51 +23429,51 @@
       <c r="U6">
         <v>6154000.0</v>
       </c>
       <c r="V6">
         <v>3212000.0</v>
       </c>
       <c r="W6">
         <v>2473000.0</v>
       </c>
       <c r="X6">
         <v>1249000.0</v>
       </c>
       <c r="Y6">
         <v>-265105000.0</v>
       </c>
       <c r="Z6">
         <v>4982166.0</v>
       </c>
       <c r="AA6">
         <v>98262000.0</v>
       </c>
       <c r="AB6">
         <v>102178000.0</v>
       </c>
       <c r="AC6">
-        <v>353600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AD6">
         <v>800000.0</v>
       </c>
       <c r="AE6">
         <v>800000.0</v>
       </c>
       <c r="AF6">
         <v>72100000.0</v>
       </c>
       <c r="AG6">
         <v>500000.0</v>
       </c>
       <c r="AH6">
         <v>28200000.0</v>
       </c>
       <c r="AI6">
         <v>300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>204</v>
       </c>
       <c r="B7"/>
@@ -26190,51 +26190,53 @@
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
     </row>
     <row r="3" spans="1:138">
       <c r="A3" t="s">
         <v>200</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1601000.0</v>
+      </c>
       <c r="C3"/>
       <c r="D3">
         <v>1052000.0</v>
       </c>
       <c r="E3">
         <v>1069000.0</v>
       </c>
       <c r="F3">
         <v>1019000.0</v>
       </c>
       <c r="G3">
         <v>1011000.0</v>
       </c>
       <c r="H3">
         <v>893000.0</v>
       </c>
       <c r="I3">
         <v>841000.0</v>
       </c>
       <c r="J3">
         <v>818000.0</v>
       </c>
       <c r="K3">
         <v>822000.0</v>
       </c>
@@ -26832,51 +26834,53 @@
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
     </row>
     <row r="5" spans="1:138">
       <c r="A5" t="s">
         <v>202</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>56400000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>54968000.0</v>
       </c>
       <c r="E5">
         <v>64184000.0</v>
       </c>
       <c r="F5">
         <v>51732000.0</v>
       </c>
       <c r="G5">
         <v>51490000.0</v>
       </c>
       <c r="H5">
         <v>52993000.0</v>
       </c>
       <c r="I5">
         <v>50122000.0</v>
       </c>
       <c r="J5">
         <v>51268000.0</v>
       </c>
       <c r="K5">
         <v>-1042000.0</v>
       </c>
@@ -27205,51 +27209,51 @@
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
     </row>
     <row r="6" spans="1:138">
       <c r="A6" t="s">
         <v>203</v>
       </c>
       <c r="B6">
-        <v>56400000.0</v>
+        <v>58001000.0</v>
       </c>
       <c r="C6">
         <v>56000000.0</v>
       </c>
       <c r="D6">
         <v>56020000.0</v>
       </c>
       <c r="E6">
         <v>65253000.0</v>
       </c>
       <c r="F6">
         <v>52751000.0</v>
       </c>
       <c r="G6">
         <v>52501000.0</v>
       </c>
       <c r="H6">
         <v>53886000.0</v>
       </c>
       <c r="I6">
         <v>50963000.0</v>
       </c>
       <c r="J6">
         <v>52086000.0</v>
       </c>