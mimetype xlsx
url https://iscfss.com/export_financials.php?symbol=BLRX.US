--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -947,79 +953,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1030,2961 +1037,3103 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>3492945.0</v>
+      </c>
+      <c r="C2">
         <v>5583000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6966000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5567000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5918000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7794000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4493000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5516000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2590000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1910000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1654000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2289000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3287793.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2962427.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1086827.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1703273.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8298914.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>18185718.0</v>
+      </c>
+      <c r="C5">
         <v>16131000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>16992000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14757000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12716000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10906000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10716000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10539000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8921000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9153000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9319000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8384000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10581000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9047789.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8228323.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9649018.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7790918.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8977495.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>1211000.0</v>
+      </c>
+      <c r="C7">
         <v>1603000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1818000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2156000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1894000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1852000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1964000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
+        <v>73428000.0</v>
+      </c>
+      <c r="C8">
         <v>38097000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>31355000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>27100000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>21066000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>9870000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4692000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3110000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>265938000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>3249949.0</v>
+      </c>
+      <c r="C10">
         <v>10436000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4255000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10587000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12990000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16831000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5297000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3404000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5110000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2469000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5544000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5783103.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8869490.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18292317.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8686547.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31553296.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27954065.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15985967.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>20875676.0</v>
+      </c>
+      <c r="C12">
         <v>19562000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>42994000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>51082000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57135000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22587000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27489000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30151000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49483000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>35623000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>47663000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>34636729.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18157358.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21359550.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25970310.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39469998.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27954065.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24163886.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>73426861.0</v>
+      </c>
+      <c r="C13">
         <v>38097000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>31355000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>27100000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21066000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9870000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4692000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3110000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2836000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1513000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1455000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1055000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>640000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>491710.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>324750.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>349004.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>326029.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>165475.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>4108787.0</v>
+      </c>
+      <c r="C14">
         <v>79873850.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64224368.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51597131.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44195579.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16856292.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9760470.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7239713.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5998047.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3742981.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3427095.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2162258.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1499234.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1129364.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>823913.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>830313.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16115.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16331.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>9870000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4692000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3110000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2836000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1513000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1455000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1004383.75</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>693180.19</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>491710.25</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>324750.39</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>12957000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>3000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1273000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1349000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1094000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>963000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1127000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>683629.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1637677.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>16367746.0</v>
+      </c>
+      <c r="C21">
         <v>10449000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14854000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21885000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21704000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21714000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21891000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21972000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7023000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>181000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>152000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>117362.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>252117.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>284533.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>300578.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>381759.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>803062.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>848557.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>2147966.0</v>
+      </c>
+      <c r="C22">
         <v>3145000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1953000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>197081.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>126731.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>151707.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>107279.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-44066000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-41890000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-36210.2</v>
       </c>
-      <c r="M22">
-[...1 lines deleted...]
-      </c>
       <c r="N22">
+        <v>0.0</v>
+      </c>
+      <c r="O22">
         <v>2.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>40904365.0</v>
+      </c>
+      <c r="C23">
         <v>38906000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>63925000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>76384000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81391000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47290000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>53567000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56233000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>60965000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38939000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>51302000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36165775.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19948025.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>24306600.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29337887.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>43657489.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>42018743.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>30640190.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>4460000.0</v>
+      </c>
+      <c r="C24">
         <v>8958000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6628000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8626000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>2740000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5799000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7838000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>157000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>250000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>344000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>29000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>122000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>7561000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>1000000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>6899892.0</v>
+      </c>
+      <c r="C28">
         <v>4604000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1737000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8339000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9147000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5158000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5329000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4860000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2126000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5107000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5783103.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8869490.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-18255647.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8576984.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-31344627.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-27954065.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15985967.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>27135000.0</v>
+      </c>
+      <c r="C29">
         <v>26898000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22996000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>61009000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70844000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27862000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41871000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>50054000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53131000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>455992.0</v>
+      </c>
+      <c r="C30">
         <v>3863000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>708000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>721000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>142000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>141000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>613000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1339000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>586000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>223000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>291000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>257000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>360000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>603328.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1004992.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1782578.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10576293.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1521842.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>46383000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>316000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11489000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>19349000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>45858000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>34846000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>47458000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>31688000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11469000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
+      <c r="S31"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>11558000.0</v>
+      </c>
+      <c r="C32">
         <v>11698000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16331000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>41322000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>47685000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12239000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16242000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25227000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>43654000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>17223732.0</v>
+      </c>
+      <c r="C33">
         <v>11802000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>16742000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24383000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23987000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24410000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25357000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24255000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10589000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2838000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3119000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1051636.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1174730.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2128513.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2182080.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2391924.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3199577.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3489806.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
+      <c r="S34"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>5436915.0</v>
+      </c>
+      <c r="C35">
         <v>10039000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19850000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14864000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3585000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14619000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8219000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8161000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1362000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>251000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>552000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1497972.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5266044.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2909040.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>50709.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>130453.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>3706.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>21398000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>25357000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>56000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>61000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>52000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>58000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>214179.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>213066.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>994930.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>775092.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>55344.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>316527.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>71486.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
+      <c r="S37"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>56000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>61000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>52000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>58000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>214000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
         <v>735000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
+      <c r="S38"/>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>200996.0</v>
+      </c>
+      <c r="C39">
         <v>534000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1528000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>919.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>269.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>152000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>721.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>488000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>307000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>255000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>229000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>220410.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>255938.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>215206.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>180504.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12988.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>288806.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1464654.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>3916941.0</v>
+      </c>
+      <c r="C40">
         <v>4822000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15285000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1744000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1227000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1440000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1363000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1113000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>978000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1137000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1247952.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>764000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2418938.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2074094.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5092475.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9181098.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1584061.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>1859000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>10218000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>658000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>323000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1205000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>208000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1494000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5270000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2917000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>22000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
+      <c r="S41"/>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>327578921.0</v>
+      </c>
+      <c r="C42">
         <v>359060000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>355482000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>338976000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>339346000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>279241000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>265938000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>250192000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>240682000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>199567000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>196201000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>167331000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>134390000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>124367361.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>110686810.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>117022448.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>108899947.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>81455652.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
+      <c r="S43"/>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
+      <c r="S44"/>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>5958000.0</v>
+      </c>
+      <c r="C45">
         <v>6332000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7428000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2498000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6819000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2696000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3466000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2227000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2505000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2605000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2909000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>720095.12</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>709547.74</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>849050.04</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1106410.93</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
+      <c r="S45"/>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>855986.0</v>
+      </c>
+      <c r="C46">
         <v>1353000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1888000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2498000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2283000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2696000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3466000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2227000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2505000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2605000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2909000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>720095.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>709547.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>849050.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1106410.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1273189.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1102164.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1451945.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>2283000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2696000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3466000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2227000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2505000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>2605000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2909000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>718000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>710000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>852000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1107000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1271000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
+      <c r="S47"/>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-400995782.0</v>
+      </c>
+      <c r="C48">
         <v>-399827000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-390606000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-329992000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-305041000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-277987000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-247966000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-222520000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-199558000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-175206000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-159365000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-144965000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-133889000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-118936331.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-96707566.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-89759423.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-85882523.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-69845115.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
+      <c r="S49"/>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
         <v>4479000.0</v>
       </c>
       <c r="C50">
+        <v>4479000.0</v>
+      </c>
+      <c r="D50">
         <v>3145000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1542000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2757000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3092000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2692000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="J50">
         <v>93000.0</v>
       </c>
       <c r="K50">
         <v>93000.0</v>
       </c>
-      <c r="L50"/>
+      <c r="L50">
+        <v>93000.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
+      <c r="S50"/>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>10149841.0</v>
+      </c>
+      <c r="C51">
         <v>15040000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11591000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12324000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4651000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7684000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10455000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8733000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>250000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>343000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>437000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>36670.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>109563.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>208668.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
+      <c r="S51"/>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>4712926.0</v>
+      </c>
+      <c r="C52">
         <v>5001000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3673000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1969000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2925000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3283000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2894000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="J52">
         <v>93000.0</v>
       </c>
       <c r="K52">
         <v>93000.0</v>
       </c>
-      <c r="L52"/>
+      <c r="L52">
+        <v>93000.0</v>
+      </c>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>36670.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>80662.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>86686.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
+      <c r="S52"/>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>17625726.0</v>
+      </c>
+      <c r="C53">
         <v>9126000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>38739000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>40495000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>44145000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5756000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>22192000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>26747000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>44373000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>33154000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>42119000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>28853626.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9287867.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3067233.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>17283762.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>7916701.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>8177918.0</v>
       </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
+      <c r="S54"/>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>40904365.0</v>
+      </c>
+      <c r="C55">
         <v>38906000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>63925000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>76384000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>81391000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>47290000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>53567000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>56233000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>60965000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>38939000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>51302000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>36165775.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>19948025.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>24306600.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>29337887.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>43657489.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>42018743.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>30640190.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>23680632.0</v>
+      </c>
+      <c r="C56">
         <v>27104000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>47183000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>52001000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>57404000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>22880000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>28210000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>31978000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>50376000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>36101000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>48183000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>35114139.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18773295.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>22178086.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>27155806.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>41265565.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>38819165.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>27150383.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>12122812.0</v>
+      </c>
+      <c r="C57">
         <v>15406000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>42784000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10679000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9719000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10641000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11968000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6751000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6722000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3661000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3140000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2901952.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3053000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6427030.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6754860.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6265988.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10884371.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9882975.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>17559727.0</v>
+      </c>
+      <c r="C58">
         <v>25445000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>50702000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>25543000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>13304000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>25260000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>20187000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>14912000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8084000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3912000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3692000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4399925.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8265039.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9336070.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6805570.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6396442.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10884371.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9886682.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
+      <c r="S59"/>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>18195717.0</v>
+      </c>
+      <c r="C60">
         <v>13461000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13223000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>50841000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>68087000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>22030000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>33380000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41321000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>52881000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>35027000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>47610000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>31765850.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>11682986.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>14970529.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>22532317.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>37261047.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>31134371.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>20753508.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
+      <c r="S61"/>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>4905000.0</v>
+      </c>
+      <c r="C2">
+        <v>3492945.0</v>
+      </c>
+      <c r="D2">
         <v>3537000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3465000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4693000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5583000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4633000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6266000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8256000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10869000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8438000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6733000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7136000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6966000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5829000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7338000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5784000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5567000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5441000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5318000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5756000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5918000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5933000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7396000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7489000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7794000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5303000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4565000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4817000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4493000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3804000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4128000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4941000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5516000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4349000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4262000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3450000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2590000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2274000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1732000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1465000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1910000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2349000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2959000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2614000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1654000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1521346.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1863509.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1970146.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2289000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3521310.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4134823.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5986632.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3287793.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2967489.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2805426.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3280886.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2962427.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1482337.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1259072.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>886348.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1751000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>6452000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4006,54 +4155,56 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4075,233 +4226,241 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>14578000.0</v>
+      </c>
+      <c r="C5">
+        <v>18185718.0</v>
+      </c>
+      <c r="D5">
         <v>14779000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>15732000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>15679000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>16131000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>16302000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>17960000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>17524999.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>16992000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>16062000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>15608000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>15126000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>14757000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>13846000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>13154999.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>12873999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12716000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>12713000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>12531000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>12174999.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>10906000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>11419000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>11223000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>11072000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>10716000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>10737000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>10419000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>10775000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>10539000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>10473000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>9927000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>9727000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>8921000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8811000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>8450000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8243000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>9153000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>9690000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>9835000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>9605000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>9319000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>8984000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>8871000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>8618000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>8384000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9611862.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>10427147.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10049489.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>9818234.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>9635899.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>9492768.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>9366549.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>9047789.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>8379495.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>8678681.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>8228323.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4323,554 +4482,576 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>1232000.0</v>
+      </c>
+      <c r="C7">
+        <v>1211000.0</v>
+      </c>
+      <c r="D7">
         <v>1300000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1406000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1425000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1603000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1810000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1809000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1696000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1818000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1777000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1964000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2081000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2156000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1658000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1601000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1805000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1894000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1847000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1875000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1738000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1852000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1801000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1830000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1836000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1964000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1713000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1768000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1823000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>73428000.0</v>
       </c>
       <c r="C8">
+        <v>73428000.0</v>
+      </c>
+      <c r="D8">
+        <v>73428000.0</v>
+      </c>
+      <c r="E8">
         <v>71819000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>62570000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>38097000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>34430000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>34411000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>31355000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>31355000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>28332000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27100000.0</v>
       </c>
       <c r="M8">
         <v>27100000.0</v>
       </c>
       <c r="N8">
+        <v>27100000.0</v>
+      </c>
+      <c r="O8">
+        <v>27100000.0</v>
+      </c>
+      <c r="P8">
         <v>27098000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>21157000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>21066000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>21066000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>20874000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>20496000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>267140000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>265938000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>262430000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>261522000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>259860000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>250192000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>2504000.0</v>
+      </c>
+      <c r="C10">
+        <v>3249949.0</v>
+      </c>
+      <c r="D10">
         <v>7914000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7189000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9036000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10436000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8836000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9623000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5990000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4255000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7727000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10104000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9066000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10587000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13105000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>11446000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12990000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>14077000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>17484000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>16047000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>16831000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6552000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>5523000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5072000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5297000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4885000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4972000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4384000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3404000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4703000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5789000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7810000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5110000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>6712000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6946000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2201000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2469000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>4014000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3877000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4584000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5544000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>5320000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>9404000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8075000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5783103.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4715442.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8437209.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>9123100.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8869490.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>12040672.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>13769585.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>12764804.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>18292317.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>13429228.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>16308939.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>25236281.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8686547.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>9051314.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>11061785.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>15630166.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>31490000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>105890000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4892,869 +5073,893 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>17353000.0</v>
+      </c>
+      <c r="C12">
+        <v>20875676.0</v>
+      </c>
+      <c r="D12">
         <v>25212000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>28159000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>26369000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19562000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>29173000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>40060000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>28173000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>42994000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>25968000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>32815000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>43287000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>51082000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>57262000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>43146000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>50590000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>57135000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>62205000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>65567000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>58083000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22587000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>20827000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>27302000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>21181000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>27489000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>30140000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>35228000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>40608000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>30151000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>35003000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>41128000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>44198000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>49483000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>55007000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>52562000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>30368000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>35623000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>38908000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>41822000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>45007000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>47663000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>50707000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>54789000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>57493000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>34636729.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>29660430.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>33196806.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>37334833.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18157358.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>20081054.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>22880779.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>28038613.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>21359550.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>13429228.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>30641200.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>25236281.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>25970310.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>30031030.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>11061785.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>36544727.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>73428000.0</v>
       </c>
       <c r="C13">
+        <v>73426861.0</v>
+      </c>
+      <c r="D13">
+        <v>73428000.0</v>
+      </c>
+      <c r="E13">
         <v>71819000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>62570000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>38097000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>34430000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>34411000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>31355000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>31355000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>28332000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27100000.0</v>
       </c>
       <c r="M13">
         <v>27100000.0</v>
       </c>
       <c r="N13">
+        <v>27100000.0</v>
+      </c>
+      <c r="O13">
+        <v>27100000.0</v>
+      </c>
+      <c r="P13">
         <v>27098000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>21157000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>21066000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>21066000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>20874000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>20496000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>18731000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9870000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>8281000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8281000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4907000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>4692000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>4129000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>4001000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3928000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3110000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2922000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2920000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2874000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2836000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2809000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2570000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1642000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1513000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1460000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1459000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1459000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1455000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1450000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1448000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>1420000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>1055000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>925506.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>993658.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>969795.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>693180.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>668368.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>628830.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>608981.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>491710.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>446811.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>449767.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>473774.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>324750.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>330061.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>360986.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>352940.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>348000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
       <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13">
         <v>1235000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>4433715.0</v>
+      </c>
+      <c r="C14">
+        <v>4351357.0</v>
+      </c>
+      <c r="D14">
         <v>3949479.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3949479.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79856355.0</v>
       </c>
       <c r="F14">
         <v>79856355.0</v>
       </c>
       <c r="G14">
+        <v>79856355.0</v>
+      </c>
+      <c r="H14">
+        <v>79856355.0</v>
+      </c>
+      <c r="I14">
         <v>79838860.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>72439277.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>71894571.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>61937241.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>61530596.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>61530596.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>51597131.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>49384499.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>47691036.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>47677067.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>44195579.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>47231544.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>44609266.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>37302530.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16856292.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>19767236.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>14687859.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11763628.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9760470.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9928047.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9697439.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>8865332.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7239713.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7140705.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7108713.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>7077951.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5998047.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6791624.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6299164.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3908006.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3742981.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3761746.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3761573.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3658037.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3427095.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3642185.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3570801.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2833793.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2162258.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2274336.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2267004.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1794945.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1499233.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1539142.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1507945.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1426666.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1129366.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1158769.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1257111.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>996222.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>824020.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>882000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>781142.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>862518.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>830313.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>826542.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1340428.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>823313.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
+        <v>20496000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15">
         <v>9870000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>8281000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>8281000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4692000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4129000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4001000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>3110000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2922000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2920000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>2836000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2809000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2570000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1513000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1460000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1459000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1455000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1450000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1448000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1004383.75</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>925506.37</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>993658.18</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>693180.19</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>660596.02</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>628830.82</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>491710.25</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>446811.64</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>449767.83</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>324750.39</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>330061.21</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>360986.58</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>2255000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5477000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>9027000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12957000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>3000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>1273000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>296000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1349000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1349000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1094000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1094000.0</v>
       </c>
-      <c r="AI16"/>
-[...1 lines deleted...]
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>963000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>963000.0</v>
       </c>
-      <c r="AM16"/>
-[...1 lines deleted...]
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>1127000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16">
         <v>683629.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1642419.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>1637677.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1600369.0</v>
       </c>
-      <c r="BG16">
-[...2 lines deleted...]
-      <c r="BH16">
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
         <v>2129063.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5776,54 +5981,56 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5845,54 +6052,56 @@
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5914,985 +6123,1017 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>21990987.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>21939039.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>21939039.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>21694284.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>21682296.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>21682296.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20">
         <v>-138.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>16348193.0</v>
+      </c>
+      <c r="C21">
+        <v>16367746.0</v>
+      </c>
+      <c r="D21">
         <v>10388025.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10408133.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10431000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10449000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>13246000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13690000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>14190000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>14854000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>22027000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>22013.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>21961.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>21885000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>21716.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>21704.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>21704000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>21704000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>21705000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>21706000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>21707000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>21714000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>21731000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>21750000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>21768000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>21891000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>21906000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>21928000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>21950000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>21972000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7033000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>7035000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7039000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>7023000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6855000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>6869000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6875000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>181000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>155000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>162000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>157000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>152000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>128000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>117000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>116000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>117362.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>227242.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>248487.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>245304.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>252117.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>255325.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>255479.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>289026.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>284533.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>269102.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>278804.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>302569.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>300578.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>314572.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>349888.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>372072.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>381000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
         <v>3042000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>2157000.0</v>
+      </c>
+      <c r="C22">
+        <v>2147966.0</v>
+      </c>
+      <c r="D22">
         <v>2181000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2850000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3315000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3145000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3544000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3634000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2889000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1953000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1352000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1747123.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>736960.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>197081.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
         <v>-140999.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-326999.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>-441000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-681999.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1285000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>-527999.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-458000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1339000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-437999.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>-44066000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-48013000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-45056000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-27467000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-27467000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-34691000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-37621000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-39957000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-39957000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-45201000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-45135000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-49122000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-60379.88</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-24477025.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-27947009.0</v>
       </c>
-      <c r="AW22">
-[...2 lines deleted...]
-      <c r="AX22">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>-250788.7</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-8957412.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>128204.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>265421.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>265421.0</v>
       </c>
-      <c r="BF22">
-[...2 lines deleted...]
-      <c r="BG22">
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
         <v>57243.0</v>
       </c>
-      <c r="BH22">
-[...3 lines deleted...]
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>38797000.0</v>
+      </c>
+      <c r="C23">
+        <v>40904365.0</v>
+      </c>
+      <c r="D23">
         <v>39804000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>43267000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>43510000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>38906000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>52742000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>64596000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>51600000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>63925000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>52855000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>58936000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68646000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>76384000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>81673000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>67838000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>74773000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>81391000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>86905000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>91329000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>83599000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>47290000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>46039000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>52989000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>47171000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>53567000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>57225000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>61958000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>67594000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>56233000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>46400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>52213000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>56075000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>60965000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>66127000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>63048000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>41118000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>38939000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>42277000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>45680000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>48941000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>51302000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>55031000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>58355000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>59873000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>36165775.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>30957930.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>35034389.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>38976860.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>19948025.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>22141878.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>24956414.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>30657645.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>24306600.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>28164873.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>33342873.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>39312758.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>29337887.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>33043239.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>37712583.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>41022441.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>3359000.0</v>
+      </c>
+      <c r="C24">
+        <v>4460000.0</v>
+      </c>
+      <c r="D24">
         <v>5599000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>6718000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>7633000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>8958000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>17982000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>18790000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5938000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6628000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>8458000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>8495000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>8240000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>8626000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>8353000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
         <v>1006000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1891000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2740000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3554000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4329000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5076000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5799000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6011000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>6583000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7228000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>7838000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>86000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>109000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>133000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>157000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>180000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>203000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>227000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>250000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>272000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>296000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>320000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>344000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>366000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24">
         <v>8000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>29000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>122000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>6715000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7561000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7073000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7679000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>8358000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7838000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...4 lines deleted...]
-      </c>
+      <c r="AF26"/>
+      <c r="AG26"/>
       <c r="AH26">
         <v>1000000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
+      <c r="AI26">
+        <v>1000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1000000.0</v>
+      </c>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6914,1391 +7155,1435 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>6566000.0</v>
+      </c>
+      <c r="C28">
+        <v>6899892.0</v>
+      </c>
+      <c r="D28">
         <v>3464000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5414000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4706000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4604000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20778000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21632000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5324000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7336000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5586000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3433000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3813000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1737000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2292000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11386000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-7738000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-8339000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-8655000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-11249000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-9198000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9147000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1772000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3503000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4617000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5158000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6003000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5774000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6303000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5329000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-4524000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-5587000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-7584000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4860000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-6439000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-6650000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1881000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-2126000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3649000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-3488000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-4171000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-5107000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-4861000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-9404000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-8075000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-5783103.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-4715442.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-8437209.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-9123100.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-8869490.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-12040672.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-13769585.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-12750025.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-18255647.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-13385563.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-16244030.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-25146103.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-8576984.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-8918329.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-10892683.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-15441989.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>24511000.0</v>
+      </c>
+      <c r="C29">
+        <v>27135000.0</v>
+      </c>
+      <c r="D29">
         <v>29611000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>31269000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33179000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>26898000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>36309000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43427000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>22678000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>22996000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>24670000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>32627000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>49912000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>61009000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>64679000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>57581000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>65316000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>70844000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>74476000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>78253000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>69758000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27862000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>31331000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>36426000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>36361000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>1891000.0</v>
+      </c>
+      <c r="C30">
+        <v>455992.0</v>
+      </c>
+      <c r="D30">
         <v>699000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>281000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1921000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3863000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3961000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3835000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3339000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>708000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>315000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>128000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>302000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>721000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>143000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>240000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>190000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>142000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>192000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>668000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>190000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>141000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>327000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>441000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>682000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>613000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1285000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>528000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>458000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1339000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>835000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>438000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>782000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>586000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>558000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>541000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>580000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>223000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>303000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>548000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>396000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>291000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>992000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>653000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>641000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>257000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>60235.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>414242.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>226456.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>360000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>245236.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>299338.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>706418.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>603328.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>460520.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>451045.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>498808.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1004992.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>564255.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1910074.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1805534.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30">
         <v>40063000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-959000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>33808000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>34864000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>41709000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>46383000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>49196000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>52187000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>42940000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>316000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3077000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>7480000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>6740000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>11489000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>17292000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>19854000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>23938000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>19349000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>33552000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>39151000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>41983000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>45858000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>52170000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>50561000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>28841000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>34846000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>47458000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>31688000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>11469000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-      <c r="BM31">
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31">
         <v>114895000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>7958000.0</v>
+      </c>
+      <c r="C32">
+        <v>11558000.0</v>
+      </c>
+      <c r="D32">
         <v>14855000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>16383000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>17887000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11698000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12887000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>18594000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4318000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>16331000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>14080000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>22246000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>32286000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>41322000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>49809000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>34471000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>41843000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>47685000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>52533000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>57155000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>49136000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>12239000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10947000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>16446000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10374000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>17215000.0</v>
+      </c>
+      <c r="C33">
+        <v>17223732.0</v>
+      </c>
+      <c r="D33">
         <v>11280000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>11405000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>11593000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>11802000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>14893000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>15486000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>15909000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>16742000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>24050000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>24244000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>24319000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>24383000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>23731000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>23735000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>23832000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>23987000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>24059000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>24257000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>24247000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>24410000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>24616000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>24820000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>25031000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>25357000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>25523000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>25751000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>25945000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>24255000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>9296000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>9416000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>10531000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>10589000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>10280000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>9385000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>9470000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2838000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>2863000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2986000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3072000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3119000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3146000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2663000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1443000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1051636.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1061171.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1140769.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1150846.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1174730.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1588849.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1622515.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1681884.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2128513.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1898441.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1974378.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2164555.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2182080.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>2363302.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>2625914.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>2639055.0</v>
       </c>
-      <c r="BI33"/>
-      <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>1130000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>4338000.0</v>
+      </c>
+      <c r="C35">
+        <v>5436915.0</v>
+      </c>
+      <c r="D35">
         <v>6602000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>7716000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>8618000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>10039000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>19275000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>20099000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>7167000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19850000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>24996000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>25436000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>17491000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14864000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>18016000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1638000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2262000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3585000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>5691000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7519000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8736000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14619000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>10755000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>12036000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6897000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>8219000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>7936000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>11617000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>13571000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>8161000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>890000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>689000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>873000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1362000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1576000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>204000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>228000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>251000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>301000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>311000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>380000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>552000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>770000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2387000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1540000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1497972.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1478205.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2995248.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>3557058.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>5266044.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>3729831.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2467352.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>2947197.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>2909040.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>3184802.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2897424.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>3789655.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>50709.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>59015.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>88202.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>109080.0</v>
       </c>
-      <c r="BI35"/>
-      <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
+      <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
+        <v>13690000.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
+      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36">
+        <v>21704000.0</v>
+      </c>
+      <c r="S36"/>
+      <c r="T36">
         <v>21705000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>21706000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="V36"/>
+      <c r="W36">
         <v>21398000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>21731000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>21750000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>25031000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>25357000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>59000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>60000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>55000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>56000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>66000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>63000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="AH36">
         <v>60000.0</v>
       </c>
       <c r="AI36">
+        <v>61000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>60000.0</v>
+      </c>
+      <c r="AK36">
         <v>53000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>55000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>52000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>54000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AP36">
         <v>56000.0</v>
       </c>
       <c r="AQ36">
+        <v>58000.0</v>
+      </c>
+      <c r="AR36">
+        <v>56000.0</v>
+      </c>
+      <c r="AS36">
         <v>57000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>216000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>214179.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>201870.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>212656.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>219033.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>213066.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>582121.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>580039.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>586266.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>994930.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>761103.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>763584.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>793303.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>775092.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>960276.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1039151.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>1024840.0</v>
       </c>
-      <c r="BI36"/>
-      <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8320,931 +8605,955 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
         <v>59000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>60000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>55000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>56000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>66000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>63000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>60000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>8084000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>7915000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>6922000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>6930000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>233000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>209000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>216000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>213000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>210000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>184000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>174000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>332000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>331000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>466000.0</v>
       </c>
       <c r="AW38">
         <v>1.0</v>
       </c>
       <c r="AX38">
+        <v>466000.0</v>
+      </c>
+      <c r="AY38">
         <v>1.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
+        <v>1.0</v>
+      </c>
+      <c r="BA38">
         <v>840000.0</v>
       </c>
-      <c r="AZ38">
-[...2 lines deleted...]
-      <c r="BA38">
+      <c r="BB38">
+        <v>0.0</v>
+      </c>
+      <c r="BC38">
         <v>1.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1037000.0</v>
       </c>
-      <c r="BD38">
-[...4 lines deleted...]
-      </c>
       <c r="BF38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG38">
         <v>1.0</v>
       </c>
       <c r="BH38">
         <v>1.0</v>
       </c>
       <c r="BI38">
+        <v>1.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1.0</v>
+      </c>
+      <c r="BK38">
         <v>1116000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38"/>
       <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38">
         <v>4903000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>181000.0</v>
+      </c>
+      <c r="C39">
+        <v>200996.0</v>
+      </c>
+      <c r="D39">
         <v>432000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>572000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>312000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>534000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1171000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1581000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1290000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1528000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1170000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1749000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>738000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>919.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>537000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>717000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>161000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>127000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>449000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>837000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1079000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>152000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>269000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>426000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="Z39">
         <v>277000.0</v>
       </c>
       <c r="AA39">
+        <v>108000.0</v>
+      </c>
+      <c r="AB39">
+        <v>277000.0</v>
+      </c>
+      <c r="AC39">
         <v>451000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>583000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>488000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1266000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1231000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>564000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>44373000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>48295000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>45616000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>28167000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>255000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>34894000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>37945000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>40423000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>229000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>45387000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>45385000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>49418000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>220408.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>176093.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>24759596.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>28211733.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>255938.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>226738.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>9111194.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>230728.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>215206.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>12248479.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>276249.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>11147692.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>180504.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>84651.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>22057566.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>33123.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>13000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39"/>
       <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39">
         <v>1094000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>3987000.0</v>
+      </c>
+      <c r="C40">
+        <v>3916941.0</v>
+      </c>
+      <c r="D40">
         <v>5356000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>7127000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>4213000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4822000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>7735000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>13094000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>9943000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>15285000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2683000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2260000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1968000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1744000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1351000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1132000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1264000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1227000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1128000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1071000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1100000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1440000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1374000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1260000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1303000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1280000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>973000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>927000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>693000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1363000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1028000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1117000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1146000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1113000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1084000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1059000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1631000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>978000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>980000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1001000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1137000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1148000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1193000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1531000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1247952.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1093731.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>890535.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1219669.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>764000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>811661.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1060843.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1450608.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>2418938.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>3705236.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1957258.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>4040540.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>2074094.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>3457633.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>5503585.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>3273264.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>4416000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40"/>
       <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40">
         <v>34778000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>15352000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>8156000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>186000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>604000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1859000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>4013000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4812000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>5247000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>10218000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>5600000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>6077000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>182000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>658000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>863000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>3938000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>5213000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>323000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>804000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>580000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>740000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1205000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1396000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AK41">
         <v>1000.0</v>
       </c>
       <c r="AL41">
+        <v>1000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1000.0</v>
+      </c>
+      <c r="AN41">
         <v>29000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>15000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>60000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>208000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>404000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>2387000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>1540000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>1494000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>1480000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>3006000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>3567000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5270000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>3746000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>2480000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>2958000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2917000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>3208000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>2880000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>3765000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>22000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41"/>
       <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>8000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>331270000.0</v>
+      </c>
+      <c r="C42">
+        <v>327578921.0</v>
+      </c>
+      <c r="D42">
         <v>330943000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>331161000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>337313000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>359060000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>354413000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>352428000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>355482000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>355482000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>345462000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>339045000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>339042000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>338976000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>338841000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>339670000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>339444000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>339346000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>338051000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>335887000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>321920000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>279241000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>271107000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>271107000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>267140000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>265938000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>262430000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>261522000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>259860000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>250192000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>244058000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>243883000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>242177000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>240682000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>239606000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>231368000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>205892000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>199567000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>198380000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>197858000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>197792000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>196201000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>195950000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>195583000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>193426000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>167331000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>160079228.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>171471435.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>167758305.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>146358942.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>143005529.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>136761110.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>135412629.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>124367361.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>116040284.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>125059479.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>122874140.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>110686810.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>120528952.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>131443800.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>128280616.0</v>
       </c>
-      <c r="BI42"/>
-      <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42">
         <v>442025000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9266,54 +9575,56 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9335,750 +9646,772 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>867000.0</v>
+      </c>
+      <c r="C45">
+        <v>5958000.0</v>
+      </c>
+      <c r="D45">
         <v>892000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>997000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1162000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>6332000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1647000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1796000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1719000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>7428000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2023000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2231000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2358000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>7280000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2015000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
-[...1 lines deleted...]
-      </c>
+      <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
+        <v>2551000.0</v>
+      </c>
+      <c r="V45"/>
+      <c r="W45">
         <v>2696000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2885000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>3070000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>3466000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>3558000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>3763000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>2227000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>2197000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>2318000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>2505000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>2365000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>2463000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>2605000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>2654000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>2770000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>2909000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>2962000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>2489000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>720095.12</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>632198.72</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>679626.07</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>709547.74</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>751403.45</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>786997.95</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>849050.04</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>868236.26</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>931990.5</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>1106410.93</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1088454.27</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1236875.54</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
     </row>
-    <row r="46" spans="1:65">
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>867000.0</v>
+      </c>
+      <c r="C46">
+        <v>855986.0</v>
+      </c>
+      <c r="D46">
         <v>892000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>997000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1162000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1353000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1647000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1796000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1719000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1888000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2023000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2231000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2358000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2498000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2015000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2031000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2128000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2283000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2354000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2551000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2540000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2696000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2885000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3070000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3263000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3466000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3558000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3763000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3940000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2227000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2197000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2318000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2432000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2505000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2365000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2463000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2540000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>2605000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2654000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>2770000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>2859000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2909000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2962000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2489000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1111000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>720095.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>632198.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>679626.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>686509.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>709547.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>751403.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>786997.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>806592.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>849050.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>868236.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>931990.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1068683.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1106410.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1088454.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1236875.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1242143.0</v>
       </c>
-      <c r="BI46"/>
-      <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
     </row>
-    <row r="47" spans="1:65">
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2231000.0</v>
       </c>
-      <c r="L47"/>
-[...1 lines deleted...]
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>2015000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2031000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2128000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2283000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2354000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2551000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2540000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2696000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2885000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>3070000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3263000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3466000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3558000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3763000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>3940000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2227000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>2197000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2318000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2432000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>2505000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>2365000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>2463000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2540000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>2605000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>2654000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>2770000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>2859000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2909000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2962000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2489000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1111000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>718000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>633000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>682000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>688000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>710000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>755000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>791000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>810000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>852000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>874000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>926000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1064000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1107000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47"/>
       <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>1271000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47"/>
       <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47">
         <v>4175000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:65">
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-402603000.0</v>
+      </c>
+      <c r="C48">
+        <v>-400995782.0</v>
+      </c>
+      <c r="D48">
         <v>-399617000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-398640000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-394700000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-399827000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-396640000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-390818000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-391302000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-390606000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-376722000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-360699000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-342154000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-329992000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-324261000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-317414000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-309971000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-305041000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-300737000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-295021000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-288179000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-277987000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-265999000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-261381000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-254611000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-247966000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-238098000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-234160000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-228675000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-222520000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-216868000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-210544000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-205756000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-199558000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-192201000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-184958000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-180061000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-175206000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-170921000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-166588000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-162854000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-159365000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-155713000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-154086000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-149276000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-144965000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-143751950.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-153607145.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-146547603.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-145233883.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-139065078.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-129589313.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-125129733.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-118936331.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-106602911.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-101533810.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-103907560.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-96707566.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-94497110.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-101032725.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-94096533.0</v>
       </c>
-      <c r="BI48"/>
-      <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>-325323000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:65">
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -10100,722 +10433,748 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
     </row>
-    <row r="50" spans="1:65">
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
         <v>4479000.0</v>
       </c>
       <c r="C50">
         <v>4479000.0</v>
       </c>
       <c r="D50">
-        <v>4684000.0</v>
+        <v>4479000.0</v>
       </c>
       <c r="E50">
         <v>4479000.0</v>
       </c>
       <c r="F50">
+        <v>4684000.0</v>
+      </c>
+      <c r="G50">
+        <v>4479000.0</v>
+      </c>
+      <c r="H50">
         <v>9822000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>10656000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>3680000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>3145000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>3078000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>3078000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>2558000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1542000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>802000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1013000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1903000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2757000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3575000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>3354000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3220000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>3092000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2969000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>2867000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2777000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>2692000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>3164000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>2395000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>1636000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>895000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="AF50">
         <v>93000.0</v>
       </c>
       <c r="AG50">
         <v>93000.0</v>
       </c>
       <c r="AH50">
         <v>93000.0</v>
       </c>
       <c r="AI50">
+        <v>93000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>93000.0</v>
+      </c>
+      <c r="AK50">
         <v>296000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>320000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>93000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>93000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
     </row>
-    <row r="51" spans="1:65">
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>9070000.0</v>
+      </c>
+      <c r="C51">
+        <v>10149841.0</v>
+      </c>
+      <c r="D51">
         <v>11378000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>12603000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>13742000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>15040000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>29614000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>31255000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>11314000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>11591000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>13313000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>13537000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>12879000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>12324000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>10813000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2614000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3708000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4651000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>5422000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>6235000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6849000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7684000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>8324000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>9026000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>9689000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>10455000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>10888000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>10746000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>10687000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>8733000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>179000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>202000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>226000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>250000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>273000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>296000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>320000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>343000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>365000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>389000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>413000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>437000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>459000.0</v>
       </c>
-      <c r="AQ51"/>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51">
         <v>14779.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>36670.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>43665.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>64909.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>90178.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>109563.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>132985.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>169102.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>188177.0</v>
       </c>
-      <c r="BI51"/>
-      <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
     </row>
-    <row r="52" spans="1:65">
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>4732000.0</v>
+      </c>
+      <c r="C52">
+        <v>4712926.0</v>
+      </c>
+      <c r="D52">
         <v>4776000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>4887000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>5124000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>5001000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10339000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>11156000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4147000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3673000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3604000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3453000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2937000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1969000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>953000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1162000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2050000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2925000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3744000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3528000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3360000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3283000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3169000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3067000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2974000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2894000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>3815000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>3067000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2329000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>895000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="AF52">
         <v>93000.0</v>
       </c>
       <c r="AG52">
         <v>93000.0</v>
       </c>
       <c r="AH52">
         <v>93000.0</v>
       </c>
       <c r="AI52">
         <v>93000.0</v>
       </c>
       <c r="AJ52">
         <v>93000.0</v>
       </c>
       <c r="AK52">
         <v>93000.0</v>
       </c>
       <c r="AL52">
         <v>93000.0</v>
       </c>
       <c r="AM52">
         <v>93000.0</v>
       </c>
       <c r="AN52">
         <v>93000.0</v>
       </c>
       <c r="AO52">
         <v>93000.0</v>
       </c>
       <c r="AP52">
         <v>93000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
+      <c r="AQ52">
+        <v>93000.0</v>
+      </c>
+      <c r="AR52">
+        <v>93000.0</v>
+      </c>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>14779.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>36670.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>43665.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>64909.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>82641.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>80662.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>81981.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>89662.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>87663.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
     </row>
-    <row r="53" spans="1:65">
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>14849000.0</v>
+      </c>
+      <c r="C53">
+        <v>17625726.0</v>
+      </c>
+      <c r="D53">
         <v>17298000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>20970000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>17333000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>9126000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>20337000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>30437000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>22183000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>38739000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>18241000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>22711000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>34221000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>40495000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>44157000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>29146000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>39144000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>44145000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>48128000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>48083000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>42036000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>5756000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>14275000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>21779000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>16109000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>22192000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>25255000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>30256000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>36224000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>26747000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>30300000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>35339000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>36388000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>44373000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>48295000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>45616000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>28167000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>33154000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>34894000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>37945000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>40423000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>42119000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>45387000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>45385000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>49418000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>28853626.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>24944987.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>24759596.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>28211732.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>9287867.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>8040381.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>9111193.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>15273809.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>3067233.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>12308.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>14332260.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>11097000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>17283762.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>20979715.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53">
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>20914560.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>7901000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
     </row>
-    <row r="54" spans="1:65">
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10837,816 +11196,842 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
     </row>
-    <row r="55" spans="1:65">
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>38797000.0</v>
+      </c>
+      <c r="C55">
+        <v>40904365.0</v>
+      </c>
+      <c r="D55">
         <v>39804000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>43267000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>43510000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>38906000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>52742000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>64596000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>51600000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>63925000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>52855000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>58936000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>68646000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>76384000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>81673000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>67838000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>74773000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>81391000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>86905000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>91329000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>83599000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>47290000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>46039000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>52989000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>47171000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>53567000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>57225000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>61958000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>67594000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>56233000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>46400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>52213000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>56075000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>60965000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>66127000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>63048000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>41118000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>38939000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>42277000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>45680000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>48941000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>51302000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>55031000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>58355000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>59873000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>36165775.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>30957930.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>35034389.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>38976860.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>19948025.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>22141878.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>24956414.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>30657645.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>24306600.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>28164873.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>33342873.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>39312758.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>29337887.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>33043239.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>37712583.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>41022441.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>43570000.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55"/>
       <c r="BL55"/>
-      <c r="BM55">
+      <c r="BM55"/>
+      <c r="BN55"/>
+      <c r="BO55">
         <v>159167000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>21582000.0</v>
+      </c>
+      <c r="C56">
+        <v>23680632.0</v>
+      </c>
+      <c r="D56">
         <v>28524000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>31862000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>31917000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>27104000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>37849000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>49110000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>35691000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>47183000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>28805000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>34692000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>44327000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>52001000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>57942000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>44103000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>50941000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>57404000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>62846000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>67072000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>59352000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>22880000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>21423000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>28169000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>22140000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>28210000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>31702000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>36207000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>41649000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>31978000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>37104000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>42797000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>45544000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>50376000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>55847000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>53663000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>31648000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>36101000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>39414000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>42694000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>45869000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>48183000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>51885000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>55692000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>58430000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>35114139.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>29896758.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>33893619.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>37826013.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>18773295.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>20553028.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>23333899.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>28975761.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>22178086.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>26266431.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>31368495.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>37148202.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>27155806.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>30679936.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>35086668.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>38383385.0</v>
       </c>
-      <c r="BI56"/>
-      <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56">
         <v>147047000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:65">
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>13624000.0</v>
+      </c>
+      <c r="C57">
+        <v>12122812.0</v>
+      </c>
+      <c r="D57">
         <v>13669000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>15479000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>14030000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>15406000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>24962000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>30516000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>31373000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>42784000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>14725000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12446000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>12041000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>10679000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8133000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>9632000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>9098000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>9719000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>10313000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>9917000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10216000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10641000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>10476000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>11723000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>11766000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>11968000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>10091000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8559000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8135000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6751000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4925000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>5338000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>6180000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>6722000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>5526000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>5414000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>5174000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3661000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3367000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2805000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2559000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3140000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>3590000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4152000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>4145000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>2901952.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2615077.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2754044.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3189815.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>3053000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>4332971.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>5195666.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>7452020.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>6427030.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>6716391.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>6470012.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>7404067.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>6754860.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>6622320.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>6852319.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>6376338.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>6254000.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57"/>
       <c r="BL57"/>
-      <c r="BM57">
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57">
         <v>41230000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>17962000.0</v>
+      </c>
+      <c r="C58">
+        <v>17559727.0</v>
+      </c>
+      <c r="D58">
         <v>20271000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>23195000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>22648000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>25445000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>44237000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>50615000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>38540000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>50702000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>39721000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>37882000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>29532000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>25543000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>26149000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>11270000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>11360000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>13304000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>16004000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>17436000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>18952000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>25260000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>21231000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>23759000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>18663000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>20187000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>18027000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>20176000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>21706000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>14912000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5815000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>6027000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7053000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>8084000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>7102000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5618000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>5402000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3912000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3668000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3116000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2939000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3692000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4360000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>6539000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>5685000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4399925.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>4093283.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>5749292.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>6746873.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>8265039.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>8062802.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>7663019.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>10399218.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>9336070.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>9901193.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>9367437.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>11193722.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>6805570.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>6681336.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>6940521.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>6485418.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>6384000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58"/>
       <c r="BL58"/>
-      <c r="BM58">
+      <c r="BM58"/>
+      <c r="BN58"/>
+      <c r="BO58">
         <v>41230000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11668,245 +12053,253 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
     </row>
-    <row r="60" spans="1:65">
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>16673000.0</v>
+      </c>
+      <c r="C60">
+        <v>18195717.0</v>
+      </c>
+      <c r="D60">
         <v>19533000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>20072000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>20862000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>13461000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>8505000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>13981000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>13060000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>13223000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>13134000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>21054000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>39114000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>50841000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>55524000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>56568000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>63413000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>68087000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>70901000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>73893000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>64647000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>22030000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>24808000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>29230000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>28508000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>33380000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>39198000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>41782000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>45888000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>41321000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>40585000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>46186000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>49022000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>52881000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>59025000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>57430000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>35716000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>35027000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>38609000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>42564000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>46002000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>47610000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>50671000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>51816000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>54188000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>31765850.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>26864647.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>29285096.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>32229986.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>11682986.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>14244718.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>17293395.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>20258427.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>14970529.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>18263679.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>23975436.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>28119035.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>22532317.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>26361903.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>30772061.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>34537023.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>37186000.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60"/>
       <c r="BL60"/>
-      <c r="BM60">
+      <c r="BM60"/>
+      <c r="BN60"/>
+      <c r="BO60">
         <v>117937000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11928,54 +12321,56 @@
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
     </row>
-    <row r="62" spans="1:65">
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11997,101 +12392,104 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12102,1694 +12500,1774 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>758973.0</v>
+      </c>
+      <c r="C2">
         <v>9263000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3692000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>654000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>702000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>934000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>940000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>451000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>480675.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>481888.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>440893.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
         <v>19033000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21485000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22622000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7207179.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6206406.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>636178.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>527148.0</v>
+      </c>
+      <c r="C3">
         <v>4065000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1384000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>654000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>703000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>934000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>940000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>451000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>438000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>481888.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>441000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>246537.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>329361.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>395182.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>410667.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>511275.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>446588.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>636178.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>-751918.0</v>
+      </c>
+      <c r="C5">
         <v>-147000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-58470000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-24777000.0</v>
+        <v>-22793000.0</v>
       </c>
       <c r="F5">
+        <v>-26070000.0</v>
+      </c>
+      <c r="G5">
         <v>-28529000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23593000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22489000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-25240000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15823346.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16212000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-17152537.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17018361.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-19777289.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15410667.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3703223.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15663185.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-32059865.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-224770.0</v>
+      </c>
+      <c r="C6">
         <v>3918000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-57086000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-24074000.0</v>
+        <v>-22139000.0</v>
       </c>
       <c r="F6">
+        <v>-25367000.0</v>
+      </c>
+      <c r="G6">
         <v>-27595000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-22653000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22038000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24802000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15341458.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15771000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16906000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-16689000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19382107.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-15000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4214498.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15216597.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-31423687.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>430387.0</v>
+      </c>
+      <c r="C9">
         <v>19677000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1108000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-654000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-702000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-934000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-940000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-451000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-480675.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-481888.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-440893.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-268366.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-317771.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-395182.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-436813.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>24686935.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10065550.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-636178.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-2042072.0</v>
+      </c>
+      <c r="C10">
         <v>-9221000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-60614000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-24951000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27054000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-30021000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25446000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22962000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24352000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15841000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11076000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17024000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20415210.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14025540.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2096961.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-15663180.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32059866.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4206000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1090000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>911000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1360000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2664000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-239000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-665000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1643000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3223221.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-265039.48</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1737447.6</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2224645.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1606261.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>1290154.0</v>
+      </c>
+      <c r="C12">
         <v>9162280.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2169000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2158000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>984000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1470000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="I12">
         <v>21000.0</v>
       </c>
       <c r="J12">
+        <v>21000.0</v>
+      </c>
+      <c r="K12">
         <v>14000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>411666.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20674.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25964.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1120073.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16629.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13">
+        <v>1124000.0</v>
+      </c>
+      <c r="C13">
         <v>1820000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2007000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>694000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>559000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>236000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>777000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>719000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>824000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>480000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1658000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>851000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>-1184321.0</v>
+      </c>
+      <c r="C15">
         <v>-9221000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-60614000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-24951000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-27054000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30021000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25446000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22962000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-24352000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15841000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-14400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-10174810.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-17641923.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-20415210.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13186022.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2096961.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-15663180.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-32059866.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-27054000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-30021000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-25446000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-22962000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-24352000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-15841000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-14400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-11076000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-17024000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>2097000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>-2026000.0</v>
+      </c>
+      <c r="C17">
         <v>-9221000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-60615000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-24951000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-27054000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30021000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25446000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22962000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-24352000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-15841000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-14400000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-11076000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-17024000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-156000.0</v>
+      </c>
+      <c r="C18">
         <v>-7299000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-162000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1118000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-447000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1256000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1076000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>698000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>803000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>466000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-10368606.0</v>
+      </c>
+      <c r="C21">
         <v>-20408000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-49694000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29157000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24777000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22927000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28111000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25605000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-25240000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-16513000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-16196000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-17255000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-17008000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21148242.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-16367229.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3703223.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16112314.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-33285325.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>11557967.0</v>
+      </c>
+      <c r="C23">
         <v>49348000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>54494000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29157000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24777000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22927000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28111000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25605000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25240000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16513000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16196000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15850053.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17008000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21830382.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16367229.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28190891.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32384270.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33285325.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>523000.0</v>
+      </c>
+      <c r="C25">
         <v>4065000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1384000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>654000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>703000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>934000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>940000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>545000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>481000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26">
+        <v>7658274.0</v>
+      </c>
+      <c r="C26">
         <v>9149000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>12519000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17629000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19466000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18173000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23438000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19808000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>19510000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11177000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11489000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10899785.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12208000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17212267.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11198896.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15492151.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22576132.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>29024690.0</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>10080000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14593000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6462000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1003000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>840000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>857000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1362000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1693000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1352000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1003000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1459964.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1177602.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>863771.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>869153.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1299045.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>3916000.0</v>
+      </c>
+      <c r="C28">
         <v>18460000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16637000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5066000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4266000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3844000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3738000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4408000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4037000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3954000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3647000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3490304.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3683847.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3709106.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3342616.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4142345.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
+      <c r="S28"/>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>10798993.0</v>
+      </c>
+      <c r="C30">
         <v>40085000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50802000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29157000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24777000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22927000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28111000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25605000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25240000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16513000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16196000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16879709.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17008000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21830382.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15410667.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20983711.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26177864.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32649147.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>8326534.0</v>
+      </c>
+      <c r="C31">
         <v>11187000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10920000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4206000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2277000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7094000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2665000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2643000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>888000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>672000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1796000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6179000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-16000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1370952.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2341688.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1606262.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>449134.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1225459.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>1189360.0</v>
+      </c>
+      <c r="C32">
         <v>28940000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4800000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
-        <v>113160000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N32">
         <v>113160000.0</v>
       </c>
       <c r="O32">
+        <v>113160000.0</v>
+      </c>
+      <c r="P32">
         <v>63909000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>31894114.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>16271956.0</v>
       </c>
-      <c r="R32"/>
+      <c r="S32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>95000.0</v>
+      </c>
+      <c r="C2">
+        <v>103643.0</v>
+      </c>
+      <c r="D2">
         <v>84000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>72000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>34000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6089000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>822000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>897000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1455000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3692000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>221000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>198000.0</v>
       </c>
-      <c r="L2">
-[...2 lines deleted...]
-      <c r="M2">
+      <c r="N2">
+        <v>0.0</v>
+      </c>
+      <c r="O2">
         <v>259000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>153000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>141000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>141000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>173000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>167000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="U2"/>
+      <c r="V2">
         <v>180000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>182000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...4 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
@@ -13801,333 +14279,341 @@
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
+        <v>0.0</v>
+      </c>
+      <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
         <v>2932000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3454000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4565000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8082000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6840000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4978000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4694000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4973000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>22622000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3846000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4381000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2750000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>220567.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>6986612.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>7758000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>3952000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5972000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>88000.0</v>
+      </c>
+      <c r="C3">
+        <v>63393.0</v>
+      </c>
+      <c r="D3">
         <v>119000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>176000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>165000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1852000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>840000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>476000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>897000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>706000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>221000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>198000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>259000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>187000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>153000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>141000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>173000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>174000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>167000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>180000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>182000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>197000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>204000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>212000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>321000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>273000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>228000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>226000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>213000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>131000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>126000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>148000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>140000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>57000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>131000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>131000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>119000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>114000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>123000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>123000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>122000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>102999.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>127000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>93000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>102000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>41000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>72000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>68000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>71106.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>37490.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>82802.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>75236.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>83204.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>106331.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>94091.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>98215.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>109291.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>109291.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>81708.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>116793.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>113934.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>-2424605.12</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>48633.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>107533.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>115862.0</v>
       </c>
-      <c r="BM3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -14186,481 +14672,495 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>-2338000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1968218.0</v>
+      </c>
+      <c r="D5">
         <v>-673000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3664000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>5547000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1248000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4197000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2569000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>233000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-14842000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-15186000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-17208000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11235000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4777000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6580000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7064000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4744000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4122000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5455000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6600000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9893000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-11630000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4316000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-6374000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6231000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-9523000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3341000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-5045000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-5708000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5407000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-6313000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4777000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5992000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-8260000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-7237000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-4894000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4849000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-4969000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-4330000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3730000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3485000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4099999.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1535000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4808000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4294000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-5100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3911000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2034106.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2647075.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-3284843.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-3797929.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2958966.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-9697922.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-5317819.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2847336.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-4226550.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4985396.36</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2114954.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-4403101.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-2534829.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-2451406.34</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>20945902.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-7938674.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-3942014.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-15669000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-2250000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1904825.0</v>
+      </c>
+      <c r="D6">
         <v>-554000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3488000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>5712000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3100000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3357000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3045000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1130000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-14136000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-14965000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-17010000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10976000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4590000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6427000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6923000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4571000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3948000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5288000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6420000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-9711000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-11433000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4112000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6162000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5910000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-9250000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3113000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4819000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5495000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5276000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-6187000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4629000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-5852000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-8203000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7106000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-4763000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4730000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4855000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-4207000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-3607000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3363000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3997000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1408000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4715000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4192000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-5059000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-628000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3843000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1963000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2609585.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-3202041.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3722693.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2875762.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-9591591.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-5223728.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2749121.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-4117259.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-4189387.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2033246.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4286308.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-2420895.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-4876011.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>20994535.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-7831141.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-3826152.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14719,89 +15219,91 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14860,127 +15362,133 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>382000.0</v>
+      </c>
+      <c r="C9">
+        <v>91568.0</v>
+      </c>
+      <c r="D9">
         <v>343000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>232000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>221000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5660000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4121000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4496000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5400000.0</v>
       </c>
-      <c r="I9">
-[...2 lines deleted...]
-      <c r="J9">
+      <c r="K9">
+        <v>4800000.0</v>
+      </c>
+      <c r="L9">
         <v>-221000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-198000.0</v>
       </c>
-      <c r="L9">
-[...2 lines deleted...]
-      <c r="M9">
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
         <v>-259000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-153000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-141000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-141000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-173000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-167000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-180000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-182000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
@@ -14992,840 +15500,866 @@
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>113160000.0</v>
       </c>
-      <c r="AX9">
-[...4 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>113160000.0</v>
       </c>
-      <c r="BB9">
-[...4 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>41287000.0</v>
       </c>
-      <c r="BF9">
-[...4 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>755514.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>23931420.0</v>
       </c>
-      <c r="BK9">
-[...4 lines deleted...]
-      </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>10899000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-2588000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2249967.0</v>
+      </c>
+      <c r="D10">
         <v>-977000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3940000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5127000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3187000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-5822000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>484000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-696000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-13885000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-16023000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-18545000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-12162000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5731000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-6847000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-7443000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4930000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4304000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5716000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6842000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10192000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-11988000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4618000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-6770000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-6645000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-9868000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-3938000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5485000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-6155000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5652000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-6324000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4788000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-6198000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-7357000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-7243000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-4897000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-4855000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-4285000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-4334000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3735000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3489000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-3652000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1626000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4810000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4311000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-3655295.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-4067000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-2112931.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4728771.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-4951247.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4267497.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-3514303.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-7254068.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-5736452.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4393413.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-4827112.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-4827112.8</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-2119762.0</v>
       </c>
-      <c r="BG10">
-[...2 lines deleted...]
-      <c r="BH10">
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-3324947.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-17214000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>19311000.0</v>
       </c>
-      <c r="BK10">
-[...4 lines deleted...]
-      </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>-16240000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>5419000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-4629000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-2304000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-6396000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3306000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2667000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-231000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-159000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1149000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>182000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>971000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>25000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4262000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-5400000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>596000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-447000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>883000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>110000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3652000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1701000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>107000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1714000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-244000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>674000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>668000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-476000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-327000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-660000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-10000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>53000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>152000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1649000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2074000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-845000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-23000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-5805593.92</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>304432.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>128467.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>81101.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-1588193.42</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>458521.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>902402.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>683975.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-2766129.86</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>418632.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-2195173.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>600562.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>3576327.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2119762.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>387856.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>452311.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>5969977.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-19986065.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-685648.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>227683.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>250000.0</v>
+      </c>
+      <c r="C12">
+        <v>281749.0</v>
+      </c>
+      <c r="D12">
         <v>304000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>276000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>420000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4435000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1625000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2085000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>929000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>932000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>837000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1337000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>927000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1326000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>267000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>379000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>186000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>204000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>261000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>242000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>299000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>517000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>302000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>396000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>414000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>793000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>597000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>440000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>447000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>447000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>11000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>11000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>206000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>206000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AJ12">
         <v>6000.0</v>
       </c>
       <c r="AK12">
+        <v>3000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6000.0</v>
+      </c>
+      <c r="AM12">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AN12">
         <v>4000.0</v>
       </c>
       <c r="AO12">
+        <v>5000.0</v>
+      </c>
+      <c r="AP12">
+        <v>4000.0</v>
+      </c>
+      <c r="AQ12">
         <v>95000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>91000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>17000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>17000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>304432.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>481535.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>81101.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>49961.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>548207.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>469567.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>555336.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>555336.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>418632.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>43954.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>600562.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>148366.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4806.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>573898.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>790117.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1330638.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1057103.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>6183.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>279686.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>571000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13">
+        <v>208000.0</v>
+      </c>
+      <c r="C13">
+        <v>37000.0</v>
+      </c>
+      <c r="D13">
         <v>377000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>490000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>294000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>286000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>434000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>535000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>565000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>718000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>312000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>440000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>537000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>438000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>109000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>80000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>67000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>260000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>52000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>130000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>117000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>22000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>39000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>35000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>140000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>149000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>247000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>171000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>237000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>987000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -15884,751 +16418,777 @@
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>-2580984.0</v>
+      </c>
+      <c r="C15">
+        <v>-1393651.0</v>
+      </c>
+      <c r="D15">
         <v>-977000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3940000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5127000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3187000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-5822000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>484000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-696000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-13884000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-16023000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-18545000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-12162000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5731000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-6847000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-7443000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4930000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-4304000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-5716000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6842000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10192000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-11988000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-4618000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-6770000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-6645000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-9868000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-3938000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-5485000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-6155000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-5652000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-6324000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-4788000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-6198000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-7357000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-7243000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-4897000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-4855000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-4285000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-4334000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-3735000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-3489000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-3652000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1626000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4810000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4311000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-3655295.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-700000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-4067000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-2112931.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4728771.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-4951247.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-4267497.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-3514303.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-7254068.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-5736452.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2891291.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-4827112.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-3576327.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-2119762.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-4790957.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-3324947.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-5969977.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>19986065.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-7253027.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-4169697.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-16240000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>-18545000.0</v>
       </c>
       <c r="N16">
+        <v>-18545000.0</v>
+      </c>
+      <c r="O16">
+        <v>-18545000.0</v>
+      </c>
+      <c r="P16">
         <v>-6847000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-7443000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-4930000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-4304000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-5716000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-6842000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-10192000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-11988000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-4618000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-6770000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-6645000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-9868000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-3938000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-5485000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-6155000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-5652000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-6324000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-4788000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-6198000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-17235000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-16785000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>14523000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-4855000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-15841000.0</v>
       </c>
-      <c r="AL16">
-[...4 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-14400000.0</v>
       </c>
-      <c r="AP16">
-[...4 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-11076000.0</v>
       </c>
-      <c r="AT16">
-[...4 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>-17024000.0</v>
       </c>
-      <c r="AX16">
-[...4 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>-17214000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>19311000.0</v>
       </c>
-      <c r="BK16">
-[...4 lines deleted...]
-      </c>
       <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>-16240000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>-2588000.0</v>
+      </c>
+      <c r="C17">
+        <v>-2236000.0</v>
+      </c>
+      <c r="D17">
         <v>-977000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3940000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>5127000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3187000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-5822000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>484000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-696000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-13885000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-16023000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-18545000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-12162000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-5731000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-6847000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-7443000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-4930000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4304000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-5716000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-6842000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-10192000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-11988000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-4618000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-6770000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-6645000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-9868000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-3938000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-5485000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-6155000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-5652000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-6324000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-4788000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-6198000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-17235000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-16785000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>14523000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-4855000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-15841000.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-14400000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-11076000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-17024000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
         <v>-16240000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-42000.0</v>
+      </c>
+      <c r="C18">
+        <v>-317000.0</v>
+      </c>
+      <c r="D18">
         <v>73000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>214000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-126000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4194000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1191000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1550000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-364000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1650000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-525000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-897000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-390000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-542000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-158000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-299000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-119000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>56000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-209000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-112000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-182000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-358000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-263000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-361000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-274000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-220000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-350000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-269000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-237000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16650,88 +17210,86 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -16790,286 +17348,294 @@
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-3004000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3407150.0</v>
+      </c>
+      <c r="D21">
         <v>-2207000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2303000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2391000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4426000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5387000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5773000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4822000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-18566000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-12357000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-9915000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-8856000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-8398000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7078000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-7602000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6079000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6598000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-6217000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6513000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5449000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5872000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4649000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5566000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6840000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-9413000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-6643000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-6477000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5578000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7037000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-6212000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-5727000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-6629000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-7688000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-7057000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-5194000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-5301000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-4384000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-4488000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-3866000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-3776000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-4100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-3603000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4166000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-4327000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-5197000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-4070999.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-3911000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-4071084.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3031358.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-3246645.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4592603.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-6496534.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-6988112.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-4974333.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-5086465.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-5105455.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-4189387.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-4508967.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-4403101.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-2872636.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-4876011.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>20994535.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-7938675.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-3942014.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-16706000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -17128,250 +17694,262 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>3481000.0</v>
+      </c>
+      <c r="C23">
+        <v>3602362.0</v>
+      </c>
+      <c r="D23">
         <v>2634000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2607000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2646000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16175000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>10330000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>11166000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11677000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>23366000.0</v>
+      </c>
+      <c r="L23">
         <v>12357000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9915000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8856000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8398000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7078000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7602000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6079000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6598000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6217000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6513000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5449000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5872000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4649000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5566000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6840000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9413000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6643000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6477000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5578000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7037000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6212000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5727000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6629000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7688000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7057000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5194000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5301000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4384000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4488000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3866000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3776000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3603000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4166000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4327000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4427878.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4071000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3947832.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4071084.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3031358.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3246645.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4592603.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6496534.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>6988112.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4974333.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5086465.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5105455.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4189387.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4508967.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4403101.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2872636.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5852093.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>9923497.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>7938675.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3942014.0</v>
       </c>
-      <c r="BM23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17393,806 +17971,828 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>88000.0</v>
+      </c>
+      <c r="C25">
+        <v>63000.0</v>
+      </c>
+      <c r="D25">
         <v>119000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>176000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>165000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1852000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>840000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>476000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>897000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>706000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>221000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>198000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>259000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>187000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>153000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>141000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>173000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>174000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>167000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>180000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>182000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>197000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>204000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>212000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>321000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>273000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>228000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>226000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>131000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>126000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>148000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>131000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>131000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>114000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>123000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>123000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>119000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>127000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>93000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>46567.41</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>58976.15</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>69887.11</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>85526.33</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>85393.52</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>75236.55</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>106331.6</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>94091.34</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>98215.43</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
         <v>116793.1</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25">
         <v>107533.67</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26">
+        <v>2528000.0</v>
+      </c>
+      <c r="C26">
+        <v>2440147.0</v>
+      </c>
+      <c r="D26">
         <v>1719000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2326000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1623000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1865000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2565000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2225000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2494000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3102000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2727000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3006000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3684000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3430000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4369000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5395000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4435000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5126000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4923000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5139000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4278000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4627000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3484000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4640000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>5422000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>8186000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5558000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>5302000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4392000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>5227000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>5027000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4484000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>5070000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>6204000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>5654000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4062000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>3590000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2944000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>2954000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2740000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2539000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2811000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2576000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>2891000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3211000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>3380000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2832684.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2819006.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2715769.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1277762.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2295410.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>3313286.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>5321542.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>5401462.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>4023335.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>4088798.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>3950361.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3175952.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>3539612.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>3038887.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1822953.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>3533408.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1840710.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>6775573.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>2892786.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>23839000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>5553000.0</v>
       </c>
-      <c r="C27"/>
-[...1 lines deleted...]
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>8230000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5553000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6415000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6342000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3016000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>8131000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5604000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3874000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3350000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1317000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1158000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>637000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>272000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>247000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>330000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>154000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>174000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>309000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>182000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>175000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>174000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>201000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>226000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>256000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>225000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>293000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>360000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>484000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>475000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>249000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>288000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>681000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>424000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>409000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>272000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>248000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>179000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>265000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>299000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>260000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>553722.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>305000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>285000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>366386.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>458710.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>204877.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>291389.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>211022.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>197108.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>231529.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>242261.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>206199.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>219980.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>95600.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>386395.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>214162.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>341121.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>361202.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>315640.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>258400.0</v>
       </c>
-      <c r="BM27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>858000.0</v>
+      </c>
+      <c r="C28">
         <v>831000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
+        <v>831000.0</v>
+      </c>
+      <c r="E28">
         <v>209000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>989000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14055000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1390000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1629000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1386000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12535000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1499000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1305000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1298000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1579000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1392000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1049000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1007000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1158000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1047000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1044000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1017000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1001000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>856000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>744000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1243000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>975000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>884000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>949000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>930000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1558000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>892000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>883000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1075000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>980000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1154000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>844000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1030000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>986000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1125000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>854000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>989000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1053000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>762000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>976000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>856000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>982758.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>754025.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>841303.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>988928.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>940286.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>746358.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>987927.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>963970.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1344305.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>719468.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>755405.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>948894.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>793454.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>873754.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>977818.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>835520.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1706826.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>734972.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>847461.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>790828.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>3766000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -18214,479 +18814,493 @@
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>3386000.0</v>
+      </c>
+      <c r="C30">
+        <v>3498719.0</v>
+      </c>
+      <c r="D30">
         <v>2550000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2535000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2612000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10086000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9508000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10269000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10222000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="K30">
+        <v>23366000.0</v>
+      </c>
+      <c r="L30">
         <v>12357000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9915000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8856000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8398000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7078000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7602000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6079000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6598000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6217000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6513000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5449000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5872000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4649000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5566000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6840000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9413000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6643000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6477000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5578000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7037000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6212000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5727000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6629000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7688000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7057000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5194000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5301000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4384000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4488000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3866000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3776000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3603000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4166000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4327000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4427878.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4071000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3911000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4071084.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2672218.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3246645.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4592603.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>6496534.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>6988112.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4974333.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5086465.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>5105455.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4189387.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4508967.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4403101.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2872636.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>5631526.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2936885.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7938675.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>3942014.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>416000.0</v>
+      </c>
+      <c r="C31">
+        <v>1157183.0</v>
+      </c>
+      <c r="D31">
         <v>1230000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1637000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>7518000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1239000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-435000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>6257000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4126000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4681000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3666000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-8630000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-3306000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2667000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>231000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>159000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1149000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2294000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>501000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-329000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-4743000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6116000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>31000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1204000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>195000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-455000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2705000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>992000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-577000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1385000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-112000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>939000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>431000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>331000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-186000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>297000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>446000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>99000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>154000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>131000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>287000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>448000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1977000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-644000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>16000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>1004000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>3371000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-156000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1961000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1697412.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1704601.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>325106.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2982231.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-265956.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-762118.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>693051.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>278342.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>4189387.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>2389205.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>4403101.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-452311.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>4876011.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-20994535.52</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>7938675.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>3942014.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>1037000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>477000.0</v>
+      </c>
+      <c r="C32">
+        <v>195211.0</v>
+      </c>
+      <c r="D32">
         <v>427000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>304000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>255000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11749000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4943000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5393000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>6855000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4800000.0</v>
       </c>
-      <c r="J32">
-[...4 lines deleted...]
-      </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
@@ -18755,151 +19369,158 @@
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
+        <v>0.0</v>
+      </c>
+      <c r="AX32">
+        <v>0.0</v>
+      </c>
+      <c r="AY32">
         <v>113160000.0</v>
       </c>
-      <c r="AX32">
-[...4 lines deleted...]
-      </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
+        <v>0.0</v>
+      </c>
+      <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
         <v>113160000.0</v>
       </c>
-      <c r="BB32">
-[...4 lines deleted...]
-      </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
+        <v>0.0</v>
+      </c>
+      <c r="BF32">
+        <v>0.0</v>
+      </c>
+      <c r="BG32">
         <v>63909000.0</v>
       </c>
-      <c r="BF32">
-[...4 lines deleted...]
-      </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
+        <v>0.0</v>
+      </c>
+      <c r="BJ32">
+        <v>0.0</v>
+      </c>
+      <c r="BK32">
         <v>976081.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>30918032.0</v>
       </c>
-      <c r="BK32">
-[...4 lines deleted...]
-      </c>
       <c r="BM32">
+        <v>0.0</v>
+      </c>
+      <c r="BN32">
+        <v>0.0</v>
+      </c>
+      <c r="BO32">
         <v>16871000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18910,1998 +19531,2086 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>10435997.0</v>
+      </c>
+      <c r="C2">
         <v>4255000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10587000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12990000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16831000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5297000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3404000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5110000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2469000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5544000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5790000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7932345.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19623546.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8849446.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29360483.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29845067.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15985967.0</v>
       </c>
-      <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>25200</v>
+      </c>
+      <c r="C3">
         <v>54000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>297000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>316000</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000</v>
       </c>
       <c r="F3">
         <v>97000</v>
       </c>
       <c r="G3">
+        <v>97000</v>
+      </c>
+      <c r="H3">
         <v>73000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10216000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4238000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>55000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2719000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>178482</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>117157</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>176394</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>284813</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>660937</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>59830</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>908626</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-7186048.0</v>
+      </c>
+      <c r="C6">
         <v>6181000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6332000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2403000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3841000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11534000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1893000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1706000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2641000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3075000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-246000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2149242.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10754056.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9442871.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20673936.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1650512.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11968098.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15985967.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>1268987.0</v>
+      </c>
+      <c r="C7">
         <v>-21818000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15199000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1238000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-540000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1288000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4324000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1707000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2646000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>411000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>154000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>151004.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3591385.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>48448.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1393589.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4366697.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6615311.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2028568.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>3769669.0</v>
+      </c>
+      <c r="C9">
         <v>-2118000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-358000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-650000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>428000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1106000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-934000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-414720.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>41990.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-42000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>73447.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>262167.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>389192.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>485286.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9807806.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7607022.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2738999.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>1004909.0</v>
+      </c>
+      <c r="C10">
         <v>-1192000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1953000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>650000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-24000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-428000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1106000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-302000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13420000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1273000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3457000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
+      <c r="S10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>-564000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1716000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3218000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-773000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3061000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>369000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>196000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>77000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3718000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>909000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>3318000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6575000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2957000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-73000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>670000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>429000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-363000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-5101000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>516000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>24000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>428000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1106000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-934000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-415000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>42000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="M13">
         <v>80000.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>80000.0</v>
+      </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>527148.0</v>
+      </c>
+      <c r="C14">
         <v>4065000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1384000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>654000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>703000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>934000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>940000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>545000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>481000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>482000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>441000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>246537.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>329361.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>407929.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>410667.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>511275.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>446588.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>636178.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>3249949.0</v>
+      </c>
+      <c r="C16">
         <v>10436000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4255000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10587000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12990000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16831000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5297000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3404000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5110000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2469000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5544000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5783103.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8869490.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18292317.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8686547.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31495579.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27954065.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15985967.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-8163250.0</v>
+      </c>
+      <c r="C18">
         <v>-43927000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22905000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-26556000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23670000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23206000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22739000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-34408000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24785000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14568000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16887000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14658198.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20350897.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20290475.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11506831.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10802172.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21573470.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28864180.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>-8518000.0</v>
+      </c>
+      <c r="C19">
         <v>29374000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1444000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>4006000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-38127000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>16668000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5257000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>9555000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15927000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9297000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13047000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-19536000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5996000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20">
+        <v>13894000.0</v>
+      </c>
+      <c r="C20">
         <v>16357000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>14089000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>14359000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>50407000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>21215000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>20297000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3830000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-5010000.0</v>
+      </c>
+      <c r="C21">
         <v>4279000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1988000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6074000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3572000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3357000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1104000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-93000.0</v>
       </c>
       <c r="J21">
         <v>-93000.0</v>
       </c>
       <c r="K21">
-        <v>436000.0</v>
+        <v>-93000.0</v>
       </c>
       <c r="L21">
         <v>436000.0</v>
       </c>
       <c r="M21">
+        <v>436000.0</v>
+      </c>
+      <c r="N21">
         <v>-37000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>-1184321.0</v>
+      </c>
+      <c r="C22">
         <v>-9221000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-60614000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-24951000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-27054000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30021000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25446000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-22962000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-24352000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15841000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-14400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10174810.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-17641923.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-20415210.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13186022.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2096961.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-15663180.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-32059866.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-516062.0</v>
+      </c>
+      <c r="C23">
         <v>22000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2955000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10914000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1977000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-15927000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2183000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>467000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-300310.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1975.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5414.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7329.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
+      <c r="S23"/>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-1000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-181000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4137.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-38127.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16668000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-15589000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>202000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-5392.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>861163.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-191115.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-50445.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-138669.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-8749864.0</v>
+      </c>
+      <c r="C25">
         <v>-18034000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19102000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5426000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>242000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-72000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-517000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-539000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-382000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-190000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2316424.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>427566.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>657131.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-13605358.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>392620.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>318264.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1439567.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>20298000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3876000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>38773000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2183000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>29053000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>32635000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>15111000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>396000.0</v>
+      </c>
+      <c r="C27">
         <v>1135000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2321000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2245000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1495000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1272000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1759000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2526000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1508000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1075000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1152000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>968687.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>872936.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>839949.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1046505.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1848088.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>8954476.0</v>
+      </c>
+      <c r="C28">
         <v>20658000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15056000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20438000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>57749000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17866000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19194000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13097000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>38680000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2090000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29489000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32635000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15074000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15768186.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-80662.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>215615.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24867889.0</v>
       </c>
-      <c r="R28"/>
+      <c r="S28"/>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-8138050.0</v>
+      </c>
+      <c r="C29">
         <v>-43873000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-22608000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-26240000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-23573000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23206000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22666000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-24192000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-20547000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14513000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14168000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14479715.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-20233740.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-20114081.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11222017.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11463110.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-21513639.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27955553.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-8612787.0</v>
+      </c>
+      <c r="C30">
         <v>29374000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1444000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4006000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-38224000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16668000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5257000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9555000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15927000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9297000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-18165709.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5690739.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13742726.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9867840.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8323304.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7854250.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9288090.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>3250000.0</v>
+      </c>
+      <c r="C2">
+        <v>7914019.0</v>
+      </c>
+      <c r="D2">
         <v>7189000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9036000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10436000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8836000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9623000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5990000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4255000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7727000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10104000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9066000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10587000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13105000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11446000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12990000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14077000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17484000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16047000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16831000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6552000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5523000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5072000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5297000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4885000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4972000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4384000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3404000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4703000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5789000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7810000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5110000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6712000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6946000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2201000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2469000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4014000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3877000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4584000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5544000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5320000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>9404000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8075000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5790000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4715442.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>8437209.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9123100.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>8820682.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>12040672.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>13769585.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>12764804.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>18704360.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>13429228.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>16308939.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>25236281.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>8899686.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>9051314.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>11061785.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>15630166.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>31909103.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>41621038.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>22800566.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>25483253.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>28531781.0</v>
       </c>
-      <c r="BM2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>25197</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>6000</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>27000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>32000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>27000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>123000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>129000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>228000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>26000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>44000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>18000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>62000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>19000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>19000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="W3">
         <v>1000</v>
       </c>
       <c r="X3">
         <v>1000</v>
       </c>
       <c r="Y3">
-        <v>19000</v>
+        <v>1000</v>
       </c>
       <c r="Z3">
         <v>1000</v>
       </c>
       <c r="AA3">
+        <v>19000</v>
+      </c>
+      <c r="AB3">
+        <v>1000</v>
+      </c>
+      <c r="AC3">
         <v>22000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>31000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10100000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>30000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>83000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>408000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>19000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>48000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3763000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>133000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>133000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>40000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>148000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>231000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>895000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1442000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>151000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>27894</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>57077</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>46962</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>46547</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>35318</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>23999</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>38132</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>19706</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>32704</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>28948</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>7604</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>107137</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>58630</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>38679</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>97554</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>89948</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>277057</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>31135</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>299932</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>52811</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>62000</v>
       </c>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20923,54 +21632,56 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20992,440 +21703,454 @@
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-746000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4664070.0</v>
+      </c>
+      <c r="D6">
         <v>725000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1847000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1400000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1600000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-787000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3633000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1735000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3472000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2377000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1038000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1521000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2518000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-895000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2554000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1544000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1087000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3407000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1437000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-784000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>10279000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1029000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>451000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-225000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>412000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-87000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>588000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>980000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1299000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1086000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2021000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1602000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-234000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4745000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-268000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1545000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>137000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-707000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-960000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>224000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4084000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1329000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2285000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1067661.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3721767.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-738000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>302418.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3171182.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1728913.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1004781.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-5939556.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4863089.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2879711.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-8927342.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>16336595.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-364767.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2010471.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4568381.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-16278937.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-10125459.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>18820472.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-2682687.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-3048528.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>11621000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>513000.0</v>
+      </c>
+      <c r="C7">
+        <v>80509.0</v>
+      </c>
+      <c r="D7">
         <v>-177000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1870000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-513000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-410000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3434000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-7204000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-10770000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>14706000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1168000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-948000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>273000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1263000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1013000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>816000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>172000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>597000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1044000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-703000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1478000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>354000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1078000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-44000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-520000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3639000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>201000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-252000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>736000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1298000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-845000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1165000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-995000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1129799.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>360224.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>179000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>723680.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>98000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>928000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>229820.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-342000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>349000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-646000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>11000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>440000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>24021.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>436000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-689041.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>328690.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1597826.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-1010017.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-1786302.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>802761.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-197.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>133.94</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-597644.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>1001924.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>1001924.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7">
+      <c r="BH7"/>
+      <c r="BI7">
         <v>267258.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>52255.0</v>
       </c>
-      <c r="BI7"/>
-[...1 lines deleted...]
-      <c r="BK7">
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7">
         <v>5153471.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>285075.0</v>
       </c>
-      <c r="BM7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21447,942 +22172,968 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>46000.0</v>
+      </c>
+      <c r="C9">
+        <v>1275880.0</v>
+      </c>
+      <c r="D9">
         <v>78000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1391000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1007000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1135000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-432000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-347000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2474000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-358000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>391999.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-836999.0</v>
       </c>
-      <c r="L9">
-[...2 lines deleted...]
-      <c r="M9">
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
         <v>-121000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>277000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-606000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-82000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-82000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>864000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-236000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-976000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>303000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>271000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-238000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>841000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-583000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>62000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>786000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>274000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-432000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-323000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-453000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-49970.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>271588.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-816303.0</v>
       </c>
-      <c r="AK9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9">
+        <v>-12894.0</v>
+      </c>
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>658000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-275000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>34000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-459000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-272226.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>436000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-193320.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>121367.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-122922.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-47.56</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>485312.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-100174.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-197.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>133.94</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-24097.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>450354.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>450354.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>-87262.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-22844.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>9806000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>7253239.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>584431.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>7887000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-9000.0</v>
+      </c>
+      <c r="C10">
+        <v>33983.0</v>
+      </c>
+      <c r="D10">
         <v>669000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>465000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-170000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>399000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>90000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-745000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-936000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-601000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1352000.0</v>
       </c>
-      <c r="K10">
-[...4 lines deleted...]
-      </c>
       <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
         <v>121000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-196000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-302000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10">
         <v>13419999.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-573151.93</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
+      <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10"/>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-111000.0</v>
       </c>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-1290000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1422000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>254000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>225000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>180000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-467000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-502000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>51000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1349000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-136000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-282000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2798000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>784000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-314000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-50000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1024000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-413000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-842000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-542000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3061000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1865000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1753000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1513000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>369000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>299000.0</v>
       </c>
-      <c r="AM11"/>
-[...1 lines deleted...]
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>196000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>505000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>876000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>899000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>77000.0</v>
       </c>
-      <c r="AT11"/>
-[...1 lines deleted...]
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11">
         <v>208000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-3718000.0</v>
       </c>
-      <c r="AX11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11">
-        <v>290000.0</v>
+        <v>906000.0</v>
       </c>
       <c r="BC11"/>
       <c r="BD11">
+        <v>290000.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11">
         <v>549000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>909000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
         <v>1028000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>9613000.0</v>
       </c>
       <c r="N12">
+        <v>9613000.0</v>
+      </c>
+      <c r="O12">
+        <v>9613000.0</v>
+      </c>
+      <c r="P12">
         <v>-1146000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>197000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-1001000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1970000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-508000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>537000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5259000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6004000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>21000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>444000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>106000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>470000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-2660000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-933000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>166000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-923000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1032000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-427000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>245000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>661000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>505000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>134000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>232000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>435000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-363000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-5101000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>516000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>330000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-837000.0</v>
       </c>
       <c r="N13">
+        <v>-837000.0</v>
+      </c>
+      <c r="O13">
+        <v>-837000.0</v>
+      </c>
+      <c r="P13">
         <v>277000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-606000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-82000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>372000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>864000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-236000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-976000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>303000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>271000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>92000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-238000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>841000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-583000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>62000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>786000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>274000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-432000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-323000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-453000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-415000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>261000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>179000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-802000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>42000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-42000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>80000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>80000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13">
         <v>-2056000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>88000.0</v>
+      </c>
+      <c r="C14">
+        <v>63393.0</v>
+      </c>
+      <c r="D14">
         <v>119000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>176000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>165000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1852000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>840000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>476000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>897000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>706000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>221000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>198000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>259000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>187000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>153000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>141000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>173000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>174000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>167000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>180000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>182000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>197000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>204000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>212000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>321000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>273000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>228000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>226000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>213000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>131000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>126000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>148000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>140000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>100000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>131000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>131000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>119000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>114000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>123000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>123000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>122000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>119000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>127000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>93000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>102000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>46567.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>58976.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>69887.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>71106.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>85526.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>85393.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>75236.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>83204.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>106331.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>94091.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>98215.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>109291.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>109291.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>116793.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>113934.0</v>
       </c>
-      <c r="BI14"/>
-[...1 lines deleted...]
-      <c r="BK14">
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14">
         <v>107533.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>115862.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>463000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -22404,251 +23155,259 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>2504000.0</v>
+      </c>
+      <c r="C16">
+        <v>3249949.0</v>
+      </c>
+      <c r="D16">
         <v>7914000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7189000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>9036000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>10436000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8836000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9623000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5990000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4255000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7727000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>10104000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9066000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10587000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>13105000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>14000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>11446000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12990000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>14077000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17484000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16047000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>16831000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6552000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5523000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5072000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5297000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4885000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4972000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4384000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3404000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4703000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5789000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7810000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5110000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6712000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6946000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2201000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2469000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>4014000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3877000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4584000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5544000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5320000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>9404000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8075000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5783103.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>4715442.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8437209.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>9123100.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>8869490.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>12040672.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>13769585.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>12764804.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>18292317.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>13429228.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>16308939.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>25236281.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8686547.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>9051314.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>11061785.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>15630166.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>31495579.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>41621038.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>22800566.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>25483253.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>25483253.85</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22670,2275 +23429,2345 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-2286000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3254230.0</v>
+      </c>
+      <c r="D18">
         <v>-2106000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-177000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2591000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8605000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9825000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11356000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14141000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4973000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9928000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9805000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8145000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5911000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8708000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-6333000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5604000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5565000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5010000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6847000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6248000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5431000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5471000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5566000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6738000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5449000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-6170000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6467000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4653000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15241000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-6014000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6263000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-6890000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-6732000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6236000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4261000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-7556000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3952000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2982000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3302000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-4332000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-3419000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4730000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5119000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-3619000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-4106178.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-2612077.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-4510249.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3429694.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4598891.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-4306956.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-6172226.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-5272823.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-6801841.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-4065742.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-5837820.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-3585070.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-4098879.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-1006572.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-3904526.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-2496851.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-2149466.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>18119121.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-2262301.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-2905181.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>2709000.0</v>
+      </c>
+      <c r="C19">
+        <v>-310000.0</v>
+      </c>
+      <c r="D19">
         <v>3684000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-3704000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-8177000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>11157000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>10175000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-8645000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>16687000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-20395000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>4097000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>11100000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>6642000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>3862000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-14909000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>10075000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>5066000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>4060000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>37000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5982000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-36242000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>8543000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>7542000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5608000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>6191000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>3191000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>5188000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>6191000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-9313000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>3658000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>5228000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>2718000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>8167000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-11689000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-3513000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-17319000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>5130000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>9352000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-13047000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-19536000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-5996000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>340000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>2857000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>10697000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>10999000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>-207000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>5565000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>12193000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1896000.0</v>
       </c>
-      <c r="K20"/>
-[...4 lines deleted...]
-      <c r="N20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>14093000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>266000.0</v>
       </c>
-      <c r="P20">
-[...2 lines deleted...]
-      <c r="Q20">
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>1099000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>2452000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>4091000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-1180000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1252000.0</v>
+      </c>
+      <c r="D21">
         <v>-1256000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1255000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1247000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-12103000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1038000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-134000.0</v>
       </c>
       <c r="N21">
+        <v>-134000.0</v>
+      </c>
+      <c r="O21">
+        <v>-134000.0</v>
+      </c>
+      <c r="P21">
         <v>8068000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-957000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-943000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-925000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-877000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-907000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-863000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-857000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1048000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-729000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-723000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-869000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-78000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-84000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-73000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9291000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="AF21">
         <v>-23000.0</v>
       </c>
       <c r="AG21">
-        <v>-93000.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="AH21">
         <v>-23000.0</v>
       </c>
       <c r="AI21">
-        <v>-24000.0</v>
+        <v>-93000.0</v>
       </c>
       <c r="AJ21">
         <v>-23000.0</v>
       </c>
       <c r="AK21">
+        <v>-24000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-23000.0</v>
+      </c>
+      <c r="AM21">
         <v>-93000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>436000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>436000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-37000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>-2588000.0</v>
+      </c>
+      <c r="C22">
+        <v>-1393651.0</v>
+      </c>
+      <c r="D22">
         <v>-977000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3940000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5127000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3187000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-5822000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>484000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-696000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-13884000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-16023000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-18545000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-12162000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5731000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-6847000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-7443000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4930000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4304000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5716000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6842000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10192000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-11988000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4618000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6770000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-6645000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-9868000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-3938000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-5485000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-6155000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5652000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-6324000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-4788000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-6198000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-7357000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-7243000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-4897000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-4855000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-4285000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-4333000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-3734000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-3489000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-3652000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1627000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4810000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4311000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-3655295.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-250234.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-4156349.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2112931.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-4728771.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5125957.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-4272891.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-3514303.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-7254068.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-5736452.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2891291.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-4827112.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-3576327.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-2119762.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-4790957.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-3324947.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-5969977.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>19986065.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-7253027.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-4169697.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-16240000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-114195.0</v>
+      </c>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-5000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>27000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>24788000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>410000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2545000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-134.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6642000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>3000.0</v>
+      </c>
+      <c r="P23">
         <v>518000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-39999.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3998000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-23000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10909000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7542000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5188000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6191000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>46000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>46000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2688000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8084000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3605000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-3532000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-17367000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1367000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1654000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3106000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>459000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2797000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-20670000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>8933859.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-1571585.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3231679.77</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-18904154.18</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-88000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1414751.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>0.04</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-0.83</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-2506472.0</v>
       </c>
-      <c r="BB23">
-[...4 lines deleted...]
-      </c>
       <c r="BD23">
+        <v>0.0</v>
+      </c>
+      <c r="BE23">
+        <v>0.0</v>
+      </c>
+      <c r="BF23">
         <v>-0.38</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-0.38</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-25.02</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6.51</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>285.55</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7328.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>15869.66</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>262818.86</v>
       </c>
-      <c r="BL23">
-[...2 lines deleted...]
-      <c r="BM23"/>
+      <c r="BN23">
+        <v>0.0</v>
+      </c>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
+        <v>-1000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
         <v>-1.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>16719000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-2000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-26000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-56000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6674.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3919.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-14923.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>10075.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5066000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4095000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-35000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-5982000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-36242000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8542000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>7542000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-5607000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6191000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-6000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5189000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>6213000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-9282000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-10003000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-3000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1492000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>8196000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>3834000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-1000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-3000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-3718000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>21000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3124000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-13000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-11000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-14000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-15000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>20690000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-20517000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-738911.0</v>
       </c>
-      <c r="AT24">
-[...2 lines deleted...]
-      <c r="AU24">
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>354321.0</v>
       </c>
-      <c r="AV24">
-[...2 lines deleted...]
-      <c r="AW24">
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>399839.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>159393.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>52910.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>432446.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-9874308.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-108843.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>4355358.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-4306.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-85354.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>143188.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>3111725.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>4078800.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-482384.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>369671.0</v>
       </c>
-      <c r="BK24"/>
-[...1 lines deleted...]
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>8205000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-371000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1979284.0</v>
+      </c>
+      <c r="D25">
         <v>-1172000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1664000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-7564000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-6711000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1728000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-5522000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4073000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1143000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1111000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1154000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3179000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2447000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1589000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-133000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1257000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-21000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-13000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>55000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>81000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>296000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-71000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-64000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>47000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>33000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-112000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-40000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>29000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-192000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-172000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-182000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-78799.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-160224.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>112000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-158680.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-109000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-73000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-87820.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-615000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-70000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-63000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-47000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-10000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1769262.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-2428080.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>794332.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-124506.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-21144.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>379126.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>16301.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>261384.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-865424.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>8334708.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-8004021.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>836104.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-463921.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1151869.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-4026501.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-3324944.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4097568.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-1835808.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-7073537.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-4169696.0</v>
       </c>
-      <c r="BM25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1110000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>20298000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>16837000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>15880000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>14990000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3876000.0</v>
       </c>
-      <c r="AD26"/>
-[...1 lines deleted...]
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26">
         <v>1423000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>38773000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>9449000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>26225000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2087000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2183000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>29053000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>32635000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>15111000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>25784000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>78000.0</v>
+      </c>
+      <c r="C27">
+        <v>48000.0</v>
+      </c>
+      <c r="D27">
         <v>101000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>53000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>194000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>-154000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>319000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>437000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>533000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>929000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>472000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>485000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>435000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1045000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>614000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>330000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>256000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>391000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>272000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>361000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>471000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>154000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>196000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>259000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>663000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>589000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>397000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>489000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>284000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>682000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>528000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>916000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>199000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>451000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>386000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>472000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>116000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>377000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>296000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>286000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>382000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>283000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>253000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>234000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>228770.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>235076.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>219555.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>285284.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>200288.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>226928.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>172292.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>273425.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>241323.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>179524.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>159333.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>259768.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>259768.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>242727.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>180467.0</v>
       </c>
-      <c r="BI27"/>
-[...1 lines deleted...]
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27">
         <v>466365.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>353784.0</v>
       </c>
-      <c r="BM27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-1180000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1254345.0</v>
+      </c>
+      <c r="D28">
         <v>-916000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1602000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9450000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1109000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1218000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>23879000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-894000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11740000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3499000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-134000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-49000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-647000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>22717000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-689000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-943000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>174000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1575000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>14093000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>41907000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6947000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1048000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11580000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>387000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2592000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>879000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>806000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>14917000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10279000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>18000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>989000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>9426000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>26201000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2064000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>566000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-23000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-25000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1572000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>186000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>658000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2185000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>26460000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8933859.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1571585.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>22610000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1830387.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1414751.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1102892.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>11499490.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1789.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-106892.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-732806.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>14099088.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-19509.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-17051.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-22684.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-21416.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-7882.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-7371.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>230868.0</v>
       </c>
-      <c r="BL28">
-[...2 lines deleted...]
-      <c r="BM28">
+      <c r="BN28">
+        <v>0.0</v>
+      </c>
+      <c r="BO28">
         <v>25784000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-2280000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3229033.0</v>
+      </c>
+      <c r="D29">
         <v>-2106000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-177000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2591000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8610000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-9825000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11329000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-14109000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4991000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9901000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-9682000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8016000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5683000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-8682000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6289000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5586000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5503000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5013000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6828000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-6229000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5432000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5471000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5565000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6738000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5430000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-6169000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-6445000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4622000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-5141000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-6011000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6233000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-6807000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-6324000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-6217000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-4213000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3793000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-4085000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2982000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-3262000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-4184000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-3188000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-3835000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-3677000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-3468000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-4773000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-3244000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-4342000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-3383146.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-4563572.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-4074861.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-6134093.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-5253117.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-6769137.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-4036793.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-5830216.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-3477933.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-4040249.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-967892.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-3806972.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-2406903.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-1872409.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>18150257.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-1962368.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-2852369.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-22306000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>2703000.0</v>
+      </c>
+      <c r="C30">
+        <v>-345817.0</v>
+      </c>
+      <c r="D30">
         <v>3673000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3704000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-8177000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11157000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>10175000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-8645000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16687000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-20395000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4097000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11100000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6642000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3862000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-14935000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10031000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5048000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3998000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>40000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-6001000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-36261000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8543000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7542000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-5608000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6191000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3191000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5188000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6191000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-9313000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-6442000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5225000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2688000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8084000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3605000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-3532000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-17367000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1367000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1983000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3124000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2536000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1654000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3106000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-833000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2797000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-20670000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-4109000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>876853.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3586000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-18904154.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-788259.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1111583.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>6158775.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-11989413.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>9668.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1342355.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-3413093.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>5940482.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3680424.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1627774.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1457346.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-13718692.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-8252812.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>282252.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-299932.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-52811.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>8144000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>