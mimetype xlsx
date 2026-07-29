--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1638,51 +1638,53 @@
         <v>1039000.0</v>
       </c>
       <c r="L15">
         <v>1192000.0</v>
       </c>
       <c r="M15">
         <v>1259000.0</v>
       </c>
       <c r="N15">
         <v>1248000.0</v>
       </c>
       <c r="O15">
         <v>1211000.0</v>
       </c>
       <c r="P15">
         <v>1066000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>377933000.0</v>
+      </c>
       <c r="C16">
         <v>374099000.0</v>
       </c>
       <c r="D16">
         <v>380154000.0</v>
       </c>
       <c r="E16">
         <v>394215000.0</v>
       </c>
       <c r="F16">
         <v>398795000.0</v>
       </c>
       <c r="G16">
         <v>381616000.0</v>
       </c>
       <c r="H16">
         <v>369282000.0</v>
       </c>
       <c r="I16">
         <v>342708000.0</v>
       </c>
       <c r="J16">
         <v>378227000.0</v>
       </c>
       <c r="K16">
@@ -2171,51 +2173,51 @@
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
-        <v>3008271000.0</v>
+        <v>1961891000.0</v>
       </c>
       <c r="C28">
         <v>2204666000.0</v>
       </c>
       <c r="D28">
         <v>1920277000.0</v>
       </c>
       <c r="E28">
         <v>2077525000.0</v>
       </c>
       <c r="F28">
         <v>1884927000.0</v>
       </c>
       <c r="G28">
         <v>2336790000.0</v>
       </c>
       <c r="H28">
         <v>2434897000.0</v>
       </c>
       <c r="I28">
         <v>1022952000.0</v>
       </c>
       <c r="J28">
         <v>989841000.0</v>
       </c>
@@ -2561,51 +2563,51 @@
       </c>
       <c r="L35">
         <v>1796503000.0</v>
       </c>
       <c r="M35">
         <v>1947727000.0</v>
       </c>
       <c r="N35">
         <v>2046963000.0</v>
       </c>
       <c r="O35">
         <v>2104970000.0</v>
       </c>
       <c r="P35">
         <v>2357215000.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>2222693000.0</v>
+        <v>106085000.0</v>
       </c>
       <c r="C36">
         <v>274972000.0</v>
       </c>
       <c r="D36">
         <v>296795000.0</v>
       </c>
       <c r="E36">
         <v>58693000.0</v>
       </c>
       <c r="F36">
         <v>55404000.0</v>
       </c>
       <c r="G36">
         <v>68376000.0</v>
       </c>
       <c r="H36">
         <v>92821000.0</v>
       </c>
       <c r="I36">
         <v>90257000.0</v>
       </c>
       <c r="J36">
         <v>102370000.0</v>
       </c>
@@ -2710,51 +2712,51 @@
         <v>171767000.0</v>
       </c>
       <c r="M38">
         <v>177194000.0</v>
       </c>
       <c r="N38">
         <v>164834000.0</v>
       </c>
       <c r="O38">
         <v>137205000.0</v>
       </c>
       <c r="P38">
         <v>114261000.0</v>
       </c>
       <c r="Q38">
         <v>140210000.0</v>
       </c>
       <c r="R38"/>
       <c r="S38"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>90806000.0</v>
+        <v>29320000.0</v>
       </c>
       <c r="C39">
         <v>67163000.0</v>
       </c>
       <c r="D39">
         <v>75005000.0</v>
       </c>
       <c r="E39">
         <v>51769000.0</v>
       </c>
       <c r="F39">
         <v>63000000.0</v>
       </c>
       <c r="G39">
         <v>48463000.0</v>
       </c>
       <c r="H39">
         <v>45350000.0</v>
       </c>
       <c r="I39">
         <v>68586000.0</v>
       </c>
       <c r="J39">
         <v>70013000.0</v>
       </c>
@@ -2765,51 +2767,51 @@
         <v>57060000.0</v>
       </c>
       <c r="M39">
         <v>216487000.0</v>
       </c>
       <c r="N39">
         <v>135214000.0</v>
       </c>
       <c r="O39">
         <v>99965000.0</v>
       </c>
       <c r="P39">
         <v>73499000.0</v>
       </c>
       <c r="Q39">
         <v>68560000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>572547000.0</v>
+        <v>194614000.0</v>
       </c>
       <c r="C40">
         <v>266270000.0</v>
       </c>
       <c r="D40">
         <v>302583000.0</v>
       </c>
       <c r="E40">
         <v>215791000.0</v>
       </c>
       <c r="F40">
         <v>406894000.0</v>
       </c>
       <c r="G40">
         <v>195952000.0</v>
       </c>
       <c r="H40">
         <v>217164000.0</v>
       </c>
       <c r="I40">
         <v>246653000.0</v>
       </c>
       <c r="J40">
         <v>270840000.0</v>
       </c>
@@ -3274,51 +3276,51 @@
       </c>
       <c r="J50">
         <v>26335000.0</v>
       </c>
       <c r="K50">
         <v>35079000.0</v>
       </c>
       <c r="L50">
         <v>36995000.0</v>
       </c>
       <c r="M50">
         <v>24138000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
-        <v>3067732000.0</v>
+        <v>2021352000.0</v>
       </c>
       <c r="C51">
         <v>2274722000.0</v>
       </c>
       <c r="D51">
         <v>2031796000.0</v>
       </c>
       <c r="E51">
         <v>2162260000.0</v>
       </c>
       <c r="F51">
         <v>1972512000.0</v>
       </c>
       <c r="G51">
         <v>2446770000.0</v>
       </c>
       <c r="H51">
         <v>2502042000.0</v>
       </c>
       <c r="I51">
         <v>1094775000.0</v>
       </c>
       <c r="J51">
         <v>1118104000.0</v>
       </c>
@@ -6038,51 +6040,53 @@
       </c>
       <c r="BD15">
         <v>1211000.0</v>
       </c>
       <c r="BE15">
         <v>1068000.0</v>
       </c>
       <c r="BF15">
         <v>1065000.0</v>
       </c>
       <c r="BG15">
         <v>1066000.0</v>
       </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
         <v>321388000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>377933000.0</v>
+      </c>
       <c r="D16">
         <v>295413000.0</v>
       </c>
       <c r="E16">
         <v>308416000.0</v>
       </c>
       <c r="F16">
         <v>317671000.0</v>
       </c>
       <c r="G16">
         <v>374099000.0</v>
       </c>
       <c r="H16">
         <v>293497000.0</v>
       </c>
       <c r="I16">
         <v>309015000.0</v>
       </c>
       <c r="J16">
         <v>320003000.0</v>
       </c>
       <c r="K16">
         <v>380154000.0</v>
       </c>
       <c r="L16">
@@ -7791,51 +7795,51 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
     </row>
     <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
         <v>1911943000.0</v>
       </c>
       <c r="C28">
-        <v>3008271000.0</v>
+        <v>1950612000.0</v>
       </c>
       <c r="D28">
         <v>2142991000.0</v>
       </c>
       <c r="E28">
         <v>2107257000.0</v>
       </c>
       <c r="F28">
         <v>2116980000.0</v>
       </c>
       <c r="G28">
         <v>2204666000.0</v>
       </c>
       <c r="H28">
         <v>2319900000.0</v>
       </c>
       <c r="I28">
         <v>2187924000.0</v>
       </c>
       <c r="J28">
         <v>2129942000.0</v>
       </c>
       <c r="K28">
         <v>1920277000.0</v>
       </c>
@@ -8548,51 +8552,51 @@
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
     </row>
     <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
         <v>2919261000.0</v>
       </c>
       <c r="C33">
-        <v>2919424000.0</v>
+        <v>2902269000.0</v>
       </c>
       <c r="D33">
         <v>2940103000.0</v>
       </c>
       <c r="E33">
         <v>2975584000.0</v>
       </c>
       <c r="F33">
         <v>2986489000.0</v>
       </c>
       <c r="G33">
         <v>3064286000.0</v>
       </c>
       <c r="H33">
         <v>3172551000.0</v>
       </c>
       <c r="I33">
         <v>3093957000.0</v>
       </c>
       <c r="J33">
         <v>3096067000.0</v>
       </c>
       <c r="K33">
         <v>3080767000.0</v>
       </c>
@@ -9093,51 +9097,51 @@
       <c r="BD35">
         <v>2106726000.0</v>
       </c>
       <c r="BE35">
         <v>2355355000.0</v>
       </c>
       <c r="BF35">
         <v>2386134000.0</v>
       </c>
       <c r="BG35">
         <v>2357215000.0</v>
       </c>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
     </row>
     <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
         <v>124682000.0</v>
       </c>
       <c r="C36">
-        <v>2222693000.0</v>
+        <v>88930000.0</v>
       </c>
       <c r="D36">
         <v>123490000.0</v>
       </c>
       <c r="E36">
         <v>87660000.0</v>
       </c>
       <c r="F36">
         <v>83458000.0</v>
       </c>
       <c r="G36">
         <v>252550000.0</v>
       </c>
       <c r="H36">
         <v>115029000.0</v>
       </c>
       <c r="I36">
         <v>86350000.0</v>
       </c>
       <c r="J36">
         <v>87858000.0</v>
       </c>
       <c r="K36">
         <v>296795000.0</v>
       </c>
@@ -9596,51 +9600,51 @@
       </c>
       <c r="BE38">
         <v>1025543000.0</v>
       </c>
       <c r="BF38">
         <v>1032883000.0</v>
       </c>
       <c r="BG38">
         <v>1009759000.0</v>
       </c>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38">
         <v>1039237000.0</v>
       </c>
     </row>
     <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
         <v>33884000.0</v>
       </c>
       <c r="C39">
-        <v>90806000.0</v>
+        <v>46475000.0</v>
       </c>
       <c r="D39">
         <v>38657000.0</v>
       </c>
       <c r="E39">
         <v>44895000.0</v>
       </c>
       <c r="F39">
         <v>46353000.0</v>
       </c>
       <c r="G39">
         <v>67163000.0</v>
       </c>
       <c r="H39">
         <v>48801000.0</v>
       </c>
       <c r="I39">
         <v>52387000.0</v>
       </c>
       <c r="J39">
         <v>50408000.0</v>
       </c>
       <c r="K39">
         <v>75005000.0</v>
       </c>
@@ -9781,96 +9785,96 @@
       </c>
       <c r="BE39">
         <v>85801000.0</v>
       </c>
       <c r="BF39">
         <v>83383000.0</v>
       </c>
       <c r="BG39">
         <v>94139000.0</v>
       </c>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39">
         <v>68560000.0</v>
       </c>
     </row>
     <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
         <v>153593000.0</v>
       </c>
       <c r="C40">
-        <v>572547000.0</v>
+        <v>198003000.0</v>
       </c>
       <c r="D40">
         <v>157443000.0</v>
       </c>
       <c r="E40">
         <v>163752000.0</v>
       </c>
       <c r="F40">
         <v>156360000.0</v>
       </c>
       <c r="G40">
         <v>266270000.0</v>
       </c>
       <c r="H40">
         <v>217773000.0</v>
       </c>
       <c r="I40">
         <v>210657000.0</v>
       </c>
       <c r="J40">
         <v>225166000.0</v>
       </c>
       <c r="K40">
         <v>302583000.0</v>
       </c>
       <c r="L40">
         <v>242000000.0</v>
       </c>
       <c r="M40">
-        <v>211481000.0</v>
+        <v>420454000.0</v>
       </c>
       <c r="N40">
-        <v>399465000.0</v>
+        <v>616148000.0</v>
       </c>
       <c r="O40">
         <v>215791000.0</v>
       </c>
       <c r="P40">
-        <v>430185000.0</v>
+        <v>678943000.0</v>
       </c>
       <c r="Q40">
-        <v>412831000.0</v>
+        <v>646845000.0</v>
       </c>
       <c r="R40">
-        <v>426415000.0</v>
+        <v>675197000.0</v>
       </c>
       <c r="S40">
         <v>406894000.0</v>
       </c>
       <c r="T40">
         <v>444591000.0</v>
       </c>
       <c r="U40">
         <v>254810000.0</v>
       </c>
       <c r="V40">
         <v>240012000.0</v>
       </c>
       <c r="W40">
         <v>195952000.0</v>
       </c>
       <c r="X40">
         <v>406926000.0</v>
       </c>
       <c r="Y40">
         <v>380049000.0</v>
       </c>
       <c r="Z40">
         <v>378357000.0</v>
       </c>
@@ -11480,51 +11484,51 @@
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
     </row>
     <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
         <v>1983243000.0</v>
       </c>
       <c r="C51">
-        <v>3067732000.0</v>
+        <v>2010073000.0</v>
       </c>
       <c r="D51">
         <v>2209470000.0</v>
       </c>
       <c r="E51">
         <v>2157565000.0</v>
       </c>
       <c r="F51">
         <v>2174671000.0</v>
       </c>
       <c r="G51">
         <v>2274722000.0</v>
       </c>
       <c r="H51">
         <v>2403532000.0</v>
       </c>
       <c r="I51">
         <v>2305843000.0</v>
       </c>
       <c r="J51">
         <v>2261606000.0</v>
       </c>
       <c r="K51">
         <v>2031796000.0</v>
       </c>
@@ -11663,51 +11667,51 @@
       <c r="BD51">
         <v>1574754000.0</v>
       </c>
       <c r="BE51">
         <v>1788290000.0</v>
       </c>
       <c r="BF51">
         <v>1825153000.0</v>
       </c>
       <c r="BG51">
         <v>2109290000.0</v>
       </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
     </row>
     <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
         <v>180381000.0</v>
       </c>
       <c r="C52">
-        <v>179657000.0</v>
+        <v>176268000.0</v>
       </c>
       <c r="D52">
         <v>179871000.0</v>
       </c>
       <c r="E52">
         <v>162509000.0</v>
       </c>
       <c r="F52">
         <v>161188000.0</v>
       </c>
       <c r="G52">
         <v>158806000.0</v>
       </c>
       <c r="H52">
         <v>169407000.0</v>
       </c>
       <c r="I52">
         <v>169397000.0</v>
       </c>
       <c r="J52">
         <v>171175000.0</v>
       </c>
       <c r="K52">
         <v>163724000.0</v>
       </c>
@@ -12283,51 +12287,51 @@
       </c>
       <c r="BE55">
         <v>3000822000.0</v>
       </c>
       <c r="BF55">
         <v>3037222000.0</v>
       </c>
       <c r="BG55">
         <v>3353936000.0</v>
       </c>
       <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
       <c r="BK55">
         <v>3243411000.0</v>
       </c>
     </row>
     <row r="56" spans="1:63">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
         <v>195171000.0</v>
       </c>
       <c r="C56">
-        <v>252483000.0</v>
+        <v>269638000.0</v>
       </c>
       <c r="D56">
         <v>339960000.0</v>
       </c>
       <c r="E56">
         <v>331964000.0</v>
       </c>
       <c r="F56">
         <v>318881000.0</v>
       </c>
       <c r="G56">
         <v>320519000.0</v>
       </c>
       <c r="H56">
         <v>261058000.0</v>
       </c>
       <c r="I56">
         <v>300211000.0</v>
       </c>
       <c r="J56">
         <v>298172000.0</v>
       </c>
       <c r="K56">
         <v>343314000.0</v>
       </c>
@@ -13598,51 +13602,51 @@
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
         <v>32421000.0</v>
       </c>
       <c r="C5">
         <v>3786000.0</v>
       </c>
       <c r="D5">
-        <v>282769000.0</v>
+        <v>283356000.0</v>
       </c>
       <c r="E5">
         <v>180767000.0</v>
       </c>
       <c r="F5">
         <v>306885000.0</v>
       </c>
       <c r="G5">
         <v>-175079000.0</v>
       </c>
       <c r="H5">
         <v>190947000.0</v>
       </c>
       <c r="I5">
         <v>183716000.0</v>
       </c>
       <c r="J5">
         <v>190826000.0</v>
       </c>
       <c r="K5">
         <v>95976000.0</v>
       </c>
       <c r="L5">
         <v>223366000.0</v>
       </c>
@@ -13654,51 +13658,51 @@
       </c>
       <c r="O5">
         <v>160052000.0</v>
       </c>
       <c r="P5">
         <v>212622000.0</v>
       </c>
       <c r="Q5">
         <v>170468000.0</v>
       </c>
       <c r="R5">
         <v>-51138000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
         <v>210101000.0</v>
       </c>
       <c r="C6">
         <v>179366000.0</v>
       </c>
       <c r="D6">
-        <v>452035000.0</v>
+        <v>452622000.0</v>
       </c>
       <c r="E6">
         <v>330667000.0</v>
       </c>
       <c r="F6">
         <v>470276000.0</v>
       </c>
       <c r="G6">
         <v>5182000.0</v>
       </c>
       <c r="H6">
         <v>387758000.0</v>
       </c>
       <c r="I6">
         <v>385309000.0</v>
       </c>
       <c r="J6">
         <v>383108000.0</v>
       </c>
       <c r="K6">
         <v>289814000.0</v>
       </c>
       <c r="L6">
         <v>413765000.0</v>
       </c>
@@ -15615,63 +15619,63 @@
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
-        <v>62484000.0</v>
+        <v>58925000.0</v>
       </c>
       <c r="C5">
         <v>-13298000.0</v>
       </c>
       <c r="D5">
         <v>-31612001.0</v>
       </c>
       <c r="E5">
-        <v>29650000.0</v>
+        <v>27844000.0</v>
       </c>
       <c r="F5">
-        <v>57231000.0</v>
+        <v>55940000.0</v>
       </c>
       <c r="G5">
         <v>-626000.0</v>
       </c>
       <c r="H5">
         <v>16985000.0</v>
       </c>
       <c r="I5">
         <v>46131000.0</v>
       </c>
       <c r="J5">
         <v>-64880000.0</v>
       </c>
       <c r="K5">
         <v>56849000.0</v>
       </c>
       <c r="L5">
         <v>58216000.0</v>
       </c>
       <c r="M5">
         <v>89446000.0</v>
       </c>
       <c r="N5">
         <v>120633000.0</v>
       </c>
@@ -15806,63 +15810,63 @@
       </c>
       <c r="BF5">
         <v>90354000.0</v>
       </c>
       <c r="BG5">
         <v>59473000.0</v>
       </c>
       <c r="BH5">
         <v>21042000.0</v>
       </c>
       <c r="BI5">
         <v>40754000.0</v>
       </c>
       <c r="BJ5">
         <v>90693000.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
-        <v>108780000.0</v>
+        <v>105221000.0</v>
       </c>
       <c r="C6">
         <v>30890000.0</v>
       </c>
       <c r="D6">
         <v>13334999.0</v>
       </c>
       <c r="E6">
-        <v>74248000.0</v>
+        <v>72442000.0</v>
       </c>
       <c r="F6">
-        <v>101178000.0</v>
+        <v>99887000.0</v>
       </c>
       <c r="G6">
         <v>25939000.0</v>
       </c>
       <c r="H6">
         <v>67193000.0</v>
       </c>
       <c r="I6">
         <v>95656000.0</v>
       </c>
       <c r="J6">
         <v>-22180000.0</v>
       </c>
       <c r="K6">
         <v>106155000.0</v>
       </c>
       <c r="L6">
         <v>106214000.0</v>
       </c>
       <c r="M6">
         <v>137011000.0</v>
       </c>
       <c r="N6">
         <v>166935000.0</v>
       </c>
@@ -25203,51 +25207,51 @@
       </c>
       <c r="BF22">
         <v>53832000.0</v>
       </c>
       <c r="BG22">
         <v>33253000.0</v>
       </c>
       <c r="BH22">
         <v>1368000.0</v>
       </c>
       <c r="BI22">
         <v>16443000.0</v>
       </c>
       <c r="BJ22">
         <v>58115000.0</v>
       </c>
       <c r="BK22">
         <v>52968000.0</v>
       </c>
     </row>
     <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>177</v>
       </c>
       <c r="B23">
-        <v>-2556000.0</v>
+        <v>-1939000.0</v>
       </c>
       <c r="C23">
         <v>-285253999.0</v>
       </c>
       <c r="D23">
         <v>-721000.0</v>
       </c>
       <c r="E23">
         <v>-1696000.0</v>
       </c>
       <c r="F23">
         <v>-2430000.0</v>
       </c>
       <c r="G23">
         <v>-122174000.0</v>
       </c>
       <c r="H23">
         <v>-8152000.0</v>
       </c>
       <c r="I23">
         <v>-1007000.0</v>
       </c>
       <c r="J23">
         <v>113494000.0</v>
       </c>
@@ -25767,51 +25771,53 @@
       </c>
       <c r="BE25">
         <v>10228000.0</v>
       </c>
       <c r="BF25">
         <v>12191000.0</v>
       </c>
       <c r="BG25">
         <v>-15211000.0</v>
       </c>
       <c r="BH25">
         <v>167000.0</v>
       </c>
       <c r="BI25">
         <v>10032000.0</v>
       </c>
       <c r="BJ25">
         <v>5569000.0</v>
       </c>
       <c r="BK25"/>
     </row>
     <row r="26" spans="1:63">
       <c r="A26" t="s">
         <v>180</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-617000.0</v>
+      </c>
       <c r="C26">
         <v>317000.0</v>
       </c>
       <c r="D26">
         <v>-317000.0</v>
       </c>
       <c r="E26">
         <v>-45000.0</v>
       </c>
       <c r="F26">
         <v>-565000.0</v>
       </c>
       <c r="G26">
         <v>-1728000.0</v>
       </c>
       <c r="H26">
         <v>-18195000.0</v>
       </c>
       <c r="I26">
         <v>-14597000.0</v>
       </c>
       <c r="J26">
         <v>-232903000.0</v>
       </c>
       <c r="K26">