--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
@@ -220,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
@@ -785,4806 +791,5653 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>167548082000.0</v>
+      </c>
+      <c r="C2">
         <v>199780255000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180271246536.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>130900155369.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>109983889668.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>9</v>
+      </c>
+      <c r="B5">
+        <v>103059824000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>46382148233.0</v>
+      </c>
+      <c r="C7">
         <v>23921338291.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>39234155394.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41604886804.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>37351574541.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
         <v>444510320000.0</v>
       </c>
       <c r="C8">
+        <v>444510320000.0</v>
+      </c>
+      <c r="D8">
         <v>372250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000000.0</v>
       </c>
       <c r="E8">
         <v>72000000000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8">
+        <v>72000000000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9">
         <v>262638105560.0</v>
       </c>
       <c r="C9">
+        <v>262638105560.0</v>
+      </c>
+      <c r="D9">
         <v>92750000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>66688720000.0</v>
+      </c>
+      <c r="C10">
         <v>41420802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>195244041834.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20644087677.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15227514016.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12">
+        <v>66688720000.0</v>
+      </c>
+      <c r="C12">
         <v>41420802000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>195244041834.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20644087677.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15227514016.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13">
         <v>444510320000.0</v>
       </c>
       <c r="C13">
+        <v>444510320000.0</v>
+      </c>
+      <c r="D13">
         <v>372250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000000.0</v>
       </c>
       <c r="E13">
         <v>72000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13">
+        <v>72000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
-        <v>8758824000.0</v>
+        <v>8890206000.0</v>
       </c>
       <c r="C14">
         <v>8758824000.0</v>
       </c>
       <c r="D14">
         <v>8758824000.0</v>
       </c>
       <c r="E14">
         <v>8758824000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>8758824000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16">
+        <v>10299102000.0</v>
+      </c>
+      <c r="C16">
         <v>5970684000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7951843013.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38573666270.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23194821208.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21">
+        <v>398256000.0</v>
+      </c>
+      <c r="C21">
         <v>630596000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>561248247.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1009577288.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1629505670.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>76410616000.0</v>
+      </c>
+      <c r="C22">
         <v>82459613000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>78948224775.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>65603367993.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>70998456823.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23">
+        <v>2038211206000.0</v>
+      </c>
+      <c r="C23">
         <v>1838051991000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1528735512291.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1024105627635.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>940654344098.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>442905578823.0</v>
+      </c>
+      <c r="C24">
         <v>290039767460.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>346997495510.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>300797810990.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>288299763068.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25">
+        <v>477398028440.0</v>
+      </c>
+      <c r="C25">
         <v>304798441480.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>370924460620.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>330262056980.0</v>
       </c>
-      <c r="E25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>537417474000.0</v>
+      </c>
+      <c r="C28">
         <v>425746293000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>286562071140.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>431518585415.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>363353986877.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>1678189723801.0</v>
+      </c>
+      <c r="C29">
         <v>1512117882844.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1187956006124.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>780907831788.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>695956881504.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>139751307000.0</v>
+      </c>
+      <c r="C30">
         <v>134064014000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80362974640.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>84493484006.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45478179927.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>-112418133217.0</v>
+      </c>
+      <c r="C32">
         <v>-158944617315.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7355353631.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-124902909522.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-64081584760.0</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>1748824131000.0</v>
+      </c>
+      <c r="C33">
         <v>1563541750000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1155900288817.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>844874099407.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>790512654608.0</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>515529238000.0</v>
+      </c>
+      <c r="C35">
         <v>335450870000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>410894585915.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>346062572210.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>365749779741.0</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36">
+        <v>13852096000.0</v>
+      </c>
+      <c r="C36">
         <v>8142874000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5315219220.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1538070000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1533070000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B38">
+        <v>17962417290.0</v>
+      </c>
+      <c r="C38">
         <v>51926381960.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>16083917380.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9981325940.0</v>
       </c>
-      <c r="E38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39">
+        <v>6536433000.0</v>
+      </c>
+      <c r="C39">
         <v>16565811000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18279982225.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8490588552.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18437538724.0</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40">
+        <v>97249859000.0</v>
+      </c>
+      <c r="C40">
         <v>44291245000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-2493110217.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35568732825.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>34998317293.0</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42">
+        <v>262638106000.0</v>
+      </c>
+      <c r="C42">
         <v>371096795000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>256763091217.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>36449872597.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>44151330769.0</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>2002037482952.0</v>
+      </c>
+      <c r="C45">
         <v>1699523331924.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1243070189859.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1123128499709.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>984262250066.0</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>1731485399000.0</v>
+      </c>
+      <c r="C46">
         <v>1550719681000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1129458903235.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>822567921232.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>768294925535.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B47">
+        <v>1725658379320.0</v>
+      </c>
+      <c r="C47">
         <v>1507839904770.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1129458903240.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>822567921230.0</v>
       </c>
-      <c r="E47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>310257428000.0</v>
+      </c>
+      <c r="C48">
         <v>253265011000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>116370957327.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>261900172903.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>238575624383.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>114818467299.0</v>
+      </c>
+      <c r="C50">
         <v>153205989585.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>95574462072.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>109759975294.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>52930163284.0</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51">
+        <v>604106194000.0</v>
+      </c>
+      <c r="C51">
         <v>467167095000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>481806112974.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>452162673092.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>378581500893.0</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52">
+        <v>126708166000.0</v>
+      </c>
+      <c r="C52">
         <v>162368654000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>110881652359.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>121900616111.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>68284563374.0</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>119000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3200000000.0</v>
       </c>
-      <c r="E53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:5">
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>2038211206000.0</v>
+      </c>
+      <c r="C55">
         <v>1838051991000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1528735512291.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1024105627635.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>940654344098.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>289387075000.0</v>
+      </c>
+      <c r="C56">
         <v>274510241000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>372835223474.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>179231528228.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>150141689490.0</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>401805208000.0</v>
+      </c>
+      <c r="C57">
         <v>433454858000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>365479869843.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>304134437750.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>214223274250.0</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>917334447000.0</v>
+      </c>
+      <c r="C58">
         <v>768905728000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>776374455758.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>650197009960.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>579973053991.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>1120465678000.0</v>
+      </c>
+      <c r="C60">
         <v>1068872126000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>745384048544.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>370350045500.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>354726955152.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>133730969000.0</v>
+      </c>
+      <c r="C2">
+        <v>167548082000.0</v>
+      </c>
+      <c r="D2">
         <v>226932313000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>236611872000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>194251935000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>199780255000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>201514870000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>217326117000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="J2"/>
+      <c r="K2">
         <v>180271246536.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>9</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>1384798000.0</v>
+      </c>
+      <c r="D5">
         <v>1539131000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="E5"/>
+      <c r="F5">
         <v>667079000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>731328000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>908740000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>11</v>
+      </c>
+      <c r="B7">
+        <v>41683578209.0</v>
+      </c>
       <c r="C7">
+        <v>46382148233.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>18391507177.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>21648247267.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>23921338291.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>27710237534.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>12</v>
+      </c>
+      <c r="B8">
+        <v>444510320000.0</v>
+      </c>
       <c r="C8">
         <v>444510320000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>444510320000.0</v>
       </c>
       <c r="F8">
         <v>444510320000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
+      <c r="G8">
+        <v>444510320000.0</v>
+      </c>
+      <c r="H8">
+        <v>444510320000.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>262638105560.0</v>
       </c>
       <c r="D9">
         <v>262638105560.0</v>
       </c>
       <c r="E9">
         <v>262638105560.0</v>
       </c>
       <c r="F9">
+        <v>262638105560.0</v>
+      </c>
+      <c r="G9">
+        <v>262638105560.0</v>
+      </c>
+      <c r="H9">
         <v>282241473120.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>66901475000.0</v>
+      </c>
+      <c r="C10">
+        <v>66688720000.0</v>
+      </c>
+      <c r="D10">
         <v>31573004000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6177358000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>23901032000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41420802000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>67109498000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9950389000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="J10"/>
+      <c r="K10">
         <v>195244041834.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12">
+        <v>66901475000.0</v>
+      </c>
+      <c r="C12">
+        <v>66688720000.0</v>
+      </c>
+      <c r="D12">
         <v>31573004000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6177358000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>23901032000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>41420802000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>67109498000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9950389000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="J12"/>
+      <c r="K12">
         <v>195244041834.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13">
         <v>444510320000.0</v>
       </c>
       <c r="C13">
         <v>444510320000.0</v>
       </c>
       <c r="D13">
         <v>444510320000.0</v>
       </c>
       <c r="E13">
         <v>444510320000.0</v>
       </c>
       <c r="F13">
         <v>444510320000.0</v>
       </c>
       <c r="G13">
-        <v>372250000000.0</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>444510320000.0</v>
+      </c>
+      <c r="H13">
+        <v>444510320000.0</v>
+      </c>
       <c r="I13">
         <v>372250000000.0</v>
       </c>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>372250000000.0</v>
+      </c>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
         <v>8890206000.0</v>
       </c>
       <c r="C14">
         <v>8890206000.0</v>
       </c>
       <c r="D14">
         <v>8890206000.0</v>
       </c>
       <c r="E14">
-        <v>8758824000.0</v>
+        <v>8890206000.0</v>
       </c>
       <c r="F14">
         <v>8890206000.0</v>
       </c>
       <c r="G14">
+        <v>8758824000.0</v>
+      </c>
+      <c r="H14">
+        <v>8890206000.0</v>
+      </c>
+      <c r="I14">
         <v>8890206200.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>8890206400.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8758824000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8758824000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>20</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>10299102000.0</v>
+      </c>
+      <c r="D16">
         <v>13849796000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>9056818000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21">
+        <v>346657000.0</v>
+      </c>
+      <c r="C21">
+        <v>398256000.0</v>
+      </c>
+      <c r="D21">
         <v>452515000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>510792000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>569069000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>630596000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>694080000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>473270000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="J21"/>
+      <c r="K21">
         <v>561248247.0</v>
       </c>
-      <c r="J21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>89477413000.0</v>
+      </c>
+      <c r="C22">
+        <v>76410616000.0</v>
+      </c>
+      <c r="D22">
         <v>90036746000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>76248517000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>87622011000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>82459613000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>87674886000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>96036172000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23">
+        <v>2004783821000.0</v>
+      </c>
+      <c r="C23">
+        <v>2038211206000.0</v>
+      </c>
+      <c r="D23">
         <v>2055710382000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1928855046000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1881297904000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1838051991000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1827796473000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1588579712000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>1528735512291.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>422592430959.0</v>
+      </c>
+      <c r="C24">
+        <v>442905578823.0</v>
+      </c>
+      <c r="D24">
         <v>466503662290.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>383829589450.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>269878334110.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>290039767460.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>318767691920.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>29</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>477398028440.0</v>
+      </c>
+      <c r="D25">
         <v>491730845630.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>396153977780.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>284450673950.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>304798441480.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>333525250870.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>500964208000.0</v>
+      </c>
+      <c r="C28">
+        <v>537417474000.0</v>
+      </c>
+      <c r="D28">
         <v>592697364000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>537002184000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>484210071000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>425746293000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>374818149000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>500585476000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="J28"/>
+      <c r="K28">
         <v>286562071140.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>33</v>
+      </c>
+      <c r="B29">
+        <v>1693448112283.0</v>
+      </c>
       <c r="C29">
+        <v>1678189723801.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>1569623064779.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1556353549478.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1512117882844.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1496644524504.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>114640228000.0</v>
+      </c>
+      <c r="C30">
+        <v>139751307000.0</v>
+      </c>
+      <c r="D30">
         <v>148197768000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>120579885000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>113759126000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>134064014000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>137808433000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>84619756000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="J30"/>
+      <c r="K30">
         <v>80362974640.0</v>
       </c>
-      <c r="J30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>36</v>
+      </c>
+      <c r="B32">
+        <v>-46101311295.0</v>
+      </c>
       <c r="C32">
+        <v>-112418133217.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>-218338065728.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-239117526347.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-158944617315.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-52077324243.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>1704731530000.0</v>
+      </c>
+      <c r="C33">
+        <v>1748824131000.0</v>
+      </c>
+      <c r="D33">
         <v>1769666633000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1686212797000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1622300188000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1563541750000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1504326864000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1380726013000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="J33"/>
+      <c r="K33">
         <v>1155900288817.0</v>
       </c>
-      <c r="J33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>490908819000.0</v>
+      </c>
+      <c r="C35">
+        <v>515529238000.0</v>
+      </c>
+      <c r="D35">
         <v>521058695000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>422745820000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>313014352000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>335450870000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>369584097000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>400355488000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="J35"/>
+      <c r="K35">
         <v>410894585915.0</v>
       </c>
-      <c r="J35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36">
+        <v>16356341000.0</v>
+      </c>
+      <c r="C36">
+        <v>13852096000.0</v>
+      </c>
+      <c r="D36">
         <v>20476508000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>23242514000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>17380193000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>51022651000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>45417151000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>7736336000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="J36"/>
+      <c r="K36">
         <v>23630181126.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>42</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>17962417290.0</v>
+      </c>
+      <c r="D38">
         <v>33990315600.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>25615705530.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>25761829980.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>51926381960.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>45722690440.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39">
+        <v>29033175000.0</v>
+      </c>
+      <c r="C39">
+        <v>6536433000.0</v>
+      </c>
+      <c r="D39">
         <v>16236231000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>39636490000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>33715547000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>16565811000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>30876792000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>17247381000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="J39"/>
+      <c r="K39">
         <v>98642956865.0</v>
       </c>
-      <c r="J39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:10">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40">
+        <v>76617882000.0</v>
+      </c>
+      <c r="C40">
+        <v>97249859000.0</v>
+      </c>
+      <c r="D40">
         <v>75586216000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>66817855000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>53317493000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>50261929000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>42916347000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>35162927000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="J40"/>
+      <c r="K40">
         <v>22041981558.0</v>
       </c>
-      <c r="J40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:10">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42">
-        <v>370365468000.0</v>
+        <v>365611298000.0</v>
       </c>
       <c r="C42">
-        <v>371968664000.0</v>
+        <v>364313132000.0</v>
       </c>
       <c r="D42">
         <v>370365468000.0</v>
       </c>
       <c r="E42">
+        <v>371968664000.0</v>
+      </c>
+      <c r="F42">
         <v>370365468000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
+        <v>370365468000.0</v>
+      </c>
+      <c r="H42">
         <v>446903310000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>256619948000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="J42"/>
+      <c r="K42">
         <v>256763091217.0</v>
       </c>
-      <c r="J42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:10">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>49</v>
+      </c>
+      <c r="B45">
+        <v>1999430440418.0</v>
+      </c>
       <c r="C45">
+        <v>2002037482952.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>1863317145501.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1777006789376.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1699523331924.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1668282032768.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>1687627210000.0</v>
+      </c>
+      <c r="C46">
+        <v>1731485399000.0</v>
+      </c>
+      <c r="D46">
         <v>1745447648000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1658902249000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1600579026000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1507839905000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1453875547000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1367900647000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="J46"/>
+      <c r="K46">
         <v>1129458903235.0</v>
       </c>
-      <c r="J46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:10">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>51</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1725658379320.0</v>
+      </c>
+      <c r="D47">
         <v>1723765349510.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1646046390520.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1583543392610.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1507839904770.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1453875546520.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>357144390000.0</v>
+      </c>
+      <c r="C48">
+        <v>310257428000.0</v>
+      </c>
+      <c r="D48">
         <v>268944340000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>228356046000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>254347828000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>253265011000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>191013484000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>142098619000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="J48"/>
+      <c r="K48">
         <v>116370957327.0</v>
       </c>
-      <c r="J48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:10">
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>54</v>
+      </c>
+      <c r="B50">
+        <v>103589673638.0</v>
+      </c>
       <c r="C50">
+        <v>114818467299.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>140958445426.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>216584521882.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>153205989585.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>95449718098.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51">
+        <v>567865683000.0</v>
+      </c>
+      <c r="C51">
+        <v>604106194000.0</v>
+      </c>
+      <c r="D51">
         <v>624270368000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>543179542000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>508111103000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>467167095000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>441927648000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>510535865000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="J51"/>
+      <c r="K51">
         <v>481806112974.0</v>
       </c>
-      <c r="J51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:10">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52">
+        <v>113473676000.0</v>
+      </c>
+      <c r="C52">
+        <v>126708166000.0</v>
+      </c>
+      <c r="D52">
         <v>132539523000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>147025564000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>223660429000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>162368654000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>108402397000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>145826084000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="J52"/>
+      <c r="K52">
         <v>110881652359.0</v>
       </c>
-      <c r="J52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:10">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>57</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="D53">
         <v>17700000000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>2004783821000.0</v>
+      </c>
+      <c r="C55">
+        <v>2038211206000.0</v>
+      </c>
+      <c r="D55">
         <v>2055710382000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1928855046000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1881297904000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1838051991000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1827796473000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1588579712000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="J55"/>
+      <c r="K55">
         <v>1528735512291.0</v>
       </c>
-      <c r="J55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:10">
+      <c r="L55"/>
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>300052291000.0</v>
+      </c>
+      <c r="C56">
+        <v>289387075000.0</v>
+      </c>
+      <c r="D56">
         <v>286043749000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>242642250000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>258997715000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>274510241000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>323469609000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>207853698000.0</v>
       </c>
-      <c r="H56"/>
-      <c r="I56">
+      <c r="J56"/>
+      <c r="K56">
         <v>372835223474.0</v>
       </c>
-      <c r="J56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:10">
+      <c r="L56"/>
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>346153602000.0</v>
+      </c>
+      <c r="C57">
+        <v>401805208000.0</v>
+      </c>
+      <c r="D57">
         <v>448907848000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>460980315000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>498115242000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>433454858000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>375546933000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>407371947000.0</v>
       </c>
-      <c r="H57"/>
-      <c r="I57">
+      <c r="J57"/>
+      <c r="K57">
         <v>365479869843.0</v>
       </c>
-      <c r="J57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:10">
+      <c r="L57"/>
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>837062421000.0</v>
+      </c>
+      <c r="C58">
+        <v>917334447000.0</v>
+      </c>
+      <c r="D58">
         <v>969966542000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>883726135000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>811129594000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>768905728000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>745131030000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>807727435000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="J58"/>
+      <c r="K58">
         <v>776374455758.0</v>
       </c>
-      <c r="J58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:10">
+      <c r="L58"/>
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>1167266008000.0</v>
+      </c>
+      <c r="C60">
+        <v>1120465678000.0</v>
+      </c>
+      <c r="D60">
         <v>1085359258000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1044835030000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1069890693000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1068872126000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1082427114000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>771877306000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="J60"/>
+      <c r="K60">
         <v>745384048544.0</v>
       </c>
-      <c r="J60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:10">
+      <c r="L60"/>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>1141919238000.0</v>
+      </c>
+      <c r="C2">
         <v>993754313000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>942257381129.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>842352639068.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>507442388203.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>145572079000.0</v>
+      </c>
+      <c r="C3">
         <v>21651800000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18730910735.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18385045772.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20640458996.0</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>135969624000.0</v>
+      </c>
+      <c r="C5">
         <v>235448250000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>228547401315.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>101571660786.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>102818672488.0</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>281541703000.0</v>
+      </c>
+      <c r="C6">
         <v>257100050000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>247278312050.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>119956706558.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>123459131484.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>361432321000.0</v>
+      </c>
+      <c r="C9">
         <v>469162106000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>420876209806.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>273106368123.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>212248061774.0</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>107257699000.0</v>
+      </c>
+      <c r="C10">
         <v>203284746000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>192578302020.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68737936276.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>85318049199.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>23152229000.0</v>
+      </c>
+      <c r="C11">
         <v>42392916000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>41626399614.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2648405652.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6990153640.0</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>41845148000.0</v>
+      </c>
+      <c r="C12">
         <v>32163504000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>35969099295.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32833724510.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17500623289.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>41845148090.0</v>
+      </c>
+      <c r="C13">
         <v>31934950870.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>35969099300.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32833724510.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14">
+        <v>-160644607.0</v>
+      </c>
+      <c r="C14">
         <v>-590326089.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-3591642515.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-525864620.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-221486653.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>83944825000.0</v>
+      </c>
+      <c r="C15">
         <v>160301504000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>147360259891.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>65563666004.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>78106408906.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16">
+        <v>83944824540.0</v>
+      </c>
+      <c r="C16">
         <v>160301504070.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>147360259890.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>65563666000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17">
+        <v>84105469144.0</v>
+      </c>
+      <c r="C17">
         <v>160891830160.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>150951902406.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>66089530624.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>78327895559.0</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B18">
+        <v>-42141208540.0</v>
+      </c>
+      <c r="C18">
         <v>-32163504034.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-36057982429.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-32833724510.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17500623289.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>135969624000.0</v>
+      </c>
+      <c r="C21">
         <v>219086559000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>221902658315.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101571660786.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>102818672488.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>1367381935000.0</v>
+      </c>
+      <c r="C23">
         <v>1243829860000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1141230932620.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1017863533571.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>621897700159.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25">
+        <v>27683002604.0</v>
+      </c>
+      <c r="C25">
         <v>21651799967.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18730910735.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18385045772.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20640458996.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>100</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>159620531000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>128771322834.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>112147369594.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>63851930861.0</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>166559052819.0</v>
+      </c>
+      <c r="C28">
         <v>12405445000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7922564678.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8833932745.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5391138411.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>23152229415.0</v>
+      </c>
+      <c r="C29">
         <v>42392915900.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41626399610.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2648405650.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6990153640.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>225462697000.0</v>
+      </c>
+      <c r="C30">
         <v>250075548000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>198973551491.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>175510894503.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>114455311956.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-28711926000.0</v>
+      </c>
+      <c r="C31">
         <v>-15801813000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-29324356295.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-32833724510.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-17500623289.0</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>1503351559000.0</v>
+      </c>
+      <c r="C32">
         <v>1462916419000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1363133590935.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1115459007191.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>719690449977.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>215604455000.0</v>
+      </c>
+      <c r="C2">
+        <v>311010432000.0</v>
+      </c>
+      <c r="D2">
         <v>318573744000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>249808997000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>250482287000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>306552074000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>301604331000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>183012897000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>207635613566.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>263702549093.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>276924669084.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>7639574000.0</v>
+      </c>
+      <c r="C3">
+        <v>43348205000.0</v>
+      </c>
+      <c r="D3">
         <v>38868732000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6051470000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6079508000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6443084000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>31956841000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5195867000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4918646500.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5469654885.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>25369628201.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>69223483000.0</v>
+      </c>
+      <c r="C5">
+        <v>59840092000.0</v>
+      </c>
+      <c r="D5">
         <v>59577791000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>17015299000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>9369930000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>53294322000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>91779716000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>50354426000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>39953445894.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>67872503149.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>72909589630.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>76863057000.0</v>
+      </c>
+      <c r="C6">
+        <v>103188297000.0</v>
+      </c>
+      <c r="D6">
         <v>98446523000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>23066769000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>15449438000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>59737406000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>123736557000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>55550293000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>44872092394.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>73342158034.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>98279217831.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>118755351000.0</v>
+      </c>
+      <c r="C9">
+        <v>119182939000.0</v>
+      </c>
+      <c r="D9">
         <v>118425491000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>72144039000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>63723631000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>123705582000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>150402590000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>100444586000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>89558745389.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>126148544846.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>119749727713.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>59477862000.0</v>
+      </c>
+      <c r="C10">
+        <v>50227019000.0</v>
+      </c>
+      <c r="D10">
         <v>47381211000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7705931000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1943538000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>44971336000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>83541362000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>41667789000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33104259447.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>56909152230.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>63711198134.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>12546588000.0</v>
+      </c>
+      <c r="C11">
+        <v>14929067000.0</v>
+      </c>
+      <c r="D11">
         <v>6702216000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>676705000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>844241000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>9658704000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>16467787000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>9551092000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>6715333038.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>11937150233.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>14675536565.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>9745622000.0</v>
+      </c>
+      <c r="C12">
+        <v>13025287000.0</v>
+      </c>
+      <c r="D12">
         <v>12196581000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9309368000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7426392000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8322987000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8238354000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>8686637000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6849186447.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>10963350919.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>9198391500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>86</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>13025286820.0</v>
+      </c>
+      <c r="D13">
         <v>12196580790.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9253127860.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>7370152640.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>8160773640.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>8238353660.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>87</v>
+      </c>
+      <c r="B14">
+        <v>-44310781.0</v>
+      </c>
       <c r="C14">
+        <v>-37199552.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-16264759.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-16479732.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-493536862.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1901172947.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-987227845.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>46886962000.0</v>
+      </c>
+      <c r="C15">
+        <v>35260752000.0</v>
+      </c>
+      <c r="D15">
         <v>40588294000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>7012962000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1082817000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>34819094000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>68974748000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>31129469000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>25378192080.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>43484264214.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>48475561048.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>89</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>35260752080.0</v>
+      </c>
+      <c r="D16">
         <v>40588294040.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7012961600.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1082816820.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>34819094280.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>68974748330.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>90</v>
+      </c>
+      <c r="B17">
+        <v>46931273193.0</v>
+      </c>
       <c r="C17">
+        <v>35297951634.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>7029226361.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1099296550.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>35312631140.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>67073575381.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>32116697230.0</v>
       </c>
-      <c r="H17"/>
-      <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>91</v>
+      </c>
+      <c r="B18">
+        <v>-9745621802.0</v>
+      </c>
       <c r="C18">
+        <v>-13321347261.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-9309367574.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7426392356.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8322986789.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8304693671.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-8686637127.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>67592637000.0</v>
+      </c>
+      <c r="C21">
+        <v>59840092000.0</v>
+      </c>
+      <c r="D21">
         <v>55528036000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13824526000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5601903000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>50666478000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>85678276000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>47325103000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>35720319891.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>67876736046.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>69470704210.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>266767169000.0</v>
+      </c>
+      <c r="C23">
+        <v>370353279000.0</v>
+      </c>
+      <c r="D23">
         <v>381471199000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>308128510000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>308604015000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>379591178000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>366328645000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>236132380000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>261474039064.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>389851093939.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>327203692587.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>98</v>
+      </c>
+      <c r="B25">
+        <v>7639573991.0</v>
+      </c>
       <c r="C25">
+        <v>8750501704.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>6051470285.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6079507862.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6443083666.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5094203170.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5195866631.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>100</v>
+      </c>
+      <c r="B27">
+        <v>30783489000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>36408216000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>37063155000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>46184189000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>48125844000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>29992789000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>35317708704.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>36014027475.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>1038175000.0</v>
+      </c>
+      <c r="C28">
+        <v>42638073649.0</v>
+      </c>
+      <c r="D28">
         <v>62867915330.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1510574000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1544497000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4767067000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3834204000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1615222000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2188952786.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1928956658.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>12546588358.0</v>
+      </c>
+      <c r="C29">
+        <v>14929067217.0</v>
+      </c>
+      <c r="D29">
         <v>6702216160.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>676705070.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>844240970.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9658704410.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>16467786690.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9551091758.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>51162714000.0</v>
+      </c>
+      <c r="C30">
+        <v>59342847000.0</v>
+      </c>
+      <c r="D30">
         <v>62897455000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>58319513000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>58121728000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>73039104000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>64724314000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>53119483000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>53838425498.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>126148544846.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>50279023503.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-8114775000.0</v>
+      </c>
+      <c r="C31">
+        <v>-9613073000.0</v>
+      </c>
+      <c r="D31">
         <v>-8146825000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6118594000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3658365000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-5695142000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2136914000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-5657314000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2616060444.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-10967583816.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-5759506076.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>334359806000.0</v>
+      </c>
+      <c r="C32">
+        <v>430193371000.0</v>
+      </c>
+      <c r="D32">
         <v>436999235000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>321953036000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>314205917000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>430257656000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>452006921000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>283457483000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>297194358955.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>389851093939.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>396674396797.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>41420802000.0</v>
+      </c>
+      <c r="C2">
         <v>194369745000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5672042353.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14635201422.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13029578419.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>269952536000</v>
+      </c>
+      <c r="C3">
         <v>544720300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>219887412080</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81443148382</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>243498652962</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>25267918000.0</v>
+      </c>
+      <c r="C6">
         <v>-172935267000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>188697702560.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8963159069.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1605623003.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>-69189573860.0</v>
+      </c>
+      <c r="C7">
         <v>-96206006650.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4658889010.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7479543990.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-    </row>
-    <row r="11" spans="1:5">
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>118</v>
+      </c>
+      <c r="B14">
+        <v>145572079000.0</v>
+      </c>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>89025971245.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:5">
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>32004743000.0</v>
+      </c>
+      <c r="C15">
         <v>29780000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>60000000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>50000000000.0</v>
       </c>
-      <c r="E15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>66688720000.0</v>
+      </c>
+      <c r="C16">
         <v>21434478000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>194369744913.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5672042353.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14635201422.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-33609516000.0</v>
+      </c>
+      <c r="C18">
         <v>-301756873000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>111379084800.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>88998253840.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-121479938948.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>261751793115.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>140240000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>12760000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>112077863323.0</v>
+      </c>
+      <c r="C21">
         <v>-18438227860.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26424559695.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17177039206.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>87860587160.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>83944825000.0</v>
+      </c>
+      <c r="C22">
         <v>160301504071.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>147360259891.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>65563666004.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>78106408906.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>-11879803000.0</v>
+      </c>
+      <c r="C23">
         <v>-16774961000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-22903810204.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-60669928961.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28481272212.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>10656363750.0</v>
+      </c>
+      <c r="C24">
         <v>-68397076000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6606020723.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4558739154.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6190733421.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>6826117000.0</v>
+      </c>
+      <c r="C25">
         <v>242963427000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>324486510382.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>165262836762.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>122018714014.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>261751793120.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>140240000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>68193317000.0</v>
+      </c>
+      <c r="C28">
         <v>196758605000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>83760749491.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-93492889755.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>129101859372.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>236343020000.0</v>
+      </c>
+      <c r="C29">
         <v>242963427000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>324473295760.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>165262836762.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>122018714014.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-259296173000.0</v>
+      </c>
+      <c r="C30">
         <v>-612674432000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-219536342691.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-80733106076.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-249514950383.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:9">
+        <v>72</v>
+      </c>
+      <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>66688720000.0</v>
+      </c>
+      <c r="C2">
+        <v>31573004000.0</v>
+      </c>
+      <c r="D2">
         <v>6177358000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>-15684521000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21434478000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>67109498000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3891446000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21201377000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>194369744913.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>69099319587.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>1943799000</v>
+      </c>
+      <c r="C3">
+        <v>65278259000</v>
+      </c>
+      <c r="D3">
         <v>93031495000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4540676000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>103327600000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>148343738000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>201377412000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>108950475000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>86048674820</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>94286412835</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>212755000.0</v>
+      </c>
+      <c r="C6">
+        <v>35115716000.0</v>
+      </c>
+      <c r="D6">
         <v>25395646000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>14271567000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-37118999000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-45675020000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>63218052000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-17309931000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-173168367531.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>125270425326.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>111</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-69189573860.0</v>
+      </c>
+      <c r="D7">
         <v>-182039493960.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-129769650030.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-59485564390.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-96206006650.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4482898400.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>118</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>43348205000.0</v>
+      </c>
+      <c r="D14">
         <v>38868732000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>119</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>13000000.0</v>
+      </c>
+      <c r="D15">
         <v>32017743040.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>32017743000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29780000000.0</v>
       </c>
       <c r="G15">
         <v>29780000000.0</v>
       </c>
-      <c r="H15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="H15">
+        <v>29780000000.0</v>
+      </c>
+      <c r="I15">
+        <v>29780000000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>66901475000.0</v>
+      </c>
+      <c r="C16">
+        <v>66688720000.0</v>
+      </c>
+      <c r="D16">
         <v>31573004000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1412954000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-15684521000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21434478000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>67109498000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3891446000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>21201377382.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>194369744913.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>45018599000.0</v>
+      </c>
+      <c r="C18">
+        <v>88902729000.0</v>
+      </c>
+      <c r="D18">
         <v>-30001593000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-36737640000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-42917154000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-29355432000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-114710812000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-64100052000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-93590576947.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-94286412835.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>-2720978085.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>125</v>
+      </c>
+      <c r="B21">
+        <v>-26571206430.0</v>
+      </c>
       <c r="C21">
+        <v>-49055889004.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>83173035729.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>27882087006.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9916319707.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-72393310595.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>111039196388.0</v>
       </c>
-      <c r="H21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>46886962412.0</v>
+      </c>
+      <c r="C22">
+        <v>35260752000.0</v>
+      </c>
+      <c r="D22">
         <v>40588294000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7012961602.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1082816818.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>34819094278.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>68974748328.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>31129469385.0</v>
       </c>
-      <c r="H22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>-9669305000.0</v>
+      </c>
+      <c r="C23">
+        <v>-11879803000.0</v>
+      </c>
+      <c r="D23">
         <v>13084164000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-6546856000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6537308000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-32146043000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3785094000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3993165000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-11315846184.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1359321448.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>-8568510000.0</v>
+      </c>
+      <c r="C24">
+        <v>10656363750.0</v>
+      </c>
+      <c r="D24">
         <v>6426962210.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>6406544000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-15553652000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-18281020000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-18199660000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-30489256000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1427139861.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-4601617334.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>46962398000.0</v>
+      </c>
+      <c r="C25">
+        <v>75572031000.0</v>
+      </c>
+      <c r="D25">
         <v>-16427124000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-41278315000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>60410446000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>118988306000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>86666600000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>44850423000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-7541902127.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>111015431149.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>261751793120.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>-36240512000.0</v>
+      </c>
+      <c r="C28">
+        <v>-40319707000.0</v>
+      </c>
+      <c r="D28">
         <v>42559808000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>44608437000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>21344779000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-24950701000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>195864554000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>77266031000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-78316279544.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>113143024346.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>46962398000.0</v>
+      </c>
+      <c r="C29">
+        <v>154180988000.0</v>
+      </c>
+      <c r="D29">
         <v>63029902000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-41278315000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>60410446000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>118988306000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>86666600000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>44850423000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-7541902127.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>111015431149.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-10512310000.0</v>
+      </c>
+      <c r="C30">
+        <v>-61048857000.0</v>
+      </c>
+      <c r="D30">
         <v>-90313284000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10947220000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-118881252000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-139729759000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-219298112000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-139435747000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-87315814681.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-98888030169.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>