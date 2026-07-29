--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2256,51 +2256,51 @@
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
         <v>8392698.0</v>
       </c>
       <c r="C16">
         <v>6643000.0</v>
       </c>
       <c r="D16">
-        <v>4564526.0</v>
+        <v>4588000.0</v>
       </c>
       <c r="E16">
         <v>8030000.0</v>
       </c>
       <c r="F16">
         <v>12092609.0</v>
       </c>
       <c r="G16">
         <v>9888000.0</v>
       </c>
       <c r="H16">
         <v>20156000.0</v>
       </c>
       <c r="I16">
         <v>16681000.0</v>
       </c>
       <c r="J16">
         <v>8082000.0</v>
       </c>
       <c r="K16">
         <v>20621000.0</v>
       </c>
       <c r="L16">
         <v>6085000.0</v>
       </c>
@@ -4044,51 +4044,51 @@
       </c>
       <c r="AE39">
         <v>6500000.0</v>
       </c>
       <c r="AF39">
         <v>6500000.0</v>
       </c>
       <c r="AG39">
         <v>11800000.0</v>
       </c>
       <c r="AH39">
         <v>8514806.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
         <v>37099363.0</v>
       </c>
       <c r="C40">
         <v>53097000.0</v>
       </c>
       <c r="D40">
-        <v>51253674.0</v>
+        <v>46665674.0</v>
       </c>
       <c r="E40">
         <v>40217000.0</v>
       </c>
       <c r="F40">
         <v>53144965.0</v>
       </c>
       <c r="G40">
         <v>29358000.0</v>
       </c>
       <c r="H40">
         <v>26643000.0</v>
       </c>
       <c r="I40">
         <v>39756000.0</v>
       </c>
       <c r="J40">
         <v>17147000.0</v>
       </c>
       <c r="K40">
         <v>15088000.0</v>
       </c>
       <c r="L40">
         <v>17695000.0</v>
       </c>