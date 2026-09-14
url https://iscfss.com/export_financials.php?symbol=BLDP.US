--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5856,849 +5859,856 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>16058706.0</v>
+      </c>
+      <c r="C2">
         <v>14152000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11985149.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18023000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19214000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21705000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19368000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21400860.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19612761.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13653783.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17966475.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19627784.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18926615.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20440000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18353544.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17719437.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15779191.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13670470.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16773326.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13490000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10975000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9070000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10766000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11352999.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15045000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14884000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13678000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10602000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6251000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6924000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8922000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11125000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11703000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13181000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13762000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10381000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8782000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5970000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11170000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10810000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9715000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9030000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7636000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5829000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7552000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6031000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8258000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7340000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4917000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2154000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10360000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11046000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6971000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5256000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6906000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8097000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7084000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10195000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9938000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11868000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>12192000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8453000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>22900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20255000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20026000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6670000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16849000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15389000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>19699000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6274000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15391000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13487000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13431000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2202000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18838000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16228000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>14925000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5459000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>20401000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>19432000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>17427000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>24655000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26899000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18422000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18433000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>24574000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>22465000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>29960000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>32597000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>42946000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>40707000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>36497000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>38555000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>46749000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>42960000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>40020000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>43529000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>17862000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>27157000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>23998000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15255000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>19394000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>17875000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>12205000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>12020000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>15135567.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>12100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>10900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>10800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14386315.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>9500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>9400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>11100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>10000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>5900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>8000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>4000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>4200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>3800000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>6100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>3500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3900000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>3600000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>2700000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>2500000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6787,52 +6797,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6921,444 +6932,448 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-1885734.0</v>
+      </c>
+      <c r="C5">
         <v>-1848000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1601080.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1717000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2536000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4236000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4765000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2754000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4140392.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3860016.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2946845.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3877327.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3704542.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1350900.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1490000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2666898.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>39062.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1597185.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1718670.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1018501.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1103000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>547999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>907000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1263000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>41999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>813000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>751000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>834000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>813000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>851000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>685000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>588000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-72000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>204000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>370000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>681000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1251000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>718000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>426000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>481000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>378000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>567000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>547000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>476000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>582000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-42851000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>131000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>245000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>38000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>44000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>220000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>246000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>92000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>261000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>271000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>245000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>209000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>117000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-65000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-236000.0</v>
       </c>
       <c r="BL5">
         <v>-236000.0</v>
       </c>
       <c r="BM5">
         <v>-236000.0</v>
       </c>
       <c r="BN5">
         <v>-236000.0</v>
       </c>
       <c r="BO5">
         <v>-236000.0</v>
       </c>
       <c r="BP5">
         <v>-236000.0</v>
       </c>
       <c r="BQ5">
         <v>-236000.0</v>
       </c>
       <c r="BR5">
         <v>-236000.0</v>
       </c>
       <c r="BS5">
         <v>-236000.0</v>
       </c>
       <c r="BT5">
         <v>-236000.0</v>
       </c>
       <c r="BU5">
         <v>-236000.0</v>
       </c>
       <c r="BV5">
         <v>-236000.0</v>
       </c>
       <c r="BW5">
         <v>-236000.0</v>
       </c>
       <c r="BX5">
         <v>-236000.0</v>
       </c>
       <c r="BY5">
+        <v>-236000.0</v>
+      </c>
+      <c r="BZ5">
         <v>-401000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-236000.0</v>
       </c>
       <c r="CB5">
         <v>-236000.0</v>
       </c>
       <c r="CC5">
         <v>-236000.0</v>
       </c>
       <c r="CD5">
         <v>-236000.0</v>
       </c>
       <c r="CE5">
         <v>-236000.0</v>
       </c>
       <c r="CF5">
+        <v>-236000.0</v>
+      </c>
+      <c r="CG5">
         <v>61865000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>9175000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>7888000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-236000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5543000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-236000.0</v>
       </c>
       <c r="CM5">
         <v>-236000.0</v>
       </c>
       <c r="CN5">
+        <v>-236000.0</v>
+      </c>
+      <c r="CO5">
         <v>-187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-236000.0</v>
       </c>
       <c r="CP5">
         <v>-236000.0</v>
       </c>
       <c r="CQ5">
         <v>-236000.0</v>
       </c>
       <c r="CR5">
-        <v>-27676000.0</v>
+        <v>-236000.0</v>
       </c>
       <c r="CS5">
         <v>-27676000.0</v>
       </c>
       <c r="CT5">
         <v>-27676000.0</v>
       </c>
       <c r="CU5">
+        <v>-27676000.0</v>
+      </c>
+      <c r="CV5">
         <v>-236000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-17910000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-18681000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-17927000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-18847514.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12778000.0</v>
       </c>
       <c r="DA5">
         <v>-12778000.0</v>
       </c>
       <c r="DB5">
         <v>-12778000.0</v>
       </c>
       <c r="DC5">
+        <v>-12778000.0</v>
+      </c>
+      <c r="DD5">
         <v>-12764142.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7700000.0</v>
       </c>
       <c r="DE5">
         <v>-7700000.0</v>
       </c>
       <c r="DF5">
         <v>-7700000.0</v>
       </c>
       <c r="DG5">
         <v>-7700000.0</v>
       </c>
       <c r="DH5">
-        <v>-5300000.0</v>
+        <v>-7700000.0</v>
       </c>
       <c r="DI5">
         <v>-5300000.0</v>
       </c>
       <c r="DJ5">
         <v>-5300000.0</v>
       </c>
       <c r="DK5">
         <v>-5300000.0</v>
       </c>
       <c r="DL5">
-        <v>-3400000.0</v>
+        <v>-5300000.0</v>
       </c>
       <c r="DM5">
         <v>-3400000.0</v>
       </c>
       <c r="DN5">
         <v>-3400000.0</v>
       </c>
       <c r="DO5">
         <v>-3400000.0</v>
       </c>
       <c r="DP5">
-        <v>-3100000.0</v>
+        <v>-3400000.0</v>
       </c>
       <c r="DQ5">
         <v>-3100000.0</v>
       </c>
       <c r="DR5">
         <v>-3100000.0</v>
       </c>
       <c r="DS5">
         <v>-3100000.0</v>
       </c>
       <c r="DT5">
-        <v>-3600000.0</v>
+        <v>-3100000.0</v>
       </c>
       <c r="DU5">
         <v>-3600000.0</v>
       </c>
       <c r="DV5">
         <v>-3600000.0</v>
       </c>
       <c r="DW5">
         <v>-3600000.0</v>
       </c>
       <c r="DX5">
-        <v>-2600000.0</v>
+        <v>-3600000.0</v>
       </c>
       <c r="DY5">
         <v>-2600000.0</v>
       </c>
       <c r="DZ5">
         <v>-2600000.0</v>
       </c>
+      <c r="EA5">
+        <v>-2600000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7416,188 +7431,191 @@
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
-      <c r="CV6">
-[...1 lines deleted...]
-      </c>
+      <c r="CV6"/>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
-      <c r="DC6"/>
+      <c r="DC6">
+        <v>0.0</v>
+      </c>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
+        <v>19689000.0</v>
+      </c>
+      <c r="C7">
         <v>20929000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22140000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>22561000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23726000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23262000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23894000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27517000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28031000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>29117000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17898000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18365000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14048000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>14874000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15731000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15717000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17378000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>17164000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>17120000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>17308000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>18293000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>17655000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17873000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17570000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>17751000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>17624000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>19751000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>19867000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>20670000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>19592000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7653,116 +7671,119 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
+        <v>2435245000.0</v>
+      </c>
+      <c r="C8">
         <v>2435065000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2433244000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2432404000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2430628000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2430439000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2428618000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2428555000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2428478000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2427585000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2425641000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2422918000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2422806000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2421042000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2420396000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2418342000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2418151000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2417829000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2416256000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2415860000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2415794000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7827,98 +7848,99 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>287908000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>290640000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>290985000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>291058000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>290542000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>291260000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -7973,444 +7995,448 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>501499477.0</v>
+      </c>
+      <c r="C10">
         <v>516770000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>526092844.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>525744000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>550035000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>576698000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>603948000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>635113000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>677932563.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>719922102.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>747286993.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>777247866.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>813644627.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>864348127.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>913730000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>948629530.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1004235694.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1066285841.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1122373684.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1220542593.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1242984000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1268852999.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>763430000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>361748000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>170262999.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>181620000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>147792000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>153363000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>163683000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>164972000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>192235000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23154000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>35206000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52515000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>60255000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>60061000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>68139000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>67983000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>72628000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>68149000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>41302000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>44287000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>40049000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49151000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>41228000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>47634000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>23671000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>32702000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>36371000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>41550000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>30301000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20430000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>25759000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>23348000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9770000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10374000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11811000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21931000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20316000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>34910000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>40290000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>45952000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>51937000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>40969000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>51384000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>48726000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>43299000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>18970000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>23195000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>42966000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>54086000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>18140000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>33007000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>19659000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>49340000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18020000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>35730000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>43441000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>61399000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>78042000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>86929000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>80543000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>148919000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>123906000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>86420000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>146430000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>188748000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>132878000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>96129000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>197990000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>278099000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>201932000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>224101000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>218802000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>237233000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>84483000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>97399000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>85687000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>140774000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>114112000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>252854000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>256029000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>192549685.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>213973000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>225384000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>382200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>59698186.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>128100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>213500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>250500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>225100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>233000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>73900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>46500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>101100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>106400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>52000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>44800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>49400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>41700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>47000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>30300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>15300000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>20400000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>7500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>7700000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>7600000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>7500000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>7700000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8499,1750 +8525,1764 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>504541822.0</v>
+      </c>
+      <c r="C12">
         <v>520862000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>530287197.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>527852000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>552145000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>578802000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>606052000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>637224000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>680041253.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>722030926.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>749389182.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>779249228.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>815652127.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>866360468.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>915741000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>950622258.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1006245920.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1068289310.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1125373618.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1223745881.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1246809000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1270853000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>765430000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>361748000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>170262999.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>181620000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>147792000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>153363000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>163683000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>164972000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>192235000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>23154000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>35206000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>52515000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>60255000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>60061000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>68139000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>67983000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>72628000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>68149000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>41302000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>44287000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>40049000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>49151000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41228000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>47634000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>32702000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36371000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>41550000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30301000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20430000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>25759000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>32261000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21838000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23058000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>24641000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>36531000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>46194000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>45152000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>51577000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>61703000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>74445000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>72910000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>73590000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>86908000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>82231000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>42014000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>48164000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>66681000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>85399000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>57137000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>64045000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>75419000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>145574000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>161427000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>167586000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>174780000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>187072000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>208230000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>213083000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>221209000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>233033000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>203794000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>231283000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>260461000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>240259000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>256954000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>274718000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>297871000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>327112000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>336857000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>355586000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>358896000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>376870000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>293238000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>334788000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>360413000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>421249000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>417474000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>457954000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>475757000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>513285471.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>540547000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>545953000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>576334000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>247562222.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>263100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>280600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>250500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>225100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>233000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>73900000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>46500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>101100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>106400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>52000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>44800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>49400000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>41700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>47000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>30300000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>15300000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>20400000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>7500000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>7700000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>7600000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>7500000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>7700000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
+        <v>2432322706.0</v>
+      </c>
+      <c r="C13">
         <v>2435065000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2428815860.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2432404000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2430628000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2430439000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2428618000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2428555000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2428121851.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2425082524.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2413230692.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2411305438.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2418589832.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2422656810.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2420396000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2401144033.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2422038120.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2413575458.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2412985331.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2412311512.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2415794000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2415047000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1884735000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1465767000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1253143000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1238160000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1182660000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1178956000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1176362000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1175547000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1174889000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>991043000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>988258000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>987780000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>986497000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>984161000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>981336000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>978777000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>977707000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>977361000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>948327000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>948324000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>948213000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>929324000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>915912000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>915827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>914786000.0</v>
       </c>
       <c r="AV13">
         <v>914786000.0</v>
       </c>
       <c r="AW13">
+        <v>914786000.0</v>
+      </c>
+      <c r="AX13">
         <v>914707000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>892858000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>866574000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>853413000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>852830000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>852624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>845630000.0</v>
       </c>
       <c r="BD13">
         <v>845630000.0</v>
       </c>
       <c r="BE13">
+        <v>845630000.0</v>
+      </c>
+      <c r="BF13">
         <v>838087000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>837822000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>837686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>838330000.0</v>
       </c>
       <c r="BI13">
         <v>838330000.0</v>
       </c>
       <c r="BJ13">
+        <v>838330000.0</v>
+      </c>
+      <c r="BK13">
         <v>836832000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>836245000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>836167000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>836160000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>835856000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>835358000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>835501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835396000.0</v>
       </c>
       <c r="BR13">
         <v>835396000.0</v>
       </c>
       <c r="BS13">
+        <v>835396000.0</v>
+      </c>
+      <c r="BT13">
         <v>832711000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>832679000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>832606000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>832485000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1174821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172297000.0</v>
       </c>
       <c r="BY13">
         <v>1172297000.0</v>
       </c>
       <c r="BZ13">
+        <v>1172297000.0</v>
+      </c>
+      <c r="CA13">
         <v>1172286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169778000.0</v>
       </c>
       <c r="CB13">
         <v>1169778000.0</v>
       </c>
       <c r="CC13">
+        <v>1169778000.0</v>
+      </c>
+      <c r="CD13">
         <v>1163861000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1163827000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1161281000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1160956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279062000.0</v>
       </c>
       <c r="CH13">
         <v>1279062000.0</v>
       </c>
       <c r="CI13">
+        <v>1279062000.0</v>
+      </c>
+      <c r="CJ13">
         <v>1231689000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1230512000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1229138000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1229129000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1227079000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1226727000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1226255000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1191249000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1187127000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1059497000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1059176000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1057553000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1051811000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>762037779.05</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>790315719.95</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>745024347.06</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>783719418.19</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>771461314.26</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>782472980.28</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>795804982.4</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
-      <c r="DE13">
+      <c r="DE13"/>
+      <c r="DF13">
         <v>449700000.0</v>
       </c>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>301486701.0</v>
+      </c>
+      <c r="C14">
         <v>300926709.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>291532000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>300512149.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>299844902.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>299518254.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>299425000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>299411559.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>299392029.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>299010734.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>298826000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>298704855.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>298678945.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>298429215.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>298324000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>298180090.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>298155452.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>297824989.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297611652.0</v>
       </c>
       <c r="T14">
         <v>297611652.0</v>
       </c>
       <c r="U14">
+        <v>297611652.0</v>
+      </c>
+      <c r="V14">
         <v>297568681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288209465.0</v>
       </c>
       <c r="W14">
         <v>288209465.0</v>
       </c>
       <c r="X14">
+        <v>288209465.0</v>
+      </c>
+      <c r="Y14">
         <v>246059192.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>243764611.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235330407.0</v>
       </c>
       <c r="AA14">
         <v>235330407.0</v>
       </c>
       <c r="AB14">
+        <v>235330407.0</v>
+      </c>
+      <c r="AC14">
         <v>232810085.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>232469279.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232012450.0</v>
       </c>
       <c r="AE14">
         <v>232012450.0</v>
       </c>
       <c r="AF14">
+        <v>232012450.0</v>
+      </c>
+      <c r="AG14">
         <v>179152637.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>178727188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178186090.0</v>
       </c>
       <c r="AI14">
         <v>178186090.0</v>
       </c>
       <c r="AJ14">
+        <v>178186090.0</v>
+      </c>
+      <c r="AK14">
         <v>176438433.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>175952719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174853053.0</v>
       </c>
       <c r="AM14">
         <v>174853053.0</v>
       </c>
       <c r="AN14">
+        <v>174853053.0</v>
+      </c>
+      <c r="AO14">
         <v>165192529.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>156889266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156851985.0</v>
       </c>
       <c r="AQ14">
         <v>156851985.0</v>
       </c>
       <c r="AR14">
+        <v>156851985.0</v>
+      </c>
+      <c r="AS14">
         <v>141253425.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>132595358.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>134280453.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>132275994.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>132049229.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>130391679.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114756352.0</v>
       </c>
       <c r="AY14">
         <v>114756352.0</v>
       </c>
       <c r="AZ14">
+        <v>114756352.0</v>
+      </c>
+      <c r="BA14">
         <v>99364066.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>99233254.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92233498.0</v>
       </c>
       <c r="BC14">
         <v>92233498.0</v>
       </c>
       <c r="BD14">
+        <v>92233498.0</v>
+      </c>
+      <c r="BE14">
         <v>89268778.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>84621348.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84566475.0</v>
       </c>
       <c r="BG14">
         <v>84566475.0</v>
       </c>
       <c r="BH14">
+        <v>84566475.0</v>
+      </c>
+      <c r="BI14">
         <v>84547709.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>84456173.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84205781.0</v>
       </c>
       <c r="BK14">
         <v>84205781.0</v>
       </c>
       <c r="BL14">
+        <v>84205781.0</v>
+      </c>
+      <c r="BM14">
         <v>84128251.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>84126839.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84012410.0</v>
       </c>
       <c r="BO14">
         <v>84012410.0</v>
       </c>
       <c r="BP14">
+        <v>84012410.0</v>
+      </c>
+      <c r="BQ14">
         <v>83995372.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>85505777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82661574.0</v>
       </c>
       <c r="BS14">
         <v>82661574.0</v>
       </c>
       <c r="BT14">
+        <v>82661574.0</v>
+      </c>
+      <c r="BU14">
         <v>82101633.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>82086487.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94022941.0</v>
       </c>
       <c r="BW14">
         <v>94022941.0</v>
       </c>
       <c r="BX14">
+        <v>94022941.0</v>
+      </c>
+      <c r="BY14">
         <v>114593401.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>114591281.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114370435.0</v>
       </c>
       <c r="CA14">
         <v>114370435.0</v>
       </c>
       <c r="CB14">
+        <v>114370435.0</v>
+      </c>
+      <c r="CC14">
         <v>113288674.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>113187129.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112860802.0</v>
       </c>
       <c r="CE14">
         <v>112860802.0</v>
       </c>
       <c r="CF14">
+        <v>112860802.0</v>
+      </c>
+      <c r="CG14">
         <v>119778719.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>123678338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122731699.0</v>
       </c>
       <c r="CI14">
         <v>122731699.0</v>
       </c>
       <c r="CJ14">
+        <v>122731699.0</v>
+      </c>
+      <c r="CK14">
         <v>118515278.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>118384845.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118244614.0</v>
       </c>
       <c r="CM14">
         <v>118244614.0</v>
       </c>
       <c r="CN14">
+        <v>118244614.0</v>
+      </c>
+      <c r="CO14">
         <v>118108987.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>117483809.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115945430.0</v>
       </c>
       <c r="CQ14">
         <v>115945430.0</v>
       </c>
       <c r="CR14">
+        <v>115945430.0</v>
+      </c>
+      <c r="CS14">
         <v>105344397.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>105285704.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105024342.0</v>
       </c>
       <c r="CU14">
         <v>105024342.0</v>
       </c>
       <c r="CV14">
+        <v>105024342.0</v>
+      </c>
+      <c r="CW14">
         <v>90482909.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>90309080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89461981.0</v>
       </c>
       <c r="CY14">
         <v>89461981.0</v>
       </c>
       <c r="CZ14">
+        <v>89461981.0</v>
+      </c>
+      <c r="DA14">
         <v>88592467.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>88295621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85476506.0</v>
       </c>
       <c r="DC14">
         <v>85476506.0</v>
       </c>
       <c r="DD14">
+        <v>85476506.0</v>
+      </c>
+      <c r="DE14">
         <v>83888889.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>85000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82857143.0</v>
       </c>
       <c r="DG14">
         <v>82857143.0</v>
       </c>
       <c r="DH14">
+        <v>82857143.0</v>
+      </c>
+      <c r="DI14">
         <v>86250000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>78888889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72500000.0</v>
       </c>
       <c r="DK14">
         <v>72500000.0</v>
       </c>
       <c r="DL14">
+        <v>72500000.0</v>
+      </c>
+      <c r="DM14">
         <v>41578947.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44285714.0</v>
       </c>
       <c r="DO14">
         <v>44285714.0</v>
       </c>
       <c r="DP14">
+        <v>44285714.0</v>
+      </c>
+      <c r="DQ14">
         <v>38888889.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>42857143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37500000.0</v>
       </c>
       <c r="DS14">
         <v>37500000.0</v>
       </c>
       <c r="DT14">
+        <v>37500000.0</v>
+      </c>
+      <c r="DU14">
         <v>28333333.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26666667.0</v>
       </c>
       <c r="DW14">
         <v>26666667.0</v>
       </c>
       <c r="DX14">
         <v>26666667.0</v>
       </c>
       <c r="DY14">
+        <v>26666667.0</v>
+      </c>
+      <c r="DZ14">
         <v>30000000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>2415794000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2415047000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1884735000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1465767000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1253143000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1238160000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1182660000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1178956000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1176362000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1175547000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1174889000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>991043000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>988258000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>987780000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>986497000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>984161000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>981336000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>978777000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>977707000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>977361000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>948327000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>948324000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>948213000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>929324000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>915912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>914786000.0</v>
       </c>
       <c r="AU15">
         <v>914786000.0</v>
       </c>
       <c r="AV15">
         <v>914786000.0</v>
       </c>
       <c r="AW15">
+        <v>914786000.0</v>
+      </c>
+      <c r="AX15">
         <v>914707000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>892858000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>866574000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>853413000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>852830000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>852624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>845630000.0</v>
       </c>
       <c r="BD15">
         <v>845630000.0</v>
       </c>
       <c r="BE15">
+        <v>845630000.0</v>
+      </c>
+      <c r="BF15">
         <v>838087000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>837822000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>837686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>838330000.0</v>
       </c>
       <c r="BI15">
         <v>838330000.0</v>
       </c>
       <c r="BJ15">
+        <v>838330000.0</v>
+      </c>
+      <c r="BK15">
         <v>836832000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>836245000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>835358000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>835501000.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
-[...1 lines deleted...]
-      </c>
+      <c r="CV15"/>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
-      <c r="DE15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>449700000.0</v>
       </c>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
+        <v>6007782.0</v>
+      </c>
+      <c r="C16">
         <v>7182000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8392698.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10856000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8578000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9150000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6643000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6873000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9079668.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8193544.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4564526.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8576695.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7542851.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7194795.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8030000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10630857.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11680746.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12202495.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12092609.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13013856.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12097000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10130000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9888000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11451000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15282999.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16696000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20156000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23465000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21238000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>16403000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16681000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8231000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8536000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8685000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8082000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9562000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20589000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23609000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20621000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16752000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13523000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7706000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6085000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7157000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8072000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3788000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>1628000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3204000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3766000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6160000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5129000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5608000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4970000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3705000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2806000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1707000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2603000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3560000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1595000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3643000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1459000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2506000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>420000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1116000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1629000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1607000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1805000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2662000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4301000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>947000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1342000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1518000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>220000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>169000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>144000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>399000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1169000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1814000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3579000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2006000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4475000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>811000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2222000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1224000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1568000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2662000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3505000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5028000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6724000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3890000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>4333000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4886000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4424000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4492000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4226000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2854000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3296000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1944000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
-[...2 lines deleted...]
-      <c r="CZ16"/>
+      <c r="CY16"/>
+      <c r="CZ16">
+        <v>0.0</v>
+      </c>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10331,110 +10371,111 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>2982000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>3398000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>3829000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>4274000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -10442,97 +10483,98 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
-      <c r="CV18">
-[...1 lines deleted...]
-      </c>
+      <c r="CV18"/>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
       <c r="CY18">
         <v>0.0</v>
       </c>
       <c r="CZ18">
         <v>0.0</v>
       </c>
       <c r="DA18">
         <v>0.0</v>
       </c>
       <c r="DB18">
         <v>0.0</v>
       </c>
-      <c r="DC18"/>
+      <c r="DC18">
+        <v>0.0</v>
+      </c>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10621,209 +10663,208 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>40271093.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>40235480.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>40070930.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>40083960.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>64156160.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>64310866.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>64268000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>63810960.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>64371309.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>64154937.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>64181006.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>40217839.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40277000.0</v>
       </c>
       <c r="V20">
         <v>40277000.0</v>
       </c>
       <c r="W20">
         <v>40277000.0</v>
       </c>
       <c r="X20">
-        <v>40287000.0</v>
+        <v>40277000.0</v>
       </c>
       <c r="Y20">
         <v>40287000.0</v>
       </c>
       <c r="Z20">
         <v>40287000.0</v>
       </c>
       <c r="AA20">
         <v>40287000.0</v>
       </c>
       <c r="AB20">
         <v>40287000.0</v>
       </c>
       <c r="AC20">
         <v>40287000.0</v>
       </c>
       <c r="AD20">
         <v>40287000.0</v>
       </c>
       <c r="AE20">
         <v>40287000.0</v>
       </c>
       <c r="AF20">
-        <v>40562000.0</v>
+        <v>40287000.0</v>
       </c>
       <c r="AG20">
         <v>40562000.0</v>
       </c>
       <c r="AH20">
         <v>40562000.0</v>
       </c>
       <c r="AI20">
         <v>40562000.0</v>
       </c>
       <c r="AJ20">
         <v>40562000.0</v>
       </c>
       <c r="AK20">
         <v>40562000.0</v>
       </c>
       <c r="AL20">
         <v>40562000.0</v>
       </c>
       <c r="AM20">
         <v>40562000.0</v>
       </c>
       <c r="AN20">
         <v>40562000.0</v>
       </c>
       <c r="AO20">
         <v>40562000.0</v>
       </c>
       <c r="AP20">
         <v>40562000.0</v>
       </c>
       <c r="AQ20">
         <v>40562000.0</v>
       </c>
       <c r="AR20">
-        <v>36291000.0</v>
+        <v>40562000.0</v>
       </c>
       <c r="AS20">
         <v>36291000.0</v>
       </c>
       <c r="AT20">
         <v>36291000.0</v>
       </c>
       <c r="AU20">
         <v>36291000.0</v>
       </c>
       <c r="AV20">
         <v>36291000.0</v>
       </c>
       <c r="AW20">
         <v>36291000.0</v>
       </c>
       <c r="AX20">
         <v>36291000.0</v>
       </c>
       <c r="AY20">
         <v>36291000.0</v>
       </c>
       <c r="AZ20">
         <v>36291000.0</v>
       </c>
       <c r="BA20">
         <v>36291000.0</v>
       </c>
       <c r="BB20">
         <v>36291000.0</v>
       </c>
       <c r="BC20">
         <v>36291000.0</v>
       </c>
       <c r="BD20">
-        <v>48106000.0</v>
+        <v>36291000.0</v>
       </c>
       <c r="BE20">
         <v>48106000.0</v>
       </c>
       <c r="BF20">
         <v>48106000.0</v>
       </c>
       <c r="BG20">
         <v>48106000.0</v>
       </c>
       <c r="BH20">
         <v>48106000.0</v>
       </c>
       <c r="BI20">
         <v>48106000.0</v>
       </c>
       <c r="BJ20">
         <v>48106000.0</v>
       </c>
       <c r="BK20">
         <v>48106000.0</v>
       </c>
       <c r="BL20">
         <v>48106000.0</v>
       </c>
@@ -10839,1568 +10880,1581 @@
       <c r="BP20">
         <v>48106000.0</v>
       </c>
       <c r="BQ20">
         <v>48106000.0</v>
       </c>
       <c r="BR20">
         <v>48106000.0</v>
       </c>
       <c r="BS20">
         <v>48106000.0</v>
       </c>
       <c r="BT20">
         <v>48106000.0</v>
       </c>
       <c r="BU20">
         <v>48106000.0</v>
       </c>
       <c r="BV20">
         <v>48106000.0</v>
       </c>
       <c r="BW20">
         <v>48106000.0</v>
       </c>
       <c r="BX20">
-        <v>51911000.0</v>
+        <v>48106000.0</v>
       </c>
       <c r="BY20">
         <v>51911000.0</v>
       </c>
       <c r="BZ20">
         <v>51911000.0</v>
       </c>
       <c r="CA20">
         <v>51911000.0</v>
       </c>
       <c r="CB20">
-        <v>155324000.0</v>
+        <v>51911000.0</v>
       </c>
       <c r="CC20">
         <v>155324000.0</v>
       </c>
       <c r="CD20">
         <v>155324000.0</v>
       </c>
       <c r="CE20">
         <v>155324000.0</v>
       </c>
       <c r="CF20">
+        <v>155324000.0</v>
+      </c>
+      <c r="CG20">
         <v>196455000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>207499000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>212366000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>217240000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>235550000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>334892000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>344264000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>353670000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>362720000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>372108000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>347563000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>356663000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>331648000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>339691000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>347601000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>355383000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>27397000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>29166000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>26542000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>28515803.93</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>29526000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>30131000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>31388000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>32055198.06</v>
       </c>
-      <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>32960.0</v>
+      </c>
+      <c r="C21">
         <v>151000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>247548.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1548000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1765000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1865000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1757000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2187000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1782738.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1326631.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1398806.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1734646.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4383358.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4800199.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5214000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18789422.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19663557.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20203394.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20759861.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3852333.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3835000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3551000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3764000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3892000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4832000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5260000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5687000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6730000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7287000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7784000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8285000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8784000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16714000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17331000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17950000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>19534000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>19112000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>18150000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18083000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>15367000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15424000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>15459000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16329000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4998000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4502000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4713000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>24151000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24651000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24985000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2409000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2716000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3107000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3497000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3887000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4194000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5013000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1898000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2074000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2249000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2431000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2612000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2793000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2975000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2832000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2996000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3163000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>824000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3292000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3437000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3581000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3726000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3870000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4015000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4159000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4303000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17484000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>19556000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>21628000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>23701000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>26958000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>30501000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>34044000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>37588000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>196455000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>207499000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>212366000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>217240000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>235550000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>334892000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>344264000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>353670000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>362720000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>372108000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>347563000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>356663000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>331648000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>339691000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>347601000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>355383000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>27397000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>29166000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>26542000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>28515803.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>29526000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>30131000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>31388000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>32055198.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22">
+        <v>42288193.0</v>
+      </c>
+      <c r="C22">
         <v>43798000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43690345.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>59871000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>68872000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>65117000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>56417000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>67169000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>62029901.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>55778441.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45635315.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>70056615.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>73240325.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>64448958.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>58050000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>58218018.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>59064792.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57418808.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>51448264.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>50391874.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>38818000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32985999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>28522000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36088000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>35194000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>31741000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>30098000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>36034000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29913000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>29398000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29311000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>33035000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>28155000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>24091000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17292000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19789000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19739000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>19322000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17228000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24597000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20864000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>23078000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20369000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19057000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>16430000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>15639000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>12538000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>15189000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14513000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13970000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14087000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15612000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14129000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10954000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>11277000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>16446000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>16831000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>15709000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13614000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15570000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>18138000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17582000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12382000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16513000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15458000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13458000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9168000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13112000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11895000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>13667000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>10402000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>14926000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13316000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12750000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>14859000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>14256000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>17484000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>16383000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>14936000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>16377000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>15449000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15079000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13847000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16388000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>16030000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>14776000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>12325000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>18993000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>30249000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>31547000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>26284000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>28873000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>25792000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>26547000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>26134000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>31529000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>31537000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>30842000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>28046000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>20572000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>18929000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>14567000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>11765569.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>16589000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>13584000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>8572000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5971516.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>8900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>9400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>5800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>4300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1800000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>2100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>2000000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>1800000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>900000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>1100000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>900000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>1200000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>900000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>643122326.0</v>
+      </c>
+      <c r="C23">
         <v>663095000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>681146156.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>710463000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>735856000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>756610000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>777307000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>830400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1020946251.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1049308204.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1072028971.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1122286202.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1176879424.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1210987177.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1247077000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1279193894.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1335069648.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1388174563.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1438992525.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1444403296.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1469439000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1482987000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>975599000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>566505000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>371772999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>370044000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>340319000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>343444000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>345724000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>339558000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>346100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>162649000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>164691000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>166042000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>177657000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>176654000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>182260000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>181401000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>183446000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>182347000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>154671000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>153952000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>161331000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>140587000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>131402000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>135415000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>130643000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>147523000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>151740000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>132900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>120214000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>118412000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>122246000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>130452000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>127547000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>146936000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>146196000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>160236000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>165290000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>171074000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>177087000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>184460000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>189788000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>195753000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>197954000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>210129000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>195348000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>164135000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>174288000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>187463000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>208443000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>182064000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>191692000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>206244000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>298691000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>311508000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>324023000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>335476000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>350038000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>478709000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>488348000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>505464000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>524874000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>545225000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>629230000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>665709000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>659171000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>708163000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>755088000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>794492000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>834835000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>867152000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>892780000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>893368000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>917803000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>826122000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>861450000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>891216000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>959319000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>635981000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>681235000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>660932000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>706657267.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>731696000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>727704000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>752954000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>426787638.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>435000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>448900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>448300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>446000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>439200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>458400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>237100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>238300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>239500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>82600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>73500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>78200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>71400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>73600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>54000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>35400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>37800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>25300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>28500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>28800000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>26800000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>27400000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>20200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>17465000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>5501000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5572000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5889000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6229000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6444000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6350000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6333000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6428000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7274000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7517000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7561000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6723000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7643000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8307000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8686000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9226000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10137000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>10876000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10725000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>10772000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>15788000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>15291000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>16023000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>13011000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>16221000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>15420000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>15813000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>15341000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>13581000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>15018000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>13519000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>13354000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>13092000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>12814000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>13451000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1739000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>62965.08</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>85865.26</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>101814.96</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>128024.67</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>146396.4</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>169548.77</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>193223.38</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>15335000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17306000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17569000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18436000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17465000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5064000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -12455,282 +12509,286 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26">
+        <v>42030000.0</v>
+      </c>
+      <c r="C26">
         <v>47042000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>48006000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>54681000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>57367000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>49578000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>45753000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>52859000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>53585000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>48625000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>54246000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>64159000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>67054000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>66315000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>66357000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>63986000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>62018000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>65513000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>70292000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>26768000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>26919000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>27589000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>27566000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>29522000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>25373000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>21956000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>21647000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>20338000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>23633000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>26528000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AG26">
         <v>5000.0</v>
       </c>
       <c r="AH26">
+        <v>5000.0</v>
+      </c>
+      <c r="AI26">
         <v>177000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>681000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>491000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>893000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1210000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1191000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>6000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>6000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>157000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
-      <c r="CV26">
-[...1 lines deleted...]
-      </c>
+      <c r="CV26"/>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12819,523 +12877,529 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>-481834105.0</v>
+      </c>
+      <c r="C28">
         <v>-495841000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-503993137.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-503183000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-526309000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-553436000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-580054000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-607596000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-649905674.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-690835117.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-729480565.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-758970886.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-799621073.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-849464206.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-897999000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-933024301.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-986829759.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1049152037.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1105276858.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1203260015.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1224691000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1251197999.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-745557000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-344178000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-152511999.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-163996000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-128041000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-133496000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-143013000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-145380000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-186540000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16989000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-28994000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-45980000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-53374000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-52971000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-61179000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-61083000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-65110000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-60276000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-33143000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-35742000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-31811000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-40398000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-31683000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-38012000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-12908000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-21323000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-24162000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-29509000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-17564000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-869000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-6803000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1515000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16566000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16212000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14076000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4367000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>590000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-13071000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-21000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-31727000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-37902000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-27227000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-37949000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-34632000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-41244000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-18970000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-23195000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-42966000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-54086000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-18140000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-33007000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-19659000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-49340000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-18020000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-35730000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-43441000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-61399000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-78042000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-86929000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-80543000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-148919000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-123906000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-86420000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-146430000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-188748000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-132878000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-96129000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-197990000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-278099000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-201932000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-224101000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-218802000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-237233000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-84483000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-97399000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-85687000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-140774000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-113975000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-252691000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-255853000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-192344658.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-213748000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-225135000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-381926000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-59404506.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-127800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-213100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-250100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-224700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-232600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-73500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-46000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-100600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-105900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-51500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-43500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-48100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-40400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-45700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-29500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-14500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-19500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-6600000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-4600000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-5000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-5300000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-5600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>559736000.0</v>
+      </c>
+      <c r="C29">
         <v>577947000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>589930000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>606824000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>635946000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>653821000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>672990000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>719511000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>922132000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>951599000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>991216000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1038398000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1097907000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1127203000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1158911000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1189073000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1231767000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1286138000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1328217000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1361799000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1390224000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1408565000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>900887000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>495351000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>292728000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>288692000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13395,729 +13459,736 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>20419467.0</v>
+      </c>
+      <c r="C30">
         <v>16675000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24157955.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32432000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23421000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28118000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31983000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30708000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39325231.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41483192.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58265363.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>44443963.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38540814.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43340888.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>38593000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>49184719.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49290105.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>47076036.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>46332199.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>43233404.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>55866000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52491000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>56795000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44292000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44887999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>40607000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49316000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40882000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33964000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>34694000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38524000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>25123000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25757000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12491000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>23080000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18361000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14708000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15107000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11026000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15019000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18075000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11038000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>23664000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9594000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9996000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9316000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>13146000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19776000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19192000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17952000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13029000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>20239000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>18581000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21668000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16374000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15816000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>18581000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>21053000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>17164000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>19900000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16328000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14351000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11614000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12987000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>14609000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15404000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12903000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12915000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>18000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>12411000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>18856000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>12842000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14694000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>17871000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>18963000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15903000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12388000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15065000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>14911000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10307000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>10614000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12253000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>14666000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>46972000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6586000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5617000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>10266000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>13201000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>14894000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>18258000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>22648000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>26251000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>24493000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>35911000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>28313000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>32858000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>20084000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18258000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>17312000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>16482000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>17013000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>13664000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15372000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>16390000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>8389000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>15596000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>18550859.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>11300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>8300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>7900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>8900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>6000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>7900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>14700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>15000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>6300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>5200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>7800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>8500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>6300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>5500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>5600000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>4000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>5200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>5500000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>3100000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>4200000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1029248000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1089429000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1105881000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1147867000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1201631000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1243161000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1317664000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1346112000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1364737000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>856846000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>451172000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>247609000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>243145000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>204289000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>210498000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>217285000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>222407000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>234028000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>60034000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>55577000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>57533000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>61343000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>60840000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>60469000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>60560000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>66199000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>57566000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>21486000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>32639000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
-      <c r="CV31">
-[...1 lines deleted...]
-      </c>
+      <c r="CV31"/>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>518834000.0</v>
+      </c>
+      <c r="C32">
         <v>529323000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>540439000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>548639000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>577781000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>600129000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>623292000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>660062000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>716602000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>755947000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>794155000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>835861000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>871336000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>914207000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>955339000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>997273000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1046885000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1105652000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1146027000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1259145000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1288717000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1307453000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>802224000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>396404000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>198052000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>199175000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14177,511 +14248,517 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>74053029.0</v>
+      </c>
+      <c r="C33">
         <v>79212000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>80807674.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>87014000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>88536000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>81490000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>78429000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>87926000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>232107955.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>223320552.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>211712246.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>218521625.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>239150105.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>227101373.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>218570000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>215327735.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>212458974.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>207592151.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>211470363.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>123997600.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>124116000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>123293999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>121284000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>121167000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>118012999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>112834000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>110793000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>106755000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>107931000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>108678000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>84507000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>70228000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>73309000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>73731000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>74855000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>76059000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>76176000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>75861000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>75693000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>72410000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>72187000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>72057000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>73757000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>57632000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>57414000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>57438000.0</v>
       </c>
-      <c r="AU33"/>
-      <c r="AV33">
+      <c r="AV33"/>
+      <c r="AW33">
         <v>78699000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>79834000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>57901000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>59503000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>61036000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>62528000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>64392000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>66249000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>87372000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>84416000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>85586000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>87384000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>89579000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>90023000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>89420000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>90390000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>92102000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>92196000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>92628000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>88932000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>93598000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>93862000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>93018000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>92352000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>96301000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>97743000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>98967000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>117450000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>118023000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>125256000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>128231000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>128885000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>242021000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>247786000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>255781000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>261919000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>272529000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>363717000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>373389000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>380922000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>402013000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>433334000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>445056000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>456371000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>472526000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>485705000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>470715000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>484457000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>466129000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>473704000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>480444000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>491839000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>180974000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>186787000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>156402000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>165786116.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>157187000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>158865000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>151554000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>153863950.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>150800000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>149900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>148200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>147200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>148600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>155800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>113000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>103200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>109700000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>14800000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>13300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>12700000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>12100000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>11500000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>9500000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>6800000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>5600000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>4400000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DX33">
         <v>3000000.0</v>
       </c>
       <c r="DY33">
+        <v>3000000.0</v>
+      </c>
+      <c r="DZ33">
         <v>2600000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>2634000.0</v>
+      </c>
+      <c r="C34">
         <v>2774000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2733000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>2695000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2580000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2335000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2289000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2296000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1862000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>1805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5144000.0</v>
       </c>
       <c r="Q34">
         <v>5144000.0</v>
       </c>
       <c r="R34">
+        <v>5144000.0</v>
+      </c>
+      <c r="S34">
         <v>5331000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>1764000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>1548000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1688000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1645000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1656000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1613000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -14737,810 +14814,817 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>33200111.0</v>
+      </c>
+      <c r="C35">
         <v>30588000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>31406740.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28829000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>30371000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>27798000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>28731000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>28477000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>26608097.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>27870240.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15659469.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>16955345.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12973384.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13963307.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14998000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>24891715.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>27279781.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>27423670.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>29526977.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>21494381.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>22608999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>22182000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>22621000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>22220000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>23336999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>23317000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>25540000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>25434000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>26832000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>25893000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>15791000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>16659000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>17209000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>17804000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>18378000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>18456000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>18726000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>18690000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>18857000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>19552000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>20415000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>20530000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>19529000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>20880000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>22379000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>22817000.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35">
+      <c r="AV35"/>
+      <c r="AW35">
         <v>22370000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>23462000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>23261000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>23532000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>31886000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>31329000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>32211000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>29454000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>31910000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>31162000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>31851000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>31413000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>27373000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>28074000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>25995000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>26822000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>27066000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>26849000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>27627000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6371000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3968000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3693000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>14256000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>20502000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>18957000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>16823000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>20352000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>17606000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>16670000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>15330000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>15755000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>10941000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>10824000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>10783000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>10485000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>10142000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>9867000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>14834000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>14985000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>14908000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>14278000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>13886000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>13630000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>13360000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>12090000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>12402000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>11932000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>11408000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>9393000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>9052000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>8499000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>7723000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>5188000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>4044000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3902000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>4121549.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>147000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>170000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>192000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>230749.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE35">
         <v>200000.0</v>
       </c>
       <c r="DF35">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DG35">
         <v>300000.0</v>
       </c>
       <c r="DH35">
         <v>300000.0</v>
       </c>
       <c r="DI35">
         <v>300000.0</v>
       </c>
       <c r="DJ35">
+        <v>300000.0</v>
+      </c>
+      <c r="DK35">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DL35">
         <v>300000.0</v>
       </c>
       <c r="DM35">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DN35">
         <v>400000.0</v>
       </c>
       <c r="DO35">
         <v>400000.0</v>
       </c>
       <c r="DP35">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ35">
         <v>300000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>400000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DT35">
         <v>900000.0</v>
       </c>
       <c r="DU35">
         <v>900000.0</v>
       </c>
       <c r="DV35">
         <v>900000.0</v>
       </c>
       <c r="DW35">
+        <v>900000.0</v>
+      </c>
+      <c r="DX35">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DY35">
         <v>1600000.0</v>
       </c>
       <c r="DZ35">
+        <v>1600000.0</v>
+      </c>
+      <c r="EA35">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>488413.0</v>
+      </c>
+      <c r="C36">
         <v>498000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>505081.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>498000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>507000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>484000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>495000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>524000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>522923.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>534448.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>611853.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>371212.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>376343.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>370246.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>370000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>362404.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>355570.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>353377.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>347528.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>346490.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>363000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>358999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>343000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>326000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>318999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>307000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>336000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>329000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>334000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>327000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>321000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>336000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>330000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>339000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>348000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>177000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>161000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="AN36">
         <v>156000.0</v>
       </c>
       <c r="AO36">
+        <v>156000.0</v>
+      </c>
+      <c r="AP36">
         <v>158000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>143000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>135000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>144000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>154000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>158000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>167000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>173000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>174000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>168000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>175000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>180000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>177000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>183000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>187000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>211000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>183000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>187000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>183000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>401000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="BK36">
         <v>334000.0</v>
       </c>
       <c r="BL36">
+        <v>334000.0</v>
+      </c>
+      <c r="BM36">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="BN36">
         <v>182000.0</v>
       </c>
       <c r="BO36">
+        <v>182000.0</v>
+      </c>
+      <c r="BP36">
         <v>50000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>124000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>102000.0</v>
       </c>
-      <c r="BR36"/>
-      <c r="BS36">
+      <c r="BS36"/>
+      <c r="BT36">
         <v>1765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4768000.0</v>
       </c>
       <c r="BU36">
         <v>4768000.0</v>
       </c>
       <c r="BV36">
+        <v>4768000.0</v>
+      </c>
+      <c r="BW36">
         <v>4748000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>22135000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>3845000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>8210000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>8223000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5579000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>3025000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>5020000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7732000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8962000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>16328000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>94337000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>96837000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>96836000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>99121000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>19562000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>19152000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>17016000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>22856000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>22834000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>29226000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>29895000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>29273000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>29140000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>27845000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>27450000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>83416000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>85064000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>72850000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>79407595.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>74755000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>79991000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>74137000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>77313062.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>112800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>116900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>118000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>117900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>121700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>128700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>85700000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>87000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>93700000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>100000.0</v>
       </c>
-      <c r="DN36"/>
       <c r="DO36"/>
-      <c r="DP36">
+      <c r="DP36"/>
+      <c r="DQ36">
         <v>100000.0</v>
       </c>
-      <c r="DQ36"/>
       <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>-100000.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -15598,1921 +15682,1933 @@
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
-      <c r="CV37">
-[...1 lines deleted...]
-      </c>
+      <c r="CV37"/>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
       <c r="CY37">
         <v>0.0</v>
       </c>
       <c r="CZ37">
         <v>0.0</v>
       </c>
       <c r="DA37">
         <v>0.0</v>
       </c>
       <c r="DB37">
         <v>0.0</v>
       </c>
-      <c r="DC37"/>
+      <c r="DC37">
+        <v>0.0</v>
+      </c>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-1173408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>377000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>370000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>365000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>355000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>354000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>348000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>347000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>363000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>359000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>343000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>326000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>319000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>307000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>336000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>329000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>334000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>327000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>321000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>336000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>330000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>339000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>59541000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>60764000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>60728000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>60079000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>59992000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>56085000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>56144000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>56170000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>57032000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>41433000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>40947000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>41162000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>60615000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>61121000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>61457000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>38875000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>39558000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>40104000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>40491000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>41247000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>41933000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>54967000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>51980000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>52172000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>52299000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>53302000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>53280000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>53604000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>53684000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>51845000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>51923000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>52096000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>49612000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>53474000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>53563000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>53608000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>53597000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>56744000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>56889000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>57013000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>74544000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>73240000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>79677000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>81762000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>81191000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>185307000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>190845000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>197100000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>201874000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>212783000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>301836000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>309203000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>314076000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>334671000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>354434000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>363416000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>370686000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>385576000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>394942000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>376789000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>386558000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>360921000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>368831000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>375446000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>382833000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>111217324.94</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>114143989.43</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>99093151.2</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>-0.67</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>103814917.86</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>110088489.6</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>105584845.77</v>
       </c>
-      <c r="DC38">
-[...2 lines deleted...]
-      <c r="DD38"/>
+      <c r="DD38">
+        <v>0.0</v>
+      </c>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>1819814.0</v>
+      </c>
+      <c r="C39">
         <v>2548000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2202985.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3294000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2882000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3083000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4426000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7373000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7441908.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6695091.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7026863.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10014770.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10296051.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9735489.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16123000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5841163.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8009854.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7798256.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4368079.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3034536.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3830000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3362999.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3568000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3210000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3415000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3242000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2320000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6410000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10233000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1816000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1523000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>11109000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2264000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3214000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2175000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2384000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3498000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3128000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6871000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2172000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3492000.0</v>
       </c>
       <c r="AQ39">
         <v>3492000.0</v>
       </c>
       <c r="AR39">
+        <v>3492000.0</v>
+      </c>
+      <c r="AS39">
         <v>5153000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>6334000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5388000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1294000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1157000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1830000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1527000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3294000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1095000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1249000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1177000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>11809000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4244000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1727000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1357000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>934000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>873000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1021000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1404000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>957000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1241000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2101000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1731000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2114000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2496000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2367000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1686000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1434000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>858000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1894000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1237000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1845000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1899000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1309000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1017000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4234000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1774000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1416000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1142000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1409000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5542000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>11614000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>11466000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>15399000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>17002000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1893000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1760000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2420000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2645000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1204000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1299000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2029000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2368000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1337000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1259000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>873000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>479000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>552000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>542000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>446000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>983000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>913000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>898000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>839089.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>35900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>60500000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>49000000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>219200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>61000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>18100000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>15700000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>9900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>8100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="DP39">
         <v>6500000.0</v>
       </c>
       <c r="DQ39">
+        <v>6500000.0</v>
+      </c>
+      <c r="DR39">
         <v>6800000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>6600000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>6500000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>4400000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>8500000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>10700000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DY39">
         <v>12000000.0</v>
       </c>
       <c r="DZ39">
+        <v>12000000.0</v>
+      </c>
+      <c r="EA39">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>25391494.0</v>
+      </c>
+      <c r="C40">
         <v>29786000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>37099363.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>42460000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37742000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>40497000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>53097000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>52298000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>38200397.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39058693.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>46421272.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>40228264.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>36218862.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38023343.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>40217000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>40893106.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40750401.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>44950780.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>53144965.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>29460664.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>27176000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>27703999.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>29358000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>23605000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>25730000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23677000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>27031000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>44206000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>40899000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>34418000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>39756000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>18525000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>14231000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>11591000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>17147000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22415000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>11765000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>10425000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>15088000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>12158000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>25465000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>20229000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>19231000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>20310000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>20995000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>16410000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>17016000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>14658000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>16768000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>18841000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>21931000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>19260000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>12742000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>17694000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>17561000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>18368000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>17040000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>23311000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>21756000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>21173000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>18970000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>25198000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>23097000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>31959000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>29001000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>28655000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>21162000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>22892000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>21089000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>23695000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>19269000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1748000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>895000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>868000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>20525000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>5905000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>7446000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>9077000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>26731000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>11177000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>12789000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>13592000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>16451000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>17517000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>31721000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>39483000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>41936000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>40016000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>28471000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>33848000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>32936000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>31674000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>30113000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>30914000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>25637000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>21731000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>17193000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>16441000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>58067000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>15971000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>19445000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>17634000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>17925000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>18557000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>16096000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>17173000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>17257263.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>15200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15100000.0</v>
       </c>
       <c r="DF40">
         <v>15100000.0</v>
       </c>
       <c r="DG40">
+        <v>15100000.0</v>
+      </c>
+      <c r="DH40">
         <v>14613685.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>15000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="DK40">
         <v>11500000.0</v>
       </c>
       <c r="DL40">
+        <v>11500000.0</v>
+      </c>
+      <c r="DM40">
         <v>6100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>3200000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>4800000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DQ40">
         <v>3300000.0</v>
       </c>
       <c r="DR40">
+        <v>3300000.0</v>
+      </c>
+      <c r="DS40">
         <v>4100000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>3500000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>4500000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>5400000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>7300000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>7600000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>5300000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>5100000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3026000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3162000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12902000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13507000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13750000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15685000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7251000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7361000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7395000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7439000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7162000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8005000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7982000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8234000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7865000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>8396000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8428000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>10727000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11158000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>11637000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>11915000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>12149000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>12012000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>12376000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>12357000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>12429000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>12278000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>12898000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>12969000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12806000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>13237000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14072000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>14131000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14588000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>12233000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>12586000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12536000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>12760000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>16098000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>16038000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>16188000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>16443000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>15689000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>15742000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>16038000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>16072000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>13792000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>13056000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>12476000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>13468000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>13974000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>14035000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>14176000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>4632000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3968000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3693000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14256000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>20502000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>18957000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>16823000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>20352000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>17606000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>16670000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15330000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>15755000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>10941000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>10824000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>10783000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>10485000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>10142000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>9867000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>14834000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>14985000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>14908000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>14278000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>13884000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>13630000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>13360000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>12090000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>12402000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>11932000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>11408000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>9393000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>9052000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>8499000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>7723000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>5144056.48</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3955746.37</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>3787390.12</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>4014344.12</v>
       </c>
-      <c r="CZ41">
-[...1 lines deleted...]
-      </c>
       <c r="DA41">
         <v>0.0</v>
       </c>
       <c r="DB41">
         <v>0.0</v>
       </c>
-      <c r="DC41"/>
+      <c r="DC41">
+        <v>0.0</v>
+      </c>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>309426242.0</v>
+      </c>
+      <c r="C42">
         <v>307873000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>309476771.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>310361000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>314007000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>309491000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>309974000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>308989000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>308010822.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>306358864.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>304476197.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>305133513.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>303056701.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>302389556.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>300764000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>299120577.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>299021899.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>295362470.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>297415869.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>290408811.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>288395000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>286123999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>290761000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>288862000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>288328000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>287908000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>290640000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>290985000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>291058000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>290542000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>291260000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>290881000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>291212000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>290600000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>290536000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>290695000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>291390000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>291307000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>295547000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>295250000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>295266000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>294492000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>293332000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>289918000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>289390000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>288355000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>280000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>288899000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>288070000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>287508000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>296250000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>295633000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>295890000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>295186000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>290871000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>289293000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>288639000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>289343000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>288704000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>288413000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>287690000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>288529000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>287066000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1121630000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1121249000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1120312000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>284303000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>284371000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1119254000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1118626000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>283466000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1081441000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1080327000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1079250000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1247111000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1242982000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1241799000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1240522000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1236713000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1235600000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1228353000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1227152000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1223298000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1160956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279062000.0</v>
       </c>
       <c r="CH42">
         <v>1279062000.0</v>
       </c>
       <c r="CI42">
+        <v>1279062000.0</v>
+      </c>
+      <c r="CJ42">
         <v>1231689000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1230512000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1229209000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1232949000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1229796000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1226727000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1226255000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1191249000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1187127000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1059497000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1059176000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1057553000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1051811000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>759269000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>790911000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>747273000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>779730270.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>774924000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>782712000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>795363000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>456953886.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>450300000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>7700000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>443600000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>431500000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>433400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>448100000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>245400000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>241700000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>249300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>104200000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>90500000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>90700000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>90800000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>90300000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>68300000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>46300000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>47500000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31200000.0</v>
       </c>
       <c r="DW42">
         <v>31200000.0</v>
       </c>
       <c r="DX42">
+        <v>31200000.0</v>
+      </c>
+      <c r="DY42">
         <v>31300000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>30400000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>23700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17601,52 +17697,53 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -17704,1583 +17801,1594 @@
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
-      <c r="CV44">
-[...1 lines deleted...]
-      </c>
+      <c r="CV44"/>
       <c r="CW44">
         <v>0.0</v>
       </c>
       <c r="CX44">
         <v>0.0</v>
       </c>
       <c r="CY44">
         <v>0.0</v>
       </c>
       <c r="CZ44">
         <v>0.0</v>
       </c>
       <c r="DA44">
         <v>0.0</v>
       </c>
       <c r="DB44">
         <v>0.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>0.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>31590000.0</v>
+      </c>
+      <c r="C45">
         <v>31521000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>232713000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30287000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>28897000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29563000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>225063000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>137356000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>135974000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>132786000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>203193000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>113022000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>103477000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>91200000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>157668000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>69327000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>52722000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>51518000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>49334000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>47140000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>47202000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>45024000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>42836000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>39071000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>36390000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>33752000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>21620000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>20541000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>15698000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>15322000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>15314000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>15295000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>15448000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>15782000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>15701000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>16325000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>16043000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15887000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>16725000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>16199000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16685000.0</v>
       </c>
       <c r="AU45">
         <v>16685000.0</v>
       </c>
       <c r="AV45">
+        <v>16685000.0</v>
+      </c>
+      <c r="AW45">
         <v>17578000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>18377000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>19026000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>19945000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>20932000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>22037000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>23145000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>24316000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>32405000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>32436000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>33414000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>35085000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>36277000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>36743000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>35816000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>36706000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>40257000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>40273000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>40532000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>39320000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>40124000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>40299000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>39410000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>38755000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>39557000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>40854000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>41954000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>42906000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>44783000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>45579000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>46469000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>47694000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>56714000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>56941000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>58681000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>60045000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>59746000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>61881000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>64186000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>66846000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>67342000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>78880000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>81640000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>85685000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>86950000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>90763000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>93926000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>97899000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>105208000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>104873000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>104998000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>109006000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>70161000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>72557000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>57010000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>57862718.91</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>52906000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>48743000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>46029000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>44495690.9</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>38000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>33000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>30200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>29300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>26900000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>27100000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>27300000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>16200000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>16000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>14700000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>13300000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>12700000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>12000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>11500000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>9500000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>6900000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>5600000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>4400000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DX45">
         <v>3000000.0</v>
       </c>
       <c r="DY45">
+        <v>3000000.0</v>
+      </c>
+      <c r="DZ45">
         <v>2600000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>31552092.0</v>
+      </c>
+      <c r="C46">
         <v>31521000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32136409.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30287000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28897000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29563000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30424000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>32356000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>135954058.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>132649117.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>115729846.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>112480308.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>103296929.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>91260829.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>82361000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>68833983.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>65950844.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>57482695.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>55985115.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>52852254.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>52722000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>51517999.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>49334000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>47140000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>47201999.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>45024000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>42836000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>39071000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>36390000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>33752000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>21620000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>20541000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>15698000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>15322000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>15314000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>15295000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>15448000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15782000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>15701000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16325000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16043000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>15887000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>16725000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>16199000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16467000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16276000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>17578000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18377000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>19026000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>19945000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>20932000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>22037000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>23145000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>24316000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>32405000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>32436000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>33414000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>35085000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>36277000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>36743000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>35816000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>36706000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>40257000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>40273000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>40532000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>39320000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>40124000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>40299000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>39410000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>38755000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>39557000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>40854000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>41954000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>42906000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>44783000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>45579000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>46469000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>47694000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>56714000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>56941000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>58681000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>60045000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>59746000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>61881000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>64186000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>66846000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>67342000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>78880000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>81640000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>85685000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>86950000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>90763000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>93926000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>97899000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>105208000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>104873000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>104998000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>109006000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>70161000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>72557000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>57010000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>57862718.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>52906000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>48743000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>46029000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>44495690.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>38000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>33000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>30200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>29300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>26900000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>27100000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>27300000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>16200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>16000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>14700000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>13300000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>12700000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>12000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>11500000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>9500000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>6900000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>5600000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>4400000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DX46">
         <v>3000000.0</v>
       </c>
       <c r="DY46">
+        <v>3000000.0</v>
+      </c>
+      <c r="DZ46">
         <v>2600000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>103477000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>82361000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>69327000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>65845000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>57584000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>56061000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>52930000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>52722000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>51518000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>49334000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>47140000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>47202000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>45024000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>42836000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>39071000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>36390000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>33752000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>21620000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>20541000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>15698000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>15322000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>15314000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>15295000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15448000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15782000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15701000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16325000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>16043000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>15887000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>16725000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>16199000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16467000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>16276000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>16685000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>17578000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>18377000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>19026000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>19945000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>20932000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>22037000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>23145000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>24316000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>32405000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>32436000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>33414000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>35085000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>36277000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>36743000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>35816000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>36706000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>40257000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>40273000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>40532000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>39320000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>40124000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>40299000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>39410000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>38755000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>39557000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>40854000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>41954000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>42906000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>44783000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>45579000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>46469000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>47694000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>56714000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>56941000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>58681000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>60045000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>59746000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>61881000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>64186000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>66846000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>67342000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>78875000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>81640000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>85685000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>86950000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>90763000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>93926000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>97899000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>105208000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>104873000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>104998000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>109006000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>70417223.18</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>72501981.51</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>56838044.65</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>58157383.2</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>52669581.35</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>48728046.47</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>46054102.55</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>-2180798897.0</v>
+      </c>
+      <c r="C48">
         <v>-2163143000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2147835135.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2134224000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2106153000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2081873000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2060837000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2015279000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1809995516.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1776963327.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1728615403.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1679140458.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1621945570.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1595740633.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1560759000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1516980769.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1487352046.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1426659739.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1385700759.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1343940076.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1315068000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1293154000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1275516000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1260541000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1248785000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1237353000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1223850000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1213177000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1203395000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1196424000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1184400000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1173229000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1167205000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1162882000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1157382000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1154290000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1153264000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1152063000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1149128000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1147646000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1143459000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1137649000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1127655000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1126468000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1122333000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1114654000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1121671000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1101341000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1098918000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1094461000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1091187000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1091765000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1087256000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-1082053000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-1074181000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-1055265000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-1046315000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-1039681000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-1031279000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-1021660000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-1013844000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-1005151000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-995669000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-987239000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-981629000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-970768000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-960712000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-984166000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-972174000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-973179000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-954607000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-936579000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-921122000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-907641000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-988686000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-972795000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-956778000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-945638000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-931384000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-802636000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-784779000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-767431000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-750247000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-734101000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-725208000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-695710000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-663264000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-608156000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-555607000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-525020000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-487857000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-448192000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-417137000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-384604000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-362100000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-326987000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-286795000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-265322000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-214369000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-179990000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-166318000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-133618000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-125546748.25</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-94216000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-91817000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-80879000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-70788145.66</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-52300000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-37200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-24600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-18300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-17600000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-11200000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-26300000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-20400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-20200000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-28100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-25600000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-22700000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-24900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-22400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-19900000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-18300000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-15100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-13100000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-13400000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-12600000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-12200000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>-10300000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>-9400000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -19338,1223 +19446,1234 @@
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
-      <c r="CV49">
-[...1 lines deleted...]
-      </c>
+      <c r="CV49"/>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
       <c r="CY49">
         <v>0.0</v>
       </c>
       <c r="CZ49">
         <v>0.0</v>
       </c>
       <c r="DA49">
         <v>0.0</v>
       </c>
       <c r="DB49">
         <v>0.0</v>
       </c>
-      <c r="DC49"/>
+      <c r="DC49">
+        <v>0.0</v>
+      </c>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>2127000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>6212000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>6535000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>6881000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7090000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>6960000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>6900000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>521000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>504000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>529000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>12737000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
-      <c r="CV50">
-[...1 lines deleted...]
-      </c>
+      <c r="CV50"/>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
-      <c r="DC50"/>
+      <c r="DC50">
+        <v>0.0</v>
+      </c>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>19665372.0</v>
+      </c>
+      <c r="C51">
         <v>20929000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>22099707.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22561000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>23726000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>23262000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>23894000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>27517000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28026889.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>29086984.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>17806428.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18276980.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14023553.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14883920.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15731000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15605229.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>17405934.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>17133804.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>17096826.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>17282577.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>18293000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>17655000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>17873000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>17570000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>17751000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>17624000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>19751000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>19867000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>20670000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>19592000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5695000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>6165000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6212000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>6535000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>6881000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7090000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>6960000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>6900000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>7518000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7873000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>8159000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8545000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8238000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>8753000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9545000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9622000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>10763000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>11379000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>12209000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>12041000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>12737000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>19561000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>18956000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>21833000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>26336000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>26586000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>25887000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>26298000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>20906000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>21839000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>19290000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>14225000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>14035000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>13742000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>13435000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>14094000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2055000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>137000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>163000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>176000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>205027.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>225000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>249000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>274000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>293680.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF51">
         <v>400000.0</v>
       </c>
       <c r="DG51">
         <v>400000.0</v>
       </c>
       <c r="DH51">
         <v>400000.0</v>
       </c>
       <c r="DI51">
         <v>400000.0</v>
       </c>
       <c r="DJ51">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DK51">
         <v>500000.0</v>
       </c>
       <c r="DL51">
         <v>500000.0</v>
       </c>
       <c r="DM51">
         <v>500000.0</v>
       </c>
       <c r="DN51">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DO51">
         <v>1300000.0</v>
       </c>
       <c r="DP51">
         <v>1300000.0</v>
       </c>
       <c r="DQ51">
         <v>1300000.0</v>
       </c>
       <c r="DR51">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DS51">
         <v>800000.0</v>
       </c>
       <c r="DT51">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DU51">
         <v>900000.0</v>
       </c>
       <c r="DV51">
+        <v>900000.0</v>
+      </c>
+      <c r="DW51">
         <v>3100000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>2600000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>2200000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>2100000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>3399915.0</v>
+      </c>
+      <c r="C52">
         <v>3440000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3405790.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3278000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3245000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3025000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2899000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3532000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3498486.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3413477.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4481951.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4228635.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4070903.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3993661.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3895000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3523761.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3654865.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3435944.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3233617.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3028545.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3045000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2868000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2691000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2512000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2419000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2289000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2445000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2298000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2234000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2127000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>631000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>664000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>640000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>646000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>652000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>646000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>610000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>567000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1090000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>599000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>642000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>984000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1515000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1110000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1238000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>936000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>529000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1242000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1333000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1316000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1965000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3773000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>3665000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>5810000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>13325000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>10365000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>10467000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>10485000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>5565000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>8258000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>4272000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>706000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>681000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>650000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>621000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>643000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>316000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>18592000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>10069000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>21150000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>26132000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>27202000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>27133000.0</v>
       </c>
-      <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>16622000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>74000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>77000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="CZ52">
         <v>78000.0</v>
       </c>
       <c r="DA52">
+        <v>78000.0</v>
+      </c>
+      <c r="DB52">
         <v>79000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>81000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>62931.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE52">
         <v>100000.0</v>
       </c>
       <c r="DF52">
         <v>100000.0</v>
       </c>
       <c r="DG52">
         <v>100000.0</v>
       </c>
       <c r="DH52">
         <v>100000.0</v>
       </c>
       <c r="DI52">
         <v>100000.0</v>
       </c>
       <c r="DJ52">
         <v>100000.0</v>
       </c>
       <c r="DK52">
         <v>100000.0</v>
       </c>
       <c r="DL52">
         <v>100000.0</v>
       </c>
       <c r="DM52">
         <v>100000.0</v>
       </c>
       <c r="DN52">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DO52">
         <v>900000.0</v>
       </c>
       <c r="DP52">
         <v>900000.0</v>
       </c>
       <c r="DQ52">
         <v>900000.0</v>
       </c>
-      <c r="DR52"/>
+      <c r="DR52">
+        <v>900000.0</v>
+      </c>
       <c r="DS52"/>
-      <c r="DT52">
-[...1 lines deleted...]
-      </c>
+      <c r="DT52"/>
       <c r="DU52">
         <v>100000.0</v>
       </c>
       <c r="DV52">
+        <v>100000.0</v>
+      </c>
+      <c r="DW52">
         <v>2100000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DY52">
         <v>700000.0</v>
       </c>
       <c r="DZ52">
         <v>700000.0</v>
       </c>
+      <c r="EA52">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>3042344.0</v>
+      </c>
+      <c r="C53">
         <v>4092000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4194352.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2108000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104000.0</v>
       </c>
       <c r="G53">
         <v>2104000.0</v>
       </c>
       <c r="H53">
+        <v>2104000.0</v>
+      </c>
+      <c r="I53">
         <v>2111000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2108690.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2108823.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2102189.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2001361.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2007500.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2012341.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2011000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1992727.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2010226.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2003469.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2999933.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3203287.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>3825000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1999999.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>8913000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>12068000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>12684000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>12830000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>14600000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>25878000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>10242000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>11287000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>15751000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>22508000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>31941000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>22206000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>38182000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>38932000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>23044000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>24969000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>23715000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>31313000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>38997000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>31038000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>55760000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>96234000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>143407000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>131856000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>131339000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>125673000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>130188000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>126154000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>140666000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>84114000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>79888000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>144863000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>114031000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>51511000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>124076000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>178589000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>99881000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>49013000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>134925000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>131485000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>140094000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>139637000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>208755000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>237389000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>274726000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>280475000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>303362000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>205100000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>219728000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>320735785.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>326574000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>320569000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>194134000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>187864036.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>135000000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>67100000.0</v>
       </c>
-      <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -20612,1665 +20731,1678 @@
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
-      <c r="CV54">
-[...1 lines deleted...]
-      </c>
+      <c r="CV54"/>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
-      <c r="DC54"/>
+      <c r="DC54">
+        <v>0.0</v>
+      </c>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>643122326.0</v>
+      </c>
+      <c r="C55">
         <v>663095000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>681146156.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>710463000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>735856000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>756610000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>777307000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>830400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1020946251.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1049308204.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1072028971.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1122286202.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1176879424.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1210987177.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1247077000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1279193894.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1335069648.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1388174563.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1438992525.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1444403296.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1469439000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1482987000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>975599000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>566505000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>371772999.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>370044000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>340319000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>343444000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>345724000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>339558000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>346100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>162649000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>164691000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>166042000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>177657000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>176654000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>182260000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>181401000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>183446000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>182347000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>154671000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>153952000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>161331000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>140587000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>131402000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>135415000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>127949000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>147523000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>151740000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>132900000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>120214000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>118412000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>122246000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>130452000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>127547000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>146936000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>146196000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>160236000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>165290000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>171074000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>177087000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>184460000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>189788000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>195753000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>197954000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>210129000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>195348000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>164135000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>174288000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>187463000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>208443000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>182064000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>191692000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>206244000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>298691000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>311508000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>324023000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>335476000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>350038000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>478709000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>488348000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>505464000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>524874000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>545225000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>629230000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>665709000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>659171000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>708163000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>755088000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>794492000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>834835000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>867152000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>892780000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>893368000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>917803000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>826122000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>861450000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>891216000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>959319000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>635981000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>681235000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>660932000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>706657267.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>731696000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>727704000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>752954000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>426787638.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>435000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>448900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>448300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>446000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>439200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>458400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>237100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>238300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>239500000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>82600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>73500000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>78200000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>71400000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>73600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>54000000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>35400000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>37800000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>25300000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>28500000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>28800000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>26800000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>27400000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>20200000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>569069296.0</v>
+      </c>
+      <c r="C56">
         <v>583883000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>600338482.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>623449000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>647320000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>675120000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>698878000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>742474000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>788838295.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>825987651.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>860316725.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>903764576.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>937729318.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>983885804.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1028507000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1063866159.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1122610674.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1180582411.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1227522161.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1320405695.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1345323000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1359692999.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>854315000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>445338000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>253759999.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>257210000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>229526000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>236689000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>237793000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>230880000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>261593000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>92421000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>91382000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>92311000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>102802000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>100595000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>106084000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>105540000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>107753000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>109937000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>82484000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>81895000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>87574000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>82955000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>73988000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>77977000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>50649000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>68824000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>71906000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>74999000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>60711000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>57376000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>59718000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>66060000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>61298000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>59564000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>61780000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>74650000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>77906000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>81495000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>87064000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>95040000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>99398000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>103651000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>105758000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>117501000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>106416000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>70537000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>80426000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>94445000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>116091000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>85763000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>93949000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>107277000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>181241000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>193485000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>198767000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>207245000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>221153000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>236688000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>240562000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>249683000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>262955000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>272696000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>265513000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>292320000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>278249000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>306150000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>321754000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>349436000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>378464000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>394626000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>407075000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>422653000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>433346000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>359993000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>387746000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>410772000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>467480000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>455007000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>494448000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>504530000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>540871152.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>574509000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>568839000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>601400000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>272923687.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>284200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>299000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>300100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>298800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>290600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>302600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>124100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>135100000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>129800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>67800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>60200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>65500000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>59300000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>62100000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>44500000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>28600000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>32200000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>20900000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>24700000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>25800000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>23800000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>24800000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>17900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>50857897.0</v>
+      </c>
+      <c r="C57">
         <v>54560000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>60883000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>74810000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>69539000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>74991000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>75586000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>82412000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>72341389.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>70819919.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>70224860.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>71909691.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>67909617.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>69069037.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>73168000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>73685236.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>74042831.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>76875519.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>83046435.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>63110165.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>56606000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>52239999.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>52091000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>48934000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>55707999.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>58035000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>64516000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>60495000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>54033000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>43187000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>47709000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>36610000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>34629000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>32812000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>39424000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>37262000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>43391000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>43439000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>43046000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>41175000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>37147000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>31269000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>30188000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>29386000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>28397000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>25223000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>24901000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>24914000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>26259000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>25436000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>26428000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>33865000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>33273000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>35647000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>40091000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>38935000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>37745000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>43784000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>41532000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>41201000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>39232000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>39918000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>35091000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>33029000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>30738000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>30927000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>30057000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>24697000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>23751000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>27996000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>26607000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>18481000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>15900000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>14519000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>22896000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>24887000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>24073000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>25171000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>34004000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>35157000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>34227000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>35494000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>41917000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>46638000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>51367000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>59484000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>69172000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>65986000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>63459000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>73169000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>79772000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>76714000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>71496000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>73893000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>76878000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>68917000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>60067000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>63266000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>77873000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>43202000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>43520000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>32963000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>37401989.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>36510000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>28380000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>29274000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>32455762.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>27400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>26100000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>26000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>29100000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>24600000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>22300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>22700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>21600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>13200000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>9200000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>11200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>12800000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>8200000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>8400000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>7900000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>9600000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>8100000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>9400000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>13400000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>12800000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>8700000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>8300000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>84058009.0</v>
+      </c>
+      <c r="C58">
         <v>85148000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>92289740.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>103639000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>99910000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>102789000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>104317000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>110889000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>98949486.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>98690160.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>85884330.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>88865036.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>80883002.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>83032344.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>88166000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>98576951.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>101322612.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>104299189.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>112573412.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>84604547.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>79215000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>74422000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>74712000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>71154000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>79045000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>81352000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>90056000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>85929000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>80865000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>69080000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>63500000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>53269000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>51838000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>50616000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>57802000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>55718000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>62117000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>62129000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>61903000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>60727000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>57562000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>51799000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>49717000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>50266000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>50776000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>48040000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>48715000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>47284000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>49721000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>48697000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>49960000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>65751000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>64602000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>67858000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>69545000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>70845000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>68907000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>75635000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>72945000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>68574000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>67306000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>65913000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>61913000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>60095000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>57587000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>58554000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>36428000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>28665000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>27444000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>42252000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>47109000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>37438000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>32723000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>34871000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>40502000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>41557000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>39403000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>40926000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>44945000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>45981000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>45010000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>45979000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>52059000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>56505000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>66201000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>74469000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>84080000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>80264000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>77345000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>86799000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>93132000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>88804000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>83898000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>85825000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>88286000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>78310000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>69119000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>71765000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>85596000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>48390000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>47564000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>36865000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>41523539.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>36657000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>28550000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>29466000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>32686512.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>27600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26300000.0</v>
       </c>
       <c r="DF58">
         <v>26300000.0</v>
       </c>
       <c r="DG58">
+        <v>26300000.0</v>
+      </c>
+      <c r="DH58">
         <v>29400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>24900000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>22600000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>23100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>21900000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>13500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>9600000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>11600000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>13200000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>8500000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>8800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>8600000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>10500000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>9000000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>10300000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>14300000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>13800000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>10300000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>9900000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -22328,489 +22460,493 @@
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
-      <c r="CV59">
-[...1 lines deleted...]
-      </c>
+      <c r="CV59"/>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
-      <c r="DC59"/>
+      <c r="DC59">
+        <v>0.0</v>
+      </c>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>559064316.0</v>
+      </c>
+      <c r="C60">
         <v>577947000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>588856415.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>606824000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>635946000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>653821000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>672990000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>719511000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>921996764.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>950618044.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>986144641.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1033421166.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1095996422.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1127954833.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1158911000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1180616943.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1233747036.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1283875374.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1326419112.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1359798748.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1390224000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1408565000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>900887000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>495351000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>292728000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>288692000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>250263000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>257515000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>264859000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>270478000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>282600000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>109380000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>112853000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>115426000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>119855000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>120936000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>120143000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>119272000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>124844000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>125391000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>100615000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>105545000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>114457000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>93321000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>83445000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>90110000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>81928000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>102475000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>104104000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>85943000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>71646000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>57325000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>61684000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>66003000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>62412000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>79919000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>80682000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>87729000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>95320000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>105200000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>112111000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>120250000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>128288000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>134155000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>139384000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>149308000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>158920000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>135470000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>146844000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>145211000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>161334000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>144626000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>158969000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>171373000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>258189000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>269951000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>284620000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>294550000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>305093000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>432728000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>443338000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>459485000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>472815000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>488720000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>563029000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>591240000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>575091000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>627899000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>677743000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>707693000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>741703000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>778348000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>808882000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>806409000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>824791000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>732510000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>772381000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>792231000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>837206000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>579279000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>624593000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>613655000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>654200270.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>680708000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>690895000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>714484000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>386165741.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>398000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>412500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>411300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>405500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>410500000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>431600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>213800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>216000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>225700000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>72700000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>61500000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>64600000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>62800000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>64800000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>45300000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>24900000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>28800000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>15000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>14200000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>15000000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>16500000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>17500000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>11700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -22819,176 +22955,177 @@
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-118000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-116000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-114000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-146000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-313000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-309000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-350000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-363000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-515000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-420000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-321000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-448000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-670000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-530000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-395000.0</v>
       </c>
-      <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
-      <c r="CV61">
-[...1 lines deleted...]
-      </c>
+      <c r="CV61"/>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
       <c r="CY61">
         <v>0.0</v>
       </c>
       <c r="CZ61">
         <v>0.0</v>
       </c>
       <c r="DA61">
         <v>0.0</v>
       </c>
       <c r="DB61">
         <v>0.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>0.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23077,50 +23214,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23216,63 +23354,63 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>98709229.0</v>
       </c>
       <c r="C2">
         <v>91713000.0</v>
       </c>
       <c r="D2">
         <v>124199000.0</v>
       </c>
       <c r="E2">
-        <v>96881000.0</v>
+        <v>95168000.0</v>
       </c>
       <c r="F2">
         <v>90492000.0</v>
       </c>
       <c r="G2">
         <v>82893000.0</v>
       </c>
       <c r="H2">
         <v>83385000.0</v>
       </c>
       <c r="I2">
         <v>66912000.0</v>
       </c>
       <c r="J2">
         <v>79688000.0</v>
       </c>
       <c r="K2">
         <v>61086000.0</v>
       </c>
       <c r="L2">
         <v>46489000.0</v>
       </c>
       <c r="M2">
         <v>58475000.0</v>
       </c>
@@ -23320,63 +23458,63 @@
       </c>
       <c r="AB2">
         <v>16045579.0</v>
       </c>
       <c r="AC2">
         <v>10000000.0</v>
       </c>
       <c r="AD2">
         <v>13700000.0</v>
       </c>
       <c r="AE2">
         <v>15400000.0</v>
       </c>
       <c r="AF2">
         <v>8600000.0</v>
       </c>
       <c r="AG2">
         <v>8600000.0</v>
       </c>
       <c r="AH2">
         <v>9946499.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>4129037.0</v>
       </c>
       <c r="C3">
         <v>11973000.0</v>
       </c>
       <c r="D3">
         <v>13527000.0</v>
       </c>
       <c r="E3">
-        <v>11190316.0</v>
+        <v>13773000.0</v>
       </c>
       <c r="F3">
         <v>9666192.0</v>
       </c>
       <c r="G3">
         <v>7558000.0</v>
       </c>
       <c r="H3">
         <v>7514000.0</v>
       </c>
       <c r="I3">
         <v>4759249.0</v>
       </c>
       <c r="J3">
         <v>5246117.0</v>
       </c>
       <c r="K3">
         <v>4489351.0</v>
       </c>
       <c r="L3">
         <v>4375000.0</v>
       </c>
       <c r="M3">
         <v>5610000.0</v>
       </c>
@@ -23424,51 +23562,51 @@
       </c>
       <c r="AB3">
         <v>7041355.0</v>
       </c>
       <c r="AC3">
         <v>5500000.0</v>
       </c>
       <c r="AD3">
         <v>3100000.0</v>
       </c>
       <c r="AE3">
         <v>1500000.0</v>
       </c>
       <c r="AF3">
         <v>1000000.0</v>
       </c>
       <c r="AG3">
         <v>1000000.0</v>
       </c>
       <c r="AH3">
         <v>753522.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>164000.0</v>
       </c>
       <c r="G4">
         <v>-1908000.0</v>
       </c>
       <c r="H4">
         <v>-3759000.0</v>
       </c>
       <c r="I4">
         <v>-3759000.0</v>
       </c>
       <c r="J4">
         <v>-3759000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>320000.0</v>
       </c>
@@ -23478,63 +23616,63 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
         <v>-81512368.0</v>
       </c>
       <c r="C5">
         <v>-321263000.0</v>
       </c>
       <c r="D5">
         <v>-135794866.0</v>
       </c>
       <c r="E5">
-        <v>-156292316.0</v>
+        <v>-159064000.0</v>
       </c>
       <c r="F5">
         <v>-96323925.0</v>
       </c>
       <c r="G5">
         <v>-47762000.0</v>
       </c>
       <c r="H5">
         <v>-33509000.0</v>
       </c>
       <c r="I5">
         <v>-25101123.0</v>
       </c>
       <c r="J5">
         <v>-5951611.0</v>
       </c>
       <c r="K5">
         <v>-20372012.0</v>
       </c>
       <c r="L5">
         <v>-5474683.0</v>
       </c>
       <c r="M5">
         <v>-28152000.0</v>
       </c>
@@ -23582,63 +23720,63 @@
       </c>
       <c r="AB5">
         <v>-53405017.98</v>
       </c>
       <c r="AC5">
         <v>-30047278.87</v>
       </c>
       <c r="AD5">
         <v>-18378000.0</v>
       </c>
       <c r="AE5">
         <v>-13600000.0</v>
       </c>
       <c r="AF5">
         <v>-7700000.0</v>
       </c>
       <c r="AG5">
         <v>-3500000.0</v>
       </c>
       <c r="AH5">
         <v>-3616908.33</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>-77383331.0</v>
       </c>
       <c r="C6">
         <v>-309290000.0</v>
       </c>
       <c r="D6">
         <v>-122267866.0</v>
       </c>
       <c r="E6">
-        <v>-145102000.0</v>
+        <v>-145291000.0</v>
       </c>
       <c r="F6">
         <v>-86657733.0</v>
       </c>
       <c r="G6">
         <v>-40204000.0</v>
       </c>
       <c r="H6">
         <v>-25995000.0</v>
       </c>
       <c r="I6">
         <v>-20341874.0</v>
       </c>
       <c r="J6">
         <v>-705494.0</v>
       </c>
       <c r="K6">
         <v>-15882661.0</v>
       </c>
       <c r="L6">
         <v>-1099683.0</v>
       </c>
       <c r="M6">
         <v>-22542000.0</v>
       </c>
@@ -23686,143 +23824,143 @@
       </c>
       <c r="AB6">
         <v>-46363662.98</v>
       </c>
       <c r="AC6">
         <v>-24547278.87</v>
       </c>
       <c r="AD6">
         <v>-15278000.0</v>
       </c>
       <c r="AE6">
         <v>-12100000.0</v>
       </c>
       <c r="AF6">
         <v>-6700000.0</v>
       </c>
       <c r="AG6">
         <v>-2500000.0</v>
       </c>
       <c r="AH6">
         <v>-2863386.33</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>2400295.0</v>
       </c>
       <c r="C9">
         <v>-21982000.0</v>
       </c>
       <c r="D9">
         <v>-21831000.0</v>
       </c>
       <c r="E9">
-        <v>-13081000.0</v>
+        <v>-13308000.0</v>
       </c>
       <c r="F9">
         <v>14013000.0</v>
       </c>
       <c r="G9">
         <v>20984000.0</v>
       </c>
       <c r="H9">
         <v>22338000.0</v>
       </c>
       <c r="I9">
         <v>29674000.0</v>
       </c>
       <c r="J9">
         <v>41600000.0</v>
       </c>
       <c r="K9">
         <v>24184000.0</v>
       </c>
       <c r="L9">
         <v>9974000.0</v>
       </c>
       <c r="M9">
         <v>10246000.0</v>
       </c>
@@ -23870,63 +24008,63 @@
       </c>
       <c r="AB9">
         <v>6842571.0</v>
       </c>
       <c r="AC9">
         <v>6200000.0</v>
       </c>
       <c r="AD9">
         <v>3200000.0</v>
       </c>
       <c r="AE9">
         <v>3400000.0</v>
       </c>
       <c r="AF9">
         <v>6800000.0</v>
       </c>
       <c r="AG9">
         <v>5100000.0</v>
       </c>
       <c r="AH9">
         <v>904228.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>-92453604.0</v>
       </c>
       <c r="C10">
         <v>-323409000.0</v>
       </c>
       <c r="D10">
         <v>-144052000.0</v>
       </c>
       <c r="E10">
-        <v>-177030000.0</v>
+        <v>-160329000.0</v>
       </c>
       <c r="F10">
         <v>-114613000.0</v>
       </c>
       <c r="G10">
         <v>-49339000.0</v>
       </c>
       <c r="H10">
         <v>-35271000.0</v>
       </c>
       <c r="I10">
         <v>-26953000.0</v>
       </c>
       <c r="J10">
         <v>-6477000.0</v>
       </c>
       <c r="K10">
         <v>-21306000.0</v>
       </c>
       <c r="L10">
         <v>-6363000.0</v>
       </c>
       <c r="M10">
         <v>-29331000.0</v>
       </c>
@@ -23974,63 +24112,63 @@
       </c>
       <c r="AB10">
         <v>-50695959.48</v>
       </c>
       <c r="AC10">
         <v>1300000.0</v>
       </c>
       <c r="AD10">
         <v>1900000.0</v>
       </c>
       <c r="AE10">
         <v>-4300000.0</v>
       </c>
       <c r="AF10">
         <v>-5300000.0</v>
       </c>
       <c r="AG10">
         <v>-3700000.0</v>
       </c>
       <c r="AH10">
         <v>-2260568.16</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
         <v>51892.0</v>
       </c>
       <c r="C11">
         <v>121000.0</v>
       </c>
       <c r="D11">
         <v>158000.0</v>
       </c>
       <c r="E11">
-        <v>-3536000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="F11">
         <v>-216000.0</v>
       </c>
       <c r="G11">
         <v>130000.0</v>
       </c>
       <c r="H11">
         <v>20000.0</v>
       </c>
       <c r="I11">
         <v>370000.0</v>
       </c>
       <c r="J11">
         <v>1571000.0</v>
       </c>
       <c r="K11">
         <v>381000.0</v>
       </c>
       <c r="L11">
         <v>211000.0</v>
       </c>
       <c r="M11">
         <v>417000.0</v>
       </c>
@@ -24078,51 +24216,51 @@
       </c>
       <c r="AB11">
         <v>528426.0</v>
       </c>
       <c r="AC11">
         <v>800000.0</v>
       </c>
       <c r="AD11">
         <v>500000.0</v>
       </c>
       <c r="AE11">
         <v>200000.0</v>
       </c>
       <c r="AF11">
         <v>100000.0</v>
       </c>
       <c r="AG11">
         <v>200000.0</v>
       </c>
       <c r="AH11">
         <v>-1280988.62</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
         <v>1938348.0</v>
       </c>
       <c r="C12">
         <v>2146000.0</v>
       </c>
       <c r="D12">
         <v>1214000.0</v>
       </c>
       <c r="E12">
         <v>1214877.0</v>
       </c>
       <c r="F12">
         <v>1282614.0</v>
       </c>
       <c r="G12">
         <v>1371833.0</v>
       </c>
       <c r="H12">
         <v>1467338.0</v>
       </c>
       <c r="I12">
         <v>503000.0</v>
       </c>
@@ -24182,139 +24320,139 @@
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>100000.0</v>
       </c>
       <c r="AG12">
         <v>100000.0</v>
       </c>
       <c r="AH12">
         <v>226056.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>-3301000.0</v>
       </c>
       <c r="L14">
         <v>-2843000.0</v>
       </c>
       <c r="M14">
         <v>-2694000.0</v>
       </c>
       <c r="N14">
         <v>-1392000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>-92491253.0</v>
       </c>
       <c r="C15">
         <v>-324245000.0</v>
       </c>
       <c r="D15">
         <v>-177716000.0</v>
       </c>
       <c r="E15">
         <v>-173494000.0</v>
       </c>
       <c r="F15">
         <v>-114397000.0</v>
       </c>
       <c r="G15">
         <v>-51377000.0</v>
       </c>
       <c r="H15">
         <v>-39050000.0</v>
       </c>
       <c r="I15">
         <v>-27323000.0</v>
       </c>
@@ -24374,51 +24512,51 @@
       </c>
       <c r="AB15">
         <v>-51224386.02</v>
       </c>
       <c r="AC15">
         <v>500000.0</v>
       </c>
       <c r="AD15">
         <v>1400000.0</v>
       </c>
       <c r="AE15">
         <v>-4500000.0</v>
       </c>
       <c r="AF15">
         <v>-5400000.0</v>
       </c>
       <c r="AG15">
         <v>-3700000.0</v>
       </c>
       <c r="AH15">
         <v>-2335920.43</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-173494000.0</v>
       </c>
       <c r="F16">
         <v>-114233000.0</v>
       </c>
       <c r="G16">
         <v>-51377000.0</v>
       </c>
       <c r="H16">
         <v>-39050000.0</v>
       </c>
       <c r="I16">
         <v>-27323000.0</v>
       </c>
       <c r="J16">
         <v>-8048000.0</v>
       </c>
       <c r="K16">
         <v>-21112000.0</v>
       </c>
@@ -24436,51 +24574,51 @@
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16">
         <v>34079000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
         <v>0.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
         <v>-90914000.0</v>
       </c>
       <c r="C17">
         <v>-323530000.0</v>
       </c>
       <c r="D17">
         <v>-144210000.0</v>
       </c>
       <c r="E17">
         <v>-173494000.0</v>
       </c>
       <c r="F17">
         <v>-114397000.0</v>
       </c>
       <c r="G17">
         <v>-49469000.0</v>
       </c>
       <c r="H17">
         <v>-39050000.0</v>
       </c>
       <c r="I17">
         <v>-27323000.0</v>
       </c>
@@ -24502,51 +24640,51 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-1226000.0</v>
       </c>
       <c r="C18">
         <v>-2166000.0</v>
       </c>
       <c r="D18">
         <v>-1105000.0</v>
       </c>
       <c r="E18">
         <v>-1279000.0</v>
       </c>
       <c r="F18">
         <v>-1594000.0</v>
       </c>
       <c r="G18">
         <v>-1303000.0</v>
       </c>
       <c r="H18">
         <v>-1434000.0</v>
       </c>
       <c r="I18">
         <v>-503000.0</v>
       </c>
@@ -24560,141 +24698,141 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
         <v>-81512368.0</v>
       </c>
       <c r="C21">
         <v>-183300000.0</v>
       </c>
       <c r="D21">
         <v>-162904000.0</v>
       </c>
       <c r="E21">
-        <v>-158899000.0</v>
+        <v>-142016000.0</v>
       </c>
       <c r="F21">
         <v>-87974000.0</v>
       </c>
       <c r="G21">
         <v>-39761000.0</v>
       </c>
       <c r="H21">
         <v>-25446000.0</v>
       </c>
       <c r="I21">
         <v>-20798000.0</v>
       </c>
       <c r="J21">
         <v>-4877000.0</v>
       </c>
       <c r="K21">
         <v>-18069000.0</v>
       </c>
       <c r="L21">
         <v>-24884000.0</v>
       </c>
       <c r="M21">
         <v>-28054000.0</v>
       </c>
@@ -24742,103 +24880,103 @@
       </c>
       <c r="AB21">
         <v>-53405018.19</v>
       </c>
       <c r="AC21">
         <v>-29900000.0</v>
       </c>
       <c r="AD21">
         <v>-18400000.0</v>
       </c>
       <c r="AE21">
         <v>-13600000.0</v>
       </c>
       <c r="AF21">
         <v>-7700000.0</v>
       </c>
       <c r="AG21">
         <v>-3500000.0</v>
       </c>
       <c r="AH21">
         <v>-3616909.05</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
         <v>182621893.0</v>
       </c>
       <c r="C23">
         <v>253031000.0</v>
       </c>
       <c r="D23">
         <v>265272000.0</v>
       </c>
       <c r="E23">
-        <v>145800000.0</v>
+        <v>223876000.0</v>
       </c>
       <c r="F23">
         <v>192479000.0</v>
       </c>
       <c r="G23">
         <v>143638000.0</v>
       </c>
       <c r="H23">
         <v>131169000.0</v>
       </c>
       <c r="I23">
         <v>117122000.0</v>
       </c>
       <c r="J23">
         <v>125611000.0</v>
       </c>
       <c r="K23">
         <v>101407000.0</v>
       </c>
       <c r="L23">
         <v>81111000.0</v>
       </c>
       <c r="M23">
         <v>90767000.0</v>
       </c>
@@ -24886,89 +25024,89 @@
       </c>
       <c r="AB23">
         <v>76293168.0</v>
       </c>
       <c r="AC23">
         <v>46100000.0</v>
       </c>
       <c r="AD23">
         <v>35300000.0</v>
       </c>
       <c r="AE23">
         <v>32400000.0</v>
       </c>
       <c r="AF23">
         <v>23100000.0</v>
       </c>
       <c r="AG23">
         <v>17200000.0</v>
       </c>
       <c r="AH23">
         <v>14467636.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
         <v>4127000.0</v>
       </c>
       <c r="C25">
         <v>11973000.0</v>
       </c>
       <c r="D25">
         <v>13527000.0</v>
       </c>
       <c r="E25">
         <v>13357000.0</v>
       </c>
       <c r="F25">
         <v>9752000.0</v>
       </c>
       <c r="G25">
         <v>7558000.0</v>
       </c>
       <c r="H25">
         <v>7514000.0</v>
       </c>
       <c r="I25">
         <v>5015000.0</v>
       </c>
@@ -24980,63 +25118,63 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
         <v>57472782.0</v>
       </c>
       <c r="C26">
         <v>94494000.0</v>
       </c>
       <c r="D26">
         <v>98306000.0</v>
       </c>
       <c r="E26">
-        <v>95952000.0</v>
+        <v>89715000.0</v>
       </c>
       <c r="F26">
         <v>62162000.0</v>
       </c>
       <c r="G26">
         <v>35519000.0</v>
       </c>
       <c r="H26">
         <v>25259000.0</v>
       </c>
       <c r="I26">
         <v>27039000.0</v>
       </c>
       <c r="J26">
         <v>25022000.0</v>
       </c>
       <c r="K26">
         <v>19827000.0</v>
       </c>
       <c r="L26">
         <v>16206000.0</v>
       </c>
       <c r="M26">
         <v>14294000.0</v>
       </c>
@@ -25078,63 +25216,63 @@
       </c>
       <c r="Z26">
         <v>82686000.0</v>
       </c>
       <c r="AA26">
         <v>57687695.0</v>
       </c>
       <c r="AB26">
         <v>42825504.0</v>
       </c>
       <c r="AC26">
         <v>23500000.0</v>
       </c>
       <c r="AD26">
         <v>12700000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26">
         <v>1959159.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27">
         <v>8048000.0</v>
       </c>
       <c r="C27">
         <v>13502000.0</v>
       </c>
       <c r="D27">
         <v>15110000.0</v>
       </c>
       <c r="E27">
-        <v>12851000.0</v>
+        <v>12538000.0</v>
       </c>
       <c r="F27">
         <v>12904000.0</v>
       </c>
       <c r="G27">
         <v>8616000.0</v>
       </c>
       <c r="H27">
         <v>7769000.0</v>
       </c>
       <c r="I27">
         <v>8068000.0</v>
       </c>
       <c r="J27">
         <v>7951000.0</v>
       </c>
       <c r="K27">
         <v>7190000.0</v>
       </c>
       <c r="L27">
         <v>7428000.0</v>
       </c>
       <c r="M27">
         <v>7589000.0</v>
       </c>
@@ -25150,63 +25288,63 @@
       <c r="Q27">
         <v>8861000.0</v>
       </c>
       <c r="R27">
         <v>7203000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>18448000.0</v>
       </c>
       <c r="C28">
         <v>23516000.0</v>
       </c>
       <c r="D28">
         <v>23874000.0</v>
       </c>
       <c r="E28">
-        <v>28943000.0</v>
+        <v>26355000.0</v>
       </c>
       <c r="F28">
         <v>24976000.0</v>
       </c>
       <c r="G28">
         <v>16234000.0</v>
       </c>
       <c r="H28">
         <v>12868000.0</v>
       </c>
       <c r="I28">
         <v>15103000.0</v>
       </c>
       <c r="J28">
         <v>12950000.0</v>
       </c>
       <c r="K28">
         <v>13304000.0</v>
       </c>
       <c r="L28">
         <v>10988000.0</v>
       </c>
       <c r="M28">
         <v>10409000.0</v>
       </c>
@@ -25254,51 +25392,51 @@
       </c>
       <c r="AB28">
         <v>10053085.28</v>
       </c>
       <c r="AC28">
         <v>6900000.0</v>
       </c>
       <c r="AD28">
         <v>5800000.0</v>
       </c>
       <c r="AE28">
         <v>15500000.0</v>
       </c>
       <c r="AF28">
         <v>13500000.0</v>
       </c>
       <c r="AG28">
         <v>7600000.0</v>
       </c>
       <c r="AH28">
         <v>1808454.52</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>51000.0</v>
       </c>
       <c r="C29">
         <v>121000.0</v>
       </c>
       <c r="D29">
         <v>158000.0</v>
       </c>
       <c r="E29">
         <v>-3536000.0</v>
       </c>
       <c r="F29">
         <v>-216000.0</v>
       </c>
       <c r="G29">
         <v>130000.0</v>
       </c>
       <c r="H29">
         <v>20000.0</v>
       </c>
       <c r="I29">
         <v>370000.0</v>
       </c>
@@ -25314,63 +25452,63 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
         <v>83912663.0</v>
       </c>
       <c r="C30">
         <v>161318000.0</v>
       </c>
       <c r="D30">
         <v>141073000.0</v>
       </c>
       <c r="E30">
-        <v>145800000.0</v>
+        <v>128708000.0</v>
       </c>
       <c r="F30">
         <v>101987000.0</v>
       </c>
       <c r="G30">
         <v>60745000.0</v>
       </c>
       <c r="H30">
         <v>47784000.0</v>
       </c>
       <c r="I30">
         <v>50210000.0</v>
       </c>
       <c r="J30">
         <v>45923000.0</v>
       </c>
       <c r="K30">
         <v>40321000.0</v>
       </c>
       <c r="L30">
         <v>34622000.0</v>
       </c>
       <c r="M30">
         <v>32292000.0</v>
       </c>
@@ -25418,63 +25556,63 @@
       </c>
       <c r="AB30">
         <v>60247589.0</v>
       </c>
       <c r="AC30">
         <v>36100000.0</v>
       </c>
       <c r="AD30">
         <v>21600000.0</v>
       </c>
       <c r="AE30">
         <v>17000000.0</v>
       </c>
       <c r="AF30">
         <v>14500000.0</v>
       </c>
       <c r="AG30">
         <v>8600000.0</v>
       </c>
       <c r="AH30">
         <v>4521136.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
         <v>-10941236.0</v>
       </c>
       <c r="C31">
         <v>-140109000.0</v>
       </c>
       <c r="D31">
         <v>18852000.0</v>
       </c>
       <c r="E31">
-        <v>-15001000.0</v>
+        <v>-18313000.0</v>
       </c>
       <c r="F31">
         <v>-26510000.0</v>
       </c>
       <c r="G31">
         <v>-9578000.0</v>
       </c>
       <c r="H31">
         <v>-9825000.0</v>
       </c>
       <c r="I31">
         <v>-6155000.0</v>
       </c>
       <c r="J31">
         <v>-1600000.0</v>
       </c>
       <c r="K31">
         <v>-3237000.0</v>
       </c>
       <c r="L31">
         <v>18521000.0</v>
       </c>
       <c r="M31">
         <v>-1277000.0</v>
       </c>
@@ -25522,63 +25660,63 @@
       </c>
       <c r="AB31">
         <v>2709058.0</v>
       </c>
       <c r="AC31">
         <v>31207846.0</v>
       </c>
       <c r="AD31">
         <v>20278000.0</v>
       </c>
       <c r="AE31">
         <v>9300000.0</v>
       </c>
       <c r="AF31">
         <v>2400000.0</v>
       </c>
       <c r="AG31">
         <v>-200000.0</v>
       </c>
       <c r="AH31">
         <v>1356340.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
         <v>101140050.0</v>
       </c>
       <c r="C32">
         <v>69731000.0</v>
       </c>
       <c r="D32">
         <v>102368000.0</v>
       </c>
       <c r="E32">
-        <v>83800000.0</v>
+        <v>81860000.0</v>
       </c>
       <c r="F32">
         <v>104505000.0</v>
       </c>
       <c r="G32">
         <v>103877000.0</v>
       </c>
       <c r="H32">
         <v>105723000.0</v>
       </c>
       <c r="I32">
         <v>96586000.0</v>
       </c>
       <c r="J32">
         <v>121288000.0</v>
       </c>
       <c r="K32">
         <v>85270000.0</v>
       </c>
       <c r="L32">
         <v>56463000.0</v>
       </c>
       <c r="M32">
         <v>68721000.0</v>
       </c>
@@ -25645,1357 +25783,1365 @@
       <c r="AH32">
         <v>10850727.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>16098548.0</v>
+      </c>
+      <c r="C2">
         <v>16658000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28035000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27539000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19337000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18997000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27747000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22972000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21127000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19867000.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
+        <v>56419000.0</v>
+      </c>
+      <c r="M2">
         <v>29922000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18496000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18863000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26383000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26108000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23135000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21255000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31934000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22387000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21175000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14996000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22949000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20825000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20272000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18847000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33235000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18591000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18101000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13805000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21285000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15126000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17035000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13466000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27661000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21664000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17256000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13106000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21338000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14201000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12525000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13022000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16168000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11989000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10086000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8246000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18680000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15403000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13930000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10462000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11422000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12312000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11361000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9397000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4895000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12141000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8761000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10524000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16854000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16667000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>15797000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>12806000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15975000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>14565000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14171000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10097000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14159000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7728000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11235000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7886000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16887000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10547000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9438000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10529000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6430000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7500000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4653000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6469000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4415000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5277000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7168000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4346000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6760000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5997000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7134000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11401000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17375000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17885000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10273000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14062000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>19781000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>15304000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>18503000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>22475000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>24730000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>14689000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13330000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>14365000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15721000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5491000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5710000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2442000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>16863029.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>10273000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2168000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1039000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>8945579.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>4800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>7700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>2900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>2800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>3200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2500000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DW2">
         <v>2200000.0</v>
       </c>
       <c r="DX2">
+        <v>2200000.0</v>
+      </c>
+      <c r="DY2">
         <v>1700000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>2200000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>977530.0</v>
+      </c>
+      <c r="C3">
         <v>987000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1143000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1035000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>964000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>985000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1099000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3535000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3343000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3486000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>3959000.0</v>
+      </c>
+      <c r="M3">
         <v>3219000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2526000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3272000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2828000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3979000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3441000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3109000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>557000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2167000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2444000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1869000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1768000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2560000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1610000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1620000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2273000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1721000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1953000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1567000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1178000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1241000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1300000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1296000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1481000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1186000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1187000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1210000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1056000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1230000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1024000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1234000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1536000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>784000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>995000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1060000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1448000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1517000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1425000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1220000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1654000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1525000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1277000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1275000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1586000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1656000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1348000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1594000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1490000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1298000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1651000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1467000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4228000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1389000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1326000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1621000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3824000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1952000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2017000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1711000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2166000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1932000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1790000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2133000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5162000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4295000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4382000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4241000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4893000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6013000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6103000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6122000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6126000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7580000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7696000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>7832000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>9458000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>9511000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13065000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13279000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>13722000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>13953000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>13101000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>13645000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>11737000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>12740000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>12443000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>13682000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6351000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3084000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2776000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2427000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2471196.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2262000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2127000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2104000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1841355.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1800000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DI3">
         <v>1300000.0</v>
       </c>
       <c r="DJ3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK3">
         <v>1400000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1300000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DN3">
         <v>500000.0</v>
       </c>
       <c r="DO3">
+        <v>500000.0</v>
+      </c>
+      <c r="DP3">
         <v>300000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>500000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DS3">
         <v>300000.0</v>
       </c>
       <c r="DT3">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DU3">
         <v>200000.0</v>
       </c>
       <c r="DV3">
+        <v>200000.0</v>
+      </c>
+      <c r="DW3">
         <v>300000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DY3">
         <v>200000.0</v>
       </c>
       <c r="DZ3">
         <v>200000.0</v>
       </c>
+      <c r="EA3">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="U4">
         <v>-5000.0</v>
       </c>
       <c r="V4">
+        <v>-5000.0</v>
+      </c>
+      <c r="W4">
         <v>164000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-544000.0</v>
       </c>
       <c r="Y4">
         <v>-544000.0</v>
       </c>
       <c r="Z4">
         <v>-544000.0</v>
       </c>
       <c r="AA4">
         <v>-544000.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>-544000.0</v>
+      </c>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>320000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>24000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -27114,895 +27260,902 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
+        <v>-12452545.0</v>
+      </c>
+      <c r="C5">
         <v>-10951000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27617000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-23758000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20520000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45914000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-204542003.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-41199000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-42446000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>-17528000.0</v>
+      </c>
+      <c r="M5">
         <v>-34411000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-38575000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-39994000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-37109000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-42949000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-55363000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-40141000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-25982000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-24204000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-21548000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15285000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14118000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10663000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10298000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12683000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10381000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8442000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6603000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11662000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10952724.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5648642.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4137618.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5294750.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2054267.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-369224.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-625835.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2214255.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-589338.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3966324.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5826000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-10221000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1011000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4001000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7448000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-8310000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-11456000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2446000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3956000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4188000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2714000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3882000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5829000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7289000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7693000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9098000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-7463000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-8332000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-6894000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-7710000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-9231000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-11292000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-9382000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9886000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-11763000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-11245000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-11091000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-11465000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-14911000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-13684000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-11882000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-13539000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-12546000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-13136000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-17394000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-14985000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-14342000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-15058000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5253000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-15646000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-16085000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-14794000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-16916000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-22333000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-31381000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-34070000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-38936000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-30382000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-29751000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-36682000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-36096000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-30710000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-34840000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-33109000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-39573000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-34126000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-22408000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-51402000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-11059000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-22376000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-21544000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-11095000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-28958910.24</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-20776000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-18456000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-14340000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-17905017.98</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-17300000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-10600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-7600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-10000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-9900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-4800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-5800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-1600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-9000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-4000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-3600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-5300000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-4100000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-3300000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-2100000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-3800000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-1500000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-1300000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-1100000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-600000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-1800000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-800000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>-11475015.0</v>
+      </c>
+      <c r="C6">
         <v>-9964000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15906000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-26582000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-22794000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19535000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-44815000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-201007003.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-37856000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-38960000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-13569000.0</v>
+      </c>
+      <c r="M6">
         <v>-31192000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36049000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36722000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-34281000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-38970000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-51922000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-37032000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25425000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-22037000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19104000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13416000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12350000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8103000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8688000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11063000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8108000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6721000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4650000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10095000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9774724.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4407642.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2837618.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3998750.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-573267.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>816776.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>561165.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1004255.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>466662.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2736324.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4802000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8987000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>525000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3217000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6453000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-7250000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10008000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-929000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2531000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2968000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1060000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2357000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4552000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6014000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6107000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7442000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-6115000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-6738000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5404000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-6412000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7580000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-9825000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5154000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-8497000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-10437000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-9624000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-7267000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-9513000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-12894000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-11973000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9716000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-11607000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-10756000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-11003000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-12232000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-10690000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9960000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-10817000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-360000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-9633000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-9982000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-8672000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-10790000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-14753000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-23685000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-26238000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-29478000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-20871000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-16686000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-23403000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-22374000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-16757000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-21739000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-19464000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-27836000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-21386000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-9965000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-37720000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-4708000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-19292000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-18768000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-8668000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-26487714.24</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-18514000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-16329000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-12236000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-16063662.98</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-15500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-9200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-5600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-8500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-8600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-3500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-4400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-8200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-3500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-3100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-5000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-3600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-2900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-1800000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-3500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-1300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-1100000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-200000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-1600000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-600000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -28184,111 +28337,112 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28470,1445 +28624,1457 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
+        <v>3976394.0</v>
+      </c>
+      <c r="C9">
         <v>2763000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5603000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4962000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1495000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3608000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3227000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-8216000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5124000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5415000.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
+        <v>-10279000.0</v>
+      </c>
+      <c r="M9">
         <v>-2862000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3182000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5620000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5919000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4765000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2203000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-208000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4771000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2833000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3786000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2623000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5639000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4799000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5511000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5035000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8648000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6194000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5550000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2203000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7192000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6448000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9410000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6624000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12595000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10190000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9265000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9550000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9346000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6434000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5122000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3282000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3818000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4048000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1091000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1017000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3033000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5208000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4541000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3530000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5894000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4691000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3236000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2938000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>824000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2013000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1511000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3021000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4142000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3935000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3315000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2493000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5108000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1963000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1355000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1785000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2357000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1319000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1840000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>198000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2014000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1738000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2913000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>5514000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>13635000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>10066000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9652000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7127000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3723000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>8780000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7924000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>8190000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>10907000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>10130000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>1817000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-413000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3159000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5745000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>10898000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1977000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>9372000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>12862000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10646000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>10623000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4562000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>13346000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>24969000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>13000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>21917000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4264000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4161000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1438000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-4048375.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-1196000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>706000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1735000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1542571.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2900000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-1900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DK9">
         <v>1600000.0</v>
       </c>
       <c r="DL9">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM9">
         <v>-1200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>1900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>900000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DQ9">
         <v>800000.0</v>
       </c>
       <c r="DR9">
+        <v>800000.0</v>
+      </c>
+      <c r="DS9">
         <v>1300000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DU9">
         <v>2000000.0</v>
       </c>
       <c r="DV9">
+        <v>2000000.0</v>
+      </c>
+      <c r="DW9">
         <v>1700000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>2300000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>900000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>1000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>-19738703.0</v>
+      </c>
+      <c r="C10">
         <v>-11392000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-28070000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-24256000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-21036000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-46453000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-205056319.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-31395000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-41031000.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
+        <v>-17702000.0</v>
+      </c>
+      <c r="M10">
         <v>-34701000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-28115000.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
+        <v>-32388000.0</v>
+      </c>
+      <c r="P10">
         <v>-37431000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-43301000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-55703000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-40595000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-44070000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-30841000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-21910000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17791000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-14447000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11126000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10678000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13088000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10259000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9782000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6971000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12018000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11408000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5723000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4318000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5504000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2676000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-590000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-809000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2403000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-750000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4160000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6005000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-10392000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1219000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4183000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-7654000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6693000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-18498000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2362000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4359000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4112000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2341000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4718000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-5810000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-8370000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-18589000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-9331000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6997000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8492000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-6891000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-8290000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-9167000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-11425000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-8781000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-6606000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-12124000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-11329000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>26294000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-11992000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1005000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-18572000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-18028000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-15457000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-13484000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>81064000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-15891000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-15656000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-10799000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-14516000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-4637000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-18108000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-18616000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-17050000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-16081000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-8844000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-29498000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-32355000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-54876000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-52702000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-30448000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-36960000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-38773000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-30811000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-32347000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-22412000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-35494000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-39722000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-21163000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-50160000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-35350000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-20320000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-26797000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-13957000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-30931458.82</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-3471000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-12219000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-9825000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-18295959.48</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-14900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-11700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-5600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-6800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>14300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-5700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>7900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-2400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-3000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-3400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-2900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-1400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-3300000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-1800000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>600000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-700000.0</v>
       </c>
-      <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>-1600000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-1000000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>202</v>
+      </c>
+      <c r="B11">
+        <v>22415.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>27000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>24000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>18000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-525319.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>68000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>35000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
+        <v>40000.0</v>
+      </c>
+      <c r="M11">
         <v>20000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>98000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8836000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3004000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-420000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>88000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="U11">
         <v>3000.0</v>
       </c>
       <c r="V11">
+        <v>3000.0</v>
+      </c>
+      <c r="W11">
         <v>11000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-39000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>86000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>67000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4495000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2383000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>68000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>301000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>210000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>437000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>392000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>532000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>127000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>251000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1066000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>201000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-477000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>368000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>449000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>77000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>167000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>318000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-626000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>689000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-71000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>33000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>37000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>164000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>64000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-42000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>113000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-952000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-4276000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-825000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-7000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3588000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-13377000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3791000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>6146000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1918000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-3000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>19000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-1503000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-68000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>15000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-804000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-32000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-251000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-1268000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>134000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>65000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>49000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-1883000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>91000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>232000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-121000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>108000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>203000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>227000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>244000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>186000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>92000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-145000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>470000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>310000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>557000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>120000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>220000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>280000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>249000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>247168.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>327000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>361000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>343000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-71573.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE11">
         <v>200000.0</v>
       </c>
       <c r="DF11">
         <v>200000.0</v>
       </c>
       <c r="DG11">
+        <v>200000.0</v>
+      </c>
+      <c r="DH11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI11">
         <v>100000.0</v>
       </c>
       <c r="DJ11">
         <v>100000.0</v>
       </c>
       <c r="DK11">
+        <v>100000.0</v>
+      </c>
+      <c r="DL11">
         <v>600000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-16900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN11">
         <v>100000.0</v>
       </c>
       <c r="DO11">
         <v>100000.0</v>
       </c>
       <c r="DP11">
         <v>100000.0</v>
       </c>
       <c r="DQ11">
         <v>100000.0</v>
       </c>
       <c r="DR11">
+        <v>100000.0</v>
+      </c>
+      <c r="DS11">
         <v>-600000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-400000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-100000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-1900000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-300000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>100000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-200000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-100000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
+        <v>410309.0</v>
+      </c>
+      <c r="C12">
         <v>441000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>451000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>453000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>498000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>516000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>539000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>590713.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>598000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>432000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>275407.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>286317.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>322000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>283021.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>322000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>352000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>340000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>454000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>313000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="V12">
         <v>362000.0</v>
       </c>
       <c r="W12">
+        <v>362000.0</v>
+      </c>
+      <c r="X12">
         <v>329000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>463000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>380000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>325075.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>352000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>358000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>368000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>356000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>121000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>123000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>127000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>132000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>168000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>219000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>164000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>181000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>164000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>172000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>179000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>171000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>208000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>182000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>206000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>198000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>234000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>232000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>234000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>242000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>268000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>298000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>493000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>427000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>322000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>905000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>425000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>414000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>913000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>349000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>292000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>307000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>259000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>396000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>86000.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
@@ -29982,82 +30148,85 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
-      <c r="DY12">
-[...1 lines deleted...]
-      </c>
+      <c r="DY12"/>
       <c r="DZ12">
         <v>100000.0</v>
       </c>
+      <c r="EA12">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -30144,150 +30313,149 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>244000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>137000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>-2694000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>-1392000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
@@ -30406,701 +30574,705 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
+        <v>-19761119.0</v>
+      </c>
+      <c r="C15">
         <v>-11392000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17527000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-28070000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-24280000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-21036000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-46471000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-205018000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-31464000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-41292000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>-51248000.0</v>
+      </c>
+      <c r="M15">
         <v>-62454000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-30096000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-33918000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-34427000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-42881000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-55791000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-40395000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-43832000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-30849000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-21913000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-17638000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-14686000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11756000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-11432000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13503000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10273000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-9782000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-6971000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-12024000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11476000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6024000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4323000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2886000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1027000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1201000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2935000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-877000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-4411000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-5810000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-9994000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1355000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-4135000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-7342000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>7017000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-17467000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2423000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4457000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-3521000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-2274000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-4508000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-5203000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-7978000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-18108000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-8950000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-6634000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-8443000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-6714000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-7816000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-8679000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-10211000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-8430000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-5610000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-10851000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-10045000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>26301000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-11992000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1005000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-18572000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-18028000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-15457000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-13481000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>81045000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-15891000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-16017000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-11140000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-14254000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-128748000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-17857000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-17348000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-17184000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-16146000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-8893000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-29498000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-32446000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-55108000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-52581000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-30557000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-37163000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-39000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-31055000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-32533000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-22504000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-35349000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-40192000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-21473000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-50717000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-35470000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-20540000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-27077000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-14206000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-31178626.88</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-3798000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-12580000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-10168000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-18224386.02</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-15100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-11900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-5800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-6900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>14200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-5800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-1000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>7900000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-2500000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-3100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-3500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-3000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-1500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-3400000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>-1700000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>600000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-800000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-700000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>-1600000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>-900000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-30096000.0</v>
       </c>
       <c r="O16">
+        <v>-30096000.0</v>
+      </c>
+      <c r="P16">
         <v>-34427000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-42881000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-55791000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-40395000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-43832000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-30849000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-21913000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-17638000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-14686000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11756000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11432000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13503000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-10273000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9782000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-6971000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-12024000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-11476000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6024000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-4323000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6986000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-25573000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>13474000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2935000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-21112000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-5815000.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
         <v>-7017000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7017000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-27868000.0</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-19964000.0</v>
       </c>
-      <c r="AZ16">
-[...1 lines deleted...]
-      </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>26301000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-1583000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1583000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>34079000.0</v>
       </c>
-      <c r="BT16">
-[...1 lines deleted...]
-      </c>
       <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
         <v>-81045000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>81045000.0</v>
       </c>
-      <c r="BW16">
-[...1 lines deleted...]
-      </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
         <v>-11578000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11578000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
@@ -31120,232 +31292,235 @@
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
+        <v>-20276000.0</v>
+      </c>
+      <c r="C17">
         <v>-11392000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17527000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-28070000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-24280000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-21036000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-46471000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-204531000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-31463000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-41066000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-17742000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-62454000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-30096000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-33918000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-34427000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-42881000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-55791000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-40395000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-43837000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-30844000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-21913000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-17802000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-14408000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-11212000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-11432000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-13503000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10273000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-9782000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-6971000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-12024000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-11476000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6024000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-4323000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5500000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6986000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-25573000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>13474000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2935000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-21687000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-6574000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-29748000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-21724000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -31464,167 +31639,172 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>-421000.0</v>
+      </c>
+      <c r="C18">
         <v>-441000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>69000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-461000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-498000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-516000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-548000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-588000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-590000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-431000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-268000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-291000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-264000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-282000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-324000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-308000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-347000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-613000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-335000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-330000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-316000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-324000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-319000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-316000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-344000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-352000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-358000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-368000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-356000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31680,54 +31860,55 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -31814,87 +31995,86 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -32076,503 +32256,507 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
+        <v>-12452545.0</v>
+      </c>
+      <c r="C21">
         <v>-13068000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11807000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29936000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29060000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-36390000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-63083000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-41352000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-42475000.0</v>
       </c>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
       <c r="L21">
+        <v>-40037000.0</v>
+      </c>
+      <c r="M21">
         <v>-37555000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-38758000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-41452000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-42956000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-44760000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-40664000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-30519000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27537000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-24609000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-20613000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15344000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-13919000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7752000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7973000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-10117000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7503000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6767000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4599000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-8524000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6249000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5360000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3138000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6051000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-589000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-920000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-902000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2467000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>370000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3764000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4942000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-9733000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-5485000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4535000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7645000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-7219000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-11456000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2308000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3911000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-4143000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2622000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3819000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5702000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-7289000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-7664000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8450000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-6592000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-8405000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-5339000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-7710000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-9231000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-11303000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-9557000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-10175000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-11693000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-11334000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-11656000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-13234000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-12372000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-14781000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-11882000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-13539000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-12546000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-13136000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-17394000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-14985000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-14342000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-15058000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-5253000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-18609000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-19036000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-17638000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-16916000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-22333000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-31381000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-34070000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-38936000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-30383000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-29752000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-36682000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-37806000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-33397000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-35844000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-35724000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-50628000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-37125000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-27969000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-59319000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-14759000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-22636000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-26262000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-20003000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-28958909.64</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-20815000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-18456000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-14340000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-17905018.19</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-17300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-10600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-7600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-10000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-9900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-4800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-5800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-1600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-9000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-4000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-3600000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-5300000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-4100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-3300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-2100000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-3800000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>-1500000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>-1300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-1100000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-600000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-1800000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-800000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32754,470 +32938,476 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>32527488.0</v>
+      </c>
+      <c r="C23">
         <v>32489000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45445000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62437000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51042000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>44449000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>60910000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>77839000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57355000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56927000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>86177000.0</v>
+      </c>
+      <c r="M23">
         <v>64615000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54072000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54695000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>63420000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>66103000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61596000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>51566000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>64242000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49829000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>45574000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32963000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>42507000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33376000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33756000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33999000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>49285000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>30072000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>28239000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>24519000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34382000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26987000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29610000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26143000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40865000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>32719000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>27413000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>24614000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>30712000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>24227000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>22391000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>24077000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>24711000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20210000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18617000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17573000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>27103000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23057000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22427000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>18180000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20030000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>20885000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20426000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19624000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13412000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22604000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16864000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21950000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>26335000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>28312000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>28343000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>26602000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>30465000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>26414000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>27202000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>23169000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>27607000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>17451000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>25447000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>22865000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>30783000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>25824000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>24897000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29179000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>37459000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>32551000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>28647000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>28654000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>13391000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>32666000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>34128000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>30174000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34583000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>38460000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>40332000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>45058000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>59470000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>54013000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>50923000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>52721000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>65249000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>58820000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>63223000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>66207000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>68865000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>62161000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>60707000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>65780000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>48697000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>32391000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>36133000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>23883000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>41773565.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>29892000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>21330000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>17114000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>28393168.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>22200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>13600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>11900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>14100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>12800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>11000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>9200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>12600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>8700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>7600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>12300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>7800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>6900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>6600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>7200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>5300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>5400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>5100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>4400000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>4000000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33304,1561 +33494,1576 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>1003000.0</v>
+      </c>
+      <c r="C25">
         <v>987000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1143000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1035000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>964000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>985000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1099000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3535000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3853000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3486000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3959000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3115000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3286000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3167000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2828000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3979000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3441000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3109000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3272000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2167000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2444000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1869000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1768000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2560000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1610000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1620000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2273000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1721000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1953000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1567000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1178000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1241000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1300000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1296000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1481000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1186000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1187000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1210000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1056000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1230000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1024000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1234000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1536000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>784000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448000.0</v>
       </c>
       <c r="AU25">
         <v>1448000.0</v>
       </c>
       <c r="AV25">
+        <v>1448000.0</v>
+      </c>
+      <c r="AW25">
         <v>1517000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1425000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1220000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1654000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1525000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1277000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1275000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1586000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1656000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1348000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1594000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1490000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1298000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1651000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1467000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4228000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1389000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1326000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1621000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3824000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1952000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2017000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1711000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2166000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1932000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1790000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2133000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5162000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4295000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4382000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4241000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4893000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6013000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6103000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6122000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6126000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7580000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7696000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>7832000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9458000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>9511000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>13065000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>13279000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>13722000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>13953000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>13101000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>13645000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>11737000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>12740000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>12443000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>13682000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>6351000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3084000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2776000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2427000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2471196.07</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2262000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2127000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2104000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1841355.22</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1800000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DI25">
         <v>1300000.0</v>
       </c>
       <c r="DJ25">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK25">
         <v>1400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DN25">
         <v>500000.0</v>
       </c>
       <c r="DO25">
+        <v>500000.0</v>
+      </c>
+      <c r="DP25">
         <v>300000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>500000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DS25">
         <v>300000.0</v>
       </c>
       <c r="DT25">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DU25">
         <v>200000.0</v>
       </c>
       <c r="DV25">
+        <v>200000.0</v>
+      </c>
+      <c r="DW25">
         <v>300000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DY25">
         <v>200000.0</v>
       </c>
       <c r="DZ25">
         <v>200000.0</v>
       </c>
+      <c r="EA25">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
+        <v>10106668.0</v>
+      </c>
+      <c r="C26">
         <v>9359000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10938000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11522000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18176000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18105000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>19909000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>23742000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25535000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>25308000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>20331000.0</v>
+      </c>
+      <c r="M26">
         <v>23866000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25306000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>24675000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22944000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>25263000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>26633000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21112000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>19870000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>16565999.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>14761000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10965000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11758000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7566000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8109000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8085000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9374000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6188000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5332000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6034000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6423000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6770000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6902000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6944000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7787000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5702000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5257000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6277000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4316000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4868000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5241000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>5402000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3461000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4022000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3871000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4852000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4510000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3230000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3556000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2998000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3589000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4090000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>4142000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5296000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4287000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4744000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4206000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>6036000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>5125000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>6243000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>6814000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>7298000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4339000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>5479000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>6732000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>7218000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5495000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>4833000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>8490000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>7810000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>7957000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>8754000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>9137000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>11324000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>15467000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>15102000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>14679000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>13230000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>5063000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>16735000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>15540000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>14936000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>15940000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>19617000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>19654000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>20281000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>26560000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>21257000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>22230000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>21691000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>26200000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>25402000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>26880000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>25381000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>26764000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>28265000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>27395000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>31312000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>23014000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>22494000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>22910000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>15228000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>17918695.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>14724000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>13810000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>11864000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>13525504.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>13900000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>8500000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>6700000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>7700000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>6100000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>5800000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>4400000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>500000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>5300000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>3900000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>3000000.0</v>
       </c>
-      <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27">
+        <v>1414000.0</v>
+      </c>
+      <c r="C27">
         <v>1480000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1635000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1559000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2399000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2455000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3066000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2834000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4419000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3183000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3581000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3569000.0</v>
       </c>
-      <c r="M27">
-[...1 lines deleted...]
-      </c>
       <c r="N27">
+        <v>4004000.0</v>
+      </c>
+      <c r="O27">
         <v>3821000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3381000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3486000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3160000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2824000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3417000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3570000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3173000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2744000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2742000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1919000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1954000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2001000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2637000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1759000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1840000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1679000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2033000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1999000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2058000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1978000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2144000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1980000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1913000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1914000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1495000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1718000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1911000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2066000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1951000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1728000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1992000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1757000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1827000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1867000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1895000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1934000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1869000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1922000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1936000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1393000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1657000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1526000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2325000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1892000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2518000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2626000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2452000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2557000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2222000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2241000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1764000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1914000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1588000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1763000.0</v>
       </c>
       <c r="BS27">
         <v>1763000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BT27">
+        <v>1763000.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1877000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1777000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>1836000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>4972000.0</v>
+      </c>
+      <c r="C28">
         <v>4992000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4837000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4158000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4788000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4665000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6274000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4281000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6092000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6869000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3766000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6970000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6006000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5856000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5561000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8727000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8229000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6237000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7421000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6768000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6383000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4152999.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4972000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3057000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3358000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4848000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4039000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3534000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2966000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3001000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4641000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3092000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3615000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3755000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3273000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3373000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2987000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3317000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3563000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3440000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2714000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3587000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3131000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2471000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2668000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2718000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2086000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2557000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2941000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2825000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3085000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2614000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3001000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2995000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2837000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4062000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2371000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3065000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2464000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2884000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3106000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4046000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3891000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3214000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3237000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3094000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2803000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2269000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4338000.0</v>
       </c>
       <c r="BS28">
         <v>4338000.0</v>
       </c>
       <c r="BT28">
+        <v>4338000.0</v>
+      </c>
+      <c r="BU28">
         <v>5113000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2971000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3955000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>22334000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6213000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5593000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5276000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>18028000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2992000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6082000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5507000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18507000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5984000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6653000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6462000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>33299000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>6896000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6845000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5219000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>32175000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6116000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>6438000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>7088000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>33834000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>8134000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>8441000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>8429000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>30263000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3893000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4757000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>3720000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>22689188.28</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2519000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3028000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2024000.0</v>
       </c>
-      <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>2400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1700000.0</v>
       </c>
-      <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28">
         <v>1900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1600000.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>1600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>1500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1000000.0</v>
       </c>
-      <c r="DO28"/>
-      <c r="DP28">
+      <c r="DP28"/>
+      <c r="DQ28">
         <v>4400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>3700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>3100000.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28">
+      <c r="DT28"/>
+      <c r="DU28">
         <v>3300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>3100000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>2500000.0</v>
       </c>
-      <c r="DW28"/>
-      <c r="DX28">
+      <c r="DX28"/>
+      <c r="DY28">
         <v>2500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>1600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>220</v>
+      </c>
+      <c r="B29">
+        <v>23000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>27000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>24000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>18000.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>68000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>40000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>98000.0</v>
       </c>
-      <c r="N29">
-[...1 lines deleted...]
-      </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-3004000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-420000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>88000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="U29">
         <v>3000.0</v>
       </c>
       <c r="V29">
+        <v>3000.0</v>
+      </c>
+      <c r="W29">
         <v>11000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-39000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>86000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>67000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14000.0</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>6000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34914,1222 +35119,1232 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>16428940.0</v>
+      </c>
+      <c r="C30">
         <v>15831000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17410000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34898000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31705000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25452000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33163000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54867000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36228000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37060000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>29758000.0</v>
+      </c>
+      <c r="M30">
         <v>34693000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35576000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35832000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>37037000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39995000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38461000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>30311000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32308000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27442000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24399000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17967000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19558000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12551000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13484000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15152000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16050000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11481000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10138000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10714000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13097000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11861000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12575000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12677000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13204000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11055000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10157000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11508000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9374000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10026000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9866000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11055000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8543000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8221000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8531000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9327000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8423000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7654000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8497000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7718000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8608000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8573000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9065000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10227000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8517000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10463000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8103000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11426000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9481000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>11645000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12546000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13796000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14490000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11849000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13031000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13072000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13448000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>9723000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>14212000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>14979000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>13896000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15277000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15459000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18650000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>31029000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>25051000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>23994000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>22185000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8976000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>27389000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>26960000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>25828000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>27823000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>32463000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>33198000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>33657000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>42095000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>36128000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>40650000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>38659000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>45468000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>43516000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>44720000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>43732000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>44135000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>47472000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>47377000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>51415000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>32976000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>26900000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>30423000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>21441000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>24910535.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>19619000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>19162000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>16075000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>19447589.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>18200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>12000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>10500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>11600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>8000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>8500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>7800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>5900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>4600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>4900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>4100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>3400000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>3500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>3300000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>2900000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>2700000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>1800000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
+        <v>-7286158.0</v>
+      </c>
+      <c r="C31">
         <v>1676000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5693000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1866000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8944000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8024000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10063000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-141973319.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>9957000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1444000.0</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
+        <v>22335000.0</v>
+      </c>
+      <c r="M31">
         <v>2854000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10643000.0</v>
       </c>
-      <c r="N31">
-[...1 lines deleted...]
-      </c>
       <c r="O31">
+        <v>9064000.0</v>
+      </c>
+      <c r="P31">
         <v>5525000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1459000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15039000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10076000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16533000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6232000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1297000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2447000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-528000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3374000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2705000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2971000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2505000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3071000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2372000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3494000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5159000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-363000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1180000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>547000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2087000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>330000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>93000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>64000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1120000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-396000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1063000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-659000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>4266000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>352000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>13912000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6808000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-22000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-463000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>13000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>220000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-899000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-101000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1081000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-10925000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1117000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-405000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-341000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1552000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>245000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>114000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-422000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>776000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>3516000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-474000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>3263000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>37950000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1882000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>13955000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3791000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6146000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1918000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-938000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>94200000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1503000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-671000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>3543000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>542000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>616000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>504000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1190000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>577000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>835000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>13489000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>1883000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1715000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-15940000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-22319000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-697000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-278000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-967000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>2586000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>2623000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>13312000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>15134000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-2597000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>6806000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>9159000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-20591000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>2316000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-4147000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2746000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-1972549.18</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>17344000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>6237000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>4515000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-390941.29</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>2400000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1100000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>2000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>9600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>3100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>19100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>100000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>1200000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>16900000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>1600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>600000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>7400000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>700000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>400000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>700000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>500000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-300000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>1900000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>400000.0</v>
       </c>
-      <c r="DW31"/>
-      <c r="DX31">
+      <c r="DX31"/>
+      <c r="DY31">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DZ31">
         <v>-200000.0</v>
       </c>
+      <c r="EA31">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
+        <v>20074942.0</v>
+      </c>
+      <c r="C32">
         <v>19421000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>33638000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>32501000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17842000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15389000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24520000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14756000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16003000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>14452000.0</v>
       </c>
-      <c r="K32">
-[...1 lines deleted...]
-      </c>
       <c r="L32">
+        <v>46140000.0</v>
+      </c>
+      <c r="M32">
         <v>27060000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15314000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13243000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20464000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21343000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20932000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21047000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36705000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25220000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24961000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17619000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28588000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>25624000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>25783000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>23882000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>41883000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>24785000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>23651000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>16008000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>28477000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>21574000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>26445000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>20090000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>40256000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>31854000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>26521000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>22656000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>30684000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>20635000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>17647000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>16304000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>19986000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>16037000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>11177000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>9263000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>15647000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>20611000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>18471000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>13992000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>17316000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>17003000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>14597000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>12335000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5719000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>14154000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>10272000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>13545000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>20996000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>20602000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>19112000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>15299000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>21083000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>16528000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>15526000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>11882000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>16516000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>9047000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13075000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>8084000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>18901000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>12285000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>12351000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>16043000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>20065000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>17566000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>14305000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>13596000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>8138000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>14057000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>15092000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>12536000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>17667000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>16127000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>8951000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10988000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>20534000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>23630000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>21171000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>16039000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>29153000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>28166000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>29149000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>33098000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>29292000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>28035000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>38299000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>14378000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>37638000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>9755000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>9871000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>3880000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>12814654.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>9077000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>2874000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2774000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>10488150.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>4900000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>3000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>4300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>4100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>2900000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>6200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>3400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>4600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>3600000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>4700000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>4000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>7000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>3700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>3600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>4500000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>3400000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>3800000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>4100000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>3900000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>4500000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>2600000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>3200000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>3300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -36227,51 +36442,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
         <v>603588759.0</v>
       </c>
       <c r="C2">
         <v>751130000.0</v>
       </c>
       <c r="D2">
         <v>913730000.0</v>
       </c>
       <c r="E2">
         <v>1123895000.0</v>
       </c>
       <c r="F2">
         <v>763430000.0</v>
       </c>
       <c r="G2">
         <v>147792000.0</v>
       </c>
       <c r="H2">
         <v>192235000.0</v>
       </c>
       <c r="I2">
         <v>60255000.0</v>
       </c>
@@ -36331,51 +36546,51 @@
       </c>
       <c r="AB2">
         <v>240550835.0</v>
       </c>
       <c r="AC2">
         <v>93400000.0</v>
       </c>
       <c r="AD2">
         <v>47300000.0</v>
       </c>
       <c r="AE2">
         <v>15200000.0</v>
       </c>
       <c r="AF2">
         <v>7800000.0</v>
       </c>
       <c r="AG2">
         <v>5800000.0</v>
       </c>
       <c r="AH2">
         <v>4144374.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
         <v>10016328</v>
       </c>
       <c r="C3">
         <v>27617000</v>
       </c>
       <c r="D3">
         <v>41368000</v>
       </c>
       <c r="E3">
         <v>34482000</v>
       </c>
       <c r="F3">
         <v>14701000</v>
       </c>
       <c r="G3">
         <v>12866000</v>
       </c>
       <c r="H3">
         <v>13934000</v>
       </c>
       <c r="I3">
         <v>9854000</v>
       </c>
@@ -36435,127 +36650,127 @@
       </c>
       <c r="AB3">
         <v>17661824.31</v>
       </c>
       <c r="AC3">
         <v>17500000</v>
       </c>
       <c r="AD3">
         <v>7500000</v>
       </c>
       <c r="AE3">
         <v>7300000</v>
       </c>
       <c r="AF3">
         <v>5300000</v>
       </c>
       <c r="AG3">
         <v>1900000</v>
       </c>
       <c r="AH3">
         <v>678170.45</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
         <v>-77495915.0</v>
       </c>
       <c r="C6">
         <v>-147182000.0</v>
       </c>
       <c r="D6">
         <v>-162600000.0</v>
       </c>
       <c r="E6">
         <v>-210165000.0</v>
       </c>
       <c r="F6">
         <v>360465000.0</v>
       </c>
       <c r="G6">
         <v>615638000.0</v>
       </c>
       <c r="H6">
         <v>-44443000.0</v>
       </c>
       <c r="I6">
         <v>131980000.0</v>
       </c>
@@ -36615,51 +36830,51 @@
       </c>
       <c r="AB6">
         <v>-180852649.0</v>
       </c>
       <c r="AC6">
         <v>131700000.0</v>
       </c>
       <c r="AD6">
         <v>53800000.0</v>
       </c>
       <c r="AE6">
         <v>34100000.0</v>
       </c>
       <c r="AF6">
         <v>7400000.0</v>
       </c>
       <c r="AG6">
         <v>1800000.0</v>
       </c>
       <c r="AH6">
         <v>1959160.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
         <v>18363939.0</v>
       </c>
       <c r="C7">
         <v>4984600.0</v>
       </c>
       <c r="D7">
         <v>-17086000.0</v>
       </c>
       <c r="E7">
         <v>-17941000.0</v>
       </c>
       <c r="F7">
         <v>-11600000.0</v>
       </c>
       <c r="G7">
         <v>-17124000.0</v>
       </c>
       <c r="H7">
         <v>-107000.0</v>
       </c>
       <c r="I7">
         <v>-17282000.0</v>
       </c>
@@ -36719,89 +36934,89 @@
       </c>
       <c r="AB7">
         <v>-9385809.86</v>
       </c>
       <c r="AC7">
         <v>10600000.0</v>
       </c>
       <c r="AD7">
         <v>3200000.0</v>
       </c>
       <c r="AE7">
         <v>200000.0</v>
       </c>
       <c r="AF7">
         <v>-2900000.0</v>
       </c>
       <c r="AG7">
         <v>2900000.0</v>
       </c>
       <c r="AH7">
         <v>3616909.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
         <v>6151838.0</v>
       </c>
       <c r="C9">
         <v>13349000.0</v>
       </c>
       <c r="D9">
         <v>-12913000.0</v>
       </c>
       <c r="E9">
         <v>-2945000.0</v>
       </c>
       <c r="F9">
         <v>9640000.0</v>
       </c>
       <c r="G9">
         <v>-2203566.0</v>
       </c>
       <c r="H9">
         <v>-14830963.0</v>
       </c>
       <c r="I9">
         <v>-11105231.0</v>
       </c>
@@ -36837,51 +37052,51 @@
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>4175000.0</v>
       </c>
       <c r="X9">
         <v>5475000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9">
         <v>11020000.0</v>
       </c>
       <c r="AA9">
         <v>2321871.44</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
         <v>10245263.0</v>
       </c>
       <c r="C10">
         <v>-16946000.0</v>
       </c>
       <c r="D10">
         <v>-898000.0</v>
       </c>
       <c r="E10">
         <v>-11145000.0</v>
       </c>
       <c r="F10">
         <v>-22996000.0</v>
       </c>
       <c r="G10">
         <v>1355000.0</v>
       </c>
       <c r="H10">
         <v>-787000.0</v>
       </c>
       <c r="I10">
         <v>-12932000.0</v>
       </c>
@@ -36941,51 +37156,51 @@
       </c>
       <c r="AB10">
         <v>-1403476.42</v>
       </c>
       <c r="AC10">
         <v>-3400000.0</v>
       </c>
       <c r="AD10">
         <v>800000.0</v>
       </c>
       <c r="AE10">
         <v>200000.0</v>
       </c>
       <c r="AF10">
         <v>-1400000.0</v>
       </c>
       <c r="AG10">
         <v>100000.0</v>
       </c>
       <c r="AH10">
         <v>678170.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1897000.0</v>
       </c>
       <c r="F11">
         <v>3629000.0</v>
       </c>
       <c r="G11">
         <v>-14506000.0</v>
       </c>
       <c r="H11">
         <v>14558000.0</v>
       </c>
       <c r="I11">
         <v>3034000.0</v>
       </c>
       <c r="J11">
         <v>-5682000.0</v>
       </c>
       <c r="K11">
         <v>15546000.0</v>
       </c>
@@ -37011,51 +37226,51 @@
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11">
         <v>4175000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>5949000.0</v>
       </c>
       <c r="AA11">
         <v>4801930.42</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>38394000.0</v>
       </c>
       <c r="F12">
         <v>35605000.0</v>
       </c>
       <c r="G12">
         <v>18009000.0</v>
       </c>
       <c r="H12">
         <v>17413000.0</v>
       </c>
       <c r="I12">
         <v>7902000.0</v>
       </c>
       <c r="J12">
         <v>5483000.0</v>
       </c>
       <c r="K12">
         <v>4155000.0</v>
       </c>
@@ -37071,51 +37286,51 @@
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>946000.0</v>
       </c>
       <c r="F13">
         <v>-1873000.0</v>
       </c>
       <c r="G13">
         <v>-1880000.0</v>
       </c>
       <c r="H13">
         <v>616000.0</v>
       </c>
       <c r="I13">
         <v>4318000.0</v>
       </c>
       <c r="J13">
         <v>3374000.0</v>
       </c>
       <c r="K13">
         <v>-3927000.0</v>
       </c>
@@ -37131,51 +37346,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
         <v>4129037.0</v>
       </c>
       <c r="C14">
         <v>11973000.0</v>
       </c>
       <c r="D14">
         <v>13527000.0</v>
       </c>
       <c r="E14">
         <v>13773000.0</v>
       </c>
       <c r="F14">
         <v>9752000.0</v>
       </c>
       <c r="G14">
         <v>7558000.0</v>
       </c>
       <c r="H14">
         <v>7514000.0</v>
       </c>
       <c r="I14">
         <v>5015000.0</v>
       </c>
@@ -37235,93 +37450,93 @@
       </c>
       <c r="AB14">
         <v>7041355.0</v>
       </c>
       <c r="AC14">
         <v>5500000.0</v>
       </c>
       <c r="AD14">
         <v>3100000.0</v>
       </c>
       <c r="AE14">
         <v>1500000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
       <c r="AH14">
         <v>753522.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>1718000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
         <v>526092844.0</v>
       </c>
       <c r="C16">
         <v>603948000.0</v>
       </c>
       <c r="D16">
         <v>751130000.0</v>
       </c>
       <c r="E16">
         <v>913730000.0</v>
       </c>
       <c r="F16">
         <v>1123895000.0</v>
       </c>
       <c r="G16">
         <v>763430000.0</v>
       </c>
       <c r="H16">
         <v>147792000.0</v>
       </c>
       <c r="I16">
         <v>192235000.0</v>
       </c>
@@ -37381,89 +37596,89 @@
       </c>
       <c r="AB16">
         <v>59698186.0</v>
       </c>
       <c r="AC16">
         <v>225100000.0</v>
       </c>
       <c r="AD16">
         <v>101100000.0</v>
       </c>
       <c r="AE16">
         <v>49300000.0</v>
       </c>
       <c r="AF16">
         <v>15200000.0</v>
       </c>
       <c r="AG16">
         <v>7600000.0</v>
       </c>
       <c r="AH16">
         <v>6103534.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
         <v>-67166561.0</v>
       </c>
       <c r="C18">
         <v>-135716000.0</v>
       </c>
       <c r="D18">
         <v>-145938000.0</v>
       </c>
       <c r="E18">
         <v>-166653000.0</v>
       </c>
       <c r="F18">
         <v>-95177000.0</v>
       </c>
       <c r="G18">
         <v>-55800000.0</v>
       </c>
       <c r="H18">
         <v>-28164000.0</v>
       </c>
       <c r="I18">
         <v>-41542000.0</v>
       </c>
@@ -37523,51 +37738,51 @@
       </c>
       <c r="AB18">
         <v>-63060535.24</v>
       </c>
       <c r="AC18">
         <v>-19200000.0</v>
       </c>
       <c r="AD18">
         <v>-17300000.0</v>
       </c>
       <c r="AE18">
         <v>-17400000.0</v>
       </c>
       <c r="AF18">
         <v>-14100000.0</v>
       </c>
       <c r="AG18">
         <v>-1800000.0</v>
       </c>
       <c r="AH18">
         <v>1205635.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19">
         <v>-10840000.0</v>
       </c>
       <c r="C19">
         <v>-36505000.0</v>
       </c>
       <c r="D19">
         <v>-54279000.0</v>
       </c>
       <c r="E19">
         <v>-75557000.0</v>
       </c>
       <c r="F19">
         <v>-63772000.0</v>
       </c>
       <c r="G19">
         <v>-36393000.0</v>
       </c>
       <c r="H19">
         <v>-32746000.0</v>
       </c>
       <c r="I19">
         <v>-23115000.0</v>
       </c>
@@ -37589,99 +37804,99 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>527291000.0</v>
       </c>
       <c r="G20">
         <v>694608000.0</v>
       </c>
       <c r="H20">
         <v>52562000.0</v>
       </c>
       <c r="I20">
         <v>183672000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
         <v>-3043000.0</v>
       </c>
       <c r="C21">
         <v>-3327000.0</v>
       </c>
       <c r="D21">
         <v>-4013000.0</v>
       </c>
       <c r="E21">
         <v>-3322000.0</v>
       </c>
       <c r="F21">
         <v>-2798000.0</v>
       </c>
       <c r="G21">
         <v>-2517000.0</v>
       </c>
       <c r="H21">
         <v>-2053000.0</v>
       </c>
       <c r="I21">
         <v>-598000.0</v>
       </c>
@@ -37703,51 +37918,51 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
         <v>-92505498.0</v>
       </c>
       <c r="C22">
         <v>-324245000.0</v>
       </c>
       <c r="D22">
         <v>-177716000.0</v>
       </c>
       <c r="E22">
         <v>-173494000.0</v>
       </c>
       <c r="F22">
         <v>-114233000.0</v>
       </c>
       <c r="G22">
         <v>-51377000.0</v>
       </c>
       <c r="H22">
         <v>-39050000.0</v>
       </c>
       <c r="I22">
         <v>-27323000.0</v>
       </c>
@@ -37807,51 +38022,51 @@
       </c>
       <c r="AB22">
         <v>-51224386.02</v>
       </c>
       <c r="AC22">
         <v>500000.0</v>
       </c>
       <c r="AD22">
         <v>1400000.0</v>
       </c>
       <c r="AE22">
         <v>-4500000.0</v>
       </c>
       <c r="AF22">
         <v>-5400000.0</v>
       </c>
       <c r="AG22">
         <v>-3700000.0</v>
       </c>
       <c r="AH22">
         <v>-2335920.43</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
         <v>-53269.0</v>
       </c>
       <c r="C23">
         <v>1797000.0</v>
       </c>
       <c r="D23">
         <v>335000.0</v>
       </c>
       <c r="E23">
         <v>916000.0</v>
       </c>
       <c r="F23">
         <v>2415000.0</v>
       </c>
       <c r="G23">
         <v>4438000.0</v>
       </c>
       <c r="H23">
         <v>4624000.0</v>
       </c>
       <c r="I23">
         <v>3062000.0</v>
       </c>
@@ -37911,51 +38126,51 @@
       </c>
       <c r="AB23">
         <v>1999828.0</v>
       </c>
       <c r="AC23">
         <v>5734405.0</v>
       </c>
       <c r="AD23">
         <v>14900000.0</v>
       </c>
       <c r="AE23">
         <v>400000.0</v>
       </c>
       <c r="AF23">
         <v>800000.0</v>
       </c>
       <c r="AG23">
         <v>-200000.0</v>
       </c>
       <c r="AH23">
         <v>75352.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1402000.0</v>
       </c>
       <c r="D24">
         <v>-154000.0</v>
       </c>
       <c r="E24">
         <v>-550000.0</v>
       </c>
       <c r="F24">
         <v>-1543000.0</v>
       </c>
       <c r="G24">
         <v>-1012000.0</v>
       </c>
       <c r="H24">
         <v>2137000.0</v>
       </c>
       <c r="I24">
         <v>1345000.0</v>
       </c>
       <c r="J24">
         <v>-2348000.0</v>
@@ -38005,51 +38220,51 @@
       <c r="Y24">
         <v>4191000.0</v>
       </c>
       <c r="Z24">
         <v>3832000.0</v>
       </c>
       <c r="AA24">
         <v>-27806708.9</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
         <v>-47800000.0</v>
       </c>
       <c r="AD24">
         <v>-90000000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24">
         <v>-75352.27</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
         <v>12862289.0</v>
       </c>
       <c r="C25">
         <v>191481000.0</v>
       </c>
       <c r="D25">
         <v>65746000.0</v>
       </c>
       <c r="E25">
         <v>39661000.0</v>
       </c>
       <c r="F25">
         <v>26236000.0</v>
       </c>
       <c r="G25">
         <v>-832000.0</v>
       </c>
       <c r="H25">
         <v>-392000.0</v>
       </c>
       <c r="I25">
         <v>-1097000.0</v>
       </c>
@@ -38109,51 +38324,51 @@
       </c>
       <c r="AB25">
         <v>8170129.0</v>
       </c>
       <c r="AC25">
         <v>-18300000.0</v>
       </c>
       <c r="AD25">
         <v>-17500000.0</v>
       </c>
       <c r="AE25">
         <v>-7300000.0</v>
       </c>
       <c r="AF25">
         <v>-1500000.0</v>
       </c>
       <c r="AG25">
         <v>-100000.0</v>
       </c>
       <c r="AH25">
         <v>-150704.54</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>4624000.0</v>
       </c>
       <c r="I26">
         <v>186734000.0</v>
       </c>
       <c r="J26">
         <v>5623000.0</v>
       </c>
       <c r="K26">
         <v>32147000.0</v>
       </c>
       <c r="L26">
         <v>20493000.0</v>
       </c>
       <c r="M26">
         <v>19458000.0</v>
       </c>
@@ -38171,51 +38386,51 @@
       </c>
       <c r="R26">
         <v>-207000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
         <v>6339000.0</v>
       </c>
       <c r="C27">
         <v>7456000.0</v>
       </c>
       <c r="D27">
         <v>10959000.0</v>
       </c>
       <c r="E27">
         <v>9408000.0</v>
       </c>
       <c r="F27">
         <v>9669000.0</v>
       </c>
       <c r="G27">
         <v>6237000.0</v>
       </c>
       <c r="H27">
         <v>3561000.0</v>
       </c>
       <c r="I27">
         <v>2902000.0</v>
       </c>
@@ -38243,51 +38458,51 @@
       <c r="Q27">
         <v>4057000.0</v>
       </c>
       <c r="R27">
         <v>3033000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
         <v>-2629234.0</v>
       </c>
       <c r="C28">
         <v>-1530000.0</v>
       </c>
       <c r="D28">
         <v>-3678000.0</v>
       </c>
       <c r="E28">
         <v>-2406000.0</v>
       </c>
       <c r="F28">
         <v>526908000.0</v>
       </c>
       <c r="G28">
         <v>696529000.0</v>
       </c>
       <c r="H28">
         <v>2571000.0</v>
       </c>
       <c r="I28">
         <v>186136000.0</v>
       </c>
@@ -38345,51 +38560,51 @@
       </c>
       <c r="AB28">
         <v>5924567.0</v>
       </c>
       <c r="AC28">
         <v>242500000.0</v>
       </c>
       <c r="AD28">
         <v>172600000.0</v>
       </c>
       <c r="AE28">
         <v>51900000.0</v>
       </c>
       <c r="AF28">
         <v>15800000.0</v>
       </c>
       <c r="AG28">
         <v>7200000.0</v>
       </c>
       <c r="AH28">
         <v>9192977.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
         <v>-57150233.0</v>
       </c>
       <c r="C29">
         <v>-108099000.0</v>
       </c>
       <c r="D29">
         <v>-104570000.0</v>
       </c>
       <c r="E29">
         <v>-132171000.0</v>
       </c>
       <c r="F29">
         <v>-80476000.0</v>
       </c>
       <c r="G29">
         <v>-42934000.0</v>
       </c>
       <c r="H29">
         <v>-14230000.0</v>
       </c>
       <c r="I29">
         <v>-31688000.0</v>
       </c>
@@ -38449,51 +38664,51 @@
       </c>
       <c r="AB29">
         <v>-45398710.93</v>
       </c>
       <c r="AC29">
         <v>-1700000.0</v>
       </c>
       <c r="AD29">
         <v>-9800000.0</v>
       </c>
       <c r="AE29">
         <v>-10100000.0</v>
       </c>
       <c r="AF29">
         <v>-8800000.0</v>
       </c>
       <c r="AG29">
         <v>100000.0</v>
       </c>
       <c r="AH29">
         <v>1883806.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
         <v>-21307583.0</v>
       </c>
       <c r="C30">
         <v>-36505000.0</v>
       </c>
       <c r="D30">
         <v>-54279000.0</v>
       </c>
       <c r="E30">
         <v>-75557000.0</v>
       </c>
       <c r="F30">
         <v>-85630000.0</v>
       </c>
       <c r="G30">
         <v>-36393000.0</v>
       </c>
       <c r="H30">
         <v>-32746000.0</v>
       </c>
       <c r="I30">
         <v>-23115000.0</v>
       </c>
@@ -38572,1237 +38787,1247 @@
       <c r="AH30">
         <v>-9117624.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
+        <v>516770000.0</v>
+      </c>
+      <c r="C2">
         <v>527052000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>525231504.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>550035000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>576698000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>603948000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>635113000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>678032000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>720665000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>751130000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>777247866.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>815063000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>863772000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>913730000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>955424000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1002624000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1068165000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1123895000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1222338000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1242984000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1268853000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>763430000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>361748000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>170263000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>181620000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>147792000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>153363000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>163683000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>164972000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>192235000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23154000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35206000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>52515000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60255000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>60061000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68139000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>67983000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>72628000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68149000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41302000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>44287000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40049000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>49151000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41228000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>47634000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23671000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>32702000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36371000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>41550000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30301000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20430000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>25759000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23348000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9770000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10374000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11811000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21931000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>20316000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>34910000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>40290000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>45952000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>51937000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>40969000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>51384000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>48726000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>43299000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>18970000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23195000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>42966000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>54086000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18140000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>33007000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19659000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>49340000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18020000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>35730000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>43441000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>61399000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>78042000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>86929000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>80543000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>148919000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>123906000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>86420000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>146430000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>188748000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>132878000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>96129000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>197990000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>278099000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>201932000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>224101000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>218802000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>237233000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>84483000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>97399000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>85687000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>140774000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>114112000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>252854000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>256029000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>183141000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>213973000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>225384000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>382200000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>59633000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>128100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>213500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>257300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>230800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>232000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>31100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>46400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>101900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>54300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>44700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>48800000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>16800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>30300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>15400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>12700000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>7700000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>7600000.0</v>
       </c>
-      <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>6000000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>1700000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
+        <v>835000</v>
+      </c>
+      <c r="C3">
         <v>589000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3842832</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1397000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2340000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2663000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5929000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11620000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2598000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7470000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7585781</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7011000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15330000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11648000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14749000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6694000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8852000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4187000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5557000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2540000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2995000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3609000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3793000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2221000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3465000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3387000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5113000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3949000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3004000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1868000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1603000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6298000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1163000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>790000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1504000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1559000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1919000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1462000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3254000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1559000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1257000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>811000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1249000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1124000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1086000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>427000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>466000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>504000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3161000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>109000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>157000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>210000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>89000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>29000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>235000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>414000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>384000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>135000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>269000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1050000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2068000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>720000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>496000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1319000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1096000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>542000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>402000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1390000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2762000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2224000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1460000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>490000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>555000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1055000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2583000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1431000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1420000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>945000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3544000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2243000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1614000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1334000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3159000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2010000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>973000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>471000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3535000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2403000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>868000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>281000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2911000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>513000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1192000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1098000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2360000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>6017000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6555000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>5408000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5263000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2784000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6462000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3820000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6716855.62</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6498000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5137000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3053000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>7261824.31</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2700000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1500000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3500000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1200000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>11700000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1800000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2500000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2000000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1200000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DR3">
         <v>0</v>
       </c>
       <c r="DS3">
+        <v>0</v>
+      </c>
+      <c r="DT3">
         <v>1600000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>1400000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>1200000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>1100000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>500000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>600000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>500000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>300000</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -39889,54 +40114,55 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -40023,838 +40249,845 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
+        <v>-14668000.0</v>
+      </c>
+      <c r="C6">
         <v>-10282000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>861340.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-24291000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26663000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-27250000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-31165000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-42919000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-42633000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-30465000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-29960873.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-34072000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-48709000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-49958000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41694000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-47200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-65541000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-55730000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-98443000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-20646000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-25869000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>505423000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>401682000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>191485000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11357000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>33828000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5571000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10320000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1289000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-27263000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>169081000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12052000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-17309000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7740000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>194000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8078000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>156000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4645000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4479000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26847000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2985000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4238000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9102000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7923000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6406000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23963000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-9031000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3669000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-5179000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>11249000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9871000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5329000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2411000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13578000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-604000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1437000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-10120000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1615000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-14594000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5380000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-5662000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5985000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>10968000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-10415000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2658000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5427000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>24329000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-4225000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-19771000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-11120000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>35946000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-14867000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>13348000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-29681000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>31320000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-17710000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-7711000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-17958000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-16643000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-8887000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6386000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-68376000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>25013000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>37486000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-60010000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-42318000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>55870000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>36749000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-101861000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-80109000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>76167000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-22169000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5299000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-18431000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>152750000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-12916000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>11712000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-55087000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>26662000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-138742000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-3175000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>72888000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-21423315.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-11411000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-156816000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>322567000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-68401814.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-85400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-43800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>19700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-6900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>163100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>31100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-55500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>86400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>54300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>7200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-4100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>7700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-5300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>16800000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>14900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-5000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>12700000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-400000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>100000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>400000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-400000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>6000000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-4200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
+        <v>-1089000.0</v>
+      </c>
+      <c r="C7">
         <v>35000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17086068.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3485000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>490000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2720000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-466000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10925511.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9574000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4395000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5214662.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-638000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6090000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9609000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5901000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5376000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4652000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17053000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7136000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1239000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5439000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5432000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>28000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4589000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9488000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9671000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9072000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7181000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2795000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4793000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5201000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2761000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-15291000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4431000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2445000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-8304000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>385000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1903000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>6860000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1929000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-229000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-51000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5939000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-726000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>237000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>379000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2592000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2475000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-649000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4469000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-623000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-2502000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1503000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-751000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1867000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6037000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-5227000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-8617000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>8699000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4067000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6518000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4837000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>6979000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>4249000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2653000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-5087000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>6526000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>5192000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-7854000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>4630000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2056000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>2882000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3072000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>900000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5335000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1532000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-422000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-6385000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-7447000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-945000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1103000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-2836000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>5647000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-13011000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-7876000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-2093000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>13710000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>812000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-5914000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-4488000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>11506000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-3722000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>10482000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-8586000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>16826000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-9729000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-4855000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-18735000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>14172000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1588000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>6696000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-5146000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>11014894.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-2841000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>1430000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-2895000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>614190.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-1400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-4600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-4000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>2900000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>7500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-200000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>4100000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-1600000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>6400000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-2900000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-900000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-2400000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>2400000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-3700000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-1500000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-100000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>1100000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>1000000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-400000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -40941,2334 +41174,2351 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
+        <v>-3889000.0</v>
+      </c>
+      <c r="C9">
         <v>7522000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7519313.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9058000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3947000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3768000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4687000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>289134.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2284000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15465000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-16562330.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6584000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4724000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5218000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>654000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-391000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2013000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1195000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3018000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11622000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3393000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4429000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-10466000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1442000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4179000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11110000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3994000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6457000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5852000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1809000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-9228000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>203000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-11919000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9242000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-5729000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3337000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-165000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-156000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>569000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2471000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-4677000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>866000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2377000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-59000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2094000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4940000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-4104000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-541000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1591000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2297000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4592000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1119000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2655000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-4473000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>65000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2859000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>32000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1664000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>471000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2232000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>143000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5085000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-5589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6445000.0</v>
       </c>
       <c r="BS9">
         <v>6445000.0</v>
       </c>
       <c r="BT9">
+        <v>6445000.0</v>
+      </c>
+      <c r="BU9">
         <v>6121000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3177000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1092000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>2523000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>4359000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4052000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2413000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>3680000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>4649000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>4175000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1240000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7755000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4390000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5475000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1872000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3630000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>11020000.0</v>
       </c>
-      <c r="CV9">
-[...1 lines deleted...]
-      </c>
       <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
         <v>174372.52</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>956175.3</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2321871.44</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1481187.07</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>9762226.43</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2936305.29</v>
       </c>
-      <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
+        <v>2384000.0</v>
+      </c>
+      <c r="C10">
         <v>156000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16451340.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7484000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4827000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8752000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6515000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6574857.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6507000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10407000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11629953.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2368000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-11048000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7204000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>585000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>335000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1450000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6002000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1052000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11648000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5832000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4464000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7738000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1287000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3453000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1643000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5936000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6121000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-515000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-87000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3727000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5796000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4064000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6799000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1989000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-50000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-417000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2094000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6483000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3723000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2414000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2685000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>997000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2624000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-775000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3148000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2625000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-730000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-546000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>115000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1401000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1446000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3163000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>304000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5388000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2286000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1171000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2069000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1917000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2424000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-434000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5200000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3996000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-936000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1999000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3411000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4066000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1217000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1772000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-3265000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4524000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1610000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-566000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2109000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-876000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3228000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1101000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1447000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>490000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-928000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-370000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1232000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3273000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-358000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1254000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-2451000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6668000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5346000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1300000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-5263000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2589000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-3081000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1738000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-413000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>5395000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-695000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-2796000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2720000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-2251000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-977000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-3376000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4836200.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-3095000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-5133000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-2606000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2996523.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-3500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-1400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-1000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-1000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>800000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>-100000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-900000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-100000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>200000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-300000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-100000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>23000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>5104000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1611000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1785000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6827000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1431000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5168000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4792000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4900000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5082000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5718000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1124000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12746000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5095000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5298000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10578000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6413000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8999000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1188000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-73000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7080000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-5682000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6965000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>357000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>337000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15546000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>2869000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-4287000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-2618000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>3662000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3198000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>85000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>5594000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2531000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>579000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2363000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3094000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>4175000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>5949000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>8053170.51</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>4158520.48</v>
       </c>
-      <c r="CX11">
-[...1 lines deleted...]
-      </c>
       <c r="CY11">
+        <v>0.0</v>
+      </c>
+      <c r="CZ11">
         <v>4801930.42</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3273714.89</v>
       </c>
-      <c r="DA11">
-[...1 lines deleted...]
-      </c>
       <c r="DB11">
         <v>0.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>2946000.0</v>
       </c>
       <c r="O12">
+        <v>2946000.0</v>
+      </c>
+      <c r="P12">
         <v>4514000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3208000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18021000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12651000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15757000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7256000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7123000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5469000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6229000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2460000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4469000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4851000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3039000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5648000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3938000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4788000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5286000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-189000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1379000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1426000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5483000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>399000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1431000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>531000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4155000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-17875000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>6588000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>2418000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
+      <c r="CV12"/>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>390000.0</v>
       </c>
       <c r="O13">
+        <v>390000.0</v>
+      </c>
+      <c r="P13">
         <v>-442000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3821000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>596000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3029000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1635000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1265000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1006000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-497000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2326000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>974000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-732000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>204000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2035000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>99000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1416000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-102000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1703000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1644000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>765000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>206000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3374000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2048000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>610000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>10000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-3927000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-3778000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1926000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-1734000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
-      <c r="CV13">
-[...1 lines deleted...]
-      </c>
+      <c r="CV13"/>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>0.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
+        <v>1003000.0</v>
+      </c>
+      <c r="C14">
         <v>987000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1058016.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1035000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>964000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>985000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1099000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3458599.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3853000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3486000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3269945.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3219000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3390000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3272000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2828000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3979000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3441000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3109000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3272000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2167000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2444000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1869000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1768000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2560000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1610000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1620000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2273000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1721000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1953000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1567000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1178000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1241000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1296000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1481000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1186000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1187000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1210000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1056000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1230000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1024000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1234000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1536000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>784000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>995000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1060000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1448000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1517000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1425000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1220000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1654000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1525000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1277000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1275000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1586000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1656000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1348000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1594000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1490000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1298000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1651000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1467000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4228000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1389000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1326000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1621000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3824000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1952000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2017000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1711000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2166000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1932000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1790000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2133000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5162000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4295000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4382000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4241000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4893000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6013000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6103000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6122000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6126000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7580000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7696000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7832000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9458000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>9511000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13065000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>13279000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13722000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>13953000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>13101000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>13645000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>11737000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>12740000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>12443000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>13682000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6351000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3084000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2776000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2427000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>2471196.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>2262000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>2127000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>2104000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1841355.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1800000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DI14">
         <v>1300000.0</v>
       </c>
       <c r="DJ14">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK14">
         <v>1400000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1300000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DN14">
         <v>500000.0</v>
       </c>
       <c r="DO14">
+        <v>500000.0</v>
+      </c>
+      <c r="DP14">
         <v>300000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>500000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DS14">
         <v>300000.0</v>
       </c>
       <c r="DT14">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DU14">
         <v>200000.0</v>
       </c>
       <c r="DV14">
+        <v>200000.0</v>
+      </c>
+      <c r="DW14">
         <v>300000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DY14">
         <v>200000.0</v>
       </c>
       <c r="DZ14">
         <v>200000.0</v>
       </c>
+      <c r="EA14">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>13138000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>2154000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>614000.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
-[...1 lines deleted...]
-      </c>
+      <c r="CV15"/>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
+        <v>502102000.0</v>
+      </c>
+      <c r="C16">
         <v>516770000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>526092844.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>525744000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>550035000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>576698000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>603948000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>635113000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>678032000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>720665000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>747286993.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>780991000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>815063000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>863772000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>913730000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>955424000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1002624000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1068165000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1123895000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1222338000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1242984000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1268853000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>763430000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>361748000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>170263000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>181620000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>147792000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>153363000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>163683000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>164972000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>192235000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23154000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35206000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>52515000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>60255000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>60061000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>68139000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>67983000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>72628000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>68149000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>41302000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44287000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>40049000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>49151000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>41228000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>47634000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>23671000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>32702000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36371000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>41550000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30301000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20430000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>25759000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>23348000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9770000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10374000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11811000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21931000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>20316000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>34910000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>40290000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>45952000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>51937000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>40969000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>51384000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>48726000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>43299000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>18970000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>23195000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>42966000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>54086000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18140000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>33007000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>19659000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>49340000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18020000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>35730000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>43441000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>61399000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>78042000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>86929000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>80543000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>148919000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>123906000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>86420000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>146430000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>188748000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>132878000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>96129000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>197990000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>278099000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>201932000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>224101000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>218802000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>237233000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>84483000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>97399000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>85687000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>140774000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>114112000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>252854000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>256029000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>192549685.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>213973000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>225384000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>382200000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>59698186.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>128100000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>213500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>250500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>225100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>163100000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>31100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>46400000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>86400000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>54300000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>7200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>44700000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>7700000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-5300000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>16800000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>30300000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-5000000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>12700000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>-400000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>7700000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>400000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>-400000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>6000000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43355,710 +43605,717 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
+        <v>-12229000.0</v>
+      </c>
+      <c r="C18">
         <v>-8400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7833808.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24254000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22675000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27066000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-30334000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-40219000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37701000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-27462000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25926781.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-28996000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-43019000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-48203000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-35933000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-37012000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-47833000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-45875000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-37496000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17559000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22625000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19341000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10454000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13546000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-18306000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13494000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1002000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13543000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1289000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-12330000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1414000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-14031000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-18098000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7999000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-2232000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9304000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-117000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4559000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4730000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2042000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5178000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-8295000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-11815000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5257000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-6371000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5807000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-8661000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3395000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-6108000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6747000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1029000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5052000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-4793000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-7027000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-767000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1699000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-11648000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-15200000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3607000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-10513000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-15621000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-14801000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1298000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-6071000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-13218000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-14774000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1180000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-5612000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-18345000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-10963000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-8996000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-6545000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-5060000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-9168000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-12212000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-5982000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-3768000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-16101000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-20592000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-10575000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-8126000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-12112000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-5777000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-24408000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-28748000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-24409000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-17894000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-17803000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-22471000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-27176000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-9931000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-17930000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-1325000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-19294000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-14269000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-41059000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-25011000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-66447000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-19821000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-15141000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-20184000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-17971000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-16435147.72</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-19149000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-11608000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-13883000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-20360535.24</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-20000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-14900000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-7800000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-8200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-2600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>6700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-15100000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-7100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-5500000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-3400000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>900000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-5900000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-3200000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-3900000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-2200000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-6800000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-3200000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-1900000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>300000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-900000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-1700000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19">
+        <v>-1718000.0</v>
+      </c>
+      <c r="C19">
         <v>-807000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5948000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1426000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7051000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2735000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6103000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14331000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6544000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9527000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10846000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11193000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19723000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12517000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20062000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3172000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12965000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4725000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-53428000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2449000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4881000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3014000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8865000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9875000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-9853000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-11552000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1817000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3004000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-16373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14606000.0</v>
       </c>
       <c r="AF19">
         <v>-14606000.0</v>
       </c>
       <c r="AG19">
         <v>-14606000.0</v>
       </c>
       <c r="AH19">
         <v>-14606000.0</v>
       </c>
       <c r="AI19">
+        <v>-14606000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-972000.0</v>
       </c>
-      <c r="AJ19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK19"/>
       <c r="AL19">
         <v>-972000.0</v>
       </c>
       <c r="AM19">
+        <v>-972000.0</v>
+      </c>
+      <c r="AN19">
         <v>-180000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-180000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-180000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>12064000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
-      <c r="CV19">
-[...1 lines deleted...]
-      </c>
+      <c r="CV19"/>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
       <c r="CY19">
         <v>0.0</v>
       </c>
       <c r="CZ19">
         <v>0.0</v>
       </c>
       <c r="DA19">
         <v>0.0</v>
       </c>
       <c r="DB19">
         <v>0.0</v>
       </c>
-      <c r="DC19"/>
+      <c r="DC19">
+        <v>0.0</v>
+      </c>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>20000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -44123,2223 +44380,2240 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
+        <v>-795000.0</v>
+      </c>
+      <c r="C21">
         <v>-831000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-817000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-740000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-797000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-689000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-663000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-865000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-996000.0</v>
       </c>
       <c r="O21">
+        <v>-996000.0</v>
+      </c>
+      <c r="P21">
         <v>-954000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-769000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-797000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-802000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-733000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-681000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-719000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-665000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-733000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-633000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-602000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-549000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-566000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-487000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-505000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-495000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-132000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-163000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-150000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-153000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-607000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-167000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-151000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-138000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1042000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-845000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-923000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-4564000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
-      <c r="CV21">
-[...1 lines deleted...]
-      </c>
+      <c r="CV21"/>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
-      <c r="DC21"/>
+      <c r="DC21">
+        <v>0.0</v>
+      </c>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
+        <v>-20276000.0</v>
+      </c>
+      <c r="C22">
         <v>-11392000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17796412.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-28071000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-24280000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-21036000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-46471000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-206176256.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-31464000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-41292000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18232361.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-62454000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-30096000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-33918000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-34427000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-42881000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-55791000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-40395000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-43832000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-30849000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-21914000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-17638000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-14686000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11756000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-11432000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13503000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10273000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9782000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6971000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-12024000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-11476000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6024000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4323000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-5500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-2886000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1026000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1201000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2935000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-877000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4410000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6005000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-10395000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1218000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-4384000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-7662000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6690000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-17467000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2730000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4808000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-3869000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2508000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4970000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-5810000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-8412000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-18583000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-9332000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-7030000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-8529000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-7055000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-8354000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-9209000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-11538000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-8781000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-6606000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-12124000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-11332000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26301000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-11992000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1005000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-18572000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-18028000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-15457000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-13481000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>81045000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-15891000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-16017000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-11140000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-14254000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-128748000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-17857000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-17348000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-17184000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-16146000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-8893000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-29498000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-32446000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-55108000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-52577000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-30559000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-37163000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-39000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-31055000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-32533000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-22504000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-35349000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-40192000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-21473000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-50717000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-35470000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-18811000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-27674000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-14206000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-31178626.88</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-3455000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-12373000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-10168000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-18224386.02</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-15100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-12100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-5800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-7200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>14400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-5800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-1000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>7900000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-2400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-3100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="DQ22">
         <v>-2500000.0</v>
       </c>
       <c r="DR22">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DS22">
         <v>-1500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-3400000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>-1800000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>600000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-800000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-700000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>-1600000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>-900000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>244</v>
+      </c>
+      <c r="B23">
+        <v>-774859.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-12701.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>1489000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16.53</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>294000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-27157.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>39000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>84000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>162000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>131000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>103000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>210000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>472000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>266000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3166885.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>528000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1576000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>450000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>607000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1841000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1540000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2374000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1661000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>484000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>105000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>183772000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1995000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>279000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>688000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1775000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1704000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1954000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>190000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>87000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28492000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3385000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>54000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-191000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>53000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>449000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-12500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>40000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1184000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17869000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-15601000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>94000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>28000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-176000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>418000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>98000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5293000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2733000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-60000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3674000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>782000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-34000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>878000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-199000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-10000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-165000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-57000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-345000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-2763000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>36920000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-8812000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>17853000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-21568000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>40949000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-13159000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-5363000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2802000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>405000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-6464000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>34000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-57598000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-171000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1223000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-32235000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-63267000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>69054000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>52115000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-4000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-3000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-11000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-19000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000.0</v>
       </c>
       <c r="CS23">
         <v>-19000.0</v>
       </c>
       <c r="CT23">
         <v>-19000.0</v>
       </c>
       <c r="CU23">
         <v>-19000.0</v>
       </c>
       <c r="CV23">
+        <v>-19000.0</v>
+      </c>
+      <c r="CW23">
         <v>-18000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>81000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>25210362.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-19000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-4038000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4038000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1899828.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>24700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>3900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-54000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>14900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-1200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>43800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-2900000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>15100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>6900000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-104000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-153000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2817000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-481849.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-710000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-177000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>290216.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-81000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-30000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-11000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-55000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-36000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-159000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-96000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-364000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-621000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-126000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1012000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6644000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-6410000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6466000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-18812000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2132000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-14505000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1295000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>50000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>701000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-970000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>532000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-581000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-176000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-350000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3005000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9244000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2308000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-773000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-98000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>29476000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-3411000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2826000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>29000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>97000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>657000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>26000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-21000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>369000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-15210000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-209000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1937000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1650000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>103000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>4671000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>133000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-1508000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>30978000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-405000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>175000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>110000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>338000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-363000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-6314000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-60751000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>29088000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-177000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-3426000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3809000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-566000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>7000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3797000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>320000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>35864000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-10085000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-430000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-276000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>391000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2392000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-2822000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>51000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>174000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-289000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>6992000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1008000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2792000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-291000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>744000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>449000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>4885000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-1126000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>74000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-15230708.9</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>195000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-12771000.0</v>
       </c>
-      <c r="DB24">
-[...3 lines deleted...]
-      <c r="DD24">
+      <c r="DC24">
+        <v>0.0</v>
+      </c>
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-29900000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-1400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>1800000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-48100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-90000000.0</v>
       </c>
-      <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-100000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>100000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-27200000.0</v>
       </c>
-      <c r="DR24"/>
       <c r="DS24"/>
-      <c r="DT24">
+      <c r="DT24"/>
+      <c r="DU24">
         <v>100000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-100000.0</v>
       </c>
-      <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
+        <v>6915000.0</v>
+      </c>
+      <c r="C25">
         <v>1254000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11328968.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1106000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2298000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3498000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20365000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>163193146.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-486000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10619000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14998760.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34782000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2013000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1385000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6081000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15161000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10522000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13438000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5128000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2744000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3131000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>96000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1140000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2874000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-12950000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1009000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-134000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>366000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>385000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-249000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-431000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-231000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-186000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-63000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-252000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>68000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-139000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-583000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-26000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>206000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-112000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-975000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>84000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-339000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-133000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-201000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>204000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-152000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1152000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>861000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1265000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>965000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13018000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-364000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>152000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-468000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>999000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>778000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-437000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-234000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1814000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-112000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>166000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-4000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-35474000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-554000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-543000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-221000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6270000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4588000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4114000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-92191000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6435000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8703000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4832000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1242000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>114254000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4457000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5836000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3120000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1755000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-8074000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1903000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2769000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>17581000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>26854000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1805000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1477000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6752000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3407000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>8817000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-751000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-5123000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2139000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-4571000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-5269000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>389000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4958000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>4480000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2774000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>7974243.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-8617000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2345000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>129000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2670129.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>3100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-5700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-15300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1200000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25">
+      <c r="DL25"/>
+      <c r="DM25">
         <v>-17400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-6900000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-200000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-300000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-100000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-1300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-200000.0</v>
       </c>
-      <c r="DW25"/>
-      <c r="DX25">
+      <c r="DX25"/>
+      <c r="DY25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DZ25">
         <v>-100000.0</v>
       </c>
+      <c r="EA25">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-22371000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>54102000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4624000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2250000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>589000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>105000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>186734000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>688000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5623000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1704000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1954000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>190000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>32147000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-3000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>20493000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>19458000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
+      <c r="AY26"/>
       <c r="AZ26">
         <v>-2000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26">
+      <c r="BA26">
         <v>-2000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26">
+      <c r="BB26"/>
+      <c r="BC26">
+        <v>-2000.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-4000.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-2000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-93000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-99000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-135000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-138000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-135000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-217000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-69000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-150000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-57000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
-      <c r="CV26">
-[...1 lines deleted...]
-      </c>
+      <c r="CV26"/>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
+        <v>2053000.0</v>
+      </c>
+      <c r="C27">
         <v>1305000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>96000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-412000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4789000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1866000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1068000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1020000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2568000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2800000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2444000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3106000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3094000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2315000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1471000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2828000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2780000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2329000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2319000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2477000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2535000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2338000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2227000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1320000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1595000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1095000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1011000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>859000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>898000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>793000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>496000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>894000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>852000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>660000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1093000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>661000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>767000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>604000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>581000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>791000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>780000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>872000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>249000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>757000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1184000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>760000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>935000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>921000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>760000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1002000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>956000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>902000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>915000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1580000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>718000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-507000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>955000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-257000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>882000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>960000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1061000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1182000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1120000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1006000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>339000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>405000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>675000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870000.0</v>
       </c>
       <c r="BS27">
         <v>870000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BT27">
+        <v>870000.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1809000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1837000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
@@ -46351,1208 +46625,1218 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
+        <v>-681000.0</v>
+      </c>
+      <c r="C28">
         <v>-831000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-362666.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-740000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-797000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-689000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>826000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-865000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-798000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-693000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1128641.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-878000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-912000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-785000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-823000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-666000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-587000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-330000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-467000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-636000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-211000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>528222000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>417989000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>211597000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13390000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>53553000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1808000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1174000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-21000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-390000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>183640000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1832000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>129000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>535000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1624000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1537000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1803000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>52000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>28328000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-508000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3152000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4896000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13151000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-183000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>223000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-201000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-180000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>923000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17993000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10478000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-94000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1647000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8183000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-421000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>143000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-139000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5062000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3082000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4214000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3485000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>511000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-613000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>723000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-233000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-271000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-310000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-57000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-345000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2763000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>36920000.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>5943000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5909000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>34000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>-171000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>7004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44887000.0</v>
       </c>
       <c r="CH28">
         <v>44887000.0</v>
       </c>
       <c r="CI28">
+        <v>44887000.0</v>
+      </c>
+      <c r="CJ28">
         <v>1175000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>50000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>9000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-4000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>12000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>375000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>785000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>312000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>95109000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>49000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>583000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5421000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>38387000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-151000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3382000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>7988000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3872431.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>17241000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-982000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>342924000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>824567.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>14900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-6400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>232100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-4100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>163300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>12700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>7100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>47200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-2900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-300000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>15200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>400000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX28">
         <v>200000.0</v>
       </c>
       <c r="DY28">
+        <v>200000.0</v>
+      </c>
+      <c r="DZ28">
         <v>6900000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
+        <v>-11394000.0</v>
+      </c>
+      <c r="C29">
         <v>-7811000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11676640.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-22857000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-20335000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-24403000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-24405000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-28599000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-35103000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-19992000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18341000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-21985000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-27689000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-36555000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-21184000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-30318000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-38981000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-41688000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-31939000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15019000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-19630000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15732000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6661000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-11325000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-14841000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10107000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4111000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9594000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1715000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-10462000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>189000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-7733000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-16935000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-7209000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-728000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-7745000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1802000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3097000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7984000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-483000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-3921000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-7484000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-10566000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-4133000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-5285000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-5380000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-8195000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2891000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2947000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-6638000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-872000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-4842000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-4704000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-6998000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-532000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1285000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-11264000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-15065000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3876000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-9463000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-13553000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-14081000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1794000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-4752000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-12122000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-14232000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1582000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-4222000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-15583000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-8739000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-7536000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-6055000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-4505000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-8113000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-9629000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-4551000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-2348000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-15156000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-17048000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-8332000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-6512000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-10778000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-2618000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-22398000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-27775000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-23938000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-14359000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-15400000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-21603000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-26895000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-7020000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-17417000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-133000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-18196000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-11909000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-35042000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-18456000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-61039000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-14558000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-12357000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-13722000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-14151000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-9718292.1</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-12651000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-6471000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-10830000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-13098710.93</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-13800000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-12200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-6300000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-4700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-1500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>7900000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-3400000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>500000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-4600000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-3500000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-2200000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>1800000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-4800000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-3200000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-3900000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-600000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-5400000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>-2000000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>-800000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>800000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-300000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>-1200000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
+        <v>-2553000.0</v>
+      </c>
+      <c r="C30">
         <v>-1396000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9891252.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1426000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7051000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2735000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6103000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14331000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6544000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9527000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10846000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11193000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19723000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12517000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-20062000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15466000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26317000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13712000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-66142000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4989000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6032000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6623000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8865000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9875000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9853000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-11552000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1817000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3004000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16373000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14914000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6248000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1163000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-790000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-536000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1559000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2879000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1508000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3430000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1559000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1748000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8433000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3557000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1124000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1086000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>29049000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4240000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-505000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3161000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-108000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-128000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-168000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8917000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12270000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>422000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-242000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1377000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11468000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15479000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-214000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4333000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7585000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9787000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6386000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15013000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19930000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23057000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>54000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3843000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>382000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6562000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-8812000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>17853000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-21568000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>40949000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-13159000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5363000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2802000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>405000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-6464000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12864000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-57598000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>27802000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>52880000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-32235000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-63267000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>69054000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>52115000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-80283000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-53210000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>83175000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-5127000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4647000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-547000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>69550000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>22077000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>29585000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>531000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4702000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-118353000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-544000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>79052000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-15705145.05</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-15111000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-148152000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-9527000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-59278505.59</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-74200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-32600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>24700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-17100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>171000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-208900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-54000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>90000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-104400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-2000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-2600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-27200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>21700000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-4100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>2900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>1200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>400000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-300000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>300000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-4900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>