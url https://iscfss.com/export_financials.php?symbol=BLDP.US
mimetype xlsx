--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -23473,66 +23473,66 @@
       </c>
       <c r="AG2">
         <v>8600000.0</v>
       </c>
       <c r="AH2">
         <v>9946499.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>194</v>
       </c>
       <c r="B3">
         <v>4129037.0</v>
       </c>
       <c r="C3">
         <v>11973000.0</v>
       </c>
       <c r="D3">
         <v>13527000.0</v>
       </c>
       <c r="E3">
         <v>13773000.0</v>
       </c>
       <c r="F3">
-        <v>9666192.0</v>
+        <v>9752000.0</v>
       </c>
       <c r="G3">
         <v>7558000.0</v>
       </c>
       <c r="H3">
         <v>7514000.0</v>
       </c>
       <c r="I3">
-        <v>4759249.0</v>
+        <v>5015000.0</v>
       </c>
       <c r="J3">
-        <v>5246117.0</v>
+        <v>5064000.0</v>
       </c>
       <c r="K3">
-        <v>4489351.0</v>
+        <v>4544000.0</v>
       </c>
       <c r="L3">
         <v>4375000.0</v>
       </c>
       <c r="M3">
         <v>5610000.0</v>
       </c>
       <c r="N3">
         <v>5731000.0</v>
       </c>
       <c r="O3">
         <v>6184000.0</v>
       </c>
       <c r="P3">
         <v>5906000.0</v>
       </c>
       <c r="Q3">
         <v>8564000.0</v>
       </c>
       <c r="R3">
         <v>9504000.0</v>
       </c>
       <c r="S3">
         <v>8021000.0</v>
       </c>
@@ -23640,57 +23640,57 @@
       <c r="A5" t="s">
         <v>196</v>
       </c>
       <c r="B5">
         <v>-81512368.0</v>
       </c>
       <c r="C5">
         <v>-321263000.0</v>
       </c>
       <c r="D5">
         <v>-135794866.0</v>
       </c>
       <c r="E5">
         <v>-159064000.0</v>
       </c>
       <c r="F5">
         <v>-96323925.0</v>
       </c>
       <c r="G5">
         <v>-47762000.0</v>
       </c>
       <c r="H5">
         <v>-33509000.0</v>
       </c>
       <c r="I5">
-        <v>-25101123.0</v>
+        <v>-25101124.0</v>
       </c>
       <c r="J5">
         <v>-5951611.0</v>
       </c>
       <c r="K5">
-        <v>-20372012.0</v>
+        <v>-20372013.0</v>
       </c>
       <c r="L5">
         <v>-5474683.0</v>
       </c>
       <c r="M5">
         <v>-28152000.0</v>
       </c>
       <c r="N5">
         <v>-19329222.0</v>
       </c>
       <c r="O5">
         <v>-42368005.0</v>
       </c>
       <c r="P5">
         <v>-38385000.0</v>
       </c>
       <c r="Q5">
         <v>-35366513.0</v>
       </c>
       <c r="R5">
         <v>-2709116.0</v>
       </c>
       <c r="S5">
         <v>-51041000.0</v>
       </c>
@@ -23735,66 +23735,66 @@
       </c>
       <c r="AG5">
         <v>-3500000.0</v>
       </c>
       <c r="AH5">
         <v>-3616908.33</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>197</v>
       </c>
       <c r="B6">
         <v>-77383331.0</v>
       </c>
       <c r="C6">
         <v>-309290000.0</v>
       </c>
       <c r="D6">
         <v>-122267866.0</v>
       </c>
       <c r="E6">
         <v>-145291000.0</v>
       </c>
       <c r="F6">
-        <v>-86657733.0</v>
+        <v>-86571925.0</v>
       </c>
       <c r="G6">
         <v>-40204000.0</v>
       </c>
       <c r="H6">
         <v>-25995000.0</v>
       </c>
       <c r="I6">
-        <v>-20341874.0</v>
+        <v>-20086124.0</v>
       </c>
       <c r="J6">
-        <v>-705494.0</v>
+        <v>-887611.0</v>
       </c>
       <c r="K6">
-        <v>-15882661.0</v>
+        <v>-15828013.0</v>
       </c>
       <c r="L6">
         <v>-1099683.0</v>
       </c>
       <c r="M6">
         <v>-22542000.0</v>
       </c>
       <c r="N6">
         <v>-13598222.0</v>
       </c>
       <c r="O6">
         <v>-36184005.0</v>
       </c>
       <c r="P6">
         <v>-32479000.0</v>
       </c>
       <c r="Q6">
         <v>-26802513.0</v>
       </c>
       <c r="R6">
         <v>6794884.0</v>
       </c>
       <c r="S6">
         <v>-43020000.0</v>
       </c>
@@ -26593,105 +26593,105 @@
       </c>
       <c r="DV2">
         <v>2100000.0</v>
       </c>
       <c r="DW2">
         <v>2200000.0</v>
       </c>
       <c r="DX2">
         <v>2200000.0</v>
       </c>
       <c r="DY2">
         <v>1700000.0</v>
       </c>
       <c r="DZ2">
         <v>2200000.0</v>
       </c>
       <c r="EA2">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>194</v>
       </c>
       <c r="B3">
-        <v>977530.0</v>
+        <v>1003000.0</v>
       </c>
       <c r="C3">
         <v>987000.0</v>
       </c>
       <c r="D3">
-        <v>1143000.0</v>
+        <v>1058016.0</v>
       </c>
       <c r="E3">
         <v>1035000.0</v>
       </c>
       <c r="F3">
         <v>964000.0</v>
       </c>
       <c r="G3">
         <v>985000.0</v>
       </c>
       <c r="H3">
         <v>1099000.0</v>
       </c>
       <c r="I3">
         <v>3535000.0</v>
       </c>
       <c r="J3">
-        <v>3343000.0</v>
+        <v>3853000.0</v>
       </c>
       <c r="K3">
         <v>3486000.0</v>
       </c>
       <c r="L3">
-        <v>3959000.0</v>
+        <v>3269575.0</v>
       </c>
       <c r="M3">
         <v>3219000.0</v>
       </c>
       <c r="N3">
-        <v>2526000.0</v>
+        <v>3390000.0</v>
       </c>
       <c r="O3">
         <v>3272000.0</v>
       </c>
       <c r="P3">
         <v>2828000.0</v>
       </c>
       <c r="Q3">
         <v>3979000.0</v>
       </c>
       <c r="R3">
         <v>3441000.0</v>
       </c>
       <c r="S3">
         <v>3109000.0</v>
       </c>
       <c r="T3">
-        <v>557000.0</v>
+        <v>3272000.0</v>
       </c>
       <c r="U3">
         <v>2167000.0</v>
       </c>
       <c r="V3">
         <v>2444000.0</v>
       </c>
       <c r="W3">
         <v>1869000.0</v>
       </c>
       <c r="X3">
         <v>1768000.0</v>
       </c>
       <c r="Y3">
         <v>2560000.0</v>
       </c>
       <c r="Z3">
         <v>1610000.0</v>
       </c>
       <c r="AA3">
         <v>1620000.0</v>
       </c>
       <c r="AB3">
         <v>2273000.0</v>
       </c>
@@ -27314,51 +27314,51 @@
       <c r="A5" t="s">
         <v>196</v>
       </c>
       <c r="B5">
         <v>-12452545.0</v>
       </c>
       <c r="C5">
         <v>-10951000.0</v>
       </c>
       <c r="D5">
         <v>-17049000.0</v>
       </c>
       <c r="E5">
         <v>-27617000.0</v>
       </c>
       <c r="F5">
         <v>-23758000.0</v>
       </c>
       <c r="G5">
         <v>-20520000.0</v>
       </c>
       <c r="H5">
         <v>-45914000.0</v>
       </c>
       <c r="I5">
-        <v>-204542003.0</v>
+        <v>-203945000.0</v>
       </c>
       <c r="J5">
         <v>-41199000.0</v>
       </c>
       <c r="K5">
         <v>-42446000.0</v>
       </c>
       <c r="L5">
         <v>-17528000.0</v>
       </c>
       <c r="M5">
         <v>-34411000.0</v>
       </c>
       <c r="N5">
         <v>-38575000.0</v>
       </c>
       <c r="O5">
         <v>-39994000.0</v>
       </c>
       <c r="P5">
         <v>-37109000.0</v>
       </c>
       <c r="Q5">
         <v>-42949000.0</v>
       </c>
@@ -27688,105 +27688,105 @@
       </c>
       <c r="DV5">
         <v>-1300000.0</v>
       </c>
       <c r="DW5">
         <v>-1100000.0</v>
       </c>
       <c r="DX5">
         <v>-600000.0</v>
       </c>
       <c r="DY5">
         <v>-1800000.0</v>
       </c>
       <c r="DZ5">
         <v>-800000.0</v>
       </c>
       <c r="EA5">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>197</v>
       </c>
       <c r="B6">
-        <v>-11475015.0</v>
+        <v>-11449545.0</v>
       </c>
       <c r="C6">
         <v>-9964000.0</v>
       </c>
       <c r="D6">
-        <v>-15906000.0</v>
+        <v>-15990984.0</v>
       </c>
       <c r="E6">
         <v>-26582000.0</v>
       </c>
       <c r="F6">
         <v>-22794000.0</v>
       </c>
       <c r="G6">
         <v>-19535000.0</v>
       </c>
       <c r="H6">
         <v>-44815000.0</v>
       </c>
       <c r="I6">
-        <v>-201007003.0</v>
+        <v>-200410000.0</v>
       </c>
       <c r="J6">
-        <v>-37856000.0</v>
+        <v>-37346000.0</v>
       </c>
       <c r="K6">
         <v>-38960000.0</v>
       </c>
       <c r="L6">
-        <v>-13569000.0</v>
+        <v>-14258425.0</v>
       </c>
       <c r="M6">
         <v>-31192000.0</v>
       </c>
       <c r="N6">
-        <v>-36049000.0</v>
+        <v>-35185000.0</v>
       </c>
       <c r="O6">
         <v>-36722000.0</v>
       </c>
       <c r="P6">
         <v>-34281000.0</v>
       </c>
       <c r="Q6">
         <v>-38970000.0</v>
       </c>
       <c r="R6">
         <v>-51922000.0</v>
       </c>
       <c r="S6">
         <v>-37032000.0</v>
       </c>
       <c r="T6">
-        <v>-25425000.0</v>
+        <v>-22710000.0</v>
       </c>
       <c r="U6">
         <v>-22037000.0</v>
       </c>
       <c r="V6">
         <v>-19104000.0</v>
       </c>
       <c r="W6">
         <v>-13416000.0</v>
       </c>
       <c r="X6">
         <v>-12350000.0</v>
       </c>
       <c r="Y6">
         <v>-8103000.0</v>
       </c>
       <c r="Z6">
         <v>-8688000.0</v>
       </c>
       <c r="AA6">
         <v>-11063000.0</v>
       </c>
       <c r="AB6">
         <v>-8108000.0</v>
       </c>
@@ -42553,60 +42553,60 @@
       <c r="A14" t="s">
         <v>236</v>
       </c>
       <c r="B14">
         <v>1003000.0</v>
       </c>
       <c r="C14">
         <v>987000.0</v>
       </c>
       <c r="D14">
         <v>1058016.0</v>
       </c>
       <c r="E14">
         <v>1035000.0</v>
       </c>
       <c r="F14">
         <v>964000.0</v>
       </c>
       <c r="G14">
         <v>985000.0</v>
       </c>
       <c r="H14">
         <v>1099000.0</v>
       </c>
       <c r="I14">
-        <v>3458599.0</v>
+        <v>3535000.0</v>
       </c>
       <c r="J14">
         <v>3853000.0</v>
       </c>
       <c r="K14">
         <v>3486000.0</v>
       </c>
       <c r="L14">
-        <v>3269945.0</v>
+        <v>3269575.0</v>
       </c>
       <c r="M14">
         <v>3219000.0</v>
       </c>
       <c r="N14">
         <v>3390000.0</v>
       </c>
       <c r="O14">
         <v>3272000.0</v>
       </c>
       <c r="P14">
         <v>2828000.0</v>
       </c>
       <c r="Q14">
         <v>3979000.0</v>
       </c>
       <c r="R14">
         <v>3441000.0</v>
       </c>
       <c r="S14">
         <v>3109000.0</v>
       </c>
       <c r="T14">
         <v>3272000.0</v>
       </c>
@@ -45774,60 +45774,60 @@
       <c r="A25" t="s">
         <v>246</v>
       </c>
       <c r="B25">
         <v>6915000.0</v>
       </c>
       <c r="C25">
         <v>1254000.0</v>
       </c>
       <c r="D25">
         <v>11328968.0</v>
       </c>
       <c r="E25">
         <v>1106000.0</v>
       </c>
       <c r="F25">
         <v>-2298000.0</v>
       </c>
       <c r="G25">
         <v>-3498000.0</v>
       </c>
       <c r="H25">
         <v>20365000.0</v>
       </c>
       <c r="I25">
-        <v>163193146.0</v>
+        <v>163116745.0</v>
       </c>
       <c r="J25">
         <v>-486000.0</v>
       </c>
       <c r="K25">
         <v>10619000.0</v>
       </c>
       <c r="L25">
-        <v>14998760.0</v>
+        <v>14999130.0</v>
       </c>
       <c r="M25">
         <v>34782000.0</v>
       </c>
       <c r="N25">
         <v>2013000.0</v>
       </c>
       <c r="O25">
         <v>1385000.0</v>
       </c>
       <c r="P25">
         <v>6081000.0</v>
       </c>
       <c r="Q25">
         <v>800000.0</v>
       </c>
       <c r="R25">
         <v>15161000.0</v>
       </c>
       <c r="S25">
         <v>10522000.0</v>
       </c>
       <c r="T25">
         <v>13438000.0</v>
       </c>