--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -956,51 +959,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1223,91 +1226,95 @@
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>22883000.0</v>
+      </c>
       <c r="C7">
         <v>24629000.0</v>
       </c>
       <c r="D7">
         <v>26501000.0</v>
       </c>
       <c r="E7">
         <v>28389000.0</v>
       </c>
       <c r="F7">
         <v>30216000.0</v>
       </c>
       <c r="G7">
         <v>32563000.0</v>
       </c>
       <c r="H7">
         <v>34248000.0</v>
       </c>
       <c r="I7">
         <v>8359000.0</v>
       </c>
       <c r="J7">
         <v>9105000.0</v>
       </c>
       <c r="K7">
         <v>9717000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>741000.0</v>
+      </c>
       <c r="C8">
         <v>747000.0</v>
       </c>
       <c r="D8">
         <v>744000.0</v>
       </c>
       <c r="E8">
         <v>757000.0</v>
       </c>
       <c r="F8">
         <v>856000.0</v>
       </c>
       <c r="G8">
         <v>931000.0</v>
       </c>
       <c r="H8">
         <v>951000.0</v>
       </c>
       <c r="I8">
         <v>991000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2079,51 +2086,53 @@
         <v>429338000.0</v>
       </c>
       <c r="I25">
         <v>402749000.0</v>
       </c>
       <c r="J25">
         <v>402830000.0</v>
       </c>
       <c r="K25">
         <v>402809000.0</v>
       </c>
       <c r="L25">
         <v>402545000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>9404335000.0</v>
+      </c>
       <c r="C26">
         <v>9336541000.0</v>
       </c>
       <c r="D26">
         <v>9187438000.0</v>
       </c>
       <c r="E26">
         <v>10049499000.0</v>
       </c>
       <c r="F26">
         <v>10200057000.0</v>
       </c>
       <c r="G26">
         <v>9201359000.0</v>
       </c>
       <c r="H26">
         <v>7807163000.0</v>
       </c>
       <c r="I26">
         <v>8203870000.0</v>
       </c>
       <c r="J26">
         <v>44097000.0</v>
       </c>
       <c r="K26">
@@ -2152,51 +2161,51 @@
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>1656956000.0</v>
+        <v>1755742000.0</v>
       </c>
       <c r="C28">
         <v>3147437000.0</v>
       </c>
       <c r="D28">
         <v>5235690000.0</v>
       </c>
       <c r="E28">
         <v>5758276000.0</v>
       </c>
       <c r="F28">
         <v>2311559000.0</v>
       </c>
       <c r="G28">
         <v>3447778000.0</v>
       </c>
       <c r="H28">
         <v>4795166000.0</v>
       </c>
       <c r="I28">
         <v>4991676000.0</v>
       </c>
       <c r="J28">
         <v>4979248000.0</v>
       </c>
@@ -2207,51 +2216,53 @@
         <v>4143509000.0</v>
       </c>
       <c r="M28">
         <v>3137716000.0</v>
       </c>
       <c r="N28">
         <v>2163672000.0</v>
       </c>
       <c r="O28">
         <v>1433672000.0</v>
       </c>
       <c r="P28">
         <v>1935589000.0</v>
       </c>
       <c r="Q28">
         <v>1694989000.0</v>
       </c>
       <c r="R28">
         <v>1722836000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4905686000.0</v>
+      </c>
       <c r="C29">
         <v>6428242000.0</v>
       </c>
       <c r="D29">
         <v>8375393000.0</v>
       </c>
       <c r="E29">
         <v>8576904000.0</v>
       </c>
       <c r="F29">
         <v>5664177000.0</v>
       </c>
       <c r="G29">
         <v>6795943000.0</v>
       </c>
       <c r="H29">
         <v>7856370000.0</v>
       </c>
       <c r="I29">
         <v>8114223000.0</v>
       </c>
       <c r="J29">
         <v>8190787000.0</v>
       </c>
       <c r="K29"/>
@@ -2450,51 +2461,51 @@
         <v>328675000.0</v>
       </c>
       <c r="L34">
         <v>290059000.0</v>
       </c>
       <c r="M34">
         <v>327681000.0</v>
       </c>
       <c r="N34">
         <v>171210000.0</v>
       </c>
       <c r="O34">
         <v>114281000.0</v>
       </c>
       <c r="P34">
         <v>132742000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>1874740000.0</v>
+        <v>30497920000.0</v>
       </c>
       <c r="C35">
         <v>4561721000.0</v>
       </c>
       <c r="D35">
         <v>6645208000.0</v>
       </c>
       <c r="E35">
         <v>6891397000.0</v>
       </c>
       <c r="F35">
         <v>2626416000.0</v>
       </c>
       <c r="G35">
         <v>3845494000.0</v>
       </c>
       <c r="H35">
         <v>5395923000.0</v>
       </c>
       <c r="I35">
         <v>5591270000.0</v>
       </c>
       <c r="J35">
         <v>5442445000.0</v>
       </c>
@@ -2701,51 +2712,53 @@
       <c r="K39">
         <v>14372437000.0</v>
       </c>
       <c r="L39">
         <v>13109050000.0</v>
       </c>
       <c r="M39">
         <v>9273652000.0</v>
       </c>
       <c r="N39">
         <v>7104144000.0</v>
       </c>
       <c r="O39"/>
       <c r="P39">
         <v>6700252000.0</v>
       </c>
       <c r="Q39">
         <v>3449717000.0</v>
       </c>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-29352905000.0</v>
+      </c>
       <c r="C40">
         <v>27865703000.0</v>
       </c>
       <c r="D40">
         <v>26538478000.0</v>
       </c>
       <c r="E40">
         <v>27509334000.0</v>
       </c>
       <c r="F40">
         <v>8975621000.0</v>
       </c>
       <c r="G40">
         <v>7008838000.0</v>
       </c>
       <c r="H40">
         <v>24394591000.0</v>
       </c>
       <c r="I40">
         <v>23474223000.0</v>
       </c>
       <c r="J40">
         <v>21878479000.0</v>
       </c>
       <c r="K40">
@@ -2919,51 +2932,53 @@
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>54000.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>61</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>271187000.0</v>
+      </c>
       <c r="C45">
         <v>339165000.0</v>
       </c>
       <c r="D45">
         <v>582147000.0</v>
       </c>
       <c r="E45">
         <v>539799000.0</v>
       </c>
       <c r="F45">
         <v>640726000.0</v>
       </c>
       <c r="G45">
         <v>663517000.0</v>
       </c>
       <c r="H45">
         <v>698153000.0</v>
       </c>
       <c r="I45">
         <v>702354000.0</v>
       </c>
       <c r="J45">
         <v>599502000.0</v>
       </c>
       <c r="K45">
@@ -3212,51 +3227,51 @@
         <v>4146000000.0</v>
       </c>
       <c r="J50">
         <v>4546000000.0</v>
       </c>
       <c r="K50">
         <v>5703719000.0</v>
       </c>
       <c r="L50">
         <v>4480533000.0</v>
       </c>
       <c r="M50">
         <v>3387736000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>1874740000.0</v>
+        <v>1973526000.0</v>
       </c>
       <c r="C51">
         <v>3638553000.0</v>
       </c>
       <c r="D51">
         <v>5823973000.0</v>
       </c>
       <c r="E51">
         <v>6330923000.0</v>
       </c>
       <c r="F51">
         <v>2792398000.0</v>
       </c>
       <c r="G51">
         <v>3946657000.0</v>
       </c>
       <c r="H51">
         <v>5009839000.0</v>
       </c>
       <c r="I51">
         <v>5373749000.0</v>
       </c>
       <c r="J51">
         <v>5173830000.0</v>
       </c>
@@ -3267,51 +3282,53 @@
         <v>4411009000.0</v>
       </c>
       <c r="M51">
         <v>3318559000.0</v>
       </c>
       <c r="N51">
         <v>2414313000.0</v>
       </c>
       <c r="O51">
         <v>1925094000.0</v>
       </c>
       <c r="P51">
         <v>2236131000.0</v>
       </c>
       <c r="Q51">
         <v>2255200000.0</v>
       </c>
       <c r="R51">
         <v>2079051000.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>68</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>1575374000.0</v>
+      </c>
       <c r="C52"/>
       <c r="D52">
         <v>4239962000.0</v>
       </c>
       <c r="E52">
         <v>190000000.0</v>
       </c>
       <c r="F52">
         <v>2070982000.0</v>
       </c>
       <c r="G52">
         <v>3224162000.0</v>
       </c>
       <c r="H52">
         <v>100000000.0</v>
       </c>
       <c r="I52">
         <v>175000000.0</v>
       </c>
       <c r="J52">
         <v>4546000000.0</v>
       </c>
       <c r="K52">
         <v>5239348000.0</v>
       </c>
@@ -3319,51 +3336,53 @@
         <v>4008464000.0</v>
       </c>
       <c r="M52">
         <v>3318559000.0</v>
       </c>
       <c r="N52">
         <v>2414313000.0</v>
       </c>
       <c r="O52">
         <v>8175000.0</v>
       </c>
       <c r="P52">
         <v>206000.0</v>
       </c>
       <c r="Q52">
         <v>492000.0</v>
       </c>
       <c r="R52">
         <v>2972000.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>69</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>9263651000.0</v>
+      </c>
       <c r="C53">
         <v>9130244000.0</v>
       </c>
       <c r="D53">
         <v>-8304016000.0</v>
       </c>
       <c r="E53">
         <v>9755327000.0</v>
       </c>
       <c r="F53">
         <v>10064198000.0</v>
       </c>
       <c r="G53">
         <v>9176683000.0</v>
       </c>
       <c r="H53">
         <v>7769237000.0</v>
       </c>
       <c r="I53">
         <v>8166878000.0</v>
       </c>
       <c r="J53">
         <v>6680832000.0</v>
       </c>
       <c r="K53">
@@ -3522,51 +3541,51 @@
       </c>
       <c r="M56">
         <v>4766537000.0</v>
       </c>
       <c r="N56">
         <v>3889873000.0</v>
       </c>
       <c r="O56">
         <v>4667765000.0</v>
       </c>
       <c r="P56">
         <v>4485719000.0</v>
       </c>
       <c r="Q56">
         <v>571073000.0</v>
       </c>
       <c r="R56">
         <v>356215000.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
-        <v>29352905000.0</v>
+        <v>1575374000.0</v>
       </c>
       <c r="C57">
         <v>27865703000.0</v>
       </c>
       <c r="D57">
         <v>26538478000.0</v>
       </c>
       <c r="E57">
         <v>27699334000.0</v>
       </c>
       <c r="F57">
         <v>11046603000.0</v>
       </c>
       <c r="G57">
         <v>10233000000.0</v>
       </c>
       <c r="H57">
         <v>24494591000.0</v>
       </c>
       <c r="I57">
         <v>23649223000.0</v>
       </c>
       <c r="J57">
         <v>21878479000.0</v>
       </c>
@@ -3682,54 +3701,54 @@
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
         <v>3053829000.0</v>
       </c>
       <c r="C60">
         <v>2814318000.0</v>
       </c>
       <c r="D60">
         <v>2577921000.0</v>
       </c>
       <c r="E60">
         <v>2435981000.0</v>
       </c>
       <c r="F60">
-        <v>3037761000.0</v>
+        <v>33188980000.0</v>
       </c>
       <c r="G60">
-        <v>2983012000.0</v>
+        <v>31164999000.0</v>
       </c>
       <c r="H60">
         <v>2980779000.0</v>
       </c>
       <c r="I60">
         <v>2923833000.0</v>
       </c>
       <c r="J60">
         <v>3026062000.0</v>
       </c>
       <c r="K60">
         <v>2418429000.0</v>
       </c>
       <c r="L60">
         <v>2243898000.0</v>
       </c>
       <c r="M60">
         <v>2052534000.0</v>
       </c>
       <c r="N60">
         <v>1928698000.0</v>
       </c>
       <c r="O60">
         <v>1806680000.0</v>
       </c>
@@ -3800,441 +3819,445 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>29352905000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>26112666000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>27509334000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27349075000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28460899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28541275000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29438102000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28116273000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28609269000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27732082000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27495816000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26597210000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26070424000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25000771000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24394591000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23956428000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23922400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23679283000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23474223000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22305290000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22177950000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22239648000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21878479000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21223244000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20777840000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19924364000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19490890000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18836309000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18232053000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>17514334000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16938501000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15897892000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15246691000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14261239000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13511755000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12833907000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12036731000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11123778000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10532428000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9848103000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9030915000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8745423000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8538073000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5116000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>82061000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>80215.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>53171000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6948412000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6824649000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6901891000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7163728000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>111056000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>114203000.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>7666775000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4259,52 +4282,53 @@
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4329,283 +4353,285 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
+        <v>-203080000.0</v>
+      </c>
+      <c r="C5">
         <v>-189595000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-205158000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-231243000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-236234000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-284541000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-238364000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-301622000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-323928000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-357421000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-407196000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-372562000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-374684000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-437905000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-407741000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-320395000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-157699000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15940000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-30062000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-24873000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-38825000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-49152000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-81826000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-143019000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-323592000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31827000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-28677000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17369000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>641000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4873000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>41895000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>50660000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>56330000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>54986000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>52589000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>59285000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>58614000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>41247000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>42530000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>33815000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5628000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>22182000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>30519000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>51134000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>49428000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>46352000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>63427000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>74288000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>70116000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>57480000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>52939000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>62064000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>90364000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>83976000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>74923000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>52586000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>44714000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>18019000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>19990000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>37199000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>36094000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>31966000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>29538000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>23435000.0</v>
       </c>
-      <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4649,664 +4675,681 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>22324000.0</v>
+      </c>
       <c r="C7">
+        <v>22883000.0</v>
+      </c>
+      <c r="D7">
         <v>23728000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24258000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>24792000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24629000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25140000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>25647000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>26150000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>26501000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26968000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27424000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>27908000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>28389000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28850000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>29308000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>29764000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>30216000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>30650000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>31509000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32563000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>32966000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>33309000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>34248000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8920000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8926000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8139000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>734000.0</v>
+      </c>
       <c r="C8">
-        <v>752000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D8">
         <v>752000.0</v>
       </c>
       <c r="E8">
         <v>752000.0</v>
       </c>
       <c r="F8">
-        <v>747000.0</v>
+        <v>752000.0</v>
       </c>
       <c r="G8">
         <v>747000.0</v>
       </c>
       <c r="H8">
-        <v>748000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="I8">
         <v>748000.0</v>
       </c>
       <c r="J8">
-        <v>744000.0</v>
+        <v>748000.0</v>
       </c>
       <c r="K8">
         <v>744000.0</v>
       </c>
       <c r="L8">
         <v>744000.0</v>
       </c>
       <c r="M8">
         <v>744000.0</v>
       </c>
       <c r="N8">
+        <v>744000.0</v>
+      </c>
+      <c r="O8">
         <v>757000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>776000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>779000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>841000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>856000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>900000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>932000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>25</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>271695000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>310974000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>306271000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>301321000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>301672000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>296107000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>279672000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>274202000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>269353000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>321729000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>381411000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>387583000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>626564000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>707503000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>885873000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1011786000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1008603000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1017518000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>995438000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>991509000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>987757000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1083920000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1077946000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1080966000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1179235000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1220147000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1364864000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1455554000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1450107000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1498227000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1492790000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1488159000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1484398000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1426459000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1420622000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1415758000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1411295000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1406786000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1399003000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1394103000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1389392000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1353538000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1348964000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1344106000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1339996000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1334945000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1327164000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1317449000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1312518000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1308315000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1304263000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1298201000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1290279.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1240068000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1230819000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1220782000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>13336000.0</v>
+      </c>
+      <c r="C10">
         <v>217784000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>559505000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>801294000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>443745000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>491116000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>889868000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>433452000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>421216000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>588283000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>391885000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>301169000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>903998000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>572647000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>726138000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>513773000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>697492000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>314857000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>507022000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>895348000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1049796000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>397716000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>369776000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>402231000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>766698000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>214673000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>230228000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>442833000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>241451000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>382073000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>279799000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>379256000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>199750000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>194582000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>292601000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>228360000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>239417000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>448313000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>258000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>356148000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>237338000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>267500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>272414000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>162647000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>301294000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>180843000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>345398000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>375708000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>259769000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>250641000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>522525000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>211040000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>457616000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>491422000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>343693000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>161559000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>309049000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>300542000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>381640000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>338640000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>408481000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>560211000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>54575000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>166908000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>60593000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5331,820 +5374,831 @@
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>13336000.0</v>
+      </c>
+      <c r="C12">
         <v>217784000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1436395000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10202365000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9543554000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>491116000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9970960000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9341249000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9302651000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>588283000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9222952000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>301169000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>903998000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>572647000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>726138000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>513773000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>697492000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>314857000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>507022000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>895348000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1049796000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>397716000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>369776000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>402231000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>766698000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>214673000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>230228000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>442833000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>241451000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>382073000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>279799000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>379256000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>199750000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6875414000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7186073000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6955687000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6650706000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6521897000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6206061000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6041580000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5588163000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5127039000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4933860000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4960347000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4756038000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4766537000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4649727000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4467255000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3786664000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3887765000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4394473000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4357323000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4737093000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4663834000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>343693000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>161559000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>309049000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4482519000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>381640000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>338640000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>408481000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>560211000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>54575000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>166908000.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
+        <v>734000.0</v>
+      </c>
+      <c r="C13">
         <v>741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>752000.0</v>
       </c>
       <c r="D13">
         <v>752000.0</v>
       </c>
       <c r="E13">
         <v>752000.0</v>
       </c>
       <c r="F13">
-        <v>747000.0</v>
+        <v>752000.0</v>
       </c>
       <c r="G13">
         <v>747000.0</v>
       </c>
       <c r="H13">
-        <v>748000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="I13">
         <v>748000.0</v>
       </c>
       <c r="J13">
-        <v>744000.0</v>
+        <v>748000.0</v>
       </c>
       <c r="K13">
         <v>744000.0</v>
       </c>
       <c r="L13">
         <v>744000.0</v>
       </c>
       <c r="M13">
         <v>744000.0</v>
       </c>
       <c r="N13">
+        <v>744000.0</v>
+      </c>
+      <c r="O13">
         <v>757000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>776000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>779000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>841000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>856000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>900000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>932000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>933000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>924000.0</v>
       </c>
       <c r="X13">
         <v>924000.0</v>
       </c>
       <c r="Y13">
         <v>924000.0</v>
       </c>
       <c r="Z13">
-        <v>951000.0</v>
+        <v>924000.0</v>
       </c>
       <c r="AA13">
         <v>951000.0</v>
       </c>
       <c r="AB13">
+        <v>951000.0</v>
+      </c>
+      <c r="AC13">
         <v>953000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>984000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>991000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1037000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1062000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068000.0</v>
       </c>
       <c r="AI13">
         <v>1068000.0</v>
       </c>
       <c r="AJ13">
         <v>1068000.0</v>
       </c>
       <c r="AK13">
         <v>1068000.0</v>
       </c>
       <c r="AL13">
+        <v>1068000.0</v>
+      </c>
+      <c r="AM13">
         <v>1042000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1041000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1042000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1041000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035000.0</v>
       </c>
       <c r="AR13">
         <v>1035000.0</v>
       </c>
       <c r="AS13">
+        <v>1035000.0</v>
+      </c>
+      <c r="AT13">
         <v>1034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017000.0</v>
       </c>
       <c r="AU13">
         <v>1017000.0</v>
       </c>
       <c r="AV13">
         <v>1017000.0</v>
       </c>
       <c r="AW13">
         <v>1017000.0</v>
       </c>
       <c r="AX13">
+        <v>1017000.0</v>
+      </c>
+      <c r="AY13">
         <v>1010000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1009000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1006000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1005000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>950000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>940000.0</v>
       </c>
       <c r="BE13">
         <v>940000.0</v>
       </c>
       <c r="BF13">
+        <v>940000.0</v>
+      </c>
+      <c r="BG13">
         <v>977000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972000.0</v>
       </c>
       <c r="BI13">
         <v>972000.0</v>
       </c>
       <c r="BJ13">
-        <v>930000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="BK13">
         <v>930000.0</v>
       </c>
       <c r="BL13">
+        <v>930000.0</v>
+      </c>
+      <c r="BM13">
         <v>93000.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>928000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>76955555.0</v>
       </c>
       <c r="C14">
-        <v>74380000.0</v>
+        <v>76955555.0</v>
       </c>
       <c r="D14">
         <v>74380000.0</v>
       </c>
       <c r="E14">
         <v>74380000.0</v>
       </c>
       <c r="F14">
+        <v>74380000.0</v>
+      </c>
+      <c r="G14">
         <v>74292000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>74492000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>74018000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73637000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>73457000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>73789000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>73421000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>74009000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>75836000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>77124000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>79394000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>83910000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>86931000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>91028000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>92185000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>91964000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>91585000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>91393000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>91203000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>92843000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>94122000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>94263000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>96623000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>97965000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>100959000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>104384000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>105471000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>105934000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>106072000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>106073000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>106138000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>105378000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>103779000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>103561000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>103732000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>103553000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>103451000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>103317000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>103133000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>101834000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>100680000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>100622000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>100587000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>100492000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>100100000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>99848000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>99569000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>99481000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>93762000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>99063000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>98452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94912000.0</v>
       </c>
       <c r="BF14">
         <v>94912000.0</v>
       </c>
       <c r="BG14">
+        <v>94912000.0</v>
+      </c>
+      <c r="BH14">
         <v>96086000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>95625000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>94305000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>92951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92947000.0</v>
       </c>
       <c r="BL14">
         <v>92947000.0</v>
       </c>
       <c r="BM14">
+        <v>92947000.0</v>
+      </c>
+      <c r="BN14">
         <v>92937000.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>744000.0</v>
       </c>
       <c r="N15">
+        <v>744000.0</v>
+      </c>
+      <c r="O15">
         <v>757000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>776000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>779000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>841000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>856000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>900000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>932000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>933000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>924000.0</v>
       </c>
       <c r="X15">
         <v>924000.0</v>
       </c>
       <c r="Y15">
         <v>924000.0</v>
       </c>
       <c r="Z15">
-        <v>951000.0</v>
+        <v>924000.0</v>
       </c>
       <c r="AA15">
         <v>951000.0</v>
       </c>
       <c r="AB15">
+        <v>951000.0</v>
+      </c>
+      <c r="AC15">
         <v>953000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>984000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>991000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1037000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1062000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068000.0</v>
       </c>
       <c r="AI15">
         <v>1068000.0</v>
       </c>
       <c r="AJ15">
         <v>1068000.0</v>
       </c>
       <c r="AK15">
         <v>1068000.0</v>
       </c>
       <c r="AL15">
+        <v>1068000.0</v>
+      </c>
+      <c r="AM15">
         <v>1042000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1041000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1042000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1041000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035000.0</v>
       </c>
       <c r="AR15">
         <v>1035000.0</v>
       </c>
       <c r="AS15">
+        <v>1035000.0</v>
+      </c>
+      <c r="AT15">
         <v>1034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017000.0</v>
       </c>
       <c r="AU15">
         <v>1017000.0</v>
       </c>
       <c r="AV15">
         <v>1017000.0</v>
       </c>
       <c r="AW15">
         <v>1017000.0</v>
       </c>
       <c r="AX15">
+        <v>1017000.0</v>
+      </c>
+      <c r="AY15">
         <v>1010000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1009000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1006000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1005000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>950000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>940000.0</v>
       </c>
       <c r="BE15">
         <v>940000.0</v>
       </c>
       <c r="BF15">
+        <v>940000.0</v>
+      </c>
+      <c r="BG15">
         <v>977000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972000.0</v>
       </c>
       <c r="BI15">
         <v>972000.0</v>
       </c>
       <c r="BJ15">
-        <v>930000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="BK15">
         <v>930000.0</v>
       </c>
       <c r="BL15">
+        <v>930000.0</v>
+      </c>
+      <c r="BM15">
         <v>93000.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -6169,54 +6223,18649 @@
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
+      <c r="BO16"/>
+    </row>
+    <row r="17" spans="1:67">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
+      <c r="A18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>31245000.0</v>
+      </c>
+      <c r="BI18">
+        <v>44235000.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
+      <c r="A19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
+        <v>10495771000.0</v>
+      </c>
+      <c r="T19">
+        <v>10974324000.0</v>
+      </c>
+      <c r="U19">
+        <v>11274440000.0</v>
+      </c>
+      <c r="V19">
+        <v>10465309000.0</v>
+      </c>
+      <c r="W19">
+        <v>9774707000.0</v>
+      </c>
+      <c r="X19">
+        <v>9882914000.0</v>
+      </c>
+      <c r="Y19">
+        <v>9320934000.0</v>
+      </c>
+      <c r="Z19">
+        <v>9067483000.0</v>
+      </c>
+      <c r="AA19">
+        <v>8311482000.0</v>
+      </c>
+      <c r="AB19">
+        <v>8561184000.0</v>
+      </c>
+      <c r="AC19">
+        <v>9127342000.0</v>
+      </c>
+      <c r="AD19">
+        <v>8932012000.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20">
+        <v>77637000.0</v>
+      </c>
+      <c r="C20">
+        <v>77637000.0</v>
+      </c>
+      <c r="D20">
+        <v>77637000.0</v>
+      </c>
+      <c r="E20">
+        <v>77637000.0</v>
+      </c>
+      <c r="F20">
+        <v>77637000.0</v>
+      </c>
+      <c r="G20">
+        <v>77637000.0</v>
+      </c>
+      <c r="H20">
+        <v>77637000.0</v>
+      </c>
+      <c r="I20">
+        <v>77637000.0</v>
+      </c>
+      <c r="J20">
+        <v>77637000.0</v>
+      </c>
+      <c r="K20">
+        <v>77637000.0</v>
+      </c>
+      <c r="L20">
+        <v>77637000.0</v>
+      </c>
+      <c r="M20">
+        <v>77637000.0</v>
+      </c>
+      <c r="N20">
+        <v>77637000.0</v>
+      </c>
+      <c r="O20">
+        <v>77637000.0</v>
+      </c>
+      <c r="P20">
+        <v>77637000.0</v>
+      </c>
+      <c r="Q20">
+        <v>77637000.0</v>
+      </c>
+      <c r="R20">
+        <v>77637000.0</v>
+      </c>
+      <c r="S20">
+        <v>77637000.0</v>
+      </c>
+      <c r="T20">
+        <v>77637000.0</v>
+      </c>
+      <c r="U20">
+        <v>77637000.0</v>
+      </c>
+      <c r="V20">
+        <v>77637000.0</v>
+      </c>
+      <c r="W20">
+        <v>77637000.0</v>
+      </c>
+      <c r="X20">
+        <v>77641000.0</v>
+      </c>
+      <c r="Y20">
+        <v>77652000.0</v>
+      </c>
+      <c r="Z20">
+        <v>77663000.0</v>
+      </c>
+      <c r="AA20">
+        <v>77674000.0</v>
+      </c>
+      <c r="AB20">
+        <v>77685000.0</v>
+      </c>
+      <c r="AC20">
+        <v>77696000.0</v>
+      </c>
+      <c r="AD20">
+        <v>77707000.0</v>
+      </c>
+      <c r="AE20">
+        <v>77718000.0</v>
+      </c>
+      <c r="AF20">
+        <v>77729000.0</v>
+      </c>
+      <c r="AG20">
+        <v>77740000.0</v>
+      </c>
+      <c r="AH20">
+        <v>77751000.0</v>
+      </c>
+      <c r="AI20">
+        <v>77796000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>78000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>78000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>67000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>67000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>67231000.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>67231000.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20">
+        <v>67231000.0</v>
+      </c>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
+      <c r="A21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>77637000.0</v>
+      </c>
+      <c r="D21">
+        <v>77637000.0</v>
+      </c>
+      <c r="E21">
+        <v>77637000.0</v>
+      </c>
+      <c r="F21">
+        <v>77637000.0</v>
+      </c>
+      <c r="G21">
+        <v>77637000.0</v>
+      </c>
+      <c r="H21">
+        <v>77637000.0</v>
+      </c>
+      <c r="I21">
+        <v>77637000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>77637000.0</v>
+      </c>
+      <c r="M21">
+        <v>77637000.0</v>
+      </c>
+      <c r="N21">
+        <v>77637000.0</v>
+      </c>
+      <c r="O21">
+        <v>77637000.0</v>
+      </c>
+      <c r="P21">
+        <v>77637000.0</v>
+      </c>
+      <c r="Q21">
+        <v>77637000.0</v>
+      </c>
+      <c r="R21">
+        <v>77637000.0</v>
+      </c>
+      <c r="S21">
+        <v>77637000.0</v>
+      </c>
+      <c r="T21">
+        <v>77637000.0</v>
+      </c>
+      <c r="U21">
+        <v>77637000.0</v>
+      </c>
+      <c r="V21">
+        <v>77637000.0</v>
+      </c>
+      <c r="W21">
+        <v>77637000.0</v>
+      </c>
+      <c r="X21">
+        <v>77641000.0</v>
+      </c>
+      <c r="Y21">
+        <v>77652000.0</v>
+      </c>
+      <c r="Z21">
+        <v>77663000.0</v>
+      </c>
+      <c r="AA21">
+        <v>77674000.0</v>
+      </c>
+      <c r="AB21">
+        <v>77685000.0</v>
+      </c>
+      <c r="AC21">
+        <v>77696000.0</v>
+      </c>
+      <c r="AD21">
+        <v>77707000.0</v>
+      </c>
+      <c r="AE21">
+        <v>77718000.0</v>
+      </c>
+      <c r="AF21">
+        <v>77729000.0</v>
+      </c>
+      <c r="AG21">
+        <v>77740000.0</v>
+      </c>
+      <c r="AH21">
+        <v>77751000.0</v>
+      </c>
+      <c r="AI21">
+        <v>77796000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>77857000.0</v>
+      </c>
+      <c r="AK21">
+        <v>77919000.0</v>
+      </c>
+      <c r="AL21">
+        <v>77980000.0</v>
+      </c>
+      <c r="AM21">
+        <v>47000.0</v>
+      </c>
+      <c r="AN21">
+        <v>78116000.0</v>
+      </c>
+      <c r="AO21">
+        <v>78185000.0</v>
+      </c>
+      <c r="AP21">
+        <v>78255000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>330000.0</v>
+      </c>
+      <c r="AR21">
+        <v>78408000.0</v>
+      </c>
+      <c r="AS21">
+        <v>78511000.0</v>
+      </c>
+      <c r="AT21">
+        <v>68256000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1414000.0</v>
+      </c>
+      <c r="AV21">
+        <v>68575000.0</v>
+      </c>
+      <c r="AW21">
+        <v>68737000.0</v>
+      </c>
+      <c r="AX21">
+        <v>68898000.0</v>
+      </c>
+      <c r="AY21">
+        <v>2067000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>69240000.0</v>
+      </c>
+      <c r="BA21">
+        <v>69413000.0</v>
+      </c>
+      <c r="BB21">
+        <v>69586000.0</v>
+      </c>
+      <c r="BC21">
+        <v>2537000.0</v>
+      </c>
+      <c r="BD21">
+        <v>69955000.0</v>
+      </c>
+      <c r="BE21">
+        <v>70142000.0</v>
+      </c>
+      <c r="BF21">
+        <v>70329.0</v>
+      </c>
+      <c r="BG21">
+        <v>1436000.0</v>
+      </c>
+      <c r="BH21">
+        <v>6296000.0</v>
+      </c>
+      <c r="BI21">
+        <v>12584000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>68919000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1780000.0</v>
+      </c>
+      <c r="BL21">
+        <v>48359000.0</v>
+      </c>
+      <c r="BM21">
+        <v>22898000.0</v>
+      </c>
+      <c r="BN21"/>
+      <c r="BO21">
+        <v>60981000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
+      <c r="A22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>3586000.0</v>
+      </c>
+      <c r="M22">
+        <v>2084000.0</v>
+      </c>
+      <c r="N22">
+        <v>3237000.0</v>
+      </c>
+      <c r="O22">
+        <v>1932000.0</v>
+      </c>
+      <c r="P22">
+        <v>923000.0</v>
+      </c>
+      <c r="Q22">
+        <v>7462000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22">
+        <v>2275000.0</v>
+      </c>
+      <c r="T22">
+        <v>4115000.0</v>
+      </c>
+      <c r="U22">
+        <v>3890000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
+        <v>3138000.0</v>
+      </c>
+      <c r="X22">
+        <v>4154000.0</v>
+      </c>
+      <c r="Y22">
+        <v>4956000.0</v>
+      </c>
+      <c r="Z22">
+        <v>7712000.0</v>
+      </c>
+      <c r="AA22">
+        <v>3897000.0</v>
+      </c>
+      <c r="AB22">
+        <v>4437000.0</v>
+      </c>
+      <c r="AC22">
+        <v>10042000.0</v>
+      </c>
+      <c r="AD22">
+        <v>11776000.0</v>
+      </c>
+      <c r="AE22">
+        <v>9517000.0</v>
+      </c>
+      <c r="AF22">
+        <v>14170000.0</v>
+      </c>
+      <c r="AG22">
+        <v>16223000.0</v>
+      </c>
+      <c r="AH22">
+        <v>46494000.0</v>
+      </c>
+      <c r="AI22">
+        <v>43977000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>31507000.0</v>
+      </c>
+      <c r="AK22">
+        <v>29016000.0</v>
+      </c>
+      <c r="AL22">
+        <v>32841000.0</v>
+      </c>
+      <c r="AM22">
+        <v>50738000.0</v>
+      </c>
+      <c r="AN22">
+        <v>42393000.0</v>
+      </c>
+      <c r="AO22">
+        <v>32582000.0</v>
+      </c>
+      <c r="AP22">
+        <v>50849000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>56263000.0</v>
+      </c>
+      <c r="AR22">
+        <v>60467000.0</v>
+      </c>
+      <c r="AS22">
+        <v>70626000.0</v>
+      </c>
+      <c r="AT22">
+        <v>13068000.0</v>
+      </c>
+      <c r="AU22">
+        <v>15179000.0</v>
+      </c>
+      <c r="AV22">
+        <v>20650000.0</v>
+      </c>
+      <c r="AW22">
+        <v>22540000.0</v>
+      </c>
+      <c r="AX22">
+        <v>30989000.0</v>
+      </c>
+      <c r="AY22">
+        <v>40764000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>49354000.0</v>
+      </c>
+      <c r="BA22">
+        <v>51580000.0</v>
+      </c>
+      <c r="BB22">
+        <v>71300000.0</v>
+      </c>
+      <c r="BC22">
+        <v>78151000.0</v>
+      </c>
+      <c r="BD22">
+        <v>95633000.0</v>
+      </c>
+      <c r="BE22">
+        <v>96694000.0</v>
+      </c>
+      <c r="BF22">
+        <v>109123000.0</v>
+      </c>
+      <c r="BG22">
+        <v>127689000.0</v>
+      </c>
+      <c r="BH22">
+        <v>127132000.0</v>
+      </c>
+      <c r="BI22">
+        <v>142875000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>185096000.0</v>
+      </c>
+      <c r="BK22">
+        <v>209339000.0</v>
+      </c>
+      <c r="BL22">
+        <v>194820000.0</v>
+      </c>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>120110000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23">
+        <v>35358613000.0</v>
+      </c>
+      <c r="C23">
+        <v>35039451000.0</v>
+      </c>
+      <c r="D23">
+        <v>35075773000.0</v>
+      </c>
+      <c r="E23">
+        <v>35459707000.0</v>
+      </c>
+      <c r="F23">
+        <v>34831997000.0</v>
+      </c>
+      <c r="G23">
+        <v>35241742000.0</v>
+      </c>
+      <c r="H23">
+        <v>35784745000.0</v>
+      </c>
+      <c r="I23">
+        <v>35427906000.0</v>
+      </c>
+      <c r="J23">
+        <v>35105654000.0</v>
+      </c>
+      <c r="K23">
+        <v>35761607000.0</v>
+      </c>
+      <c r="L23">
+        <v>35389664000.0</v>
+      </c>
+      <c r="M23">
+        <v>35871479000.0</v>
+      </c>
+      <c r="N23">
+        <v>37189203000.0</v>
+      </c>
+      <c r="O23">
+        <v>37026712000.0</v>
+      </c>
+      <c r="P23">
+        <v>36594894000.0</v>
+      </c>
+      <c r="Q23">
+        <v>36551404000.0</v>
+      </c>
+      <c r="R23">
+        <v>36331624000.0</v>
+      </c>
+      <c r="S23">
+        <v>35815396000.0</v>
+      </c>
+      <c r="T23">
+        <v>35306271000.0</v>
+      </c>
+      <c r="U23">
+        <v>35700287000.0</v>
+      </c>
+      <c r="V23">
+        <v>35179239000.0</v>
+      </c>
+      <c r="W23">
+        <v>35010493000.0</v>
+      </c>
+      <c r="X23">
+        <v>35028597000.0</v>
+      </c>
+      <c r="Y23">
+        <v>34745899000.0</v>
+      </c>
+      <c r="Z23">
+        <v>33595671000.0</v>
+      </c>
+      <c r="AA23">
+        <v>32871293000.0</v>
+      </c>
+      <c r="AB23">
+        <v>32950535000.0</v>
+      </c>
+      <c r="AC23">
+        <v>33092265000.0</v>
+      </c>
+      <c r="AD23">
+        <v>32702976000.0</v>
+      </c>
+      <c r="AE23">
+        <v>32164326000.0</v>
+      </c>
+      <c r="AF23">
+        <v>31513636000.0</v>
+      </c>
+      <c r="AG23">
+        <v>31349571000.0</v>
+      </c>
+      <c r="AH23">
+        <v>30432536000.0</v>
+      </c>
+      <c r="AI23">
+        <v>30346986000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>29554831000.0</v>
+      </c>
+      <c r="AK23">
+        <v>28993736000.0</v>
+      </c>
+      <c r="AL23">
+        <v>27988731000.0</v>
+      </c>
+      <c r="AM23">
+        <v>27880151000.0</v>
+      </c>
+      <c r="AN23">
+        <v>27265014000.0</v>
+      </c>
+      <c r="AO23">
+        <v>26309192000.0</v>
+      </c>
+      <c r="AP23">
+        <v>24819488000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>23883467000.0</v>
+      </c>
+      <c r="AR23">
+        <v>22537671000.0</v>
+      </c>
+      <c r="AS23">
+        <v>21401793000.0</v>
+      </c>
+      <c r="AT23">
+        <v>19983395000.0</v>
+      </c>
+      <c r="AU23">
+        <v>19210529000.0</v>
+      </c>
+      <c r="AV23">
+        <v>17680739000.0</v>
+      </c>
+      <c r="AW23">
+        <v>17008323000.0</v>
+      </c>
+      <c r="AX23">
+        <v>15751652000.0</v>
+      </c>
+      <c r="AY23">
+        <v>15046649000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>14308014000.0</v>
+      </c>
+      <c r="BA23">
+        <v>13233425000.0</v>
+      </c>
+      <c r="BB23">
+        <v>12745930000.0</v>
+      </c>
+      <c r="BC23">
+        <v>12375953000.0</v>
+      </c>
+      <c r="BD23">
+        <v>12748426000.0</v>
+      </c>
+      <c r="BE23">
+        <v>12429961000.0</v>
+      </c>
+      <c r="BF23">
+        <v>12198884000.0</v>
+      </c>
+      <c r="BG23">
+        <v>11322038000.0</v>
+      </c>
+      <c r="BH23">
+        <v>11014020000.0</v>
+      </c>
+      <c r="BI23">
+        <v>10846659000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>10808443000.0</v>
+      </c>
+      <c r="BK23">
+        <v>10869560000.0</v>
+      </c>
+      <c r="BL23">
+        <v>11151301000.0</v>
+      </c>
+      <c r="BM23">
+        <v>11212637000.0</v>
+      </c>
+      <c r="BN23"/>
+      <c r="BO23"/>
+    </row>
+    <row r="24" spans="1:67">
+      <c r="A24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24">
+        <v>2052016000.0</v>
+      </c>
+      <c r="C24">
+        <v>319740000.0</v>
+      </c>
+      <c r="D24">
+        <v>2376703000.0</v>
+      </c>
+      <c r="E24">
+        <v>708937000.0</v>
+      </c>
+      <c r="F24">
+        <v>3089299000.0</v>
+      </c>
+      <c r="G24">
+        <v>3613924000.0</v>
+      </c>
+      <c r="H24">
+        <v>4263554000.0</v>
+      </c>
+      <c r="I24">
+        <v>3968188000.0</v>
+      </c>
+      <c r="J24">
+        <v>4587828000.0</v>
+      </c>
+      <c r="K24">
+        <v>5797472000.0</v>
+      </c>
+      <c r="L24">
+        <v>715197000.0</v>
+      </c>
+      <c r="M24">
+        <v>6690302000.0</v>
+      </c>
+      <c r="N24">
+        <v>720787000.0</v>
+      </c>
+      <c r="O24">
+        <v>720923000.0</v>
+      </c>
+      <c r="P24">
+        <v>6016045000.0</v>
+      </c>
+      <c r="Q24">
+        <v>4726166000.0</v>
+      </c>
+      <c r="R24">
+        <v>4116291000.0</v>
+      </c>
+      <c r="S24">
+        <v>2626416000.0</v>
+      </c>
+      <c r="T24">
+        <v>721527000.0</v>
+      </c>
+      <c r="U24">
+        <v>3403144000.0</v>
+      </c>
+      <c r="V24">
+        <v>721753000.0</v>
+      </c>
+      <c r="W24">
+        <v>3845494000.0</v>
+      </c>
+      <c r="X24">
+        <v>1417242000.0</v>
+      </c>
+      <c r="Y24">
+        <v>5372931000.0</v>
+      </c>
+      <c r="Z24">
+        <v>5539679000.0</v>
+      </c>
+      <c r="AA24">
+        <v>4875591000.0</v>
+      </c>
+      <c r="AB24">
+        <v>5325550000.0</v>
+      </c>
+      <c r="AC24">
+        <v>5725735000.0</v>
+      </c>
+      <c r="AD24">
+        <v>5420562000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1044390000.0</v>
+      </c>
+      <c r="AF24">
+        <v>2790221000.0</v>
+      </c>
+      <c r="AG24">
+        <v>694053000.0</v>
+      </c>
+      <c r="AH24">
+        <v>4798816000.0</v>
+      </c>
+      <c r="AI24">
+        <v>5173830000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>5273828000.0</v>
+      </c>
+      <c r="AK24">
+        <v>5352608000.0</v>
+      </c>
+      <c r="AL24">
+        <v>5177382000.0</v>
+      </c>
+      <c r="AM24">
+        <v>5642157000.0</v>
+      </c>
+      <c r="AN24">
+        <v>5621911000.0</v>
+      </c>
+      <c r="AO24">
+        <v>5346665000.0</v>
+      </c>
+      <c r="AP24">
+        <v>4661420000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>4411009000.0</v>
+      </c>
+      <c r="AR24">
+        <v>4093816000.0</v>
+      </c>
+      <c r="AS24">
+        <v>3743697000.0</v>
+      </c>
+      <c r="AT24">
+        <v>3293678000.0</v>
+      </c>
+      <c r="AU24">
+        <v>3318559000.0</v>
+      </c>
+      <c r="AV24">
+        <v>2593421000.0</v>
+      </c>
+      <c r="AW24">
+        <v>2698280000.0</v>
+      </c>
+      <c r="AX24">
+        <v>2473141000.0</v>
+      </c>
+      <c r="AY24">
+        <v>2413967000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>2363745000.0</v>
+      </c>
+      <c r="BA24">
+        <v>2196605000.0</v>
+      </c>
+      <c r="BB24">
+        <v>2016456000.0</v>
+      </c>
+      <c r="BC24">
+        <v>1916919000.0</v>
+      </c>
+      <c r="BD24">
+        <v>2218695000.0</v>
+      </c>
+      <c r="BE24">
+        <v>2226978000.0</v>
+      </c>
+      <c r="BF24">
+        <v>2231412000.0</v>
+      </c>
+      <c r="BG24">
+        <v>2236131000.0</v>
+      </c>
+      <c r="BH24">
+        <v>2240937000.0</v>
+      </c>
+      <c r="BI24">
+        <v>2245744000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>2250498000.0</v>
+      </c>
+      <c r="BK24">
+        <v>2255200000.0</v>
+      </c>
+      <c r="BL24">
+        <v>2260006000.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>2079051000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
+      <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>319740000.0</v>
+      </c>
+      <c r="D25">
+        <v>320431000.0</v>
+      </c>
+      <c r="E25">
+        <v>708937000.0</v>
+      </c>
+      <c r="F25">
+        <v>709091000.0</v>
+      </c>
+      <c r="G25">
+        <v>708553000.0</v>
+      </c>
+      <c r="H25">
+        <v>708694000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>715197000.0</v>
+      </c>
+      <c r="M25">
+        <v>715302000.0</v>
+      </c>
+      <c r="N25">
+        <v>720787000.0</v>
+      </c>
+      <c r="O25">
+        <v>720923000.0</v>
+      </c>
+      <c r="P25">
+        <v>721045000.0</v>
+      </c>
+      <c r="Q25">
+        <v>721166000.0</v>
+      </c>
+      <c r="R25">
+        <v>721291000.0</v>
+      </c>
+      <c r="S25">
+        <v>721416000.0</v>
+      </c>
+      <c r="T25">
+        <v>721527000.0</v>
+      </c>
+      <c r="U25">
+        <v>721639000.0</v>
+      </c>
+      <c r="V25">
+        <v>721753000.0</v>
+      </c>
+      <c r="W25">
+        <v>722495000.0</v>
+      </c>
+      <c r="X25">
+        <v>722592000.0</v>
+      </c>
+      <c r="Y25">
+        <v>722332000.0</v>
+      </c>
+      <c r="Z25">
+        <v>428579000.0</v>
+      </c>
+      <c r="AA25">
+        <v>429338000.0</v>
+      </c>
+      <c r="AB25">
+        <v>403832000.0</v>
+      </c>
+      <c r="AC25">
+        <v>403661000.0</v>
+      </c>
+      <c r="AD25">
+        <v>402701000.0</v>
+      </c>
+      <c r="AE25">
+        <v>402749000.0</v>
+      </c>
+      <c r="AF25">
+        <v>402780000.0</v>
+      </c>
+      <c r="AG25">
+        <v>402799000.0</v>
+      </c>
+      <c r="AH25">
+        <v>402816000.0</v>
+      </c>
+      <c r="AI25">
+        <v>402830000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>402828000.0</v>
+      </c>
+      <c r="AK25">
+        <v>402823000.0</v>
+      </c>
+      <c r="AL25">
+        <v>402817000.0</v>
+      </c>
+      <c r="AM25">
+        <v>402809000.0</v>
+      </c>
+      <c r="AN25">
+        <v>402786000.0</v>
+      </c>
+      <c r="AO25">
+        <v>402762000.0</v>
+      </c>
+      <c r="AP25">
+        <v>402737000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>402545000.0</v>
+      </c>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
+      <c r="A26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26">
+        <v>9654758000.0</v>
+      </c>
+      <c r="C26">
+        <v>9404335000.0</v>
+      </c>
+      <c r="D26">
+        <v>9633004000.0</v>
+      </c>
+      <c r="E26">
+        <v>9575305000.0</v>
+      </c>
+      <c r="F26">
+        <v>9281168000.0</v>
+      </c>
+      <c r="G26">
+        <v>9336541000.0</v>
+      </c>
+      <c r="H26">
+        <v>9357032000.0</v>
+      </c>
+      <c r="I26">
+        <v>9169608000.0</v>
+      </c>
+      <c r="J26">
+        <v>9177568000.0</v>
+      </c>
+      <c r="K26">
+        <v>9187438000.0</v>
+      </c>
+      <c r="L26">
+        <v>8886484000.0</v>
+      </c>
+      <c r="M26">
+        <v>9461696000.0</v>
+      </c>
+      <c r="N26">
+        <v>9918296000.0</v>
+      </c>
+      <c r="O26">
+        <v>10049499000.0</v>
+      </c>
+      <c r="P26">
+        <v>10059211000.0</v>
+      </c>
+      <c r="Q26">
+        <v>10316913000.0</v>
+      </c>
+      <c r="R26">
+        <v>10762632000.0</v>
+      </c>
+      <c r="S26">
+        <v>10200057000.0</v>
+      </c>
+      <c r="T26">
+        <v>10485275000.0</v>
+      </c>
+      <c r="U26">
+        <v>10396994000.0</v>
+      </c>
+      <c r="V26">
+        <v>9258554000.0</v>
+      </c>
+      <c r="W26">
+        <v>9201359000.0</v>
+      </c>
+      <c r="X26">
+        <v>9304699000.0</v>
+      </c>
+      <c r="Y26">
+        <v>8696251000.0</v>
+      </c>
+      <c r="Z26">
+        <v>7892256000.0</v>
+      </c>
+      <c r="AA26">
+        <v>7807163000.0</v>
+      </c>
+      <c r="AB26">
+        <v>8016988000.0</v>
+      </c>
+      <c r="AC26">
+        <v>8363467000.0</v>
+      </c>
+      <c r="AD26">
+        <v>8403354000.0</v>
+      </c>
+      <c r="AE26">
+        <v>8203870000.0</v>
+      </c>
+      <c r="AF26">
+        <v>7264582000.0</v>
+      </c>
+      <c r="AG26">
+        <v>7149897000.0</v>
+      </c>
+      <c r="AH26">
+        <v>6801995000.0</v>
+      </c>
+      <c r="AI26">
+        <v>44097000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>41507000.0</v>
+      </c>
+      <c r="AK26">
+        <v>39016000.0</v>
+      </c>
+      <c r="AL26">
+        <v>42841000.0</v>
+      </c>
+      <c r="AM26">
+        <v>51198000.0</v>
+      </c>
+      <c r="AN26">
+        <v>52393000.0</v>
+      </c>
+      <c r="AO26">
+        <v>42582000.0</v>
+      </c>
+      <c r="AP26">
+        <v>60849000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>57410000.0</v>
+      </c>
+      <c r="AR26">
+        <v>60791000.0</v>
+      </c>
+      <c r="AS26">
+        <v>71212000.0</v>
+      </c>
+      <c r="AT26">
+        <v>11865000.0</v>
+      </c>
+      <c r="AU26">
+        <v>11399000.0</v>
+      </c>
+      <c r="AV26">
+        <v>2119000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1525000.0</v>
+      </c>
+      <c r="AX26">
+        <v>1420000.0</v>
+      </c>
+      <c r="AY26">
+        <v>194000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>844000.0</v>
+      </c>
+      <c r="BA26">
+        <v>1539000.0</v>
+      </c>
+      <c r="BB26">
+        <v>2407000.0</v>
+      </c>
+      <c r="BC26">
+        <v>2129000.0</v>
+      </c>
+      <c r="BD26">
+        <v>6412000.0</v>
+      </c>
+      <c r="BE26">
+        <v>2970000.0</v>
+      </c>
+      <c r="BF26">
+        <v>4654982.0</v>
+      </c>
+      <c r="BG26">
+        <v>4092608000.0</v>
+      </c>
+      <c r="BH26">
+        <v>3962158000.0</v>
+      </c>
+      <c r="BI26">
+        <v>3762778000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
+      <c r="A27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
+      <c r="A28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28">
+        <v>2061004000.0</v>
+      </c>
+      <c r="C28">
+        <v>1755742000.0</v>
+      </c>
+      <c r="D28">
+        <v>1840926000.0</v>
+      </c>
+      <c r="E28">
+        <v>2162643000.0</v>
+      </c>
+      <c r="F28">
+        <v>2670346000.0</v>
+      </c>
+      <c r="G28">
+        <v>3147437000.0</v>
+      </c>
+      <c r="H28">
+        <v>3398826000.0</v>
+      </c>
+      <c r="I28">
+        <v>3560383000.0</v>
+      </c>
+      <c r="J28">
+        <v>4192762000.0</v>
+      </c>
+      <c r="K28">
+        <v>5235690000.0</v>
+      </c>
+      <c r="L28">
+        <v>5488312000.0</v>
+      </c>
+      <c r="M28">
+        <v>6389133000.0</v>
+      </c>
+      <c r="N28">
+        <v>7366789000.0</v>
+      </c>
+      <c r="O28">
+        <v>5758276000.0</v>
+      </c>
+      <c r="P28">
+        <v>5289907000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4212393000.0</v>
+      </c>
+      <c r="R28">
+        <v>3617799000.0</v>
+      </c>
+      <c r="S28">
+        <v>2510559000.0</v>
+      </c>
+      <c r="T28">
+        <v>2844519000.0</v>
+      </c>
+      <c r="U28">
+        <v>2507796000.0</v>
+      </c>
+      <c r="V28">
+        <v>2694131000.0</v>
+      </c>
+      <c r="W28">
+        <v>3627778000.0</v>
+      </c>
+      <c r="X28">
+        <v>4651276000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5070700000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4806290000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4795166000.0</v>
+      </c>
+      <c r="AB28">
+        <v>5279242000.0</v>
+      </c>
+      <c r="AC28">
+        <v>5390828000.0</v>
+      </c>
+      <c r="AD28">
+        <v>5362250000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4991676000.0</v>
+      </c>
+      <c r="AF28">
+        <v>5243981000.0</v>
+      </c>
+      <c r="AG28">
+        <v>5094543000.0</v>
+      </c>
+      <c r="AH28">
+        <v>4599066000.0</v>
+      </c>
+      <c r="AI28">
+        <v>4979248000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4981227000.0</v>
+      </c>
+      <c r="AK28">
+        <v>5124248000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4937965000.0</v>
+      </c>
+      <c r="AM28">
+        <v>5193844000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5363911000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4990517000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4424082000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>4143509000.0</v>
+      </c>
+      <c r="AR28">
+        <v>3821402000.0</v>
+      </c>
+      <c r="AS28">
+        <v>3581050000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2992384000.0</v>
+      </c>
+      <c r="AU28">
+        <v>3137716000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2248250000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2323080000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2213739000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2163672000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1847235000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1987209000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1560085000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1433672000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1875002000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2108000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1922363000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1935589000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1859297000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1907104000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1842017000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1694989000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2205431000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2097905000.0</v>
+      </c>
+      <c r="BN28"/>
+      <c r="BO28"/>
+    </row>
+    <row r="29" spans="1:67">
+      <c r="A29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29">
+        <v>5067553000.0</v>
+      </c>
+      <c r="C29">
+        <v>4905686000.0</v>
+      </c>
+      <c r="D29">
+        <v>5409077000.0</v>
+      </c>
+      <c r="E29">
+        <v>5892696000.0</v>
+      </c>
+      <c r="F29">
+        <v>5986881000.0</v>
+      </c>
+      <c r="G29">
+        <v>6428242000.0</v>
+      </c>
+      <c r="H29">
+        <v>7071358000.0</v>
+      </c>
+      <c r="I29">
+        <v>6667536000.0</v>
+      </c>
+      <c r="J29">
+        <v>7228220000.0</v>
+      </c>
+      <c r="K29">
+        <v>8375393000.0</v>
+      </c>
+      <c r="L29">
+        <v>8404267000.0</v>
+      </c>
+      <c r="M29">
+        <v>9216612000.0</v>
+      </c>
+      <c r="N29">
+        <v>10752181000.0</v>
+      </c>
+      <c r="O29">
+        <v>8576904000.0</v>
+      </c>
+      <c r="P29">
+        <v>8497030000.0</v>
+      </c>
+      <c r="Q29">
+        <v>7232183000.0</v>
+      </c>
+      <c r="R29">
+        <v>6977523000.0</v>
+      </c>
+      <c r="S29">
+        <v>5664177000.0</v>
+      </c>
+      <c r="T29">
+        <v>6249215000.0</v>
+      </c>
+      <c r="U29">
+        <v>6564687000.0</v>
+      </c>
+      <c r="V29">
+        <v>6805762000.0</v>
+      </c>
+      <c r="W29">
+        <v>6795943000.0</v>
+      </c>
+      <c r="X29">
+        <v>7672910000.0</v>
+      </c>
+      <c r="Y29">
+        <v>8127984000.0</v>
+      </c>
+      <c r="Z29">
+        <v>8055808000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
+      <c r="A30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30">
+        <v>142000000.0</v>
+      </c>
+      <c r="C30">
+        <v>24053882000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
+        <v>24463157000.0</v>
+      </c>
+      <c r="N30">
+        <v>24734102000.0</v>
+      </c>
+      <c r="O30">
+        <v>24738042000.0</v>
+      </c>
+      <c r="P30">
+        <v>24136061000.0</v>
+      </c>
+      <c r="Q30">
+        <v>23969775000.0</v>
+      </c>
+      <c r="R30">
+        <v>23244586000.0</v>
+      </c>
+      <c r="S30">
+        <v>23638596000.0</v>
+      </c>
+      <c r="T30">
+        <v>22648354000.0</v>
+      </c>
+      <c r="U30">
+        <v>22709432000.0</v>
+      </c>
+      <c r="V30">
+        <v>23140133000.0</v>
+      </c>
+      <c r="W30">
+        <v>23608719000.0</v>
+      </c>
+      <c r="X30">
+        <v>23505187000.0</v>
+      </c>
+      <c r="Y30">
+        <v>23834889000.0</v>
+      </c>
+      <c r="Z30">
+        <v>23184278000.0</v>
+      </c>
+      <c r="AA30">
+        <v>23154988000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
+        <v>6296000.0</v>
+      </c>
+      <c r="BI30">
+        <v>12584000.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30">
+        <v>10862000.0</v>
+      </c>
+      <c r="BL30">
+        <v>48359000.0</v>
+      </c>
+      <c r="BM30">
+        <v>22898000.0</v>
+      </c>
+      <c r="BN30"/>
+      <c r="BO30"/>
+    </row>
+    <row r="31" spans="1:67">
+      <c r="A31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>2446433000.0</v>
+      </c>
+      <c r="M31">
+        <v>2448673000.0</v>
+      </c>
+      <c r="N31">
+        <v>2403757000.0</v>
+      </c>
+      <c r="O31">
+        <v>2358344000.0</v>
+      </c>
+      <c r="P31">
+        <v>2403348000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2428380000.0</v>
+      </c>
+      <c r="R31">
+        <v>2783595000.0</v>
+      </c>
+      <c r="S31">
+        <v>2960124000.0</v>
+      </c>
+      <c r="T31">
+        <v>3019037000.0</v>
+      </c>
+      <c r="U31">
+        <v>3083906000.0</v>
+      </c>
+      <c r="V31">
+        <v>2984198000.0</v>
+      </c>
+      <c r="W31">
+        <v>2905375000.0</v>
+      </c>
+      <c r="X31">
+        <v>2787183000.0</v>
+      </c>
+      <c r="Y31">
+        <v>2677401000.0</v>
+      </c>
+      <c r="Z31">
+        <v>2438466000.0</v>
+      </c>
+      <c r="AA31">
+        <v>2903105000.0</v>
+      </c>
+      <c r="AB31">
+        <v>2831590000.0</v>
+      </c>
+      <c r="AC31">
+        <v>2790214000.0</v>
+      </c>
+      <c r="AD31">
+        <v>2845683000.0</v>
+      </c>
+      <c r="AE31">
+        <v>2846115000.0</v>
+      </c>
+      <c r="AF31">
+        <v>2997159000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3021693000.0</v>
+      </c>
+      <c r="AH31">
+        <v>2954921000.0</v>
+      </c>
+      <c r="AI31">
+        <v>2948266000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>2545632000.0</v>
+      </c>
+      <c r="AK31">
+        <v>2502901000.0</v>
+      </c>
+      <c r="AL31">
+        <v>2455034000.0</v>
+      </c>
+      <c r="AM31">
+        <v>2340382000.0</v>
+      </c>
+      <c r="AN31">
+        <v>2294974000.0</v>
+      </c>
+      <c r="AO31">
+        <v>2252961000.0</v>
+      </c>
+      <c r="AP31">
+        <v>2185997000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>2165568000.0</v>
+      </c>
+      <c r="AR31">
+        <v>2132160000.0</v>
+      </c>
+      <c r="AS31">
+        <v>2067824000.0</v>
+      </c>
+      <c r="AT31">
+        <v>2047361000.0</v>
+      </c>
+      <c r="AU31">
+        <v>1984120000.0</v>
+      </c>
+      <c r="AV31">
+        <v>1971594000.0</v>
+      </c>
+      <c r="AW31">
+        <v>1945835000.0</v>
+      </c>
+      <c r="AX31">
+        <v>1910806000.0</v>
+      </c>
+      <c r="AY31">
+        <v>1859631000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1816574000.0</v>
+      </c>
+      <c r="BA31">
+        <v>1783296000.0</v>
+      </c>
+      <c r="BB31">
+        <v>1774209000.0</v>
+      </c>
+      <c r="BC31">
+        <v>1736858000.0</v>
+      </c>
+      <c r="BD31">
+        <v>1682718000.0</v>
+      </c>
+      <c r="BE31">
+        <v>1622055000.0</v>
+      </c>
+      <c r="BF31">
+        <v>1574550.0</v>
+      </c>
+      <c r="BG31">
+        <v>1466613000.0</v>
+      </c>
+      <c r="BH31">
+        <v>1432155000.0</v>
+      </c>
+      <c r="BI31">
+        <v>1407838000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+    </row>
+    <row r="33" spans="1:67">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33">
+        <v>35345277000.0</v>
+      </c>
+      <c r="C33">
+        <v>9958656000.0</v>
+      </c>
+      <c r="D33">
+        <v>33639378000.0</v>
+      </c>
+      <c r="E33">
+        <v>77637000.0</v>
+      </c>
+      <c r="F33">
+        <v>77637000.0</v>
+      </c>
+      <c r="G33">
+        <v>34750626000.0</v>
+      </c>
+      <c r="H33">
+        <v>25813785000.0</v>
+      </c>
+      <c r="I33">
+        <v>26086657000.0</v>
+      </c>
+      <c r="J33">
+        <v>25803003000.0</v>
+      </c>
+      <c r="K33">
+        <v>35173324000.0</v>
+      </c>
+      <c r="L33">
+        <v>26166712000.0</v>
+      </c>
+      <c r="M33">
+        <v>35570310000.0</v>
+      </c>
+      <c r="N33">
+        <v>36285205000.0</v>
+      </c>
+      <c r="O33">
+        <v>36454065000.0</v>
+      </c>
+      <c r="P33">
+        <v>35868756000.0</v>
+      </c>
+      <c r="Q33">
+        <v>36037631000.0</v>
+      </c>
+      <c r="R33">
+        <v>35634132000.0</v>
+      </c>
+      <c r="S33">
+        <v>35500539000.0</v>
+      </c>
+      <c r="T33">
+        <v>34799249000.0</v>
+      </c>
+      <c r="U33">
+        <v>34804939000.0</v>
+      </c>
+      <c r="V33">
+        <v>34129443000.0</v>
+      </c>
+      <c r="W33">
+        <v>34612777000.0</v>
+      </c>
+      <c r="X33">
+        <v>34658821000.0</v>
+      </c>
+      <c r="Y33">
+        <v>34343668000.0</v>
+      </c>
+      <c r="Z33">
+        <v>32828973000.0</v>
+      </c>
+      <c r="AA33">
+        <v>32656620000.0</v>
+      </c>
+      <c r="AB33">
+        <v>32720307000.0</v>
+      </c>
+      <c r="AC33">
+        <v>32649432000.0</v>
+      </c>
+      <c r="AD33">
+        <v>32461525000.0</v>
+      </c>
+      <c r="AE33">
+        <v>31782253000.0</v>
+      </c>
+      <c r="AF33">
+        <v>31233837000.0</v>
+      </c>
+      <c r="AG33">
+        <v>30970315000.0</v>
+      </c>
+      <c r="AH33">
+        <v>30232786000.0</v>
+      </c>
+      <c r="AI33">
+        <v>23471572000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>22368758000.0</v>
+      </c>
+      <c r="AK33">
+        <v>22038049000.0</v>
+      </c>
+      <c r="AL33">
+        <v>21338025000.0</v>
+      </c>
+      <c r="AM33">
+        <v>21358254000.0</v>
+      </c>
+      <c r="AN33">
+        <v>21058953000.0</v>
+      </c>
+      <c r="AO33">
+        <v>20267612000.0</v>
+      </c>
+      <c r="AP33">
+        <v>19231325000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>18756428000.0</v>
+      </c>
+      <c r="AR33">
+        <v>17603811000.0</v>
+      </c>
+      <c r="AS33">
+        <v>16441446000.0</v>
+      </c>
+      <c r="AT33">
+        <v>15227357000.0</v>
+      </c>
+      <c r="AU33">
+        <v>14443992000.0</v>
+      </c>
+      <c r="AV33">
+        <v>13031012000.0</v>
+      </c>
+      <c r="AW33">
+        <v>12541068000.0</v>
+      </c>
+      <c r="AX33">
+        <v>11964988000.0</v>
+      </c>
+      <c r="AY33">
+        <v>11158884000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>9913541000.0</v>
+      </c>
+      <c r="BA33">
+        <v>8876102000.0</v>
+      </c>
+      <c r="BB33">
+        <v>8008837000.0</v>
+      </c>
+      <c r="BC33">
+        <v>7712119000.0</v>
+      </c>
+      <c r="BD33">
+        <v>12404733000.0</v>
+      </c>
+      <c r="BE33">
+        <v>12268402000.0</v>
+      </c>
+      <c r="BF33">
+        <v>11889835000.0</v>
+      </c>
+      <c r="BG33">
+        <v>6839519000.0</v>
+      </c>
+      <c r="BH33">
+        <v>10626084000.0</v>
+      </c>
+      <c r="BI33">
+        <v>10495435000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>10399962000.0</v>
+      </c>
+      <c r="BK33">
+        <v>10298487000.0</v>
+      </c>
+      <c r="BL33">
+        <v>11048367000.0</v>
+      </c>
+      <c r="BM33">
+        <v>11022831000.0</v>
+      </c>
+      <c r="BN33"/>
+      <c r="BO33"/>
+    </row>
+    <row r="34" spans="1:67">
+      <c r="A34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
+        <v>6791215000.0</v>
+      </c>
+      <c r="N34">
+        <v>8264124000.0</v>
+      </c>
+      <c r="O34">
+        <v>6170474000.0</v>
+      </c>
+      <c r="P34">
+        <v>6043789000.0</v>
+      </c>
+      <c r="Q34">
+        <v>4863322000.0</v>
+      </c>
+      <c r="R34">
+        <v>4008826000.0</v>
+      </c>
+      <c r="S34">
+        <v>2419117000.0</v>
+      </c>
+      <c r="T34">
+        <v>3172797000.0</v>
+      </c>
+      <c r="U34">
+        <v>3207836000.0</v>
+      </c>
+      <c r="V34">
+        <v>3663569000.0</v>
+      </c>
+      <c r="W34">
+        <v>3629170000.0</v>
+      </c>
+      <c r="X34">
+        <v>4663971000.0</v>
+      </c>
+      <c r="Y34">
+        <v>5098090000.0</v>
+      </c>
+      <c r="Z34">
+        <v>5650192000.0</v>
+      </c>
+      <c r="AA34">
+        <v>4966585000.0</v>
+      </c>
+      <c r="AB34">
+        <v>5506000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>5799294000.0</v>
+      </c>
+      <c r="AD34">
+        <v>5522602000.0</v>
+      </c>
+      <c r="AE34">
+        <v>5188521000.0</v>
+      </c>
+      <c r="AF34">
+        <v>5555678000.0</v>
+      </c>
+      <c r="AG34">
+        <v>5669389000.0</v>
+      </c>
+      <c r="AH34">
+        <v>4757400000.0</v>
+      </c>
+      <c r="AI34">
+        <v>5039615000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>5305270000.0</v>
+      </c>
+      <c r="AK34">
+        <v>282468000.0</v>
+      </c>
+      <c r="AL34">
+        <v>353971000.0</v>
+      </c>
+      <c r="AM34">
+        <v>328675000.0</v>
+      </c>
+      <c r="AN34">
+        <v>433704000.0</v>
+      </c>
+      <c r="AO34">
+        <v>399328000.0</v>
+      </c>
+      <c r="AP34">
+        <v>379482000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>290059000.0</v>
+      </c>
+      <c r="AR34">
+        <v>335395000.0</v>
+      </c>
+      <c r="AS34">
+        <v>265070000.0</v>
+      </c>
+      <c r="AT34">
+        <v>312861000.0</v>
+      </c>
+      <c r="AU34">
+        <v>327681000.0</v>
+      </c>
+      <c r="AV34">
+        <v>213015000.0</v>
+      </c>
+      <c r="AW34">
+        <v>258232000.0</v>
+      </c>
+      <c r="AX34">
+        <v>174662000.0</v>
+      </c>
+      <c r="AY34">
+        <v>171210000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>204337000.0</v>
+      </c>
+      <c r="BA34">
+        <v>151552000.0</v>
+      </c>
+      <c r="BB34">
+        <v>140256000.0</v>
+      </c>
+      <c r="BC34">
+        <v>114281000.0</v>
+      </c>
+      <c r="BD34">
+        <v>314025000.0</v>
+      </c>
+      <c r="BE34">
+        <v>202057000.0</v>
+      </c>
+      <c r="BF34">
+        <v>156843.0</v>
+      </c>
+      <c r="BG34">
+        <v>132742000.0</v>
+      </c>
+      <c r="BH34">
+        <v>292520000.0</v>
+      </c>
+      <c r="BI34">
+        <v>255358000.0</v>
+      </c>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+    </row>
+    <row r="35" spans="1:67">
+      <c r="A35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35">
+        <v>30588076000.0</v>
+      </c>
+      <c r="C35">
+        <v>30497920000.0</v>
+      </c>
+      <c r="D35">
+        <v>3425112000.0</v>
+      </c>
+      <c r="E35">
+        <v>3860749000.0</v>
+      </c>
+      <c r="F35">
+        <v>3876590000.0</v>
+      </c>
+      <c r="G35">
+        <v>4561721000.0</v>
+      </c>
+      <c r="H35">
+        <v>5120716000.0</v>
+      </c>
+      <c r="I35">
+        <v>4964951000.0</v>
+      </c>
+      <c r="J35">
+        <v>5437898000.0</v>
+      </c>
+      <c r="K35">
+        <v>6645208000.0</v>
+      </c>
+      <c r="L35">
+        <v>6752928000.0</v>
+      </c>
+      <c r="M35">
+        <v>7506517000.0</v>
+      </c>
+      <c r="N35">
+        <v>8984911000.0</v>
+      </c>
+      <c r="O35">
+        <v>6891397000.0</v>
+      </c>
+      <c r="P35">
+        <v>6764834000.0</v>
+      </c>
+      <c r="Q35">
+        <v>5584488000.0</v>
+      </c>
+      <c r="R35">
+        <v>4730117000.0</v>
+      </c>
+      <c r="S35">
+        <v>3140533000.0</v>
+      </c>
+      <c r="T35">
+        <v>3894324000.0</v>
+      </c>
+      <c r="U35">
+        <v>3929475000.0</v>
+      </c>
+      <c r="V35">
+        <v>4385322000.0</v>
+      </c>
+      <c r="W35">
+        <v>4351665000.0</v>
+      </c>
+      <c r="X35">
+        <v>5386563000.0</v>
+      </c>
+      <c r="Y35">
+        <v>5820422000.0</v>
+      </c>
+      <c r="Z35">
+        <v>6078771000.0</v>
+      </c>
+      <c r="AA35">
+        <v>5395923000.0</v>
+      </c>
+      <c r="AB35">
+        <v>5909832000.0</v>
+      </c>
+      <c r="AC35">
+        <v>6202955000.0</v>
+      </c>
+      <c r="AD35">
+        <v>5925303000.0</v>
+      </c>
+      <c r="AE35">
+        <v>5591270000.0</v>
+      </c>
+      <c r="AF35">
+        <v>5958458000.0</v>
+      </c>
+      <c r="AG35">
+        <v>6072188000.0</v>
+      </c>
+      <c r="AH35">
+        <v>5160216000.0</v>
+      </c>
+      <c r="AI35">
+        <v>5442445000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>5708098000.0</v>
+      </c>
+      <c r="AK35">
+        <v>5635076000.0</v>
+      </c>
+      <c r="AL35">
+        <v>5531353000.0</v>
+      </c>
+      <c r="AM35">
+        <v>5970832000.0</v>
+      </c>
+      <c r="AN35">
+        <v>6055615000.0</v>
+      </c>
+      <c r="AO35">
+        <v>5745993000.0</v>
+      </c>
+      <c r="AP35">
+        <v>5040902000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>4701068000.0</v>
+      </c>
+      <c r="AR35">
+        <v>4429211000.0</v>
+      </c>
+      <c r="AS35">
+        <v>4008767000.0</v>
+      </c>
+      <c r="AT35">
+        <v>3606539000.0</v>
+      </c>
+      <c r="AU35">
+        <v>3646240000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2806663000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2957020000.0</v>
+      </c>
+      <c r="AX35">
+        <v>2648170000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2585523000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>2574097000.0</v>
+      </c>
+      <c r="BA35">
+        <v>2349801000.0</v>
+      </c>
+      <c r="BB35">
+        <v>2156712000.0</v>
+      </c>
+      <c r="BC35">
+        <v>2031200000.0</v>
+      </c>
+      <c r="BD35">
+        <v>2537215000.0</v>
+      </c>
+      <c r="BE35">
+        <v>2468515000.0</v>
+      </c>
+      <c r="BF35">
+        <v>2457271000.0</v>
+      </c>
+      <c r="BG35">
+        <v>2421838000.0</v>
+      </c>
+      <c r="BH35">
+        <v>2564418000.0</v>
+      </c>
+      <c r="BI35">
+        <v>2543172000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>2469495000.0</v>
+      </c>
+      <c r="BK35">
+        <v>2451832000.0</v>
+      </c>
+      <c r="BL35">
+        <v>2496560000.0</v>
+      </c>
+      <c r="BM35">
+        <v>2423591000.0</v>
+      </c>
+      <c r="BN35"/>
+      <c r="BO35"/>
+    </row>
+    <row r="36" spans="1:67">
+      <c r="A36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36">
+        <v>1164924000.0</v>
+      </c>
+      <c r="C36">
+        <v>305313000.0</v>
+      </c>
+      <c r="D36">
+        <v>1121240000.0</v>
+      </c>
+      <c r="E36">
+        <v>-24108165000.0</v>
+      </c>
+      <c r="F36">
+        <v>-24170132000.0</v>
+      </c>
+      <c r="G36">
+        <v>634739000.0</v>
+      </c>
+      <c r="H36">
+        <v>1048129000.0</v>
+      </c>
+      <c r="I36">
+        <v>1077608000.0</v>
+      </c>
+      <c r="J36">
+        <v>873908000.0</v>
+      </c>
+      <c r="K36">
+        <v>1105345000.0</v>
+      </c>
+      <c r="L36">
+        <v>1101140000.0</v>
+      </c>
+      <c r="M36">
+        <v>1053086000.0</v>
+      </c>
+      <c r="N36">
+        <v>1028859000.0</v>
+      </c>
+      <c r="O36">
+        <v>1049088000.0</v>
+      </c>
+      <c r="P36">
+        <v>1016154000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1067537000.0</v>
+      </c>
+      <c r="R36">
+        <v>922131000.0</v>
+      </c>
+      <c r="S36">
+        <v>943523000.0</v>
+      </c>
+      <c r="T36">
+        <v>928048000.0</v>
+      </c>
+      <c r="U36">
+        <v>952941000.0</v>
+      </c>
+      <c r="V36">
+        <v>794407000.0</v>
+      </c>
+      <c r="W36">
+        <v>865680000.0</v>
+      </c>
+      <c r="X36">
+        <v>886359000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1077983000.0</v>
+      </c>
+      <c r="Z36">
+        <v>959078000.0</v>
+      </c>
+      <c r="AA36">
+        <v>773649000.0</v>
+      </c>
+      <c r="AB36">
+        <v>908908000.0</v>
+      </c>
+      <c r="AC36">
+        <v>731092000.0</v>
+      </c>
+      <c r="AD36">
+        <v>749314000.0</v>
+      </c>
+      <c r="AE36">
+        <v>664182000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1161991000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1137920000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1182304000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1212479000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>915181000.0</v>
+      </c>
+      <c r="AK36">
+        <v>974223000.0</v>
+      </c>
+      <c r="AL36">
+        <v>1030381000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1099442000.0</v>
+      </c>
+      <c r="AN36">
+        <v>1182648000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1240244000.0</v>
+      </c>
+      <c r="AP36">
+        <v>1278659000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1300821000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1377763000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1367515000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1365258000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1421505000.0</v>
+      </c>
+      <c r="AV36">
+        <v>1453800000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1526166000.0</v>
+      </c>
+      <c r="AX36">
+        <v>1551484000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1686564000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1866743000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1850032000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1964828000.0</v>
+      </c>
+      <c r="BC36">
+        <v>1893538000.0</v>
+      </c>
+      <c r="BD36">
+        <v>2076975000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2325531000.0</v>
+      </c>
+      <c r="BF36">
+        <v>2418745000.0</v>
+      </c>
+      <c r="BG36">
+        <v>2441104000.0</v>
+      </c>
+      <c r="BH36">
+        <v>2702099000.0</v>
+      </c>
+      <c r="BI36">
+        <v>2894454000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>3215004000.0</v>
+      </c>
+      <c r="BK36">
+        <v>3388710000.0</v>
+      </c>
+      <c r="BL36">
+        <v>3819336000.0</v>
+      </c>
+      <c r="BM36">
+        <v>3488250000.0</v>
+      </c>
+      <c r="BN36"/>
+      <c r="BO36"/>
+    </row>
+    <row r="37" spans="1:67">
+      <c r="A37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+    </row>
+    <row r="38" spans="1:67">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38">
+        <v>25390867000.0</v>
+      </c>
+      <c r="C38">
+        <v>809129000.0</v>
+      </c>
+      <c r="D38">
+        <v>24971549000.0</v>
+      </c>
+      <c r="E38">
+        <v>25179705000.0</v>
+      </c>
+      <c r="F38">
+        <v>25210806000.0</v>
+      </c>
+      <c r="G38">
+        <v>25542745000.0</v>
+      </c>
+      <c r="H38">
+        <v>25697380000.0</v>
+      </c>
+      <c r="I38">
+        <v>25970368000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>35389664000.0</v>
+      </c>
+      <c r="M38">
+        <v>35871479000.0</v>
+      </c>
+      <c r="N38">
+        <v>26673969000.0</v>
+      </c>
+      <c r="O38">
+        <v>25787130000.0</v>
+      </c>
+      <c r="P38">
+        <v>25152215000.0</v>
+      </c>
+      <c r="Q38">
+        <v>25037312000.0</v>
+      </c>
+      <c r="R38">
+        <v>24166717000.0</v>
+      </c>
+      <c r="S38">
+        <v>24582119000.0</v>
+      </c>
+      <c r="T38">
+        <v>23576402000.0</v>
+      </c>
+      <c r="U38">
+        <v>23662373000.0</v>
+      </c>
+      <c r="V38">
+        <v>23948310000.0</v>
+      </c>
+      <c r="W38">
+        <v>24499075000.0</v>
+      </c>
+      <c r="X38">
+        <v>24395362000.0</v>
+      </c>
+      <c r="Y38">
+        <v>24649372000.0</v>
+      </c>
+      <c r="Z38">
+        <v>23910432000.0</v>
+      </c>
+      <c r="AA38">
+        <v>23857892000.0</v>
+      </c>
+      <c r="AB38">
+        <v>23702278000.0</v>
+      </c>
+      <c r="AC38">
+        <v>23435559000.0</v>
+      </c>
+      <c r="AD38">
+        <v>23022158000.0</v>
+      </c>
+      <c r="AE38">
+        <v>22568251000.0</v>
+      </c>
+      <c r="AF38">
+        <v>22993601000.0</v>
+      </c>
+      <c r="AG38">
+        <v>22919501000.0</v>
+      </c>
+      <c r="AH38">
+        <v>22558143000.0</v>
+      </c>
+      <c r="AI38">
+        <v>22210642000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>21676459000.0</v>
+      </c>
+      <c r="AK38">
+        <v>21190748000.0</v>
+      </c>
+      <c r="AL38">
+        <v>20613695000.0</v>
+      </c>
+      <c r="AM38">
+        <v>20446021000.0</v>
+      </c>
+      <c r="AN38">
+        <v>20300254000.0</v>
+      </c>
+      <c r="AO38">
+        <v>19647176000.0</v>
+      </c>
+      <c r="AP38">
+        <v>18542693000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>17964583000.0</v>
+      </c>
+      <c r="AR38">
+        <v>17087370000.0</v>
+      </c>
+      <c r="AS38">
+        <v>15821048000.0</v>
+      </c>
+      <c r="AT38">
+        <v>14808354000.0</v>
+      </c>
+      <c r="AU38">
+        <v>13852672000.0</v>
+      </c>
+      <c r="AV38">
+        <v>12838236000.0</v>
+      </c>
+      <c r="AW38">
+        <v>12426186000.0</v>
+      </c>
+      <c r="AX38">
+        <v>11735262000.0</v>
+      </c>
+      <c r="AY38">
+        <v>10929235000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>10154642000.0</v>
+      </c>
+      <c r="BA38">
+        <v>4518015000.0</v>
+      </c>
+      <c r="BB38">
+        <v>3524953000.0</v>
+      </c>
+      <c r="BC38">
+        <v>3336879000.0</v>
+      </c>
+      <c r="BD38">
+        <v>2764536000.0</v>
+      </c>
+      <c r="BE38">
+        <v>7439751000.0</v>
+      </c>
+      <c r="BF38">
+        <v>6981520000.0</v>
+      </c>
+      <c r="BG38">
+        <v>2515075000.0</v>
+      </c>
+      <c r="BH38">
+        <v>10557333000.0</v>
+      </c>
+      <c r="BI38">
+        <v>10426600000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>6858879000.0</v>
+      </c>
+      <c r="BK38">
+        <v>7302874000.0</v>
+      </c>
+      <c r="BL38">
+        <v>7899104000.0</v>
+      </c>
+      <c r="BM38">
+        <v>7716546000.0</v>
+      </c>
+      <c r="BN38"/>
+      <c r="BO38">
+        <v>6054092000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:67">
+      <c r="A39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39">
+        <v>-142000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>889868000.0</v>
+      </c>
+      <c r="I39">
+        <v>804452000.0</v>
+      </c>
+      <c r="J39">
+        <v>598476000.0</v>
+      </c>
+      <c r="K39">
+        <v>588283000.0</v>
+      </c>
+      <c r="L39">
+        <v>560914000.0</v>
+      </c>
+      <c r="M39">
+        <v>464169000.0</v>
+      </c>
+      <c r="N39">
+        <v>1071998000.0</v>
+      </c>
+      <c r="O39">
+        <v>736340000.0</v>
+      </c>
+      <c r="P39">
+        <v>1292138000.0</v>
+      </c>
+      <c r="Q39">
+        <v>948773000.0</v>
+      </c>
+      <c r="R39">
+        <v>10572098000.0</v>
+      </c>
+      <c r="S39">
+        <v>14517921000.0</v>
+      </c>
+      <c r="T39">
+        <v>23576402000.0</v>
+      </c>
+      <c r="U39">
+        <v>23662373000.0</v>
+      </c>
+      <c r="V39">
+        <v>23948310000.0</v>
+      </c>
+      <c r="W39">
+        <v>24499075000.0</v>
+      </c>
+      <c r="X39">
+        <v>24395362000.0</v>
+      </c>
+      <c r="Y39">
+        <v>24649372000.0</v>
+      </c>
+      <c r="Z39">
+        <v>23910432000.0</v>
+      </c>
+      <c r="AA39">
+        <v>23857892000.0</v>
+      </c>
+      <c r="AB39">
+        <v>23702278000.0</v>
+      </c>
+      <c r="AC39">
+        <v>23435559000.0</v>
+      </c>
+      <c r="AD39">
+        <v>23022158000.0</v>
+      </c>
+      <c r="AE39">
+        <v>22568251000.0</v>
+      </c>
+      <c r="AF39">
+        <v>22993601000.0</v>
+      </c>
+      <c r="AG39">
+        <v>22919501000.0</v>
+      </c>
+      <c r="AH39">
+        <v>22558143000.0</v>
+      </c>
+      <c r="AI39">
+        <v>15837453000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>14528983000.0</v>
+      </c>
+      <c r="AK39">
+        <v>14377781000.0</v>
+      </c>
+      <c r="AL39">
+        <v>14015013000.0</v>
+      </c>
+      <c r="AM39">
+        <v>14372437000.0</v>
+      </c>
+      <c r="AN39">
+        <v>14223441000.0</v>
+      </c>
+      <c r="AO39">
+        <v>13743324000.0</v>
+      </c>
+      <c r="AP39">
+        <v>13070133000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>13109050000.0</v>
+      </c>
+      <c r="AR39">
+        <v>12234258000.0</v>
+      </c>
+      <c r="AS39">
+        <v>10933912000.0</v>
+      </c>
+      <c r="AT39">
+        <v>10144375000.0</v>
+      </c>
+      <c r="AU39">
+        <v>9273652000.0</v>
+      </c>
+      <c r="AV39">
+        <v>8256611000.0</v>
+      </c>
+      <c r="AW39">
+        <v>8017443000.0</v>
+      </c>
+      <c r="AX39">
+        <v>8006987000.0</v>
+      </c>
+      <c r="AY39">
+        <v>7104144000.0</v>
+      </c>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39">
+        <v>6700252000.0</v>
+      </c>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+    </row>
+    <row r="40" spans="1:67">
+      <c r="A40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>-29352905000.0</v>
+      </c>
+      <c r="D40">
+        <v>28618287000.0</v>
+      </c>
+      <c r="E40">
+        <v>28645941000.0</v>
+      </c>
+      <c r="F40">
+        <v>28057825000.0</v>
+      </c>
+      <c r="G40">
+        <v>27865703000.0</v>
+      </c>
+      <c r="H40">
+        <v>27856225000.0</v>
+      </c>
+      <c r="I40">
+        <v>27763607000.0</v>
+      </c>
+      <c r="J40">
+        <v>27027364000.0</v>
+      </c>
+      <c r="K40">
+        <v>26538478000.0</v>
+      </c>
+      <c r="L40">
+        <v>26112666000.0</v>
+      </c>
+      <c r="M40">
+        <v>25838652000.0</v>
+      </c>
+      <c r="N40">
+        <v>25722898000.0</v>
+      </c>
+      <c r="O40">
+        <v>27509334000.0</v>
+      </c>
+      <c r="P40">
+        <v>27349075000.0</v>
+      </c>
+      <c r="Q40">
+        <v>28460899000.0</v>
+      </c>
+      <c r="R40">
+        <v>28541275000.0</v>
+      </c>
+      <c r="S40">
+        <v>29438102000.0</v>
+      </c>
+      <c r="T40">
+        <v>28116273000.0</v>
+      </c>
+      <c r="U40">
+        <v>28609269000.0</v>
+      </c>
+      <c r="V40">
+        <v>27732082000.0</v>
+      </c>
+      <c r="W40">
+        <v>27495816000.0</v>
+      </c>
+      <c r="X40">
+        <v>26597210000.0</v>
+      </c>
+      <c r="Y40">
+        <v>26070424000.0</v>
+      </c>
+      <c r="Z40">
+        <v>25000771000.0</v>
+      </c>
+      <c r="AA40">
+        <v>24394591000.0</v>
+      </c>
+      <c r="AB40">
+        <v>23956428000.0</v>
+      </c>
+      <c r="AC40">
+        <v>23922400000.0</v>
+      </c>
+      <c r="AD40">
+        <v>23679283000.0</v>
+      </c>
+      <c r="AE40">
+        <v>23474223000.0</v>
+      </c>
+      <c r="AF40">
+        <v>22305290000.0</v>
+      </c>
+      <c r="AG40">
+        <v>22177950000.0</v>
+      </c>
+      <c r="AH40">
+        <v>22239648000.0</v>
+      </c>
+      <c r="AI40">
+        <v>21878479000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>21223244000.0</v>
+      </c>
+      <c r="AK40">
+        <v>20777840000.0</v>
+      </c>
+      <c r="AL40">
+        <v>19924364000.0</v>
+      </c>
+      <c r="AM40">
+        <v>19490890000.0</v>
+      </c>
+      <c r="AN40">
+        <v>18836309000.0</v>
+      </c>
+      <c r="AO40">
+        <v>18232053000.0</v>
+      </c>
+      <c r="AP40">
+        <v>17514334000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>16938501000.0</v>
+      </c>
+      <c r="AR40">
+        <v>15897892000.0</v>
+      </c>
+      <c r="AS40">
+        <v>15246691000.0</v>
+      </c>
+      <c r="AT40">
+        <v>14261239000.0</v>
+      </c>
+      <c r="AU40">
+        <v>13511755000.0</v>
+      </c>
+      <c r="AV40">
+        <v>12833907000.0</v>
+      </c>
+      <c r="AW40">
+        <v>12036731000.0</v>
+      </c>
+      <c r="AX40">
+        <v>11123778000.0</v>
+      </c>
+      <c r="AY40">
+        <v>10532428000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>9848103000.0</v>
+      </c>
+      <c r="BA40">
+        <v>9030915000.0</v>
+      </c>
+      <c r="BB40">
+        <v>8745423000.0</v>
+      </c>
+      <c r="BC40">
+        <v>8538073000.0</v>
+      </c>
+      <c r="BD40">
+        <v>8452747000.0</v>
+      </c>
+      <c r="BE40">
+        <v>8144553000.0</v>
+      </c>
+      <c r="BF40">
+        <v>8005266000.0</v>
+      </c>
+      <c r="BG40">
+        <v>7311543000.0</v>
+      </c>
+      <c r="BH40">
+        <v>6948412000.0</v>
+      </c>
+      <c r="BI40">
+        <v>6824649000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>6897901000.0</v>
+      </c>
+      <c r="BK40">
+        <v>7163728000.0</v>
+      </c>
+      <c r="BL40">
+        <v>7300460000.0</v>
+      </c>
+      <c r="BM40">
+        <v>7468381000.0</v>
+      </c>
+      <c r="BN40"/>
+      <c r="BO40"/>
+    </row>
+    <row r="41" spans="1:67">
+      <c r="A41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>872731000.0</v>
+      </c>
+      <c r="M41">
+        <v>692164000.0</v>
+      </c>
+      <c r="N41">
+        <v>614651000.0</v>
+      </c>
+      <c r="O41">
+        <v>543345000.0</v>
+      </c>
+      <c r="P41">
+        <v>748789000.0</v>
+      </c>
+      <c r="Q41">
+        <v>858322000.0</v>
+      </c>
+      <c r="R41">
+        <v>613826000.0</v>
+      </c>
+      <c r="S41">
+        <v>514117000.0</v>
+      </c>
+      <c r="T41">
+        <v>741783000.0</v>
+      </c>
+      <c r="U41">
+        <v>494200000.0</v>
+      </c>
+      <c r="V41">
+        <v>641395000.0</v>
+      </c>
+      <c r="W41">
+        <v>506171000.0</v>
+      </c>
+      <c r="X41">
+        <v>496029000.0</v>
+      </c>
+      <c r="Y41">
+        <v>395478000.0</v>
+      </c>
+      <c r="Z41">
+        <v>456810000.0</v>
+      </c>
+      <c r="AA41">
+        <v>364791000.0</v>
+      </c>
+      <c r="AB41">
+        <v>443600000.0</v>
+      </c>
+      <c r="AC41">
+        <v>352135000.0</v>
+      </c>
+      <c r="AD41">
+        <v>370966000.0</v>
+      </c>
+      <c r="AE41">
+        <v>368647000.0</v>
+      </c>
+      <c r="AF41">
+        <v>571358000.0</v>
+      </c>
+      <c r="AG41">
+        <v>563579000.0</v>
+      </c>
+      <c r="AH41">
+        <v>361400000.0</v>
+      </c>
+      <c r="AI41">
+        <v>268615000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>434270000.0</v>
+      </c>
+      <c r="AK41">
+        <v>282468000.0</v>
+      </c>
+      <c r="AL41">
+        <v>353971000.0</v>
+      </c>
+      <c r="AM41">
+        <v>328675000.0</v>
+      </c>
+      <c r="AN41">
+        <v>433704000.0</v>
+      </c>
+      <c r="AO41">
+        <v>399328000.0</v>
+      </c>
+      <c r="AP41">
+        <v>379482000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>290059000.0</v>
+      </c>
+      <c r="AR41">
+        <v>335395000.0</v>
+      </c>
+      <c r="AS41">
+        <v>265070000.0</v>
+      </c>
+      <c r="AT41">
+        <v>312861000.0</v>
+      </c>
+      <c r="AU41">
+        <v>327681000.0</v>
+      </c>
+      <c r="AV41">
+        <v>213015000.0</v>
+      </c>
+      <c r="AW41">
+        <v>258232000.0</v>
+      </c>
+      <c r="AX41">
+        <v>174662000.0</v>
+      </c>
+      <c r="AY41">
+        <v>171210000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>204337000.0</v>
+      </c>
+      <c r="BA41">
+        <v>151552000.0</v>
+      </c>
+      <c r="BB41">
+        <v>139011000.0</v>
+      </c>
+      <c r="BC41">
+        <v>106106000.0</v>
+      </c>
+      <c r="BD41">
+        <v>318520000.0</v>
+      </c>
+      <c r="BE41">
+        <v>241537000.0</v>
+      </c>
+      <c r="BF41">
+        <v>225859000.0</v>
+      </c>
+      <c r="BG41">
+        <v>185707000.0</v>
+      </c>
+      <c r="BH41">
+        <v>323481000.0</v>
+      </c>
+      <c r="BI41">
+        <v>297428000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>218997000.0</v>
+      </c>
+      <c r="BK41">
+        <v>196632000.0</v>
+      </c>
+      <c r="BL41">
+        <v>347610000.0</v>
+      </c>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41">
+        <v>286903000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:67">
+      <c r="A42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42">
+        <v>209270000.0</v>
+      </c>
+      <c r="C42">
+        <v>271695000.0</v>
+      </c>
+      <c r="D42">
+        <v>310974000.0</v>
+      </c>
+      <c r="E42">
+        <v>306271000.0</v>
+      </c>
+      <c r="F42">
+        <v>301321000.0</v>
+      </c>
+      <c r="G42">
+        <v>301672000.0</v>
+      </c>
+      <c r="H42">
+        <v>296107000.0</v>
+      </c>
+      <c r="I42">
+        <v>290719000.0</v>
+      </c>
+      <c r="J42">
+        <v>286169000.0</v>
+      </c>
+      <c r="K42">
+        <v>283642000.0</v>
+      </c>
+      <c r="L42">
+        <v>279672000.0</v>
+      </c>
+      <c r="M42">
+        <v>274202000.0</v>
+      </c>
+      <c r="N42">
+        <v>269353000.0</v>
+      </c>
+      <c r="O42">
+        <v>321729000.0</v>
+      </c>
+      <c r="P42">
+        <v>381411000.0</v>
+      </c>
+      <c r="Q42">
+        <v>387583000.0</v>
+      </c>
+      <c r="R42">
+        <v>626564000.0</v>
+      </c>
+      <c r="S42">
+        <v>707503000.0</v>
+      </c>
+      <c r="T42">
+        <v>885873000.0</v>
+      </c>
+      <c r="U42">
+        <v>1011786000.0</v>
+      </c>
+      <c r="V42">
+        <v>1008603000.0</v>
+      </c>
+      <c r="W42">
+        <v>1017518000.0</v>
+      </c>
+      <c r="X42">
+        <v>995438000.0</v>
+      </c>
+      <c r="Y42">
+        <v>991509000.0</v>
+      </c>
+      <c r="Z42">
+        <v>987757000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1083920000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1077946000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1080966000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1179235000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1220147000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1364864000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1455554000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1450107000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1498227000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1492790000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1488159000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1484398000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1426459000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1420622000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1415758000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1411295000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1406786000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1399003000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1394103000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1389392000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1353538000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1348964000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1344106000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1339996000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1334945000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1327164000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1317449000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1312518000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1308315000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1304263000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1298201000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1290279000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1240068000.0</v>
+      </c>
+      <c r="BH42">
+        <v>1230819000.0</v>
+      </c>
+      <c r="BI42">
+        <v>1220782000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>1212013000.0</v>
+      </c>
+      <c r="BK42">
+        <v>950831000.0</v>
+      </c>
+      <c r="BL42">
+        <v>950403000.0</v>
+      </c>
+      <c r="BM42">
+        <v>950399000.0</v>
+      </c>
+      <c r="BN42"/>
+      <c r="BO42"/>
+    </row>
+    <row r="43" spans="1:67">
+      <c r="A43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+    </row>
+    <row r="44" spans="1:67">
+      <c r="A44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>54000.0</v>
+      </c>
+      <c r="BD44">
+        <v>54000.0</v>
+      </c>
+      <c r="BE44">
+        <v>54000.0</v>
+      </c>
+      <c r="BF44">
+        <v>54.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+    </row>
+    <row r="45" spans="1:67">
+      <c r="A45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45">
+        <v>150214000.0</v>
+      </c>
+      <c r="C45">
+        <v>271187000.0</v>
+      </c>
+      <c r="D45">
+        <v>201777000.0</v>
+      </c>
+      <c r="E45">
+        <v>214455000.0</v>
+      </c>
+      <c r="F45">
+        <v>218621000.0</v>
+      </c>
+      <c r="G45">
+        <v>339165000.0</v>
+      </c>
+      <c r="H45">
+        <v>241625000.0</v>
+      </c>
+      <c r="I45">
+        <v>266815000.0</v>
+      </c>
+      <c r="J45">
+        <v>329025000.0</v>
+      </c>
+      <c r="K45">
+        <v>582147000.0</v>
+      </c>
+      <c r="L45">
+        <v>460146000.0</v>
+      </c>
+      <c r="M45">
+        <v>514734000.0</v>
+      </c>
+      <c r="N45">
+        <v>526311000.0</v>
+      </c>
+      <c r="O45">
+        <v>539799000.0</v>
+      </c>
+      <c r="P45">
+        <v>579693000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>667935000.0</v>
+      </c>
+      <c r="V45">
+        <v>681003000.0</v>
+      </c>
+      <c r="W45">
+        <v>663517000.0</v>
+      </c>
+      <c r="X45">
+        <v>676321000.0</v>
+      </c>
+      <c r="Y45">
+        <v>689965000.0</v>
+      </c>
+      <c r="Z45">
+        <v>684563000.0</v>
+      </c>
+      <c r="AA45">
+        <v>698153000.0</v>
+      </c>
+      <c r="AB45">
+        <v>696899000.0</v>
+      </c>
+      <c r="AC45">
+        <v>707680000.0</v>
+      </c>
+      <c r="AD45">
+        <v>710209000.0</v>
+      </c>
+      <c r="AE45">
+        <v>702354000.0</v>
+      </c>
+      <c r="AF45">
+        <v>661677000.0</v>
+      </c>
+      <c r="AG45">
+        <v>591267000.0</v>
+      </c>
+      <c r="AH45">
+        <v>591339000.0</v>
+      </c>
+      <c r="AI45">
+        <v>599502000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>588207000.0</v>
+      </c>
+      <c r="AK45">
+        <v>573075000.0</v>
+      </c>
+      <c r="AL45">
+        <v>559234000.0</v>
+      </c>
+      <c r="AM45">
+        <v>539914000.0</v>
+      </c>
+      <c r="AN45">
+        <v>515913000.0</v>
+      </c>
+      <c r="AO45">
+        <v>478937000.0</v>
+      </c>
+      <c r="AP45">
+        <v>479490000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>483518000.0</v>
+      </c>
+      <c r="AR45">
+        <v>401754000.0</v>
+      </c>
+      <c r="AS45">
+        <v>418253000.0</v>
+      </c>
+      <c r="AT45">
+        <v>366033000.0</v>
+      </c>
+      <c r="AU45">
+        <v>314558000.0</v>
+      </c>
+      <c r="AV45">
+        <v>242448000.0</v>
+      </c>
+      <c r="AW45">
+        <v>199567000.0</v>
+      </c>
+      <c r="AX45">
+        <v>208559000.0</v>
+      </c>
+      <c r="AY45">
+        <v>196483000.0</v>
+      </c>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45">
+        <v>70600000.0</v>
+      </c>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+    </row>
+    <row r="46" spans="1:67">
+      <c r="A46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46">
+        <v>150214000.0</v>
+      </c>
+      <c r="C46">
+        <v>171371000.0</v>
+      </c>
+      <c r="D46">
+        <v>201777000.0</v>
+      </c>
+      <c r="E46">
+        <v>214455000.0</v>
+      </c>
+      <c r="F46">
+        <v>218621000.0</v>
+      </c>
+      <c r="G46">
+        <v>369906000.0</v>
+      </c>
+      <c r="H46">
+        <v>241625000.0</v>
+      </c>
+      <c r="I46">
+        <v>266815000.0</v>
+      </c>
+      <c r="J46">
+        <v>329025000.0</v>
+      </c>
+      <c r="K46">
+        <v>371909000.0</v>
+      </c>
+      <c r="L46">
+        <v>460146000.0</v>
+      </c>
+      <c r="M46">
+        <v>514734000.0</v>
+      </c>
+      <c r="N46">
+        <v>526311000.0</v>
+      </c>
+      <c r="O46">
+        <v>539799000.0</v>
+      </c>
+      <c r="P46">
+        <v>579693000.0</v>
+      </c>
+      <c r="Q46">
+        <v>605769000.0</v>
+      </c>
+      <c r="R46">
+        <v>627146000.0</v>
+      </c>
+      <c r="S46">
+        <v>640726000.0</v>
+      </c>
+      <c r="T46">
+        <v>659935000.0</v>
+      </c>
+      <c r="U46">
+        <v>667935000.0</v>
+      </c>
+      <c r="V46">
+        <v>681003000.0</v>
+      </c>
+      <c r="W46">
+        <v>663517000.0</v>
+      </c>
+      <c r="X46">
+        <v>676321000.0</v>
+      </c>
+      <c r="Y46">
+        <v>689965000.0</v>
+      </c>
+      <c r="Z46">
+        <v>684563000.0</v>
+      </c>
+      <c r="AA46">
+        <v>698153000.0</v>
+      </c>
+      <c r="AB46">
+        <v>696899000.0</v>
+      </c>
+      <c r="AC46">
+        <v>707680000.0</v>
+      </c>
+      <c r="AD46">
+        <v>710209000.0</v>
+      </c>
+      <c r="AE46">
+        <v>702354000.0</v>
+      </c>
+      <c r="AF46">
+        <v>661677000.0</v>
+      </c>
+      <c r="AG46">
+        <v>591267000.0</v>
+      </c>
+      <c r="AH46">
+        <v>591339000.0</v>
+      </c>
+      <c r="AI46">
+        <v>599502000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>588207000.0</v>
+      </c>
+      <c r="AK46">
+        <v>573075000.0</v>
+      </c>
+      <c r="AL46">
+        <v>559234000.0</v>
+      </c>
+      <c r="AM46">
+        <v>539914000.0</v>
+      </c>
+      <c r="AN46">
+        <v>515913000.0</v>
+      </c>
+      <c r="AO46">
+        <v>478937000.0</v>
+      </c>
+      <c r="AP46">
+        <v>479490000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>483518000.0</v>
+      </c>
+      <c r="AR46">
+        <v>401754000.0</v>
+      </c>
+      <c r="AS46">
+        <v>418253000.0</v>
+      </c>
+      <c r="AT46">
+        <v>366033000.0</v>
+      </c>
+      <c r="AU46">
+        <v>314558000.0</v>
+      </c>
+      <c r="AV46">
+        <v>242448000.0</v>
+      </c>
+      <c r="AW46">
+        <v>199567000.0</v>
+      </c>
+      <c r="AX46">
+        <v>208559000.0</v>
+      </c>
+      <c r="AY46">
+        <v>196483000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>4011050000.0</v>
+      </c>
+      <c r="BA46">
+        <v>4294254000.0</v>
+      </c>
+      <c r="BB46">
+        <v>4429507000.0</v>
+      </c>
+      <c r="BC46">
+        <v>38732000.0</v>
+      </c>
+      <c r="BD46">
+        <v>4772644000.0</v>
+      </c>
+      <c r="BE46">
+        <v>4740464000.0</v>
+      </c>
+      <c r="BF46">
+        <v>4824481000.0</v>
+      </c>
+      <c r="BG46">
+        <v>70600000.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46">
+        <v>35648000.0</v>
+      </c>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+    </row>
+    <row r="47" spans="1:67">
+      <c r="A47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>171371000.0</v>
+      </c>
+      <c r="D47">
+        <v>201777000.0</v>
+      </c>
+      <c r="E47">
+        <v>214455000.0</v>
+      </c>
+      <c r="F47">
+        <v>218621000.0</v>
+      </c>
+      <c r="G47">
+        <v>223844000.0</v>
+      </c>
+      <c r="H47">
+        <v>241625000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>460146000.0</v>
+      </c>
+      <c r="M47">
+        <v>514734000.0</v>
+      </c>
+      <c r="N47">
+        <v>526311000.0</v>
+      </c>
+      <c r="O47">
+        <v>539799000.0</v>
+      </c>
+      <c r="P47">
+        <v>579693000.0</v>
+      </c>
+      <c r="Q47">
+        <v>605769000.0</v>
+      </c>
+      <c r="R47">
+        <v>627146000.0</v>
+      </c>
+      <c r="S47">
+        <v>640726000.0</v>
+      </c>
+      <c r="T47">
+        <v>659935000.0</v>
+      </c>
+      <c r="U47">
+        <v>667935000.0</v>
+      </c>
+      <c r="V47">
+        <v>681003000.0</v>
+      </c>
+      <c r="W47">
+        <v>663517000.0</v>
+      </c>
+      <c r="X47">
+        <v>676321000.0</v>
+      </c>
+      <c r="Y47">
+        <v>689965000.0</v>
+      </c>
+      <c r="Z47">
+        <v>684563000.0</v>
+      </c>
+      <c r="AA47">
+        <v>698153000.0</v>
+      </c>
+      <c r="AB47">
+        <v>696899000.0</v>
+      </c>
+      <c r="AC47">
+        <v>707680000.0</v>
+      </c>
+      <c r="AD47">
+        <v>710209000.0</v>
+      </c>
+      <c r="AE47">
+        <v>702354000.0</v>
+      </c>
+      <c r="AF47">
+        <v>661677000.0</v>
+      </c>
+      <c r="AG47">
+        <v>591267000.0</v>
+      </c>
+      <c r="AH47">
+        <v>591339000.0</v>
+      </c>
+      <c r="AI47">
+        <v>599502000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>588207000.0</v>
+      </c>
+      <c r="AK47">
+        <v>573075000.0</v>
+      </c>
+      <c r="AL47">
+        <v>559234000.0</v>
+      </c>
+      <c r="AM47">
+        <v>539914000.0</v>
+      </c>
+      <c r="AN47">
+        <v>515913000.0</v>
+      </c>
+      <c r="AO47">
+        <v>478937000.0</v>
+      </c>
+      <c r="AP47">
+        <v>479490000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>483518000.0</v>
+      </c>
+      <c r="AR47">
+        <v>411430000.0</v>
+      </c>
+      <c r="AS47">
+        <v>427667000.0</v>
+      </c>
+      <c r="AT47">
+        <v>377236000.0</v>
+      </c>
+      <c r="AU47">
+        <v>328338000.0</v>
+      </c>
+      <c r="AV47">
+        <v>242448000.0</v>
+      </c>
+      <c r="AW47">
+        <v>220582000.0</v>
+      </c>
+      <c r="AX47">
+        <v>208559000.0</v>
+      </c>
+      <c r="AY47">
+        <v>196483000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>0.0</v>
+      </c>
+      <c r="BA47">
+        <v>0.0</v>
+      </c>
+      <c r="BB47">
+        <v>0.0</v>
+      </c>
+      <c r="BC47">
+        <v>127335000.0</v>
+      </c>
+      <c r="BD47">
+        <v>0.0</v>
+      </c>
+      <c r="BE47">
+        <v>0.0</v>
+      </c>
+      <c r="BF47">
+        <v>0.0</v>
+      </c>
+      <c r="BG47">
+        <v>70600000.0</v>
+      </c>
+      <c r="BH47">
+        <v>0.0</v>
+      </c>
+      <c r="BI47">
+        <v>0.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47">
+        <v>50591000.0</v>
+      </c>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47">
+        <v>10646000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:67">
+      <c r="A48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48">
+        <v>3008613000.0</v>
+      </c>
+      <c r="C48">
+        <v>2970988000.0</v>
+      </c>
+      <c r="D48">
+        <v>2925806000.0</v>
+      </c>
+      <c r="E48">
+        <v>2877237000.0</v>
+      </c>
+      <c r="F48">
+        <v>2831743000.0</v>
+      </c>
+      <c r="G48">
+        <v>2796440000.0</v>
+      </c>
+      <c r="H48">
+        <v>2749314000.0</v>
+      </c>
+      <c r="I48">
+        <v>2709503000.0</v>
+      </c>
+      <c r="J48">
+        <v>2677403000.0</v>
+      </c>
+      <c r="K48">
+        <v>2650956000.0</v>
+      </c>
+      <c r="L48">
+        <v>2650850000.0</v>
+      </c>
+      <c r="M48">
+        <v>2623926000.0</v>
+      </c>
+      <c r="N48">
+        <v>2585981000.0</v>
+      </c>
+      <c r="O48">
+        <v>2551400000.0</v>
+      </c>
+      <c r="P48">
+        <v>2506539000.0</v>
+      </c>
+      <c r="Q48">
+        <v>2438050000.0</v>
+      </c>
+      <c r="R48">
+        <v>2391526000.0</v>
+      </c>
+      <c r="S48">
+        <v>2345342000.0</v>
+      </c>
+      <c r="T48">
+        <v>2239963000.0</v>
+      </c>
+      <c r="U48">
+        <v>2173698000.0</v>
+      </c>
+      <c r="V48">
+        <v>2091124000.0</v>
+      </c>
+      <c r="W48">
+        <v>2013715000.0</v>
+      </c>
+      <c r="X48">
+        <v>1950288000.0</v>
+      </c>
+      <c r="Y48">
+        <v>1905639000.0</v>
+      </c>
+      <c r="Z48">
+        <v>1851040000.0</v>
+      </c>
+      <c r="AA48">
+        <v>1927735000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1859055000.0</v>
+      </c>
+      <c r="AC48">
+        <v>1803360000.0</v>
+      </c>
+      <c r="AD48">
+        <v>1742530000.0</v>
+      </c>
+      <c r="AE48">
+        <v>1697822000.0</v>
+      </c>
+      <c r="AF48">
+        <v>1667092000.0</v>
+      </c>
+      <c r="AG48">
+        <v>1592157000.0</v>
+      </c>
+      <c r="AH48">
+        <v>1525174000.0</v>
+      </c>
+      <c r="AI48">
+        <v>1471781000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1077042000.0</v>
+      </c>
+      <c r="AK48">
+        <v>1032308000.0</v>
+      </c>
+      <c r="AL48">
+        <v>988934000.0</v>
+      </c>
+      <c r="AM48">
+        <v>949681000.0</v>
+      </c>
+      <c r="AN48">
+        <v>908897000.0</v>
+      </c>
+      <c r="AO48">
+        <v>880531000.0</v>
+      </c>
+      <c r="AP48">
+        <v>846288000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>813894000.0</v>
+      </c>
+      <c r="AR48">
+        <v>780011000.0</v>
+      </c>
+      <c r="AS48">
+        <v>700063000.0</v>
+      </c>
+      <c r="AT48">
+        <v>675763000.0</v>
+      </c>
+      <c r="AU48">
+        <v>651627000.0</v>
+      </c>
+      <c r="AV48">
+        <v>626761000.0</v>
+      </c>
+      <c r="AW48">
+        <v>595161000.0</v>
+      </c>
+      <c r="AX48">
+        <v>568575000.0</v>
+      </c>
+      <c r="AY48">
+        <v>535263000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>504702000.0</v>
+      </c>
+      <c r="BA48">
+        <v>472190000.0</v>
+      </c>
+      <c r="BB48">
+        <v>439908000.0</v>
+      </c>
+      <c r="BC48">
+        <v>413385000.0</v>
+      </c>
+      <c r="BD48">
+        <v>372542000.0</v>
+      </c>
+      <c r="BE48">
+        <v>340470000.0</v>
+      </c>
+      <c r="BF48">
+        <v>308946000.0</v>
+      </c>
+      <c r="BG48">
+        <v>276216000.0</v>
+      </c>
+      <c r="BH48">
+        <v>249124000.0</v>
+      </c>
+      <c r="BI48">
+        <v>217720000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>187873000.0</v>
+      </c>
+      <c r="BK48">
+        <v>269781000.0</v>
+      </c>
+      <c r="BL48">
+        <v>261968000.0</v>
+      </c>
+      <c r="BM48">
+        <v>230929000.0</v>
+      </c>
+      <c r="BN48"/>
+      <c r="BO48">
+        <v>146510000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:67">
+      <c r="A49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>2623926000.0</v>
+      </c>
+      <c r="N49">
+        <v>2585981000.0</v>
+      </c>
+      <c r="O49">
+        <v>2551400000.0</v>
+      </c>
+      <c r="P49">
+        <v>2506539000.0</v>
+      </c>
+      <c r="Q49">
+        <v>2438050000.0</v>
+      </c>
+      <c r="R49">
+        <v>2391526000.0</v>
+      </c>
+      <c r="S49">
+        <v>2345342000.0</v>
+      </c>
+      <c r="T49">
+        <v>2239963000.0</v>
+      </c>
+      <c r="U49">
+        <v>2173698000.0</v>
+      </c>
+      <c r="V49">
+        <v>2091124000.0</v>
+      </c>
+      <c r="W49">
+        <v>2013715000.0</v>
+      </c>
+      <c r="X49">
+        <v>1950288000.0</v>
+      </c>
+      <c r="Y49">
+        <v>1905639000.0</v>
+      </c>
+      <c r="Z49">
+        <v>1851040000.0</v>
+      </c>
+      <c r="AA49">
+        <v>1927735000.0</v>
+      </c>
+      <c r="AB49">
+        <v>1859055000.0</v>
+      </c>
+      <c r="AC49">
+        <v>1803360000.0</v>
+      </c>
+      <c r="AD49">
+        <v>1742530000.0</v>
+      </c>
+      <c r="AE49">
+        <v>1697822000.0</v>
+      </c>
+      <c r="AF49">
+        <v>1667092000.0</v>
+      </c>
+      <c r="AG49">
+        <v>1592157000.0</v>
+      </c>
+      <c r="AH49">
+        <v>1525174000.0</v>
+      </c>
+      <c r="AI49">
+        <v>1471781000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>1077042000.0</v>
+      </c>
+      <c r="AK49">
+        <v>1032308000.0</v>
+      </c>
+      <c r="AL49">
+        <v>988934000.0</v>
+      </c>
+      <c r="AM49">
+        <v>949681000.0</v>
+      </c>
+      <c r="AN49">
+        <v>908897000.0</v>
+      </c>
+      <c r="AO49">
+        <v>880531000.0</v>
+      </c>
+      <c r="AP49">
+        <v>846288000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>813894000.0</v>
+      </c>
+      <c r="AR49">
+        <v>780011000.0</v>
+      </c>
+      <c r="AS49">
+        <v>700063000.0</v>
+      </c>
+      <c r="AT49">
+        <v>675763000.0</v>
+      </c>
+      <c r="AU49">
+        <v>651627000.0</v>
+      </c>
+      <c r="AV49">
+        <v>626761000.0</v>
+      </c>
+      <c r="AW49">
+        <v>595161000.0</v>
+      </c>
+      <c r="AX49">
+        <v>568575000.0</v>
+      </c>
+      <c r="AY49">
+        <v>535263000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>504702000.0</v>
+      </c>
+      <c r="BA49">
+        <v>472190000.0</v>
+      </c>
+      <c r="BB49">
+        <v>439908000.0</v>
+      </c>
+      <c r="BC49">
+        <v>413385000.0</v>
+      </c>
+      <c r="BD49">
+        <v>372542000.0</v>
+      </c>
+      <c r="BE49">
+        <v>340470000.0</v>
+      </c>
+      <c r="BF49">
+        <v>308946.0</v>
+      </c>
+      <c r="BG49">
+        <v>276216000.0</v>
+      </c>
+      <c r="BH49">
+        <v>249124000.0</v>
+      </c>
+      <c r="BI49">
+        <v>217720000.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+    </row>
+    <row r="50" spans="1:67">
+      <c r="A50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
+        <v>3081000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>4276000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>4146000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>2550000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>4771000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>4096000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>4546000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>3250000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>5381130000.0</v>
+      </c>
+      <c r="AL50">
+        <v>5207429000.0</v>
+      </c>
+      <c r="AM50">
+        <v>5703719000.0</v>
+      </c>
+      <c r="AN50">
+        <v>5219125000.0</v>
+      </c>
+      <c r="AO50">
+        <v>4943903000.0</v>
+      </c>
+      <c r="AP50">
+        <v>4258683000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>4480533000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>3387736000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+    </row>
+    <row r="51" spans="1:67">
+      <c r="A51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51">
+        <v>2074340000.0</v>
+      </c>
+      <c r="C51">
+        <v>1973526000.0</v>
+      </c>
+      <c r="D51">
+        <v>2400431000.0</v>
+      </c>
+      <c r="E51">
+        <v>2963937000.0</v>
+      </c>
+      <c r="F51">
+        <v>3114091000.0</v>
+      </c>
+      <c r="G51">
+        <v>3638553000.0</v>
+      </c>
+      <c r="H51">
+        <v>4288694000.0</v>
+      </c>
+      <c r="I51">
+        <v>3993835000.0</v>
+      </c>
+      <c r="J51">
+        <v>4613978000.0</v>
+      </c>
+      <c r="K51">
+        <v>5823973000.0</v>
+      </c>
+      <c r="L51">
+        <v>5880197000.0</v>
+      </c>
+      <c r="M51">
+        <v>6690302000.0</v>
+      </c>
+      <c r="N51">
+        <v>8270787000.0</v>
+      </c>
+      <c r="O51">
+        <v>6330923000.0</v>
+      </c>
+      <c r="P51">
+        <v>6016045000.0</v>
+      </c>
+      <c r="Q51">
+        <v>4726166000.0</v>
+      </c>
+      <c r="R51">
+        <v>4315291000.0</v>
+      </c>
+      <c r="S51">
+        <v>2825416000.0</v>
+      </c>
+      <c r="T51">
+        <v>3351541000.0</v>
+      </c>
+      <c r="U51">
+        <v>3403144000.0</v>
+      </c>
+      <c r="V51">
+        <v>3743927000.0</v>
+      </c>
+      <c r="W51">
+        <v>4025494000.0</v>
+      </c>
+      <c r="X51">
+        <v>5021052000.0</v>
+      </c>
+      <c r="Y51">
+        <v>5472931000.0</v>
+      </c>
+      <c r="Z51">
+        <v>5572988000.0</v>
+      </c>
+      <c r="AA51">
+        <v>5009839000.0</v>
+      </c>
+      <c r="AB51">
+        <v>5509470000.0</v>
+      </c>
+      <c r="AC51">
+        <v>5833661000.0</v>
+      </c>
+      <c r="AD51">
+        <v>5603701000.0</v>
+      </c>
+      <c r="AE51">
+        <v>5373749000.0</v>
+      </c>
+      <c r="AF51">
+        <v>5523780000.0</v>
+      </c>
+      <c r="AG51">
+        <v>5473799000.0</v>
+      </c>
+      <c r="AH51">
+        <v>4798816000.0</v>
+      </c>
+      <c r="AI51">
+        <v>5173830000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>5273828000.0</v>
+      </c>
+      <c r="AK51">
+        <v>5352608000.0</v>
+      </c>
+      <c r="AL51">
+        <v>5177382000.0</v>
+      </c>
+      <c r="AM51">
+        <v>5642157000.0</v>
+      </c>
+      <c r="AN51">
+        <v>5621911000.0</v>
+      </c>
+      <c r="AO51">
+        <v>5346665000.0</v>
+      </c>
+      <c r="AP51">
+        <v>4661420000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>4411009000.0</v>
+      </c>
+      <c r="AR51">
+        <v>4093816000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3743697000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3293678000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3318559000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2593648000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2698788000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2473508000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2414313000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2369760000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2198249000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2017701000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1925094000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2219316000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2269559000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2231412000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2236131000.0</v>
+      </c>
+      <c r="BH51">
+        <v>2240937000.0</v>
+      </c>
+      <c r="BI51">
+        <v>2245744000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2250498000.0</v>
+      </c>
+      <c r="BK51">
+        <v>2255200000.0</v>
+      </c>
+      <c r="BL51">
+        <v>2260006000.0</v>
+      </c>
+      <c r="BM51">
+        <v>2264813000.0</v>
+      </c>
+      <c r="BN51"/>
+      <c r="BO51"/>
+    </row>
+    <row r="52" spans="1:67">
+      <c r="A52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B52">
+        <v>1755000000.0</v>
+      </c>
+      <c r="C52">
+        <v>1575374000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>2255000000.0</v>
+      </c>
+      <c r="F52">
+        <v>2405000000.0</v>
+      </c>
+      <c r="G52">
+        <v>2949678000.0</v>
+      </c>
+      <c r="H52">
+        <v>3480000000.0</v>
+      </c>
+      <c r="I52">
+        <v>3285000000.0</v>
+      </c>
+      <c r="J52">
+        <v>3905000000.0</v>
+      </c>
+      <c r="K52">
+        <v>4239962000.0</v>
+      </c>
+      <c r="L52">
+        <v>4840000000.0</v>
+      </c>
+      <c r="M52">
+        <v>5975000000.0</v>
+      </c>
+      <c r="N52">
+        <v>7550000000.0</v>
+      </c>
+      <c r="O52">
+        <v>190000000.0</v>
+      </c>
+      <c r="P52">
+        <v>5295000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>4005000000.0</v>
+      </c>
+      <c r="R52">
+        <v>199000000.0</v>
+      </c>
+      <c r="S52">
+        <v>199000000.0</v>
+      </c>
+      <c r="T52">
+        <v>199000000.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52">
+        <v>180000000.0</v>
+      </c>
+      <c r="X52">
+        <v>180000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>100000000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>175000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>99000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>175000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>175000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>175000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>4771000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>4096000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>4546000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>3250000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>4949785000.0</v>
+      </c>
+      <c r="AL52">
+        <v>4774565000.0</v>
+      </c>
+      <c r="AM52">
+        <v>5239348000.0</v>
+      </c>
+      <c r="AN52">
+        <v>5219125000.0</v>
+      </c>
+      <c r="AO52">
+        <v>4943903000.0</v>
+      </c>
+      <c r="AP52">
+        <v>4258683000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>4008464000.0</v>
+      </c>
+      <c r="AR52">
+        <v>4093816000.0</v>
+      </c>
+      <c r="AS52">
+        <v>3743697000.0</v>
+      </c>
+      <c r="AT52">
+        <v>3293678000.0</v>
+      </c>
+      <c r="AU52">
+        <v>3318559000.0</v>
+      </c>
+      <c r="AV52">
+        <v>2593648000.0</v>
+      </c>
+      <c r="AW52">
+        <v>2698788000.0</v>
+      </c>
+      <c r="AX52">
+        <v>2473508000.0</v>
+      </c>
+      <c r="AY52">
+        <v>2414313000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>6015000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1644000.0</v>
+      </c>
+      <c r="BB52">
+        <v>1245000.0</v>
+      </c>
+      <c r="BC52">
+        <v>8175000.0</v>
+      </c>
+      <c r="BD52">
+        <v>621000.0</v>
+      </c>
+      <c r="BE52">
+        <v>42581000.0</v>
+      </c>
+      <c r="BF52">
+        <v>11199000.0</v>
+      </c>
+      <c r="BG52">
+        <v>206000.0</v>
+      </c>
+      <c r="BH52">
+        <v>284000.0</v>
+      </c>
+      <c r="BI52">
+        <v>2165000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>105000.0</v>
+      </c>
+      <c r="BK52">
+        <v>492000.0</v>
+      </c>
+      <c r="BL52">
+        <v>386000.0</v>
+      </c>
+      <c r="BM52">
+        <v>1606000.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52"/>
+    </row>
+    <row r="53" spans="1:67">
+      <c r="A53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B53">
+        <v>9505168000.0</v>
+      </c>
+      <c r="C53">
+        <v>9263651000.0</v>
+      </c>
+      <c r="D53">
+        <v>876890000.0</v>
+      </c>
+      <c r="E53">
+        <v>9401071000.0</v>
+      </c>
+      <c r="F53">
+        <v>9099809000.0</v>
+      </c>
+      <c r="G53">
+        <v>9130244000.0</v>
+      </c>
+      <c r="H53">
+        <v>9081092000.0</v>
+      </c>
+      <c r="I53">
+        <v>8907797000.0</v>
+      </c>
+      <c r="J53">
+        <v>8881435000.0</v>
+      </c>
+      <c r="K53">
+        <v>8087358000.0</v>
+      </c>
+      <c r="L53">
+        <v>8831067000.0</v>
+      </c>
+      <c r="M53">
+        <v>9143937000.0</v>
+      </c>
+      <c r="N53">
+        <v>9533599000.0</v>
+      </c>
+      <c r="O53">
+        <v>9755327000.0</v>
+      </c>
+      <c r="P53">
+        <v>9797427000.0</v>
+      </c>
+      <c r="Q53">
+        <v>10103504000.0</v>
+      </c>
+      <c r="R53">
+        <v>10572098000.0</v>
+      </c>
+      <c r="S53">
+        <v>10064198000.0</v>
+      </c>
+      <c r="T53">
+        <v>10329691000.0</v>
+      </c>
+      <c r="U53">
+        <v>10232035000.0</v>
+      </c>
+      <c r="V53">
+        <v>9244784000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
+        <v>9300883000.0</v>
+      </c>
+      <c r="Y53">
+        <v>8693628000.0</v>
+      </c>
+      <c r="Z53">
+        <v>7874601000.0</v>
+      </c>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>7970656000.0</v>
+      </c>
+      <c r="AC53">
+        <v>8138708000.0</v>
+      </c>
+      <c r="AD53">
+        <v>8374624000.0</v>
+      </c>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>7227403000.0</v>
+      </c>
+      <c r="AG53">
+        <v>7103068000.0</v>
+      </c>
+      <c r="AH53">
+        <v>6755501000.0</v>
+      </c>
+      <c r="AI53">
+        <v>6680832000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>6893472000.0</v>
+      </c>
+      <c r="AK53">
+        <v>6727327000.0</v>
+      </c>
+      <c r="AL53">
+        <v>6411289000.0</v>
+      </c>
+      <c r="AM53">
+        <v>6073584000.0</v>
+      </c>
+      <c r="AN53">
+        <v>5948061000.0</v>
+      </c>
+      <c r="AO53">
+        <v>5685432000.0</v>
+      </c>
+      <c r="AP53">
+        <v>5350825000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>4859539000.0</v>
+      </c>
+      <c r="AR53">
+        <v>4661446000.0</v>
+      </c>
+      <c r="AS53">
+        <v>4797700000.0</v>
+      </c>
+      <c r="AT53">
+        <v>4454744000.0</v>
+      </c>
+      <c r="AU53">
+        <v>4585694000.0</v>
+      </c>
+      <c r="AV53">
+        <v>4304329000.0</v>
+      </c>
+      <c r="AW53">
+        <v>4091547000.0</v>
+      </c>
+      <c r="AX53">
+        <v>3526895000.0</v>
+      </c>
+      <c r="AY53">
+        <v>3637124000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>3871948000.0</v>
+      </c>
+      <c r="BA53">
+        <v>4146283000.0</v>
+      </c>
+      <c r="BB53">
+        <v>4279477000.0</v>
+      </c>
+      <c r="BC53">
+        <v>4172412000.0</v>
+      </c>
+      <c r="BD53">
+        <v>145723000.0</v>
+      </c>
+      <c r="BE53">
+        <v>4758509000.0</v>
+      </c>
+      <c r="BF53">
+        <v>176041000.0</v>
+      </c>
+      <c r="BG53">
+        <v>4181977000.0</v>
+      </c>
+      <c r="BH53">
+        <v>3893076000.0</v>
+      </c>
+      <c r="BI53">
+        <v>3769368000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>3426596000.0</v>
+      </c>
+      <c r="BK53">
+        <v>2926602000.0</v>
+      </c>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
+        <v>295622000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:67">
+      <c r="A54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+    </row>
+    <row r="55" spans="1:67">
+      <c r="A55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55">
+        <v>35358613000.0</v>
+      </c>
+      <c r="C55">
+        <v>35039451000.0</v>
+      </c>
+      <c r="D55">
+        <v>35075773000.0</v>
+      </c>
+      <c r="E55">
+        <v>35459707000.0</v>
+      </c>
+      <c r="F55">
+        <v>34831997000.0</v>
+      </c>
+      <c r="G55">
+        <v>35241742000.0</v>
+      </c>
+      <c r="H55">
+        <v>35784745000.0</v>
+      </c>
+      <c r="I55">
+        <v>35427906000.0</v>
+      </c>
+      <c r="J55">
+        <v>35105654000.0</v>
+      </c>
+      <c r="K55">
+        <v>35761607000.0</v>
+      </c>
+      <c r="L55">
+        <v>35389664000.0</v>
+      </c>
+      <c r="M55">
+        <v>35871479000.0</v>
+      </c>
+      <c r="N55">
+        <v>37189203000.0</v>
+      </c>
+      <c r="O55">
+        <v>37026712000.0</v>
+      </c>
+      <c r="P55">
+        <v>36594894000.0</v>
+      </c>
+      <c r="Q55">
+        <v>36551404000.0</v>
+      </c>
+      <c r="R55">
+        <v>36331624000.0</v>
+      </c>
+      <c r="S55">
+        <v>35815396000.0</v>
+      </c>
+      <c r="T55">
+        <v>35306271000.0</v>
+      </c>
+      <c r="U55">
+        <v>35700287000.0</v>
+      </c>
+      <c r="V55">
+        <v>35179239000.0</v>
+      </c>
+      <c r="W55">
+        <v>35010493000.0</v>
+      </c>
+      <c r="X55">
+        <v>35028597000.0</v>
+      </c>
+      <c r="Y55">
+        <v>34745899000.0</v>
+      </c>
+      <c r="Z55">
+        <v>33595671000.0</v>
+      </c>
+      <c r="AA55">
+        <v>32871293000.0</v>
+      </c>
+      <c r="AB55">
+        <v>32950535000.0</v>
+      </c>
+      <c r="AC55">
+        <v>33092265000.0</v>
+      </c>
+      <c r="AD55">
+        <v>32702976000.0</v>
+      </c>
+      <c r="AE55">
+        <v>32164326000.0</v>
+      </c>
+      <c r="AF55">
+        <v>31513636000.0</v>
+      </c>
+      <c r="AG55">
+        <v>31349571000.0</v>
+      </c>
+      <c r="AH55">
+        <v>30432536000.0</v>
+      </c>
+      <c r="AI55">
+        <v>30346986000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>29554831000.0</v>
+      </c>
+      <c r="AK55">
+        <v>28993736000.0</v>
+      </c>
+      <c r="AL55">
+        <v>27988731000.0</v>
+      </c>
+      <c r="AM55">
+        <v>27880151000.0</v>
+      </c>
+      <c r="AN55">
+        <v>27265014000.0</v>
+      </c>
+      <c r="AO55">
+        <v>26309192000.0</v>
+      </c>
+      <c r="AP55">
+        <v>24819488000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>23883467000.0</v>
+      </c>
+      <c r="AR55">
+        <v>22537671000.0</v>
+      </c>
+      <c r="AS55">
+        <v>21401793000.0</v>
+      </c>
+      <c r="AT55">
+        <v>19983395000.0</v>
+      </c>
+      <c r="AU55">
+        <v>19210529000.0</v>
+      </c>
+      <c r="AV55">
+        <v>17680739000.0</v>
+      </c>
+      <c r="AW55">
+        <v>17008323000.0</v>
+      </c>
+      <c r="AX55">
+        <v>15751652000.0</v>
+      </c>
+      <c r="AY55">
+        <v>15046649000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>14308014000.0</v>
+      </c>
+      <c r="BA55">
+        <v>13233425000.0</v>
+      </c>
+      <c r="BB55">
+        <v>12745930000.0</v>
+      </c>
+      <c r="BC55">
+        <v>12375953000.0</v>
+      </c>
+      <c r="BD55">
+        <v>12748426000.0</v>
+      </c>
+      <c r="BE55">
+        <v>12429961000.0</v>
+      </c>
+      <c r="BF55">
+        <v>12198884000.0</v>
+      </c>
+      <c r="BG55">
+        <v>11322038000.0</v>
+      </c>
+      <c r="BH55">
+        <v>11014020000.0</v>
+      </c>
+      <c r="BI55">
+        <v>10846659000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>10808443000.0</v>
+      </c>
+      <c r="BK55">
+        <v>10869560000.0</v>
+      </c>
+      <c r="BL55">
+        <v>11151301000.0</v>
+      </c>
+      <c r="BM55">
+        <v>11212637000.0</v>
+      </c>
+      <c r="BN55"/>
+      <c r="BO55">
+        <v>11129961000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:67">
+      <c r="A56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B56">
+        <v>13336000.0</v>
+      </c>
+      <c r="C56">
+        <v>24271666000.0</v>
+      </c>
+      <c r="D56">
+        <v>1436395000.0</v>
+      </c>
+      <c r="E56">
+        <v>10202365000.0</v>
+      </c>
+      <c r="F56">
+        <v>9543554000.0</v>
+      </c>
+      <c r="G56">
+        <v>491116000.0</v>
+      </c>
+      <c r="H56">
+        <v>9970960000.0</v>
+      </c>
+      <c r="I56">
+        <v>9341249000.0</v>
+      </c>
+      <c r="J56">
+        <v>9302651000.0</v>
+      </c>
+      <c r="K56">
+        <v>588283000.0</v>
+      </c>
+      <c r="L56">
+        <v>9222952000.0</v>
+      </c>
+      <c r="M56">
+        <v>301169000.0</v>
+      </c>
+      <c r="N56">
+        <v>903998000.0</v>
+      </c>
+      <c r="O56">
+        <v>572647000.0</v>
+      </c>
+      <c r="P56">
+        <v>726138000.0</v>
+      </c>
+      <c r="Q56">
+        <v>513773000.0</v>
+      </c>
+      <c r="R56">
+        <v>697492000.0</v>
+      </c>
+      <c r="S56">
+        <v>314857000.0</v>
+      </c>
+      <c r="T56">
+        <v>507022000.0</v>
+      </c>
+      <c r="U56">
+        <v>895348000.0</v>
+      </c>
+      <c r="V56">
+        <v>1049796000.0</v>
+      </c>
+      <c r="W56">
+        <v>397716000.0</v>
+      </c>
+      <c r="X56">
+        <v>369776000.0</v>
+      </c>
+      <c r="Y56">
+        <v>402231000.0</v>
+      </c>
+      <c r="Z56">
+        <v>766698000.0</v>
+      </c>
+      <c r="AA56">
+        <v>214673000.0</v>
+      </c>
+      <c r="AB56">
+        <v>230228000.0</v>
+      </c>
+      <c r="AC56">
+        <v>442833000.0</v>
+      </c>
+      <c r="AD56">
+        <v>241451000.0</v>
+      </c>
+      <c r="AE56">
+        <v>382073000.0</v>
+      </c>
+      <c r="AF56">
+        <v>279799000.0</v>
+      </c>
+      <c r="AG56">
+        <v>379256000.0</v>
+      </c>
+      <c r="AH56">
+        <v>199750000.0</v>
+      </c>
+      <c r="AI56">
+        <v>6875414000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>7186073000.0</v>
+      </c>
+      <c r="AK56">
+        <v>6955687000.0</v>
+      </c>
+      <c r="AL56">
+        <v>6650706000.0</v>
+      </c>
+      <c r="AM56">
+        <v>6521897000.0</v>
+      </c>
+      <c r="AN56">
+        <v>6206061000.0</v>
+      </c>
+      <c r="AO56">
+        <v>6041580000.0</v>
+      </c>
+      <c r="AP56">
+        <v>5588163000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>5127039000.0</v>
+      </c>
+      <c r="AR56">
+        <v>4933860000.0</v>
+      </c>
+      <c r="AS56">
+        <v>4960347000.0</v>
+      </c>
+      <c r="AT56">
+        <v>4756038000.0</v>
+      </c>
+      <c r="AU56">
+        <v>4766537000.0</v>
+      </c>
+      <c r="AV56">
+        <v>4649727000.0</v>
+      </c>
+      <c r="AW56">
+        <v>4467255000.0</v>
+      </c>
+      <c r="AX56">
+        <v>3786664000.0</v>
+      </c>
+      <c r="AY56">
+        <v>3887765000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>4394473000.0</v>
+      </c>
+      <c r="BA56">
+        <v>4357323000.0</v>
+      </c>
+      <c r="BB56">
+        <v>4737093000.0</v>
+      </c>
+      <c r="BC56">
+        <v>4663834000.0</v>
+      </c>
+      <c r="BD56">
+        <v>343693000.0</v>
+      </c>
+      <c r="BE56">
+        <v>161559000.0</v>
+      </c>
+      <c r="BF56">
+        <v>309049000.0</v>
+      </c>
+      <c r="BG56">
+        <v>4485719000.0</v>
+      </c>
+      <c r="BH56">
+        <v>387936000.0</v>
+      </c>
+      <c r="BI56">
+        <v>351224000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>408481000.0</v>
+      </c>
+      <c r="BK56">
+        <v>571073000.0</v>
+      </c>
+      <c r="BL56">
+        <v>102934000.0</v>
+      </c>
+      <c r="BM56">
+        <v>189806000.0</v>
+      </c>
+      <c r="BN56"/>
+      <c r="BO56"/>
+    </row>
+    <row r="57" spans="1:67">
+      <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57">
+        <v>1755000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1575374000.0</v>
+      </c>
+      <c r="D57">
+        <v>28618287000.0</v>
+      </c>
+      <c r="E57">
+        <v>28645941000.0</v>
+      </c>
+      <c r="F57">
+        <v>28057825000.0</v>
+      </c>
+      <c r="G57">
+        <v>27865703000.0</v>
+      </c>
+      <c r="H57">
+        <v>27856225000.0</v>
+      </c>
+      <c r="I57">
+        <v>27763607000.0</v>
+      </c>
+      <c r="J57">
+        <v>27027364000.0</v>
+      </c>
+      <c r="K57">
+        <v>26538478000.0</v>
+      </c>
+      <c r="L57">
+        <v>26112666000.0</v>
+      </c>
+      <c r="M57">
+        <v>25838652000.0</v>
+      </c>
+      <c r="N57">
+        <v>25722898000.0</v>
+      </c>
+      <c r="O57">
+        <v>27699334000.0</v>
+      </c>
+      <c r="P57">
+        <v>27349075000.0</v>
+      </c>
+      <c r="Q57">
+        <v>28460899000.0</v>
+      </c>
+      <c r="R57">
+        <v>28740275000.0</v>
+      </c>
+      <c r="S57">
+        <v>29637102000.0</v>
+      </c>
+      <c r="T57">
+        <v>28315273000.0</v>
+      </c>
+      <c r="U57">
+        <v>28609269000.0</v>
+      </c>
+      <c r="V57">
+        <v>27732082000.0</v>
+      </c>
+      <c r="W57">
+        <v>27675816000.0</v>
+      </c>
+      <c r="X57">
+        <v>26777210000.0</v>
+      </c>
+      <c r="Y57">
+        <v>26170424000.0</v>
+      </c>
+      <c r="Z57">
+        <v>25000771000.0</v>
+      </c>
+      <c r="AA57">
+        <v>24494591000.0</v>
+      </c>
+      <c r="AB57">
+        <v>24131428000.0</v>
+      </c>
+      <c r="AC57">
+        <v>24021400000.0</v>
+      </c>
+      <c r="AD57">
+        <v>23854283000.0</v>
+      </c>
+      <c r="AE57">
+        <v>23649223000.0</v>
+      </c>
+      <c r="AF57">
+        <v>22480290000.0</v>
+      </c>
+      <c r="AG57">
+        <v>22177950000.0</v>
+      </c>
+      <c r="AH57">
+        <v>22239648000.0</v>
+      </c>
+      <c r="AI57">
+        <v>21878479000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>21223244000.0</v>
+      </c>
+      <c r="AK57">
+        <v>20777840000.0</v>
+      </c>
+      <c r="AL57">
+        <v>19924364000.0</v>
+      </c>
+      <c r="AM57">
+        <v>19490890000.0</v>
+      </c>
+      <c r="AN57">
+        <v>18836309000.0</v>
+      </c>
+      <c r="AO57">
+        <v>18232053000.0</v>
+      </c>
+      <c r="AP57">
+        <v>17514334000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>16938501000.0</v>
+      </c>
+      <c r="AR57">
+        <v>15897892000.0</v>
+      </c>
+      <c r="AS57">
+        <v>15246691000.0</v>
+      </c>
+      <c r="AT57">
+        <v>14261239000.0</v>
+      </c>
+      <c r="AU57">
+        <v>13511755000.0</v>
+      </c>
+      <c r="AV57">
+        <v>12833907000.0</v>
+      </c>
+      <c r="AW57">
+        <v>12036731000.0</v>
+      </c>
+      <c r="AX57">
+        <v>11123778000.0</v>
+      </c>
+      <c r="AY57">
+        <v>10532428000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>9848103000.0</v>
+      </c>
+      <c r="BA57">
+        <v>9030915000.0</v>
+      </c>
+      <c r="BB57">
+        <v>8745423000.0</v>
+      </c>
+      <c r="BC57">
+        <v>8538073000.0</v>
+      </c>
+      <c r="BD57">
+        <v>8458484000.0</v>
+      </c>
+      <c r="BE57">
+        <v>8269195000.0</v>
+      </c>
+      <c r="BF57">
+        <v>8096680000.0</v>
+      </c>
+      <c r="BG57">
+        <v>7364920000.0</v>
+      </c>
+      <c r="BH57">
+        <v>6948696000.0</v>
+      </c>
+      <c r="BI57">
+        <v>6826814000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>6901996000.0</v>
+      </c>
+      <c r="BK57">
+        <v>7164220000.0</v>
+      </c>
+      <c r="BL57">
+        <v>7411902000.0</v>
+      </c>
+      <c r="BM57">
+        <v>7584190000.0</v>
+      </c>
+      <c r="BN57"/>
+      <c r="BO57"/>
+    </row>
+    <row r="58" spans="1:67">
+      <c r="A58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58">
+        <v>32343076000.0</v>
+      </c>
+      <c r="C58">
+        <v>31985622000.0</v>
+      </c>
+      <c r="D58">
+        <v>32043399000.0</v>
+      </c>
+      <c r="E58">
+        <v>32506690000.0</v>
+      </c>
+      <c r="F58">
+        <v>31934415000.0</v>
+      </c>
+      <c r="G58">
+        <v>32427424000.0</v>
+      </c>
+      <c r="H58">
+        <v>32976941000.0</v>
+      </c>
+      <c r="I58">
+        <v>32728558000.0</v>
+      </c>
+      <c r="J58">
+        <v>32465262000.0</v>
+      </c>
+      <c r="K58">
+        <v>33183686000.0</v>
+      </c>
+      <c r="L58">
+        <v>32865594000.0</v>
+      </c>
+      <c r="M58">
+        <v>33345169000.0</v>
+      </c>
+      <c r="N58">
+        <v>34707809000.0</v>
+      </c>
+      <c r="O58">
+        <v>34590731000.0</v>
+      </c>
+      <c r="P58">
+        <v>34113909000.0</v>
+      </c>
+      <c r="Q58">
+        <v>34045387000.0</v>
+      </c>
+      <c r="R58">
+        <v>33470392000.0</v>
+      </c>
+      <c r="S58">
+        <v>32777635000.0</v>
+      </c>
+      <c r="T58">
+        <v>32209597000.0</v>
+      </c>
+      <c r="U58">
+        <v>32538744000.0</v>
+      </c>
+      <c r="V58">
+        <v>32117404000.0</v>
+      </c>
+      <c r="W58">
+        <v>32027481000.0</v>
+      </c>
+      <c r="X58">
+        <v>32163773000.0</v>
+      </c>
+      <c r="Y58">
+        <v>31990846000.0</v>
+      </c>
+      <c r="Z58">
+        <v>31079542000.0</v>
+      </c>
+      <c r="AA58">
+        <v>29890514000.0</v>
+      </c>
+      <c r="AB58">
+        <v>30041260000.0</v>
+      </c>
+      <c r="AC58">
+        <v>30224355000.0</v>
+      </c>
+      <c r="AD58">
+        <v>29779586000.0</v>
+      </c>
+      <c r="AE58">
+        <v>29240493000.0</v>
+      </c>
+      <c r="AF58">
+        <v>28438748000.0</v>
+      </c>
+      <c r="AG58">
+        <v>28250138000.0</v>
+      </c>
+      <c r="AH58">
+        <v>27399864000.0</v>
+      </c>
+      <c r="AI58">
+        <v>27320924000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>26931342000.0</v>
+      </c>
+      <c r="AK58">
+        <v>26412916000.0</v>
+      </c>
+      <c r="AL58">
+        <v>25455717000.0</v>
+      </c>
+      <c r="AM58">
+        <v>25461722000.0</v>
+      </c>
+      <c r="AN58">
+        <v>24891924000.0</v>
+      </c>
+      <c r="AO58">
+        <v>23978046000.0</v>
+      </c>
+      <c r="AP58">
+        <v>22555236000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>21639569000.0</v>
+      </c>
+      <c r="AR58">
+        <v>20327103000.0</v>
+      </c>
+      <c r="AS58">
+        <v>19255458000.0</v>
+      </c>
+      <c r="AT58">
+        <v>17867778000.0</v>
+      </c>
+      <c r="AU58">
+        <v>17157995000.0</v>
+      </c>
+      <c r="AV58">
+        <v>15640570000.0</v>
+      </c>
+      <c r="AW58">
+        <v>14993751000.0</v>
+      </c>
+      <c r="AX58">
+        <v>13771948000.0</v>
+      </c>
+      <c r="AY58">
+        <v>13117951000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>12422200000.0</v>
+      </c>
+      <c r="BA58">
+        <v>11380716000.0</v>
+      </c>
+      <c r="BB58">
+        <v>10902135000.0</v>
+      </c>
+      <c r="BC58">
+        <v>10569273000.0</v>
+      </c>
+      <c r="BD58">
+        <v>10995699000.0</v>
+      </c>
+      <c r="BE58">
+        <v>10737710000.0</v>
+      </c>
+      <c r="BF58">
+        <v>10553951000.0</v>
+      </c>
+      <c r="BG58">
+        <v>9786758000.0</v>
+      </c>
+      <c r="BH58">
+        <v>9513114000.0</v>
+      </c>
+      <c r="BI58">
+        <v>9369986000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>9371491000.0</v>
+      </c>
+      <c r="BK58">
+        <v>9616052000.0</v>
+      </c>
+      <c r="BL58">
+        <v>9908462000.0</v>
+      </c>
+      <c r="BM58">
+        <v>10007781000.0</v>
+      </c>
+      <c r="BN58"/>
+      <c r="BO58">
+        <v>10035701000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:67">
+      <c r="A59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+    </row>
+    <row r="60" spans="1:67">
+      <c r="A60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60">
+        <v>3015537000.0</v>
+      </c>
+      <c r="C60">
+        <v>3053829000.0</v>
+      </c>
+      <c r="D60">
+        <v>3032374000.0</v>
+      </c>
+      <c r="E60">
+        <v>2953017000.0</v>
+      </c>
+      <c r="F60">
+        <v>2897582000.0</v>
+      </c>
+      <c r="G60">
+        <v>2814318000.0</v>
+      </c>
+      <c r="H60">
+        <v>2807804000.0</v>
+      </c>
+      <c r="I60">
+        <v>2699348000.0</v>
+      </c>
+      <c r="J60">
+        <v>2640392000.0</v>
+      </c>
+      <c r="K60">
+        <v>2577921000.0</v>
+      </c>
+      <c r="L60">
+        <v>2524070000.0</v>
+      </c>
+      <c r="M60">
+        <v>2526310000.0</v>
+      </c>
+      <c r="N60">
+        <v>2481394000.0</v>
+      </c>
+      <c r="O60">
+        <v>2435981000.0</v>
+      </c>
+      <c r="P60">
+        <v>2480985000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2506017000.0</v>
+      </c>
+      <c r="R60">
+        <v>2861232000.0</v>
+      </c>
+      <c r="S60">
+        <v>3037761000.0</v>
+      </c>
+      <c r="T60">
+        <v>3096674000.0</v>
+      </c>
+      <c r="U60">
+        <v>3161543000.0</v>
+      </c>
+      <c r="V60">
+        <v>3061835000.0</v>
+      </c>
+      <c r="W60">
+        <v>2983012000.0</v>
+      </c>
+      <c r="X60">
+        <v>2864824000.0</v>
+      </c>
+      <c r="Y60">
+        <v>2755053000.0</v>
+      </c>
+      <c r="Z60">
+        <v>2516129000.0</v>
+      </c>
+      <c r="AA60">
+        <v>2980779000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2909275000.0</v>
+      </c>
+      <c r="AC60">
+        <v>2867910000.0</v>
+      </c>
+      <c r="AD60">
+        <v>2923390000.0</v>
+      </c>
+      <c r="AE60">
+        <v>2923833000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3074888000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3099433000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3032672000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3026062000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2623489000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2580820000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2533014000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2418429000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2373090000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2331146000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2264252000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2243898000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2210568000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2146335000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2115617000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2052534000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2040169000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2014572000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1979704000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1928698000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1885814000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1852709000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1843795000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1806680000.0</v>
+      </c>
+      <c r="BD60">
+        <v>1752727000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1692251000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1644933000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1535280000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1500906000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1476673000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1436952000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1253508000.0</v>
+      </c>
+      <c r="BL60">
+        <v>1242839000.0</v>
+      </c>
+      <c r="BM60">
+        <v>1204856000.0</v>
+      </c>
+      <c r="BN60"/>
+      <c r="BO60">
+        <v>1094260000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:67">
+      <c r="A61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+    </row>
+    <row r="62" spans="1:67">
+      <c r="A62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>1082231000.0</v>
+      </c>
+      <c r="C2">
+        <v>1065922000.0</v>
+      </c>
+      <c r="D2">
+        <v>1071384000.0</v>
+      </c>
+      <c r="E2">
+        <v>392645000.0</v>
+      </c>
+      <c r="F2">
+        <v>96641000.0</v>
+      </c>
+      <c r="G2">
+        <v>494282000.0</v>
+      </c>
+      <c r="H2">
+        <v>537989000.0</v>
+      </c>
+      <c r="I2">
+        <v>424976000.0</v>
+      </c>
+      <c r="J2">
+        <v>322936000.0</v>
+      </c>
+      <c r="K2">
+        <v>239743000.0</v>
+      </c>
+      <c r="L2">
+        <v>179475000.0</v>
+      </c>
+      <c r="M2">
+        <v>148156000.0</v>
+      </c>
+      <c r="N2">
+        <v>124575000.0</v>
+      </c>
+      <c r="O2">
+        <v>142165000.0</v>
+      </c>
+      <c r="P2">
+        <v>152765000.0</v>
+      </c>
+      <c r="Q2">
+        <v>219607000.0</v>
+      </c>
+      <c r="R2">
+        <v>106477000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>35806000.0</v>
+      </c>
+      <c r="C3">
+        <v>60112000.0</v>
+      </c>
+      <c r="D3">
+        <v>74060000.0</v>
+      </c>
+      <c r="E3">
+        <v>77623000.0</v>
+      </c>
+      <c r="F3">
+        <v>78500000.0</v>
+      </c>
+      <c r="G3">
+        <v>72508000.0</v>
+      </c>
+      <c r="H3">
+        <v>72425000.0</v>
+      </c>
+      <c r="I3">
+        <v>64268000.0</v>
+      </c>
+      <c r="J3">
+        <v>61552000.0</v>
+      </c>
+      <c r="K3">
+        <v>56444000.0</v>
+      </c>
+      <c r="L3">
+        <v>43390000.0</v>
+      </c>
+      <c r="M3">
+        <v>31552000.0</v>
+      </c>
+      <c r="N3">
+        <v>23184000.0</v>
+      </c>
+      <c r="O3">
+        <v>15056000.0</v>
+      </c>
+      <c r="P3">
+        <v>7987000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3399000.0</v>
+      </c>
+      <c r="R3">
+        <v>1201000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>357323000.0</v>
+      </c>
+      <c r="C5">
+        <v>316349000.0</v>
+      </c>
+      <c r="D5">
+        <v>237084000.0</v>
+      </c>
+      <c r="E5">
+        <v>375132000.0</v>
+      </c>
+      <c r="F5">
+        <v>449385000.0</v>
+      </c>
+      <c r="G5">
+        <v>249359000.0</v>
+      </c>
+      <c r="H5">
+        <v>403996000.0</v>
+      </c>
+      <c r="I5">
+        <v>415650000.0</v>
+      </c>
+      <c r="J5">
+        <v>404461000.0</v>
+      </c>
+      <c r="K5">
+        <v>335444000.0</v>
+      </c>
+      <c r="L5">
+        <v>296893000.0</v>
+      </c>
+      <c r="M5">
+        <v>293250000.0</v>
+      </c>
+      <c r="N5">
+        <v>318002000.0</v>
+      </c>
+      <c r="O5">
+        <v>344865000.0</v>
+      </c>
+      <c r="P5">
+        <v>192744000.0</v>
+      </c>
+      <c r="Q5">
+        <v>312540000.0</v>
+      </c>
+      <c r="R5">
+        <v>199421000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>393129000.0</v>
+      </c>
+      <c r="C6">
+        <v>376461000.0</v>
+      </c>
+      <c r="D6">
+        <v>311144000.0</v>
+      </c>
+      <c r="E6">
+        <v>452755000.0</v>
+      </c>
+      <c r="F6">
+        <v>527885000.0</v>
+      </c>
+      <c r="G6">
+        <v>321867000.0</v>
+      </c>
+      <c r="H6">
+        <v>476421000.0</v>
+      </c>
+      <c r="I6">
+        <v>479918000.0</v>
+      </c>
+      <c r="J6">
+        <v>466013000.0</v>
+      </c>
+      <c r="K6">
+        <v>391888000.0</v>
+      </c>
+      <c r="L6">
+        <v>340283000.0</v>
+      </c>
+      <c r="M6">
+        <v>324802000.0</v>
+      </c>
+      <c r="N6">
+        <v>341186000.0</v>
+      </c>
+      <c r="O6">
+        <v>359921000.0</v>
+      </c>
+      <c r="P6">
+        <v>200731000.0</v>
+      </c>
+      <c r="Q6">
+        <v>315939000.0</v>
+      </c>
+      <c r="R6">
+        <v>200622000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>3744000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>1060187000.0</v>
+      </c>
+      <c r="C9">
+        <v>958349000.0</v>
+      </c>
+      <c r="D9">
+        <v>873035000.0</v>
+      </c>
+      <c r="E9">
+        <v>915442000.0</v>
+      </c>
+      <c r="F9">
+        <v>996960000.0</v>
+      </c>
+      <c r="G9">
+        <v>706548000.0</v>
+      </c>
+      <c r="H9">
+        <v>891085000.0</v>
+      </c>
+      <c r="I9">
+        <v>1156190000.0</v>
+      </c>
+      <c r="J9">
+        <v>1039429000.0</v>
+      </c>
+      <c r="K9">
+        <v>925891000.0</v>
+      </c>
+      <c r="L9">
+        <v>803565000.0</v>
+      </c>
+      <c r="M9">
+        <v>719753000.0</v>
+      </c>
+      <c r="N9">
+        <v>672898000.0</v>
+      </c>
+      <c r="O9">
+        <v>647238000.0</v>
+      </c>
+      <c r="P9">
+        <v>512640000.0</v>
+      </c>
+      <c r="Q9">
+        <v>572231000.0</v>
+      </c>
+      <c r="R9">
+        <v>450572000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>357323000.0</v>
+      </c>
+      <c r="C10">
+        <v>316349000.0</v>
+      </c>
+      <c r="D10">
+        <v>237084000.0</v>
+      </c>
+      <c r="E10">
+        <v>375132000.0</v>
+      </c>
+      <c r="F10">
+        <v>449385000.0</v>
+      </c>
+      <c r="G10">
+        <v>249359000.0</v>
+      </c>
+      <c r="H10">
+        <v>403996000.0</v>
+      </c>
+      <c r="I10">
+        <v>415650000.0</v>
+      </c>
+      <c r="J10">
+        <v>404461000.0</v>
+      </c>
+      <c r="K10">
+        <v>335444000.0</v>
+      </c>
+      <c r="L10">
+        <v>296893000.0</v>
+      </c>
+      <c r="M10">
+        <v>293250000.0</v>
+      </c>
+      <c r="N10">
+        <v>318002000.0</v>
+      </c>
+      <c r="O10">
+        <v>344865000.0</v>
+      </c>
+      <c r="P10">
+        <v>192744000.0</v>
+      </c>
+      <c r="Q10">
+        <v>312540000.0</v>
+      </c>
+      <c r="R10">
+        <v>199421000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>93393000.0</v>
+      </c>
+      <c r="C11">
+        <v>83882000.0</v>
+      </c>
+      <c r="D11">
+        <v>58413000.0</v>
+      </c>
+      <c r="E11">
+        <v>90161000.0</v>
+      </c>
+      <c r="F11">
+        <v>34401000.0</v>
+      </c>
+      <c r="G11">
+        <v>51506000.0</v>
+      </c>
+      <c r="H11">
+        <v>90898000.0</v>
+      </c>
+      <c r="I11">
+        <v>90784000.0</v>
+      </c>
+      <c r="J11">
+        <v>-209812000.0</v>
+      </c>
+      <c r="K11">
+        <v>109703000.0</v>
+      </c>
+      <c r="L11">
+        <v>45233000.0</v>
+      </c>
+      <c r="M11">
+        <v>89035000.0</v>
+      </c>
+      <c r="N11">
+        <v>109066000.0</v>
+      </c>
+      <c r="O11">
+        <v>133605000.0</v>
+      </c>
+      <c r="P11">
+        <v>129576000.0</v>
+      </c>
+      <c r="Q11">
+        <v>127805000.0</v>
+      </c>
+      <c r="R11">
+        <v>80375000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>805213000.0</v>
+      </c>
+      <c r="C12">
+        <v>1010850000.0</v>
+      </c>
+      <c r="D12">
+        <v>983777000.0</v>
+      </c>
+      <c r="E12">
+        <v>317491000.0</v>
+      </c>
+      <c r="F12">
+        <v>163760000.0</v>
+      </c>
+      <c r="G12">
+        <v>315851000.0</v>
+      </c>
+      <c r="H12">
+        <v>529085000.0</v>
+      </c>
+      <c r="I12">
+        <v>399051000.0</v>
+      </c>
+      <c r="J12">
+        <v>254189000.0</v>
+      </c>
+      <c r="K12">
+        <v>188832000.0</v>
+      </c>
+      <c r="L12">
+        <v>135164000.0</v>
+      </c>
+      <c r="M12">
+        <v>106651000.0</v>
+      </c>
+      <c r="N12">
+        <v>92611000.0</v>
+      </c>
+      <c r="O12">
+        <v>123269000.0</v>
+      </c>
+      <c r="P12">
+        <v>138937000.0</v>
+      </c>
+      <c r="Q12">
+        <v>168200000.0</v>
+      </c>
+      <c r="R12">
+        <v>83856000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>1792793000.0</v>
+      </c>
+      <c r="C13">
+        <v>1925116000.0</v>
+      </c>
+      <c r="D13">
+        <v>1857581000.0</v>
+      </c>
+      <c r="E13">
+        <v>1230451000.0</v>
+      </c>
+      <c r="F13">
+        <v>959448000.0</v>
+      </c>
+      <c r="G13">
+        <v>1067609000.0</v>
+      </c>
+      <c r="H13">
+        <v>1281870000.0</v>
+      </c>
+      <c r="I13">
+        <v>1449144000.0</v>
+      </c>
+      <c r="J13">
+        <v>1204461000.0</v>
+      </c>
+      <c r="K13">
+        <v>1059217000.0</v>
+      </c>
+      <c r="L13">
+        <v>880816000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>268367000.0</v>
+      </c>
+      <c r="C15">
+        <v>232467000.0</v>
+      </c>
+      <c r="D15">
+        <v>178671000.0</v>
+      </c>
+      <c r="E15">
+        <v>284971000.0</v>
+      </c>
+      <c r="F15">
+        <v>414984000.0</v>
+      </c>
+      <c r="G15">
+        <v>197853000.0</v>
+      </c>
+      <c r="H15">
+        <v>313098000.0</v>
+      </c>
+      <c r="I15">
+        <v>324866000.0</v>
+      </c>
+      <c r="J15">
+        <v>614273000.0</v>
+      </c>
+      <c r="K15">
+        <v>225741000.0</v>
+      </c>
+      <c r="L15">
+        <v>251660000.0</v>
+      </c>
+      <c r="M15">
+        <v>204215000.0</v>
+      </c>
+      <c r="N15">
+        <v>208936000.0</v>
+      </c>
+      <c r="O15">
+        <v>211260000.0</v>
+      </c>
+      <c r="P15">
+        <v>63168000.0</v>
+      </c>
+      <c r="Q15">
+        <v>184735000.0</v>
+      </c>
+      <c r="R15">
+        <v>119046000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16">
+        <v>262656000.0</v>
+      </c>
+      <c r="C16">
+        <v>228354000.0</v>
+      </c>
+      <c r="D16">
+        <v>175106000.0</v>
+      </c>
+      <c r="E16">
+        <v>279896000.0</v>
+      </c>
+      <c r="F16">
+        <v>414984000.0</v>
+      </c>
+      <c r="G16">
+        <v>197853000.0</v>
+      </c>
+      <c r="H16">
+        <v>313098000.0</v>
+      </c>
+      <c r="I16">
+        <v>324866000.0</v>
+      </c>
+      <c r="J16">
+        <v>614273000.0</v>
+      </c>
+      <c r="K16">
+        <v>225741000.0</v>
+      </c>
+      <c r="L16">
+        <v>251660000.0</v>
+      </c>
+      <c r="M16">
+        <v>204215000.0</v>
+      </c>
+      <c r="N16">
+        <v>208936000.0</v>
+      </c>
+      <c r="O16">
+        <v>207361000.0</v>
+      </c>
+      <c r="P16">
+        <v>63168000.0</v>
+      </c>
+      <c r="Q16">
+        <v>184735000.0</v>
+      </c>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>268353000.0</v>
+      </c>
+      <c r="C17">
+        <v>232467000.0</v>
+      </c>
+      <c r="D17">
+        <v>178671000.0</v>
+      </c>
+      <c r="E17">
+        <v>284971000.0</v>
+      </c>
+      <c r="F17">
+        <v>414984000.0</v>
+      </c>
+      <c r="G17">
+        <v>197853000.0</v>
+      </c>
+      <c r="H17">
+        <v>313098000.0</v>
+      </c>
+      <c r="I17">
+        <v>324866000.0</v>
+      </c>
+      <c r="J17">
+        <v>614273000.0</v>
+      </c>
+      <c r="K17">
+        <v>225741000.0</v>
+      </c>
+      <c r="L17">
+        <v>251660000.0</v>
+      </c>
+      <c r="M17">
+        <v>204215000.0</v>
+      </c>
+      <c r="N17">
+        <v>208936000.0</v>
+      </c>
+      <c r="O17">
+        <v>211260000.0</v>
+      </c>
+      <c r="P17">
+        <v>63168000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>987580000.0</v>
+      </c>
+      <c r="C18">
+        <v>914266000.0</v>
+      </c>
+      <c r="D18">
+        <v>873804000.0</v>
+      </c>
+      <c r="E18">
+        <v>912960000.0</v>
+      </c>
+      <c r="F18">
+        <v>795688000.0</v>
+      </c>
+      <c r="G18">
+        <v>751758000.0</v>
+      </c>
+      <c r="H18">
+        <v>752785000.0</v>
+      </c>
+      <c r="I18">
+        <v>1050093000.0</v>
+      </c>
+      <c r="J18">
+        <v>950272000.0</v>
+      </c>
+      <c r="K18">
+        <v>870385000.0</v>
+      </c>
+      <c r="L18">
+        <v>745652000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>357323000.0</v>
+      </c>
+      <c r="C21">
+        <v>316349000.0</v>
+      </c>
+      <c r="D21">
+        <v>237084000.0</v>
+      </c>
+      <c r="E21">
+        <v>375132000.0</v>
+      </c>
+      <c r="F21">
+        <v>449385000.0</v>
+      </c>
+      <c r="G21">
+        <v>250059000.0</v>
+      </c>
+      <c r="H21">
+        <v>403996000.0</v>
+      </c>
+      <c r="I21">
+        <v>415650000.0</v>
+      </c>
+      <c r="J21">
+        <v>404461000.0</v>
+      </c>
+      <c r="K21">
+        <v>335444000.0</v>
+      </c>
+      <c r="L21">
+        <v>296893000.0</v>
+      </c>
+      <c r="M21">
+        <v>293250000.0</v>
+      </c>
+      <c r="N21">
+        <v>318002000.0</v>
+      </c>
+      <c r="O21">
+        <v>344865000.0</v>
+      </c>
+      <c r="P21">
+        <v>192744000.0</v>
+      </c>
+      <c r="Q21">
+        <v>312540000.0</v>
+      </c>
+      <c r="R21">
+        <v>199421000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>1785095000.0</v>
+      </c>
+      <c r="C23">
+        <v>1707922000.0</v>
+      </c>
+      <c r="D23">
+        <v>1707335000.0</v>
+      </c>
+      <c r="E23">
+        <v>932955000.0</v>
+      </c>
+      <c r="F23">
+        <v>644216000.0</v>
+      </c>
+      <c r="G23">
+        <v>951471000.0</v>
+      </c>
+      <c r="H23">
+        <v>1025078000.0</v>
+      </c>
+      <c r="I23">
+        <v>1165516000.0</v>
+      </c>
+      <c r="J23">
+        <v>957904000.0</v>
+      </c>
+      <c r="K23">
+        <v>830190000.0</v>
+      </c>
+      <c r="L23">
+        <v>686553000.0</v>
+      </c>
+      <c r="M23">
+        <v>574659000.0</v>
+      </c>
+      <c r="N23">
+        <v>479471000.0</v>
+      </c>
+      <c r="O23">
+        <v>444538000.0</v>
+      </c>
+      <c r="P23">
+        <v>472661000.0</v>
+      </c>
+      <c r="Q23">
+        <v>479298000.0</v>
+      </c>
+      <c r="R23">
+        <v>357628000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
+        <v>3899000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>51017000.0</v>
+      </c>
+      <c r="C25">
+        <v>60112000.0</v>
+      </c>
+      <c r="D25">
+        <v>60751000.0</v>
+      </c>
+      <c r="E25">
+        <v>50388000.0</v>
+      </c>
+      <c r="F25">
+        <v>53764000.0</v>
+      </c>
+      <c r="G25">
+        <v>44262000.0</v>
+      </c>
+      <c r="H25">
+        <v>35106000.0</v>
+      </c>
+      <c r="I25">
+        <v>-22281000.0</v>
+      </c>
+      <c r="J25">
+        <v>-33593000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>368535000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>123381000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>532703000.0</v>
+      </c>
+      <c r="C28">
+        <v>351747000.0</v>
+      </c>
+      <c r="D28">
+        <v>347491000.0</v>
+      </c>
+      <c r="E28">
+        <v>283547000.0</v>
+      </c>
+      <c r="F28">
+        <v>262227000.0</v>
+      </c>
+      <c r="G28">
+        <v>239010000.0</v>
+      </c>
+      <c r="H28">
+        <v>252321000.0</v>
+      </c>
+      <c r="I28">
+        <v>535744000.0</v>
+      </c>
+      <c r="J28">
+        <v>436301000.0</v>
+      </c>
+      <c r="K28">
+        <v>400908000.0</v>
+      </c>
+      <c r="L28">
+        <v>332913000.0</v>
+      </c>
+      <c r="M28">
+        <v>274036000.0</v>
+      </c>
+      <c r="N28">
+        <v>208957000.0</v>
+      </c>
+      <c r="O28">
+        <v>145634000.0</v>
+      </c>
+      <c r="P28">
+        <v>170131000.0</v>
+      </c>
+      <c r="Q28">
+        <v>132719000.0</v>
+      </c>
+      <c r="R28">
+        <v>117376000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>93393000.0</v>
+      </c>
+      <c r="C29">
+        <v>83882000.0</v>
+      </c>
+      <c r="D29">
+        <v>58413000.0</v>
+      </c>
+      <c r="E29">
+        <v>90161000.0</v>
+      </c>
+      <c r="F29">
+        <v>34401000.0</v>
+      </c>
+      <c r="G29">
+        <v>51506000.0</v>
+      </c>
+      <c r="H29">
+        <v>90898000.0</v>
+      </c>
+      <c r="I29">
+        <v>90784000.0</v>
+      </c>
+      <c r="J29">
+        <v>-209812000.0</v>
+      </c>
+      <c r="K29">
+        <v>109703000.0</v>
+      </c>
+      <c r="L29">
+        <v>45233000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>702864000.0</v>
+      </c>
+      <c r="C30">
+        <v>642000000.0</v>
+      </c>
+      <c r="D30">
+        <v>635951000.0</v>
+      </c>
+      <c r="E30">
+        <v>540310000.0</v>
+      </c>
+      <c r="F30">
+        <v>547575000.0</v>
+      </c>
+      <c r="G30">
+        <v>457189000.0</v>
+      </c>
+      <c r="H30">
+        <v>487089000.0</v>
+      </c>
+      <c r="I30">
+        <v>740540000.0</v>
+      </c>
+      <c r="J30">
+        <v>634968000.0</v>
+      </c>
+      <c r="K30">
+        <v>590447000.0</v>
+      </c>
+      <c r="L30">
+        <v>506672000.0</v>
+      </c>
+      <c r="M30">
+        <v>426503000.0</v>
+      </c>
+      <c r="N30">
+        <v>354896000.0</v>
+      </c>
+      <c r="O30">
+        <v>302373000.0</v>
+      </c>
+      <c r="P30">
+        <v>319896000.0</v>
+      </c>
+      <c r="Q30">
+        <v>259691000.0</v>
+      </c>
+      <c r="R30">
+        <v>251151000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-1591657000.0</v>
+      </c>
+      <c r="D31">
+        <v>-173248000.0</v>
+      </c>
+      <c r="E31">
+        <v>-90141000.0</v>
+      </c>
+      <c r="F31">
+        <v>-123249000.0</v>
+      </c>
+      <c r="G31">
+        <v>-700000.0</v>
+      </c>
+      <c r="H31">
+        <v>-81131000.0</v>
+      </c>
+      <c r="I31">
+        <v>-337944000.0</v>
+      </c>
+      <c r="J31">
+        <v>-249101000.0</v>
+      </c>
+      <c r="K31">
+        <v>-235361000.0</v>
+      </c>
+      <c r="L31">
+        <v>-174377000.0</v>
+      </c>
+      <c r="M31">
+        <v>-125447000.0</v>
+      </c>
+      <c r="N31">
+        <v>-87537000.0</v>
+      </c>
+      <c r="O31">
+        <v>-50866000.0</v>
+      </c>
+      <c r="P31">
+        <v>-7987000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3399000.0</v>
+      </c>
+      <c r="R31">
+        <v>-17921000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>2142418000.0</v>
+      </c>
+      <c r="C32">
+        <v>2024271000.0</v>
+      </c>
+      <c r="D32">
+        <v>1944419000.0</v>
+      </c>
+      <c r="E32">
+        <v>1308087000.0</v>
+      </c>
+      <c r="F32">
+        <v>1093601000.0</v>
+      </c>
+      <c r="G32">
+        <v>1200830000.0</v>
+      </c>
+      <c r="H32">
+        <v>1429074000.0</v>
+      </c>
+      <c r="I32">
+        <v>1581166000.0</v>
+      </c>
+      <c r="J32">
+        <v>1362365000.0</v>
+      </c>
+      <c r="K32">
+        <v>1165634000.0</v>
+      </c>
+      <c r="L32">
+        <v>983040000.0</v>
+      </c>
+      <c r="M32">
+        <v>867909000.0</v>
+      </c>
+      <c r="N32">
+        <v>797473000.0</v>
+      </c>
+      <c r="O32">
+        <v>789403000.0</v>
+      </c>
+      <c r="P32">
+        <v>665405000.0</v>
+      </c>
+      <c r="Q32">
+        <v>791838000.0</v>
+      </c>
+      <c r="R32">
+        <v>557049000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>197785000.0</v>
+      </c>
+      <c r="C2">
+        <v>184193000.0</v>
+      </c>
+      <c r="D2">
+        <v>449019000.0</v>
+      </c>
+      <c r="E2">
+        <v>223358000.0</v>
+      </c>
+      <c r="F2">
+        <v>225661000.0</v>
+      </c>
+      <c r="G2">
+        <v>239730000.0</v>
+      </c>
+      <c r="H2">
+        <v>267476000.0</v>
+      </c>
+      <c r="I2">
+        <v>276814000.0</v>
+      </c>
+      <c r="J2">
+        <v>281902000.0</v>
+      </c>
+      <c r="K2">
+        <v>285248000.0</v>
+      </c>
+      <c r="L2">
+        <v>288746000.0</v>
+      </c>
+      <c r="M2">
+        <v>265060000.0</v>
+      </c>
+      <c r="N2">
+        <v>232330000.0</v>
+      </c>
+      <c r="O2">
+        <v>198032000.0</v>
+      </c>
+      <c r="P2">
+        <v>93908000.0</v>
+      </c>
+      <c r="Q2">
+        <v>65553000.0</v>
+      </c>
+      <c r="R2">
+        <v>35152000.0</v>
+      </c>
+      <c r="S2">
+        <v>32104000.0</v>
+      </c>
+      <c r="T2">
+        <v>27381000.0</v>
+      </c>
+      <c r="U2">
+        <v>15956000.0</v>
+      </c>
+      <c r="V2">
+        <v>21200000.0</v>
+      </c>
+      <c r="W2">
+        <v>56111000.0</v>
+      </c>
+      <c r="X2">
+        <v>96325000.0</v>
+      </c>
+      <c r="Y2">
+        <v>102855000.0</v>
+      </c>
+      <c r="Z2">
+        <v>238991000.0</v>
+      </c>
+      <c r="AA2">
+        <v>123630000.0</v>
+      </c>
+      <c r="AB2">
+        <v>139551000.0</v>
+      </c>
+      <c r="AC2">
+        <v>133599000.0</v>
+      </c>
+      <c r="AD2">
+        <v>141209000.0</v>
+      </c>
+      <c r="AE2">
+        <v>132326000.0</v>
+      </c>
+      <c r="AF2">
+        <v>106949000.0</v>
+      </c>
+      <c r="AG2">
+        <v>102587000.0</v>
+      </c>
+      <c r="AH2">
+        <v>83114000.0</v>
+      </c>
+      <c r="AI2">
+        <v>78993000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>106033000.0</v>
+      </c>
+      <c r="AK2">
+        <v>72865000.0</v>
+      </c>
+      <c r="AL2">
+        <v>65045000.0</v>
+      </c>
+      <c r="AM2">
+        <v>58928000.0</v>
+      </c>
+      <c r="AN2">
+        <v>72654000.0</v>
+      </c>
+      <c r="AO2">
+        <v>60487000.0</v>
+      </c>
+      <c r="AP2">
+        <v>47674000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>49331000.0</v>
+      </c>
+      <c r="AR2">
+        <v>52766000.0</v>
+      </c>
+      <c r="AS2">
+        <v>40077000.0</v>
+      </c>
+      <c r="AT2">
+        <v>37301000.0</v>
+      </c>
+      <c r="AU2">
+        <v>49248000.0</v>
+      </c>
+      <c r="AV2">
+        <v>33360000.0</v>
+      </c>
+      <c r="AW2">
+        <v>33047000.0</v>
+      </c>
+      <c r="AX2">
+        <v>32501000.0</v>
+      </c>
+      <c r="AY2">
+        <v>36921000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>26170000.0</v>
+      </c>
+      <c r="BA2">
+        <v>26929000.0</v>
+      </c>
+      <c r="BB2">
+        <v>34555000.0</v>
+      </c>
+      <c r="BC2">
+        <v>28812000.0</v>
+      </c>
+      <c r="BD2">
+        <v>37262000.0</v>
+      </c>
+      <c r="BE2">
+        <v>34843000.0</v>
+      </c>
+      <c r="BF2">
+        <v>41248000.0</v>
+      </c>
+      <c r="BG2">
+        <v>37938000.0</v>
+      </c>
+      <c r="BH2">
+        <v>35609000.0</v>
+      </c>
+      <c r="BI2">
+        <v>31883000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>47335000.0</v>
+      </c>
+      <c r="BK2">
+        <v>46955000.0</v>
+      </c>
+      <c r="BL2">
+        <v>61652000.0</v>
+      </c>
+      <c r="BM2">
+        <v>61373000.0</v>
+      </c>
+      <c r="BN2">
+        <v>49627000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>4068000.0</v>
+      </c>
+      <c r="D3">
+        <v>4423000.0</v>
+      </c>
+      <c r="E3">
+        <v>13243000.0</v>
+      </c>
+      <c r="F3">
+        <v>14072000.0</v>
+      </c>
+      <c r="G3">
+        <v>13792000.0</v>
+      </c>
+      <c r="H3">
+        <v>17506000.0</v>
+      </c>
+      <c r="I3">
+        <v>11601000.0</v>
+      </c>
+      <c r="J3">
+        <v>17213000.0</v>
+      </c>
+      <c r="K3">
+        <v>17020000.0</v>
+      </c>
+      <c r="L3">
+        <v>18800000.0</v>
+      </c>
+      <c r="M3">
+        <v>18810000.0</v>
+      </c>
+      <c r="N3">
+        <v>19430000.0</v>
+      </c>
+      <c r="O3">
+        <v>19886000.0</v>
+      </c>
+      <c r="P3">
+        <v>19583000.0</v>
+      </c>
+      <c r="Q3">
+        <v>19207000.0</v>
+      </c>
+      <c r="R3">
+        <v>18947000.0</v>
+      </c>
+      <c r="S3">
+        <v>22378000.0</v>
+      </c>
+      <c r="T3">
+        <v>19033000.0</v>
+      </c>
+      <c r="U3">
+        <v>18947000.0</v>
+      </c>
+      <c r="V3">
+        <v>18142000.0</v>
+      </c>
+      <c r="W3">
+        <v>18131000.0</v>
+      </c>
+      <c r="X3">
+        <v>18686000.0</v>
+      </c>
+      <c r="Y3">
+        <v>25372000.0</v>
+      </c>
+      <c r="Z3">
+        <v>10319000.0</v>
+      </c>
+      <c r="AA3">
+        <v>19320000.0</v>
+      </c>
+      <c r="AB3">
+        <v>17550000.0</v>
+      </c>
+      <c r="AC3">
+        <v>17384000.0</v>
+      </c>
+      <c r="AD3">
+        <v>18171000.0</v>
+      </c>
+      <c r="AE3">
+        <v>12796000.0</v>
+      </c>
+      <c r="AF3">
+        <v>20081000.0</v>
+      </c>
+      <c r="AG3">
+        <v>15759000.0</v>
+      </c>
+      <c r="AH3">
+        <v>15632000.0</v>
+      </c>
+      <c r="AI3">
+        <v>16348000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>15367000.0</v>
+      </c>
+      <c r="AK3">
+        <v>15243000.0</v>
+      </c>
+      <c r="AL3">
+        <v>14594000.0</v>
+      </c>
+      <c r="AM3">
+        <v>17473000.0</v>
+      </c>
+      <c r="AN3">
+        <v>12958000.0</v>
+      </c>
+      <c r="AO3">
+        <v>12794000.0</v>
+      </c>
+      <c r="AP3">
+        <v>13219000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>12646000.0</v>
+      </c>
+      <c r="AR3">
+        <v>11267000.0</v>
+      </c>
+      <c r="AS3">
+        <v>10181000.0</v>
+      </c>
+      <c r="AT3">
+        <v>9296000.0</v>
+      </c>
+      <c r="AU3">
+        <v>8744000.0</v>
+      </c>
+      <c r="AV3">
+        <v>7877000.0</v>
+      </c>
+      <c r="AW3">
+        <v>7550000.0</v>
+      </c>
+      <c r="AX3">
+        <v>7381000.0</v>
+      </c>
+      <c r="AY3">
+        <v>7077000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>5914000.0</v>
+      </c>
+      <c r="BA3">
+        <v>5368000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4825000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4420000.0</v>
+      </c>
+      <c r="BD3">
+        <v>3743000.0</v>
+      </c>
+      <c r="BE3">
+        <v>3511000.0</v>
+      </c>
+      <c r="BF3">
+        <v>3382000.0</v>
+      </c>
+      <c r="BG3">
+        <v>2654000.0</v>
+      </c>
+      <c r="BH3">
+        <v>2225000.0</v>
+      </c>
+      <c r="BI3">
+        <v>1905000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1203000.0</v>
+      </c>
+      <c r="BK3">
+        <v>-5386000.0</v>
+      </c>
+      <c r="BL3">
+        <v>634000.0</v>
+      </c>
+      <c r="BM3">
+        <v>525000.0</v>
+      </c>
+      <c r="BN3">
+        <v>606000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>89838000.0</v>
+      </c>
+      <c r="D5">
+        <v>93509000.0</v>
+      </c>
+      <c r="E5">
+        <v>93904000.0</v>
+      </c>
+      <c r="F5">
+        <v>80072000.0</v>
+      </c>
+      <c r="G5">
+        <v>92991000.0</v>
+      </c>
+      <c r="H5">
+        <v>83186000.0</v>
+      </c>
+      <c r="I5">
+        <v>72963000.0</v>
+      </c>
+      <c r="J5">
+        <v>67209000.0</v>
+      </c>
+      <c r="K5">
+        <v>24186000.0</v>
+      </c>
+      <c r="L5">
+        <v>62427000.0</v>
+      </c>
+      <c r="M5">
+        <v>78630000.0</v>
+      </c>
+      <c r="N5">
+        <v>71841000.0</v>
+      </c>
+      <c r="O5">
+        <v>81792000.0</v>
+      </c>
+      <c r="P5">
+        <v>117083000.0</v>
+      </c>
+      <c r="Q5">
+        <v>87468000.0</v>
+      </c>
+      <c r="R5">
+        <v>88789000.0</v>
+      </c>
+      <c r="S5">
+        <v>63531000.0</v>
+      </c>
+      <c r="T5">
+        <v>114400000.0</v>
+      </c>
+      <c r="U5">
+        <v>140150000.0</v>
+      </c>
+      <c r="V5">
+        <v>131304000.0</v>
+      </c>
+      <c r="W5">
+        <v>106965000.0</v>
+      </c>
+      <c r="X5">
+        <v>85912000.0</v>
+      </c>
+      <c r="Y5">
+        <v>96904000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-40422000.0</v>
+      </c>
+      <c r="AA5">
+        <v>104528000.0</v>
+      </c>
+      <c r="AB5">
+        <v>100401000.0</v>
+      </c>
+      <c r="AC5">
+        <v>108882000.0</v>
+      </c>
+      <c r="AD5">
+        <v>90185000.0</v>
+      </c>
+      <c r="AE5">
+        <v>69120000.0</v>
+      </c>
+      <c r="AF5">
+        <v>118705000.0</v>
+      </c>
+      <c r="AG5">
+        <v>116994000.0</v>
+      </c>
+      <c r="AH5">
+        <v>110831000.0</v>
+      </c>
+      <c r="AI5">
+        <v>118922000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>100031000.0</v>
+      </c>
+      <c r="AK5">
+        <v>95428000.0</v>
+      </c>
+      <c r="AL5">
+        <v>90080000.0</v>
+      </c>
+      <c r="AM5">
+        <v>92101000.0</v>
+      </c>
+      <c r="AN5">
+        <v>74398000.0</v>
+      </c>
+      <c r="AO5">
+        <v>84722000.0</v>
+      </c>
+      <c r="AP5">
+        <v>84223000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>85512000.0</v>
+      </c>
+      <c r="AR5">
+        <v>70036000.0</v>
+      </c>
+      <c r="AS5">
+        <v>70167000.0</v>
+      </c>
+      <c r="AT5">
+        <v>71178000.0</v>
+      </c>
+      <c r="AU5">
+        <v>61536000.0</v>
+      </c>
+      <c r="AV5">
+        <v>73380000.0</v>
+      </c>
+      <c r="AW5">
+        <v>72544000.0</v>
+      </c>
+      <c r="AX5">
+        <v>85790000.0</v>
+      </c>
+      <c r="AY5">
+        <v>73389000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>78557000.0</v>
+      </c>
+      <c r="BA5">
+        <v>86902000.0</v>
+      </c>
+      <c r="BB5">
+        <v>79154000.0</v>
+      </c>
+      <c r="BC5">
+        <v>100331000.0</v>
+      </c>
+      <c r="BD5">
+        <v>81505000.0</v>
+      </c>
+      <c r="BE5">
+        <v>81707000.0</v>
+      </c>
+      <c r="BF5">
+        <v>81322000.0</v>
+      </c>
+      <c r="BG5">
+        <v>74218000.0</v>
+      </c>
+      <c r="BH5">
+        <v>80549000.0</v>
+      </c>
+      <c r="BI5">
+        <v>77183000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-39206000.0</v>
+      </c>
+      <c r="BK5">
+        <v>52761000.0</v>
+      </c>
+      <c r="BL5">
+        <v>71124000.0</v>
+      </c>
+      <c r="BM5">
+        <v>87591000.0</v>
+      </c>
+      <c r="BN5">
+        <v>101064000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>81738000.0</v>
+      </c>
+      <c r="C6">
+        <v>93906000.0</v>
+      </c>
+      <c r="D6">
+        <v>97932000.0</v>
+      </c>
+      <c r="E6">
+        <v>107147000.0</v>
+      </c>
+      <c r="F6">
+        <v>94144000.0</v>
+      </c>
+      <c r="G6">
+        <v>106783000.0</v>
+      </c>
+      <c r="H6">
+        <v>100692000.0</v>
+      </c>
+      <c r="I6">
+        <v>84564000.0</v>
+      </c>
+      <c r="J6">
+        <v>84422000.0</v>
+      </c>
+      <c r="K6">
+        <v>41206000.0</v>
+      </c>
+      <c r="L6">
+        <v>81227000.0</v>
+      </c>
+      <c r="M6">
+        <v>97440000.0</v>
+      </c>
+      <c r="N6">
+        <v>91271000.0</v>
+      </c>
+      <c r="O6">
+        <v>101678000.0</v>
+      </c>
+      <c r="P6">
+        <v>136666000.0</v>
+      </c>
+      <c r="Q6">
+        <v>106675000.0</v>
+      </c>
+      <c r="R6">
+        <v>107736000.0</v>
+      </c>
+      <c r="S6">
+        <v>85909000.0</v>
+      </c>
+      <c r="T6">
+        <v>133433000.0</v>
+      </c>
+      <c r="U6">
+        <v>159097000.0</v>
+      </c>
+      <c r="V6">
+        <v>149446000.0</v>
+      </c>
+      <c r="W6">
+        <v>125096000.0</v>
+      </c>
+      <c r="X6">
+        <v>104598000.0</v>
+      </c>
+      <c r="Y6">
+        <v>122276000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-30103000.0</v>
+      </c>
+      <c r="AA6">
+        <v>123848000.0</v>
+      </c>
+      <c r="AB6">
+        <v>117951000.0</v>
+      </c>
+      <c r="AC6">
+        <v>126266000.0</v>
+      </c>
+      <c r="AD6">
+        <v>108356000.0</v>
+      </c>
+      <c r="AE6">
+        <v>81916000.0</v>
+      </c>
+      <c r="AF6">
+        <v>138786000.0</v>
+      </c>
+      <c r="AG6">
+        <v>132753000.0</v>
+      </c>
+      <c r="AH6">
+        <v>126463000.0</v>
+      </c>
+      <c r="AI6">
+        <v>135270000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>115398000.0</v>
+      </c>
+      <c r="AK6">
+        <v>110671000.0</v>
+      </c>
+      <c r="AL6">
+        <v>104674000.0</v>
+      </c>
+      <c r="AM6">
+        <v>109574000.0</v>
+      </c>
+      <c r="AN6">
+        <v>87356000.0</v>
+      </c>
+      <c r="AO6">
+        <v>97516000.0</v>
+      </c>
+      <c r="AP6">
+        <v>97442000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>98158000.0</v>
+      </c>
+      <c r="AR6">
+        <v>81303000.0</v>
+      </c>
+      <c r="AS6">
+        <v>80348000.0</v>
+      </c>
+      <c r="AT6">
+        <v>80474000.0</v>
+      </c>
+      <c r="AU6">
+        <v>70280000.0</v>
+      </c>
+      <c r="AV6">
+        <v>81257000.0</v>
+      </c>
+      <c r="AW6">
+        <v>80094000.0</v>
+      </c>
+      <c r="AX6">
+        <v>93171000.0</v>
+      </c>
+      <c r="AY6">
+        <v>80466000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>84471000.0</v>
+      </c>
+      <c r="BA6">
+        <v>92270000.0</v>
+      </c>
+      <c r="BB6">
+        <v>83979000.0</v>
+      </c>
+      <c r="BC6">
+        <v>104751000.0</v>
+      </c>
+      <c r="BD6">
+        <v>85248000.0</v>
+      </c>
+      <c r="BE6">
+        <v>85218000.0</v>
+      </c>
+      <c r="BF6">
+        <v>84704000.0</v>
+      </c>
+      <c r="BG6">
+        <v>76872000.0</v>
+      </c>
+      <c r="BH6">
+        <v>82774000.0</v>
+      </c>
+      <c r="BI6">
+        <v>79088000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-38003000.0</v>
+      </c>
+      <c r="BK6">
+        <v>47375000.0</v>
+      </c>
+      <c r="BL6">
+        <v>71758000.0</v>
+      </c>
+      <c r="BM6">
+        <v>88116000.0</v>
+      </c>
+      <c r="BN6">
+        <v>101670000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>249101000.0</v>
+      </c>
+      <c r="C9">
+        <v>288203000.0</v>
+      </c>
+      <c r="D9">
+        <v>273455000.0</v>
+      </c>
+      <c r="E9">
+        <v>258231000.0</v>
+      </c>
+      <c r="F9">
+        <v>240298000.0</v>
+      </c>
+      <c r="G9">
+        <v>253463000.0</v>
+      </c>
+      <c r="H9">
+        <v>247768000.0</v>
+      </c>
+      <c r="I9">
+        <v>230669000.0</v>
+      </c>
+      <c r="J9">
+        <v>226449000.0</v>
+      </c>
+      <c r="K9">
+        <v>215049000.0</v>
+      </c>
+      <c r="L9">
+        <v>209517000.0</v>
+      </c>
+      <c r="M9">
+        <v>223848000.0</v>
+      </c>
+      <c r="N9">
+        <v>224621000.0</v>
+      </c>
+      <c r="O9">
+        <v>230271000.0</v>
+      </c>
+      <c r="P9">
+        <v>255188000.0</v>
+      </c>
+      <c r="Q9">
+        <v>214870000.0</v>
+      </c>
+      <c r="R9">
+        <v>215113000.0</v>
+      </c>
+      <c r="S9">
+        <v>251391000.0</v>
+      </c>
+      <c r="T9">
+        <v>232442000.0</v>
+      </c>
+      <c r="U9">
+        <v>258602000.0</v>
+      </c>
+      <c r="V9">
+        <v>254525000.0</v>
+      </c>
+      <c r="W9">
+        <v>230289000.0</v>
+      </c>
+      <c r="X9">
+        <v>194539000.0</v>
+      </c>
+      <c r="Y9">
+        <v>203274000.0</v>
+      </c>
+      <c r="Z9">
+        <v>78446000.0</v>
+      </c>
+      <c r="AA9">
+        <v>223536000.0</v>
+      </c>
+      <c r="AB9">
+        <v>221707000.0</v>
+      </c>
+      <c r="AC9">
+        <v>228967000.0</v>
+      </c>
+      <c r="AD9">
+        <v>216875000.0</v>
+      </c>
+      <c r="AE9">
+        <v>315798000.0</v>
+      </c>
+      <c r="AF9">
+        <v>289503000.0</v>
+      </c>
+      <c r="AG9">
+        <v>278241000.0</v>
+      </c>
+      <c r="AH9">
+        <v>272648000.0</v>
+      </c>
+      <c r="AI9">
+        <v>280193000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>256736000.0</v>
+      </c>
+      <c r="AK9">
+        <v>255863000.0</v>
+      </c>
+      <c r="AL9">
+        <v>246637000.0</v>
+      </c>
+      <c r="AM9">
+        <v>248324000.0</v>
+      </c>
+      <c r="AN9">
+        <v>222402000.0</v>
+      </c>
+      <c r="AO9">
+        <v>228834000.0</v>
+      </c>
+      <c r="AP9">
+        <v>226331000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>222305000.0</v>
+      </c>
+      <c r="AR9">
+        <v>202305000.0</v>
+      </c>
+      <c r="AS9">
+        <v>193615000.0</v>
+      </c>
+      <c r="AT9">
+        <v>185322000.0</v>
+      </c>
+      <c r="AU9">
+        <v>169236000.0</v>
+      </c>
+      <c r="AV9">
+        <v>180902000.0</v>
+      </c>
+      <c r="AW9">
+        <v>178052000.0</v>
+      </c>
+      <c r="AX9">
+        <v>187123000.0</v>
+      </c>
+      <c r="AY9">
+        <v>157796000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>173134000.0</v>
+      </c>
+      <c r="BA9">
+        <v>187821000.0</v>
+      </c>
+      <c r="BB9">
+        <v>170766000.0</v>
+      </c>
+      <c r="BC9">
+        <v>169743000.0</v>
+      </c>
+      <c r="BD9">
+        <v>167975000.0</v>
+      </c>
+      <c r="BE9">
+        <v>170894000.0</v>
+      </c>
+      <c r="BF9">
+        <v>155243000.0</v>
+      </c>
+      <c r="BG9">
+        <v>150043000.0</v>
+      </c>
+      <c r="BH9">
+        <v>160301000.0</v>
+      </c>
+      <c r="BI9">
+        <v>173072000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>165133000.0</v>
+      </c>
+      <c r="BK9">
+        <v>156033000.0</v>
+      </c>
+      <c r="BL9">
+        <v>151037000.0</v>
+      </c>
+      <c r="BM9">
+        <v>162024000.0</v>
+      </c>
+      <c r="BN9">
+        <v>166766000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>81738000.0</v>
+      </c>
+      <c r="C10">
+        <v>89838000.0</v>
+      </c>
+      <c r="D10">
+        <v>93509000.0</v>
+      </c>
+      <c r="E10">
+        <v>93904000.0</v>
+      </c>
+      <c r="F10">
+        <v>80072000.0</v>
+      </c>
+      <c r="G10">
+        <v>92991000.0</v>
+      </c>
+      <c r="H10">
+        <v>83186000.0</v>
+      </c>
+      <c r="I10">
+        <v>72963000.0</v>
+      </c>
+      <c r="J10">
+        <v>67209000.0</v>
+      </c>
+      <c r="K10">
+        <v>24186000.0</v>
+      </c>
+      <c r="L10">
+        <v>62427000.0</v>
+      </c>
+      <c r="M10">
+        <v>78630000.0</v>
+      </c>
+      <c r="N10">
+        <v>71841000.0</v>
+      </c>
+      <c r="O10">
+        <v>81792000.0</v>
+      </c>
+      <c r="P10">
+        <v>117083000.0</v>
+      </c>
+      <c r="Q10">
+        <v>87468000.0</v>
+      </c>
+      <c r="R10">
+        <v>88789000.0</v>
+      </c>
+      <c r="S10">
+        <v>63531000.0</v>
+      </c>
+      <c r="T10">
+        <v>114400000.0</v>
+      </c>
+      <c r="U10">
+        <v>140150000.0</v>
+      </c>
+      <c r="V10">
+        <v>131304000.0</v>
+      </c>
+      <c r="W10">
+        <v>106965000.0</v>
+      </c>
+      <c r="X10">
+        <v>85912000.0</v>
+      </c>
+      <c r="Y10">
+        <v>96904000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-40422000.0</v>
+      </c>
+      <c r="AA10">
+        <v>104528000.0</v>
+      </c>
+      <c r="AB10">
+        <v>100401000.0</v>
+      </c>
+      <c r="AC10">
+        <v>108882000.0</v>
+      </c>
+      <c r="AD10">
+        <v>90185000.0</v>
+      </c>
+      <c r="AE10">
+        <v>69120000.0</v>
+      </c>
+      <c r="AF10">
+        <v>118705000.0</v>
+      </c>
+      <c r="AG10">
+        <v>116994000.0</v>
+      </c>
+      <c r="AH10">
+        <v>110831000.0</v>
+      </c>
+      <c r="AI10">
+        <v>118922000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>100031000.0</v>
+      </c>
+      <c r="AK10">
+        <v>95428000.0</v>
+      </c>
+      <c r="AL10">
+        <v>90080000.0</v>
+      </c>
+      <c r="AM10">
+        <v>92101000.0</v>
+      </c>
+      <c r="AN10">
+        <v>74398000.0</v>
+      </c>
+      <c r="AO10">
+        <v>84722000.0</v>
+      </c>
+      <c r="AP10">
+        <v>84223000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>85512000.0</v>
+      </c>
+      <c r="AR10">
+        <v>70036000.0</v>
+      </c>
+      <c r="AS10">
+        <v>70167000.0</v>
+      </c>
+      <c r="AT10">
+        <v>71178000.0</v>
+      </c>
+      <c r="AU10">
+        <v>61536000.0</v>
+      </c>
+      <c r="AV10">
+        <v>73380000.0</v>
+      </c>
+      <c r="AW10">
+        <v>72544000.0</v>
+      </c>
+      <c r="AX10">
+        <v>85790000.0</v>
+      </c>
+      <c r="AY10">
+        <v>73389000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>78557000.0</v>
+      </c>
+      <c r="BA10">
+        <v>86902000.0</v>
+      </c>
+      <c r="BB10">
+        <v>79154000.0</v>
+      </c>
+      <c r="BC10">
+        <v>100331000.0</v>
+      </c>
+      <c r="BD10">
+        <v>81505000.0</v>
+      </c>
+      <c r="BE10">
+        <v>81707000.0</v>
+      </c>
+      <c r="BF10">
+        <v>81322000.0</v>
+      </c>
+      <c r="BG10">
+        <v>74218000.0</v>
+      </c>
+      <c r="BH10">
+        <v>80549000.0</v>
+      </c>
+      <c r="BI10">
+        <v>77183000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-39206000.0</v>
+      </c>
+      <c r="BK10">
+        <v>52761000.0</v>
+      </c>
+      <c r="BL10">
+        <v>71124000.0</v>
+      </c>
+      <c r="BM10">
+        <v>87591000.0</v>
+      </c>
+      <c r="BN10">
+        <v>101064000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>19863000.0</v>
+      </c>
+      <c r="C11">
+        <v>20578000.0</v>
+      </c>
+      <c r="D11">
+        <v>26081000.0</v>
+      </c>
+      <c r="E11">
+        <v>25138000.0</v>
+      </c>
+      <c r="F11">
+        <v>21596000.0</v>
+      </c>
+      <c r="G11">
+        <v>23689000.0</v>
+      </c>
+      <c r="H11">
+        <v>21734000.0</v>
+      </c>
+      <c r="I11">
+        <v>19230000.0</v>
+      </c>
+      <c r="J11">
+        <v>19229000.0</v>
+      </c>
+      <c r="K11">
+        <v>3374000.0</v>
+      </c>
+      <c r="L11">
+        <v>15446000.0</v>
+      </c>
+      <c r="M11">
+        <v>20634000.0</v>
+      </c>
+      <c r="N11">
+        <v>18959000.0</v>
+      </c>
+      <c r="O11">
+        <v>17585000.0</v>
+      </c>
+      <c r="P11">
+        <v>29233000.0</v>
+      </c>
+      <c r="Q11">
+        <v>21704000.0</v>
+      </c>
+      <c r="R11">
+        <v>21639000.0</v>
+      </c>
+      <c r="S11">
+        <v>-61724000.0</v>
+      </c>
+      <c r="T11">
+        <v>27459000.0</v>
+      </c>
+      <c r="U11">
+        <v>36176000.0</v>
+      </c>
+      <c r="V11">
+        <v>32490000.0</v>
+      </c>
+      <c r="W11">
+        <v>21228000.0</v>
+      </c>
+      <c r="X11">
+        <v>19353000.0</v>
+      </c>
+      <c r="Y11">
+        <v>20396000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-9471000.0</v>
+      </c>
+      <c r="AA11">
+        <v>15072000.0</v>
+      </c>
+      <c r="AB11">
+        <v>24182000.0</v>
+      </c>
+      <c r="AC11">
+        <v>27431000.0</v>
+      </c>
+      <c r="AD11">
+        <v>24213000.0</v>
+      </c>
+      <c r="AE11">
+        <v>16717000.0</v>
+      </c>
+      <c r="AF11">
+        <v>21377000.0</v>
+      </c>
+      <c r="AG11">
+        <v>27094000.0</v>
+      </c>
+      <c r="AH11">
+        <v>25596000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-298872000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>32252000.0</v>
+      </c>
+      <c r="AK11">
+        <v>29021000.0</v>
+      </c>
+      <c r="AL11">
+        <v>27787000.0</v>
+      </c>
+      <c r="AM11">
+        <v>28807000.0</v>
+      </c>
+      <c r="AN11">
+        <v>23550000.0</v>
+      </c>
+      <c r="AO11">
+        <v>27997000.0</v>
+      </c>
+      <c r="AP11">
+        <v>29349000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>29249000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-32267000.0</v>
+      </c>
+      <c r="AS11">
+        <v>23530000.0</v>
+      </c>
+      <c r="AT11">
+        <v>24721000.0</v>
+      </c>
+      <c r="AU11">
+        <v>14702000.0</v>
+      </c>
+      <c r="AV11">
+        <v>19813000.0</v>
+      </c>
+      <c r="AW11">
+        <v>24001000.0</v>
+      </c>
+      <c r="AX11">
+        <v>30519000.0</v>
+      </c>
+      <c r="AY11">
+        <v>20996000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>24248000.0</v>
+      </c>
+      <c r="BA11">
+        <v>32894000.0</v>
+      </c>
+      <c r="BB11">
+        <v>30928000.0</v>
+      </c>
+      <c r="BC11">
+        <v>37829000.0</v>
+      </c>
+      <c r="BD11">
+        <v>31948000.0</v>
+      </c>
+      <c r="BE11">
+        <v>32778000.0</v>
+      </c>
+      <c r="BF11">
+        <v>31050000.0</v>
+      </c>
+      <c r="BG11">
+        <v>32938000.0</v>
+      </c>
+      <c r="BH11">
+        <v>34996000.0</v>
+      </c>
+      <c r="BI11">
+        <v>33188000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>28454000.0</v>
+      </c>
+      <c r="BK11">
+        <v>24948000.0</v>
+      </c>
+      <c r="BL11">
+        <v>26085000.0</v>
+      </c>
+      <c r="BM11">
+        <v>36427000.0</v>
+      </c>
+      <c r="BN11">
+        <v>40345000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>173199000.0</v>
+      </c>
+      <c r="C12">
+        <v>184193000.0</v>
+      </c>
+      <c r="D12">
+        <v>202810000.0</v>
+      </c>
+      <c r="E12">
+        <v>207660000.0</v>
+      </c>
+      <c r="F12">
+        <v>210550000.0</v>
+      </c>
+      <c r="G12">
+        <v>228729000.0</v>
+      </c>
+      <c r="H12">
+        <v>258228000.0</v>
+      </c>
+      <c r="I12">
+        <v>257276000.0</v>
+      </c>
+      <c r="J12">
+        <v>266617000.0</v>
+      </c>
+      <c r="K12">
+        <v>265995000.0</v>
+      </c>
+      <c r="L12">
+        <v>255697000.0</v>
+      </c>
+      <c r="M12">
+        <v>249543000.0</v>
+      </c>
+      <c r="N12">
+        <v>212542000.0</v>
+      </c>
+      <c r="O12">
+        <v>158424000.0</v>
+      </c>
+      <c r="P12">
+        <v>90188000.0</v>
+      </c>
+      <c r="Q12">
+        <v>41557000.0</v>
+      </c>
+      <c r="R12">
+        <v>27322000.0</v>
+      </c>
+      <c r="S12">
+        <v>31858000.0</v>
+      </c>
+      <c r="T12">
+        <v>39223000.0</v>
+      </c>
+      <c r="U12">
+        <v>43490000.0</v>
+      </c>
+      <c r="V12">
+        <v>49189000.0</v>
+      </c>
+      <c r="W12">
+        <v>57754000.0</v>
+      </c>
+      <c r="X12">
+        <v>67093000.0</v>
+      </c>
+      <c r="Y12">
+        <v>77441000.0</v>
+      </c>
+      <c r="Z12">
+        <v>113563000.0</v>
+      </c>
+      <c r="AA12">
+        <v>124099000.0</v>
+      </c>
+      <c r="AB12">
+        <v>137712000.0</v>
+      </c>
+      <c r="AC12">
+        <v>136346000.0</v>
+      </c>
+      <c r="AD12">
+        <v>130928000.0</v>
+      </c>
+      <c r="AE12">
+        <v>119743000.0</v>
+      </c>
+      <c r="AF12">
+        <v>105749000.0</v>
+      </c>
+      <c r="AG12">
+        <v>93592000.0</v>
+      </c>
+      <c r="AH12">
+        <v>79967000.0</v>
+      </c>
+      <c r="AI12">
+        <v>73819000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>68179000.0</v>
+      </c>
+      <c r="AK12">
+        <v>59246000.0</v>
+      </c>
+      <c r="AL12">
+        <v>52945000.0</v>
+      </c>
+      <c r="AM12">
+        <v>50466000.0</v>
+      </c>
+      <c r="AN12">
+        <v>48246000.0</v>
+      </c>
+      <c r="AO12">
+        <v>46154000.0</v>
+      </c>
+      <c r="AP12">
+        <v>43966000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>39407000.0</v>
+      </c>
+      <c r="AR12">
+        <v>34947000.0</v>
+      </c>
+      <c r="AS12">
+        <v>31656000.0</v>
+      </c>
+      <c r="AT12">
+        <v>29154000.0</v>
+      </c>
+      <c r="AU12">
+        <v>28725000.0</v>
+      </c>
+      <c r="AV12">
+        <v>27973000.0</v>
+      </c>
+      <c r="AW12">
+        <v>25855000.0</v>
+      </c>
+      <c r="AX12">
+        <v>24098000.0</v>
+      </c>
+      <c r="AY12">
+        <v>24409000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>23566000.0</v>
+      </c>
+      <c r="BA12">
+        <v>22048000.0</v>
+      </c>
+      <c r="BB12">
+        <v>22588000.0</v>
+      </c>
+      <c r="BC12">
+        <v>27782000.0</v>
+      </c>
+      <c r="BD12">
+        <v>30888000.0</v>
+      </c>
+      <c r="BE12">
+        <v>32118000.0</v>
+      </c>
+      <c r="BF12">
+        <v>32481000.0</v>
+      </c>
+      <c r="BG12">
+        <v>33926000.0</v>
+      </c>
+      <c r="BH12">
+        <v>34357000.0</v>
+      </c>
+      <c r="BI12">
+        <v>34775000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>35879000.0</v>
+      </c>
+      <c r="BK12">
+        <v>40705000.0</v>
+      </c>
+      <c r="BL12">
+        <v>42586000.0</v>
+      </c>
+      <c r="BM12">
+        <v>43465000.0</v>
+      </c>
+      <c r="BN12">
+        <v>41444000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>422186000.0</v>
+      </c>
+      <c r="C13">
+        <v>442403000.0</v>
+      </c>
+      <c r="D13">
+        <v>452922000.0</v>
+      </c>
+      <c r="E13">
+        <v>453779000.0</v>
+      </c>
+      <c r="F13">
+        <v>443689000.0</v>
+      </c>
+      <c r="G13">
+        <v>467988000.0</v>
+      </c>
+      <c r="H13">
+        <v>492356000.0</v>
+      </c>
+      <c r="I13">
+        <v>483298000.0</v>
+      </c>
+      <c r="J13">
+        <v>481474000.0</v>
+      </c>
+      <c r="K13">
+        <v>483205000.0</v>
+      </c>
+      <c r="L13">
+        <v>470539000.0</v>
+      </c>
+      <c r="M13">
+        <v>463421000.0</v>
+      </c>
+      <c r="N13">
+        <v>440416000.0</v>
+      </c>
+      <c r="O13">
+        <v>401490000.0</v>
+      </c>
+      <c r="P13">
+        <v>326024000.0</v>
+      </c>
+      <c r="Q13">
+        <v>266973000.0</v>
+      </c>
+      <c r="R13">
+        <v>235964000.0</v>
+      </c>
+      <c r="S13">
+        <v>237873000.0</v>
+      </c>
+      <c r="T13">
+        <v>234345000.0</v>
+      </c>
+      <c r="U13">
+        <v>241801000.0</v>
+      </c>
+      <c r="V13">
+        <v>245429000.0</v>
+      </c>
+      <c r="W13">
+        <v>251120000.0</v>
+      </c>
+      <c r="X13">
+        <v>254572000.0</v>
+      </c>
+      <c r="Y13">
+        <v>267778000.0</v>
+      </c>
+      <c r="Z13">
+        <v>294139000.0</v>
+      </c>
+      <c r="AA13">
+        <v>309410000.0</v>
+      </c>
+      <c r="AB13">
+        <v>323402000.0</v>
+      </c>
+      <c r="AC13">
+        <v>327229000.0</v>
+      </c>
+      <c r="AD13">
+        <v>321829000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>61875000.0</v>
+      </c>
+      <c r="C15">
+        <v>69260000.0</v>
+      </c>
+      <c r="D15">
+        <v>71865000.0</v>
+      </c>
+      <c r="E15">
+        <v>68766000.0</v>
+      </c>
+      <c r="F15">
+        <v>58476000.0</v>
+      </c>
+      <c r="G15">
+        <v>69302000.0</v>
+      </c>
+      <c r="H15">
+        <v>61452000.0</v>
+      </c>
+      <c r="I15">
+        <v>53733000.0</v>
+      </c>
+      <c r="J15">
+        <v>47980000.0</v>
+      </c>
+      <c r="K15">
+        <v>20812000.0</v>
+      </c>
+      <c r="L15">
+        <v>46981000.0</v>
+      </c>
+      <c r="M15">
+        <v>57996000.0</v>
+      </c>
+      <c r="N15">
+        <v>52882000.0</v>
+      </c>
+      <c r="O15">
+        <v>64207000.0</v>
+      </c>
+      <c r="P15">
+        <v>87850000.0</v>
+      </c>
+      <c r="Q15">
+        <v>65764000.0</v>
+      </c>
+      <c r="R15">
+        <v>67150000.0</v>
+      </c>
+      <c r="S15">
+        <v>125255000.0</v>
+      </c>
+      <c r="T15">
+        <v>86941000.0</v>
+      </c>
+      <c r="U15">
+        <v>103974000.0</v>
+      </c>
+      <c r="V15">
+        <v>98814000.0</v>
+      </c>
+      <c r="W15">
+        <v>85737000.0</v>
+      </c>
+      <c r="X15">
+        <v>66559000.0</v>
+      </c>
+      <c r="Y15">
+        <v>76508000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-30951000.0</v>
+      </c>
+      <c r="AA15">
+        <v>89456000.0</v>
+      </c>
+      <c r="AB15">
+        <v>76219000.0</v>
+      </c>
+      <c r="AC15">
+        <v>81451000.0</v>
+      </c>
+      <c r="AD15">
+        <v>65972000.0</v>
+      </c>
+      <c r="AE15">
+        <v>52403000.0</v>
+      </c>
+      <c r="AF15">
+        <v>97328000.0</v>
+      </c>
+      <c r="AG15">
+        <v>89900000.0</v>
+      </c>
+      <c r="AH15">
+        <v>85235000.0</v>
+      </c>
+      <c r="AI15">
+        <v>417794000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>67779000.0</v>
+      </c>
+      <c r="AK15">
+        <v>66407000.0</v>
+      </c>
+      <c r="AL15">
+        <v>62293000.0</v>
+      </c>
+      <c r="AM15">
+        <v>63294000.0</v>
+      </c>
+      <c r="AN15">
+        <v>50848000.0</v>
+      </c>
+      <c r="AO15">
+        <v>56725000.0</v>
+      </c>
+      <c r="AP15">
+        <v>54874000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>56263000.0</v>
+      </c>
+      <c r="AR15">
+        <v>102303000.0</v>
+      </c>
+      <c r="AS15">
+        <v>46637000.0</v>
+      </c>
+      <c r="AT15">
+        <v>46457000.0</v>
+      </c>
+      <c r="AU15">
+        <v>46834000.0</v>
+      </c>
+      <c r="AV15">
+        <v>53567000.0</v>
+      </c>
+      <c r="AW15">
+        <v>48543000.0</v>
+      </c>
+      <c r="AX15">
+        <v>55271000.0</v>
+      </c>
+      <c r="AY15">
+        <v>52393000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>54309000.0</v>
+      </c>
+      <c r="BA15">
+        <v>54008000.0</v>
+      </c>
+      <c r="BB15">
+        <v>48226000.0</v>
+      </c>
+      <c r="BC15">
+        <v>62502000.0</v>
+      </c>
+      <c r="BD15">
+        <v>49557000.0</v>
+      </c>
+      <c r="BE15">
+        <v>48929000.0</v>
+      </c>
+      <c r="BF15">
+        <v>50272000.0</v>
+      </c>
+      <c r="BG15">
+        <v>41280000.0</v>
+      </c>
+      <c r="BH15">
+        <v>45553000.0</v>
+      </c>
+      <c r="BI15">
+        <v>43995000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-67660000.0</v>
+      </c>
+      <c r="BK15">
+        <v>27813000.0</v>
+      </c>
+      <c r="BL15">
+        <v>45039000.0</v>
+      </c>
+      <c r="BM15">
+        <v>51164000.0</v>
+      </c>
+      <c r="BN15">
+        <v>60719000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>66949000.0</v>
+      </c>
+      <c r="D16">
+        <v>70821000.0</v>
+      </c>
+      <c r="E16">
+        <v>67787000.0</v>
+      </c>
+      <c r="F16">
+        <v>57655000.0</v>
+      </c>
+      <c r="G16">
+        <v>67471000.0</v>
+      </c>
+      <c r="H16">
+        <v>60602000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>46281000.0</v>
+      </c>
+      <c r="M16">
+        <v>57115000.0</v>
+      </c>
+      <c r="N16">
+        <v>52084000.0</v>
+      </c>
+      <c r="O16">
+        <v>62688000.0</v>
+      </c>
+      <c r="P16">
+        <v>86507000.0</v>
+      </c>
+      <c r="Q16">
+        <v>64765000.0</v>
+      </c>
+      <c r="R16">
+        <v>66221000.0</v>
+      </c>
+      <c r="S16">
+        <v>125255000.0</v>
+      </c>
+      <c r="T16">
+        <v>85829000.0</v>
+      </c>
+      <c r="U16">
+        <v>102636000.0</v>
+      </c>
+      <c r="V16">
+        <v>98814000.0</v>
+      </c>
+      <c r="W16">
+        <v>85737000.0</v>
+      </c>
+      <c r="X16">
+        <v>66559000.0</v>
+      </c>
+      <c r="Y16">
+        <v>76508000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-30951000.0</v>
+      </c>
+      <c r="AA16">
+        <v>89456000.0</v>
+      </c>
+      <c r="AB16">
+        <v>76219000.0</v>
+      </c>
+      <c r="AC16">
+        <v>81451000.0</v>
+      </c>
+      <c r="AD16">
+        <v>65972000.0</v>
+      </c>
+      <c r="AE16">
+        <v>52403000.0</v>
+      </c>
+      <c r="AF16">
+        <v>97328000.0</v>
+      </c>
+      <c r="AG16">
+        <v>89900000.0</v>
+      </c>
+      <c r="AH16">
+        <v>85235000.0</v>
+      </c>
+      <c r="AI16">
+        <v>417794000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>67779000.0</v>
+      </c>
+      <c r="AK16">
+        <v>66407000.0</v>
+      </c>
+      <c r="AL16">
+        <v>62293000.0</v>
+      </c>
+      <c r="AM16">
+        <v>63294000.0</v>
+      </c>
+      <c r="AN16">
+        <v>50848000.0</v>
+      </c>
+      <c r="AO16">
+        <v>56725000.0</v>
+      </c>
+      <c r="AP16">
+        <v>54874000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>56263000.0</v>
+      </c>
+      <c r="AR16">
+        <v>102303000.0</v>
+      </c>
+      <c r="AS16">
+        <v>46637000.0</v>
+      </c>
+      <c r="AT16">
+        <v>46457000.0</v>
+      </c>
+      <c r="AU16">
+        <v>46834000.0</v>
+      </c>
+      <c r="AV16">
+        <v>53567000.0</v>
+      </c>
+      <c r="AW16">
+        <v>48543000.0</v>
+      </c>
+      <c r="AX16">
+        <v>55271000.0</v>
+      </c>
+      <c r="AY16">
+        <v>52393000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>54309000.0</v>
+      </c>
+      <c r="BA16">
+        <v>54008000.0</v>
+      </c>
+      <c r="BB16">
+        <v>48226000.0</v>
+      </c>
+      <c r="BC16">
+        <v>110666728.0</v>
+      </c>
+      <c r="BD16">
+        <v>48636000.0</v>
+      </c>
+      <c r="BE16">
+        <v>48008000.0</v>
+      </c>
+      <c r="BF16">
+        <v>50272.0</v>
+      </c>
+      <c r="BG16">
+        <v>41280000.0</v>
+      </c>
+      <c r="BH16">
+        <v>45553000.0</v>
+      </c>
+      <c r="BI16">
+        <v>43995000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>27813000.0</v>
+      </c>
+      <c r="BL16">
+        <v>45039000.0</v>
+      </c>
+      <c r="BM16">
+        <v>51164000.0</v>
+      </c>
+      <c r="BN16">
+        <v>60719000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>61875000.0</v>
+      </c>
+      <c r="C17">
+        <v>69260000.0</v>
+      </c>
+      <c r="D17">
+        <v>71851000.0</v>
+      </c>
+      <c r="E17">
+        <v>68766000.0</v>
+      </c>
+      <c r="F17">
+        <v>58476000.0</v>
+      </c>
+      <c r="G17">
+        <v>69302000.0</v>
+      </c>
+      <c r="H17">
+        <v>61452000.0</v>
+      </c>
+      <c r="I17">
+        <v>53733000.0</v>
+      </c>
+      <c r="J17">
+        <v>47980000.0</v>
+      </c>
+      <c r="K17">
+        <v>20812000.0</v>
+      </c>
+      <c r="L17">
+        <v>46981000.0</v>
+      </c>
+      <c r="M17">
+        <v>57996000.0</v>
+      </c>
+      <c r="N17">
+        <v>52882000.0</v>
+      </c>
+      <c r="O17">
+        <v>64207000.0</v>
+      </c>
+      <c r="P17">
+        <v>87850000.0</v>
+      </c>
+      <c r="Q17">
+        <v>65764000.0</v>
+      </c>
+      <c r="R17">
+        <v>67150000.0</v>
+      </c>
+      <c r="S17">
+        <v>125255000.0</v>
+      </c>
+      <c r="T17">
+        <v>86941000.0</v>
+      </c>
+      <c r="U17">
+        <v>103974000.0</v>
+      </c>
+      <c r="V17">
+        <v>98814000.0</v>
+      </c>
+      <c r="W17">
+        <v>85737000.0</v>
+      </c>
+      <c r="X17">
+        <v>66559000.0</v>
+      </c>
+      <c r="Y17">
+        <v>76508000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-30951000.0</v>
+      </c>
+      <c r="AA17">
+        <v>89456000.0</v>
+      </c>
+      <c r="AB17">
+        <v>76219000.0</v>
+      </c>
+      <c r="AC17">
+        <v>81451000.0</v>
+      </c>
+      <c r="AD17">
+        <v>65972000.0</v>
+      </c>
+      <c r="AE17">
+        <v>52403000.0</v>
+      </c>
+      <c r="AF17">
+        <v>97328000.0</v>
+      </c>
+      <c r="AG17">
+        <v>89900000.0</v>
+      </c>
+      <c r="AH17">
+        <v>85235000.0</v>
+      </c>
+      <c r="AI17">
+        <v>417794000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>67779000.0</v>
+      </c>
+      <c r="AK17">
+        <v>66407000.0</v>
+      </c>
+      <c r="AL17">
+        <v>62293000.0</v>
+      </c>
+      <c r="AM17">
+        <v>63294000.0</v>
+      </c>
+      <c r="AN17">
+        <v>50848000.0</v>
+      </c>
+      <c r="AO17">
+        <v>56725000.0</v>
+      </c>
+      <c r="AP17">
+        <v>54874000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>56263000.0</v>
+      </c>
+      <c r="AR17">
+        <v>102303000.0</v>
+      </c>
+      <c r="AS17">
+        <v>46637000.0</v>
+      </c>
+      <c r="AT17">
+        <v>46457000.0</v>
+      </c>
+      <c r="AU17">
+        <v>46834000.0</v>
+      </c>
+      <c r="AV17">
+        <v>53567000.0</v>
+      </c>
+      <c r="AW17">
+        <v>48543000.0</v>
+      </c>
+      <c r="AX17">
+        <v>55271000.0</v>
+      </c>
+      <c r="AY17">
+        <v>52393000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>54309000.0</v>
+      </c>
+      <c r="BA17">
+        <v>54008000.0</v>
+      </c>
+      <c r="BB17">
+        <v>48226000.0</v>
+      </c>
+      <c r="BC17">
+        <v>112723728.0</v>
+      </c>
+      <c r="BD17">
+        <v>49557000.0</v>
+      </c>
+      <c r="BE17">
+        <v>48929000.0</v>
+      </c>
+      <c r="BF17">
+        <v>50272.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>45553000.0</v>
+      </c>
+      <c r="BI17">
+        <v>43995000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>248987000.0</v>
+      </c>
+      <c r="C18">
+        <v>258210000.0</v>
+      </c>
+      <c r="D18">
+        <v>250112000.0</v>
+      </c>
+      <c r="E18">
+        <v>246119000.0</v>
+      </c>
+      <c r="F18">
+        <v>233139000.0</v>
+      </c>
+      <c r="G18">
+        <v>239259000.0</v>
+      </c>
+      <c r="H18">
+        <v>234128000.0</v>
+      </c>
+      <c r="I18">
+        <v>226022000.0</v>
+      </c>
+      <c r="J18">
+        <v>214857000.0</v>
+      </c>
+      <c r="K18">
+        <v>217210000.0</v>
+      </c>
+      <c r="L18">
+        <v>214842000.0</v>
+      </c>
+      <c r="M18">
+        <v>213878000.0</v>
+      </c>
+      <c r="N18">
+        <v>227874000.0</v>
+      </c>
+      <c r="O18">
+        <v>243066000.0</v>
+      </c>
+      <c r="P18">
+        <v>235836000.0</v>
+      </c>
+      <c r="Q18">
+        <v>225416000.0</v>
+      </c>
+      <c r="R18">
+        <v>208642000.0</v>
+      </c>
+      <c r="S18">
+        <v>206015000.0</v>
+      </c>
+      <c r="T18">
+        <v>195122000.0</v>
+      </c>
+      <c r="U18">
+        <v>198311000.0</v>
+      </c>
+      <c r="V18">
+        <v>196240000.0</v>
+      </c>
+      <c r="W18">
+        <v>193366000.0</v>
+      </c>
+      <c r="X18">
+        <v>187479000.0</v>
+      </c>
+      <c r="Y18">
+        <v>190337000.0</v>
+      </c>
+      <c r="Z18">
+        <v>180576000.0</v>
+      </c>
+      <c r="AA18">
+        <v>185311000.0</v>
+      </c>
+      <c r="AB18">
+        <v>185690000.0</v>
+      </c>
+      <c r="AC18">
+        <v>190883000.0</v>
+      </c>
+      <c r="AD18">
+        <v>190901000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>81738000.0</v>
+      </c>
+      <c r="C21">
+        <v>89838000.0</v>
+      </c>
+      <c r="D21">
+        <v>93509000.0</v>
+      </c>
+      <c r="E21">
+        <v>93904000.0</v>
+      </c>
+      <c r="F21">
+        <v>80072000.0</v>
+      </c>
+      <c r="G21">
+        <v>92991000.0</v>
+      </c>
+      <c r="H21">
+        <v>83186000.0</v>
+      </c>
+      <c r="I21">
+        <v>72963000.0</v>
+      </c>
+      <c r="J21">
+        <v>67209000.0</v>
+      </c>
+      <c r="K21">
+        <v>24186000.0</v>
+      </c>
+      <c r="L21">
+        <v>62427000.0</v>
+      </c>
+      <c r="M21">
+        <v>78630000.0</v>
+      </c>
+      <c r="N21">
+        <v>71841000.0</v>
+      </c>
+      <c r="O21">
+        <v>81792000.0</v>
+      </c>
+      <c r="P21">
+        <v>117083000.0</v>
+      </c>
+      <c r="Q21">
+        <v>87468000.0</v>
+      </c>
+      <c r="R21">
+        <v>88789000.0</v>
+      </c>
+      <c r="S21">
+        <v>63531000.0</v>
+      </c>
+      <c r="T21">
+        <v>114400000.0</v>
+      </c>
+      <c r="U21">
+        <v>140150000.0</v>
+      </c>
+      <c r="V21">
+        <v>131304000.0</v>
+      </c>
+      <c r="W21">
+        <v>106965000.0</v>
+      </c>
+      <c r="X21">
+        <v>85912000.0</v>
+      </c>
+      <c r="Y21">
+        <v>96904000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-40422000.0</v>
+      </c>
+      <c r="AA21">
+        <v>104528000.0</v>
+      </c>
+      <c r="AB21">
+        <v>100401000.0</v>
+      </c>
+      <c r="AC21">
+        <v>108882000.0</v>
+      </c>
+      <c r="AD21">
+        <v>90185000.0</v>
+      </c>
+      <c r="AE21">
+        <v>69120000.0</v>
+      </c>
+      <c r="AF21">
+        <v>118705000.0</v>
+      </c>
+      <c r="AG21">
+        <v>116994000.0</v>
+      </c>
+      <c r="AH21">
+        <v>110831000.0</v>
+      </c>
+      <c r="AI21">
+        <v>118922000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>100031000.0</v>
+      </c>
+      <c r="AK21">
+        <v>95428000.0</v>
+      </c>
+      <c r="AL21">
+        <v>90080000.0</v>
+      </c>
+      <c r="AM21">
+        <v>92101000.0</v>
+      </c>
+      <c r="AN21">
+        <v>74398000.0</v>
+      </c>
+      <c r="AO21">
+        <v>84722000.0</v>
+      </c>
+      <c r="AP21">
+        <v>84223000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>85512000.0</v>
+      </c>
+      <c r="AR21">
+        <v>70036000.0</v>
+      </c>
+      <c r="AS21">
+        <v>70167000.0</v>
+      </c>
+      <c r="AT21">
+        <v>71178000.0</v>
+      </c>
+      <c r="AU21">
+        <v>61536000.0</v>
+      </c>
+      <c r="AV21">
+        <v>73380000.0</v>
+      </c>
+      <c r="AW21">
+        <v>72544000.0</v>
+      </c>
+      <c r="AX21">
+        <v>85790000.0</v>
+      </c>
+      <c r="AY21">
+        <v>73389000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>78557000.0</v>
+      </c>
+      <c r="BA21">
+        <v>86210000.0</v>
+      </c>
+      <c r="BB21">
+        <v>79154000.0</v>
+      </c>
+      <c r="BC21">
+        <v>100331000.0</v>
+      </c>
+      <c r="BD21">
+        <v>81505000.0</v>
+      </c>
+      <c r="BE21">
+        <v>81707000.0</v>
+      </c>
+      <c r="BF21">
+        <v>81322000.0</v>
+      </c>
+      <c r="BG21">
+        <v>74218000.0</v>
+      </c>
+      <c r="BH21">
+        <v>80549000.0</v>
+      </c>
+      <c r="BI21">
+        <v>77183000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-39206000.0</v>
+      </c>
+      <c r="BK21">
+        <v>52761000.0</v>
+      </c>
+      <c r="BL21">
+        <v>71124000.0</v>
+      </c>
+      <c r="BM21">
+        <v>87591000.0</v>
+      </c>
+      <c r="BN21">
+        <v>101064000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>365148000.0</v>
+      </c>
+      <c r="C23">
+        <v>382558000.0</v>
+      </c>
+      <c r="D23">
+        <v>628965000.0</v>
+      </c>
+      <c r="E23">
+        <v>387685000.0</v>
+      </c>
+      <c r="F23">
+        <v>385887000.0</v>
+      </c>
+      <c r="G23">
+        <v>400202000.0</v>
+      </c>
+      <c r="H23">
+        <v>432058000.0</v>
+      </c>
+      <c r="I23">
+        <v>434520000.0</v>
+      </c>
+      <c r="J23">
+        <v>441142000.0</v>
+      </c>
+      <c r="K23">
+        <v>476111000.0</v>
+      </c>
+      <c r="L23">
+        <v>435836000.0</v>
+      </c>
+      <c r="M23">
+        <v>410278000.0</v>
+      </c>
+      <c r="N23">
+        <v>385110000.0</v>
+      </c>
+      <c r="O23">
+        <v>346511000.0</v>
+      </c>
+      <c r="P23">
+        <v>232013000.0</v>
+      </c>
+      <c r="Q23">
+        <v>192955000.0</v>
+      </c>
+      <c r="R23">
+        <v>161476000.0</v>
+      </c>
+      <c r="S23">
+        <v>219964000.0</v>
+      </c>
+      <c r="T23">
+        <v>145423000.0</v>
+      </c>
+      <c r="U23">
+        <v>134408000.0</v>
+      </c>
+      <c r="V23">
+        <v>144421000.0</v>
+      </c>
+      <c r="W23">
+        <v>179435000.0</v>
+      </c>
+      <c r="X23">
+        <v>204952000.0</v>
+      </c>
+      <c r="Y23">
+        <v>209225000.0</v>
+      </c>
+      <c r="Z23">
+        <v>357859000.0</v>
+      </c>
+      <c r="AA23">
+        <v>242638000.0</v>
+      </c>
+      <c r="AB23">
+        <v>260857000.0</v>
+      </c>
+      <c r="AC23">
+        <v>253684000.0</v>
+      </c>
+      <c r="AD23">
+        <v>267899000.0</v>
+      </c>
+      <c r="AE23">
+        <v>379004000.0</v>
+      </c>
+      <c r="AF23">
+        <v>277747000.0</v>
+      </c>
+      <c r="AG23">
+        <v>263834000.0</v>
+      </c>
+      <c r="AH23">
+        <v>244931000.0</v>
+      </c>
+      <c r="AI23">
+        <v>240264000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>262738000.0</v>
+      </c>
+      <c r="AK23">
+        <v>233300000.0</v>
+      </c>
+      <c r="AL23">
+        <v>221602000.0</v>
+      </c>
+      <c r="AM23">
+        <v>215151000.0</v>
+      </c>
+      <c r="AN23">
+        <v>220658000.0</v>
+      </c>
+      <c r="AO23">
+        <v>204599000.0</v>
+      </c>
+      <c r="AP23">
+        <v>189782000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>186124000.0</v>
+      </c>
+      <c r="AR23">
+        <v>185035000.0</v>
+      </c>
+      <c r="AS23">
+        <v>163525000.0</v>
+      </c>
+      <c r="AT23">
+        <v>151445000.0</v>
+      </c>
+      <c r="AU23">
+        <v>156948000.0</v>
+      </c>
+      <c r="AV23">
+        <v>140882000.0</v>
+      </c>
+      <c r="AW23">
+        <v>138555000.0</v>
+      </c>
+      <c r="AX23">
+        <v>133834000.0</v>
+      </c>
+      <c r="AY23">
+        <v>121328000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>120747000.0</v>
+      </c>
+      <c r="BA23">
+        <v>127848000.0</v>
+      </c>
+      <c r="BB23">
+        <v>126167000.0</v>
+      </c>
+      <c r="BC23">
+        <v>98224000.0</v>
+      </c>
+      <c r="BD23">
+        <v>123732000.0</v>
+      </c>
+      <c r="BE23">
+        <v>124030000.0</v>
+      </c>
+      <c r="BF23">
+        <v>115169000.0</v>
+      </c>
+      <c r="BG23">
+        <v>113763000.0</v>
+      </c>
+      <c r="BH23">
+        <v>115361000.0</v>
+      </c>
+      <c r="BI23">
+        <v>127772000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>251674000.0</v>
+      </c>
+      <c r="BK23">
+        <v>150227000.0</v>
+      </c>
+      <c r="BL23">
+        <v>141565000.0</v>
+      </c>
+      <c r="BM23">
+        <v>135806000.0</v>
+      </c>
+      <c r="BN23">
+        <v>115329000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>2057000.0</v>
+      </c>
+      <c r="BD24">
+        <v>921000.0</v>
+      </c>
+      <c r="BE24">
+        <v>921000.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>8720000.0</v>
+      </c>
+      <c r="C25">
+        <v>11114000.0</v>
+      </c>
+      <c r="D25">
+        <v>12588000.0</v>
+      </c>
+      <c r="E25">
+        <v>13243000.0</v>
+      </c>
+      <c r="F25">
+        <v>14072000.0</v>
+      </c>
+      <c r="G25">
+        <v>13792000.0</v>
+      </c>
+      <c r="H25">
+        <v>17506000.0</v>
+      </c>
+      <c r="I25">
+        <v>11601000.0</v>
+      </c>
+      <c r="J25">
+        <v>17213000.0</v>
+      </c>
+      <c r="K25">
+        <v>11713000.0</v>
+      </c>
+      <c r="L25">
+        <v>11217000.0</v>
+      </c>
+      <c r="M25">
+        <v>11232000.0</v>
+      </c>
+      <c r="N25">
+        <v>11521000.0</v>
+      </c>
+      <c r="O25">
+        <v>12547000.0</v>
+      </c>
+      <c r="P25">
+        <v>12646000.0</v>
+      </c>
+      <c r="Q25">
+        <v>12585000.0</v>
+      </c>
+      <c r="R25">
+        <v>12610000.0</v>
+      </c>
+      <c r="S25">
+        <v>15769000.0</v>
+      </c>
+      <c r="T25">
+        <v>12944000.0</v>
+      </c>
+      <c r="U25">
+        <v>12834000.0</v>
+      </c>
+      <c r="V25">
+        <v>12217000.0</v>
+      </c>
+      <c r="W25">
+        <v>9987000.0</v>
+      </c>
+      <c r="X25">
+        <v>10174000.0</v>
+      </c>
+      <c r="Y25">
+        <v>19302000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4799000.0</v>
+      </c>
+      <c r="AA25">
+        <v>12551000.0</v>
+      </c>
+      <c r="AB25">
+        <v>9452000.0</v>
+      </c>
+      <c r="AC25">
+        <v>6350000.0</v>
+      </c>
+      <c r="AD25">
+        <v>6753000.0</v>
+      </c>
+      <c r="AE25">
+        <v>23311000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-7826000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-19345000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-18421000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-7686000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-6336000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-10245000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-9326000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-6146000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-15998000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-18715000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-16676000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-28723000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-27982000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-30080000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-34201000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-45633000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-57806000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-58284000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-65158000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-73468000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-84201000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-96163000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-96972000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-470154000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3743000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3511000.0</v>
+      </c>
+      <c r="BF25">
+        <v>3382000.0</v>
+      </c>
+      <c r="BG25">
+        <v>2654000.0</v>
+      </c>
+      <c r="BH25">
+        <v>2225000.0</v>
+      </c>
+      <c r="BI25">
+        <v>1905000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>1203000.0</v>
+      </c>
+      <c r="BK25">
+        <v>-5386000.0</v>
+      </c>
+      <c r="BL25">
+        <v>-5534000.0</v>
+      </c>
+      <c r="BM25">
+        <v>-17898000.0</v>
+      </c>
+      <c r="BN25">
+        <v>606000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>84249000.0</v>
+      </c>
+      <c r="I27">
+        <v>94457000.0</v>
+      </c>
+      <c r="J27">
+        <v>95702000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
+        <v>5896000.0</v>
+      </c>
+      <c r="AX27">
+        <v>16904000.0</v>
+      </c>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27">
+        <v>7150000.0</v>
+      </c>
+      <c r="BB27"/>
+      <c r="BC27">
+        <v>12812000.0</v>
+      </c>
+      <c r="BD27">
+        <v>7254000.0</v>
+      </c>
+      <c r="BE27">
+        <v>6083000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>107691000.0</v>
+      </c>
+      <c r="C28">
+        <v>172811000.0</v>
+      </c>
+      <c r="D28">
+        <v>179946000.0</v>
+      </c>
+      <c r="E28">
+        <v>89973000.0</v>
+      </c>
+      <c r="F28">
+        <v>89973000.0</v>
+      </c>
+      <c r="G28">
+        <v>88977000.0</v>
+      </c>
+      <c r="H28">
+        <v>89202000.0</v>
+      </c>
+      <c r="I28">
+        <v>84118000.0</v>
+      </c>
+      <c r="J28">
+        <v>89450000.0</v>
+      </c>
+      <c r="K28">
+        <v>116907000.0</v>
+      </c>
+      <c r="L28">
+        <v>76615000.0</v>
+      </c>
+      <c r="M28">
+        <v>75011000.0</v>
+      </c>
+      <c r="N28">
+        <v>78958000.0</v>
+      </c>
+      <c r="O28">
+        <v>76107000.0</v>
+      </c>
+      <c r="P28">
+        <v>70495000.0</v>
+      </c>
+      <c r="Q28">
+        <v>66454000.0</v>
+      </c>
+      <c r="R28">
+        <v>70491000.0</v>
+      </c>
+      <c r="S28">
+        <v>74032000.0</v>
+      </c>
+      <c r="T28">
+        <v>60776000.0</v>
+      </c>
+      <c r="U28">
+        <v>60681000.0</v>
+      </c>
+      <c r="V28">
+        <v>66738000.0</v>
+      </c>
+      <c r="W28">
+        <v>67703000.0</v>
+      </c>
+      <c r="X28">
+        <v>54334000.0</v>
+      </c>
+      <c r="Y28">
+        <v>53683000.0</v>
+      </c>
+      <c r="Z28">
+        <v>63290000.0</v>
+      </c>
+      <c r="AA28">
+        <v>59886000.0</v>
+      </c>
+      <c r="AB28">
+        <v>60883000.0</v>
+      </c>
+      <c r="AC28">
+        <v>62278000.0</v>
+      </c>
+      <c r="AD28">
+        <v>69274000.0</v>
+      </c>
+      <c r="AE28">
+        <v>189897000.0</v>
+      </c>
+      <c r="AF28">
+        <v>119242000.0</v>
+      </c>
+      <c r="AG28">
+        <v>114410000.0</v>
+      </c>
+      <c r="AH28">
+        <v>112195000.0</v>
+      </c>
+      <c r="AI28">
+        <v>105737000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>109316000.0</v>
+      </c>
+      <c r="AK28">
+        <v>111639000.0</v>
+      </c>
+      <c r="AL28">
+        <v>109609000.0</v>
+      </c>
+      <c r="AM28">
+        <v>104957000.0</v>
+      </c>
+      <c r="AN28">
+        <v>99062000.0</v>
+      </c>
+      <c r="AO28">
+        <v>98043000.0</v>
+      </c>
+      <c r="AP28">
+        <v>98846000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>90544000.0</v>
+      </c>
+      <c r="AR28">
+        <v>87206000.0</v>
+      </c>
+      <c r="AS28">
+        <v>81468000.0</v>
+      </c>
+      <c r="AT28">
+        <v>73695000.0</v>
+      </c>
+      <c r="AU28">
+        <v>68341000.0</v>
+      </c>
+      <c r="AV28">
+        <v>68992000.0</v>
+      </c>
+      <c r="AW28">
+        <v>65949000.0</v>
+      </c>
+      <c r="AX28">
+        <v>66314000.0</v>
+      </c>
+      <c r="AY28">
+        <v>46264000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>56357000.0</v>
+      </c>
+      <c r="BA28">
+        <v>67323000.0</v>
+      </c>
+      <c r="BB28">
+        <v>56115000.0</v>
+      </c>
+      <c r="BC28">
+        <v>19560000.0</v>
+      </c>
+      <c r="BD28">
+        <v>54641000.0</v>
+      </c>
+      <c r="BE28">
+        <v>55101000.0</v>
+      </c>
+      <c r="BF28">
+        <v>41125000.0</v>
+      </c>
+      <c r="BG28">
+        <v>45023000.0</v>
+      </c>
+      <c r="BH28">
+        <v>44435000.0</v>
+      </c>
+      <c r="BI28">
+        <v>47111000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>156943000.0</v>
+      </c>
+      <c r="BK28">
+        <v>61615000.0</v>
+      </c>
+      <c r="BL28">
+        <v>43335000.0</v>
+      </c>
+      <c r="BM28">
+        <v>40533000.0</v>
+      </c>
+      <c r="BN28">
+        <v>35658000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>19863000.0</v>
+      </c>
+      <c r="C29">
+        <v>20578000.0</v>
+      </c>
+      <c r="D29">
+        <v>26081000.0</v>
+      </c>
+      <c r="E29">
+        <v>25138000.0</v>
+      </c>
+      <c r="F29">
+        <v>21596000.0</v>
+      </c>
+      <c r="G29">
+        <v>23689000.0</v>
+      </c>
+      <c r="H29">
+        <v>21734000.0</v>
+      </c>
+      <c r="I29">
+        <v>19230000.0</v>
+      </c>
+      <c r="J29">
+        <v>19229000.0</v>
+      </c>
+      <c r="K29">
+        <v>3374000.0</v>
+      </c>
+      <c r="L29">
+        <v>15446000.0</v>
+      </c>
+      <c r="M29">
+        <v>20634000.0</v>
+      </c>
+      <c r="N29">
+        <v>18959000.0</v>
+      </c>
+      <c r="O29">
+        <v>17585000.0</v>
+      </c>
+      <c r="P29">
+        <v>29233000.0</v>
+      </c>
+      <c r="Q29">
+        <v>21704000.0</v>
+      </c>
+      <c r="R29">
+        <v>21639000.0</v>
+      </c>
+      <c r="S29">
+        <v>-61724000.0</v>
+      </c>
+      <c r="T29">
+        <v>27459000.0</v>
+      </c>
+      <c r="U29">
+        <v>36176000.0</v>
+      </c>
+      <c r="V29">
+        <v>32490000.0</v>
+      </c>
+      <c r="W29">
+        <v>21228000.0</v>
+      </c>
+      <c r="X29">
+        <v>19353000.0</v>
+      </c>
+      <c r="Y29">
+        <v>20396000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-9471000.0</v>
+      </c>
+      <c r="AA29">
+        <v>15072000.0</v>
+      </c>
+      <c r="AB29">
+        <v>24182000.0</v>
+      </c>
+      <c r="AC29">
+        <v>27431000.0</v>
+      </c>
+      <c r="AD29">
+        <v>24213000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>167363000.0</v>
+      </c>
+      <c r="C30">
+        <v>198365000.0</v>
+      </c>
+      <c r="D30">
+        <v>179946000.0</v>
+      </c>
+      <c r="E30">
+        <v>164327000.0</v>
+      </c>
+      <c r="F30">
+        <v>160226000.0</v>
+      </c>
+      <c r="G30">
+        <v>160472000.0</v>
+      </c>
+      <c r="H30">
+        <v>164582000.0</v>
+      </c>
+      <c r="I30">
+        <v>157706000.0</v>
+      </c>
+      <c r="J30">
+        <v>159240000.0</v>
+      </c>
+      <c r="K30">
+        <v>190863000.0</v>
+      </c>
+      <c r="L30">
+        <v>147090000.0</v>
+      </c>
+      <c r="M30">
+        <v>145218000.0</v>
+      </c>
+      <c r="N30">
+        <v>152780000.0</v>
+      </c>
+      <c r="O30">
+        <v>148479000.0</v>
+      </c>
+      <c r="P30">
+        <v>138105000.0</v>
+      </c>
+      <c r="Q30">
+        <v>127402000.0</v>
+      </c>
+      <c r="R30">
+        <v>126324000.0</v>
+      </c>
+      <c r="S30">
+        <v>187860000.0</v>
+      </c>
+      <c r="T30">
+        <v>118042000.0</v>
+      </c>
+      <c r="U30">
+        <v>118452000.0</v>
+      </c>
+      <c r="V30">
+        <v>123221000.0</v>
+      </c>
+      <c r="W30">
+        <v>123324000.0</v>
+      </c>
+      <c r="X30">
+        <v>108627000.0</v>
+      </c>
+      <c r="Y30">
+        <v>106370000.0</v>
+      </c>
+      <c r="Z30">
+        <v>118868000.0</v>
+      </c>
+      <c r="AA30">
+        <v>119008000.0</v>
+      </c>
+      <c r="AB30">
+        <v>121306000.0</v>
+      </c>
+      <c r="AC30">
+        <v>120085000.0</v>
+      </c>
+      <c r="AD30">
+        <v>126690000.0</v>
+      </c>
+      <c r="AE30">
+        <v>246678000.0</v>
+      </c>
+      <c r="AF30">
+        <v>170798000.0</v>
+      </c>
+      <c r="AG30">
+        <v>161247000.0</v>
+      </c>
+      <c r="AH30">
+        <v>161817000.0</v>
+      </c>
+      <c r="AI30">
+        <v>161271000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>156705000.0</v>
+      </c>
+      <c r="AK30">
+        <v>160435000.0</v>
+      </c>
+      <c r="AL30">
+        <v>156557000.0</v>
+      </c>
+      <c r="AM30">
+        <v>156223000.0</v>
+      </c>
+      <c r="AN30">
+        <v>148004000.0</v>
+      </c>
+      <c r="AO30">
+        <v>144112000.0</v>
+      </c>
+      <c r="AP30">
+        <v>142108000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>136793000.0</v>
+      </c>
+      <c r="AR30">
+        <v>132269000.0</v>
+      </c>
+      <c r="AS30">
+        <v>123448000.0</v>
+      </c>
+      <c r="AT30">
+        <v>114144000.0</v>
+      </c>
+      <c r="AU30">
+        <v>107700000.0</v>
+      </c>
+      <c r="AV30">
+        <v>107522000.0</v>
+      </c>
+      <c r="AW30">
+        <v>105508000.0</v>
+      </c>
+      <c r="AX30">
+        <v>101333000.0</v>
+      </c>
+      <c r="AY30">
+        <v>84407000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>94577000.0</v>
+      </c>
+      <c r="BA30">
+        <v>100919000.0</v>
+      </c>
+      <c r="BB30">
+        <v>91612000.0</v>
+      </c>
+      <c r="BC30">
+        <v>69412000.0</v>
+      </c>
+      <c r="BD30">
+        <v>86470000.0</v>
+      </c>
+      <c r="BE30">
+        <v>89187000.0</v>
+      </c>
+      <c r="BF30">
+        <v>73921000.0</v>
+      </c>
+      <c r="BG30">
+        <v>75825000.0</v>
+      </c>
+      <c r="BH30">
+        <v>79752000.0</v>
+      </c>
+      <c r="BI30">
+        <v>95889000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>204339000.0</v>
+      </c>
+      <c r="BK30">
+        <v>103272000.0</v>
+      </c>
+      <c r="BL30">
+        <v>79913000.0</v>
+      </c>
+      <c r="BM30">
+        <v>74433000.0</v>
+      </c>
+      <c r="BN30">
+        <v>65702000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>271908000.0</v>
+      </c>
+      <c r="E31">
+        <v>173976000.0</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31">
+        <v>412753000.0</v>
+      </c>
+      <c r="H31">
+        <v>-17506000.0</v>
+      </c>
+      <c r="I31">
+        <v>-38185000.0</v>
+      </c>
+      <c r="J31">
+        <v>-40713000.0</v>
+      </c>
+      <c r="K31">
+        <v>-72643000.0</v>
+      </c>
+      <c r="L31">
+        <v>-34269000.0</v>
+      </c>
+      <c r="M31">
+        <v>-31574000.0</v>
+      </c>
+      <c r="N31">
+        <v>-34762000.0</v>
+      </c>
+      <c r="O31">
+        <v>-163229000.0</v>
+      </c>
+      <c r="P31">
+        <v>-24646000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-19803000.0</v>
+      </c>
+      <c r="R31">
+        <v>-15848000.0</v>
+      </c>
+      <c r="S31">
+        <v>-65269000.0</v>
+      </c>
+      <c r="T31">
+        <v>-44142000.0</v>
+      </c>
+      <c r="U31">
+        <v>-18677000.0</v>
+      </c>
+      <c r="V31">
+        <v>-22188000.0</v>
+      </c>
+      <c r="W31">
+        <v>-20024000.0</v>
+      </c>
+      <c r="X31">
+        <v>-17823000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-16217000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-40422000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-21902000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-24032000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-18404000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-17440000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-150177000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-67002000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-64771000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-60073000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-56773000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-64444000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-63533000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-61936000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-65633000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-59490000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-55323000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-54914000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-50225000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-45292000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-42571000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-36288000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-28254000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-34710000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-33175000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-29308000.0</v>
+      </c>
+      <c r="AY31">
+        <v>783847000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-28256000.0</v>
+      </c>
+      <c r="BA31">
+        <v>692000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-3559000.0</v>
+      </c>
+      <c r="BC31">
+        <v>739044000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-30888000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-32118000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-32481000.0</v>
+      </c>
+      <c r="BG31">
+        <v>813699000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-34357000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-34775000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-35879000.0</v>
+      </c>
+      <c r="BK31">
+        <v>682594000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-42586000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-43465000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-41444000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>446886000.0</v>
+      </c>
+      <c r="C32">
+        <v>472396000.0</v>
+      </c>
+      <c r="D32">
+        <v>722474000.0</v>
+      </c>
+      <c r="E32">
+        <v>481589000.0</v>
+      </c>
+      <c r="F32">
+        <v>465959000.0</v>
+      </c>
+      <c r="G32">
+        <v>493193000.0</v>
+      </c>
+      <c r="H32">
+        <v>515244000.0</v>
+      </c>
+      <c r="I32">
+        <v>507483000.0</v>
+      </c>
+      <c r="J32">
+        <v>508351000.0</v>
+      </c>
+      <c r="K32">
+        <v>500297000.0</v>
+      </c>
+      <c r="L32">
+        <v>498263000.0</v>
+      </c>
+      <c r="M32">
+        <v>488908000.0</v>
+      </c>
+      <c r="N32">
+        <v>456951000.0</v>
+      </c>
+      <c r="O32">
+        <v>428303000.0</v>
+      </c>
+      <c r="P32">
+        <v>349096000.0</v>
+      </c>
+      <c r="Q32">
+        <v>280423000.0</v>
+      </c>
+      <c r="R32">
+        <v>250265000.0</v>
+      </c>
+      <c r="S32">
+        <v>283495000.0</v>
+      </c>
+      <c r="T32">
+        <v>259823000.0</v>
+      </c>
+      <c r="U32">
+        <v>274558000.0</v>
+      </c>
+      <c r="V32">
+        <v>275725000.0</v>
+      </c>
+      <c r="W32">
+        <v>286400000.0</v>
+      </c>
+      <c r="X32">
+        <v>290864000.0</v>
+      </c>
+      <c r="Y32">
+        <v>306129000.0</v>
+      </c>
+      <c r="Z32">
+        <v>317437000.0</v>
+      </c>
+      <c r="AA32">
+        <v>347166000.0</v>
+      </c>
+      <c r="AB32">
+        <v>361258000.0</v>
+      </c>
+      <c r="AC32">
+        <v>362566000.0</v>
+      </c>
+      <c r="AD32">
+        <v>358084000.0</v>
+      </c>
+      <c r="AE32">
+        <v>448124000.0</v>
+      </c>
+      <c r="AF32">
+        <v>396452000.0</v>
+      </c>
+      <c r="AG32">
+        <v>380828000.0</v>
+      </c>
+      <c r="AH32">
+        <v>355762000.0</v>
+      </c>
+      <c r="AI32">
+        <v>359186000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>362769000.0</v>
+      </c>
+      <c r="AK32">
+        <v>328728000.0</v>
+      </c>
+      <c r="AL32">
+        <v>311682000.0</v>
+      </c>
+      <c r="AM32">
+        <v>307252000.0</v>
+      </c>
+      <c r="AN32">
+        <v>295056000.0</v>
+      </c>
+      <c r="AO32">
+        <v>289321000.0</v>
+      </c>
+      <c r="AP32">
+        <v>274005000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>271636000.0</v>
+      </c>
+      <c r="AR32">
+        <v>255071000.0</v>
+      </c>
+      <c r="AS32">
+        <v>233692000.0</v>
+      </c>
+      <c r="AT32">
+        <v>222623000.0</v>
+      </c>
+      <c r="AU32">
+        <v>218484000.0</v>
+      </c>
+      <c r="AV32">
+        <v>214262000.0</v>
+      </c>
+      <c r="AW32">
+        <v>211099000.0</v>
+      </c>
+      <c r="AX32">
+        <v>219624000.0</v>
+      </c>
+      <c r="AY32">
+        <v>194717000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>199304000.0</v>
+      </c>
+      <c r="BA32">
+        <v>214750000.0</v>
+      </c>
+      <c r="BB32">
+        <v>205321000.0</v>
+      </c>
+      <c r="BC32">
+        <v>198555000.0</v>
+      </c>
+      <c r="BD32">
+        <v>205237000.0</v>
+      </c>
+      <c r="BE32">
+        <v>205737000.0</v>
+      </c>
+      <c r="BF32">
+        <v>196491000.0</v>
+      </c>
+      <c r="BG32">
+        <v>187981000.0</v>
+      </c>
+      <c r="BH32">
+        <v>195910000.0</v>
+      </c>
+      <c r="BI32">
+        <v>204955000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>212468000.0</v>
+      </c>
+      <c r="BK32">
+        <v>202988000.0</v>
+      </c>
+      <c r="BL32">
+        <v>212689000.0</v>
+      </c>
+      <c r="BM32">
+        <v>223397000.0</v>
+      </c>
+      <c r="BN32">
+        <v>216393000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>491116000.0</v>
+      </c>
+      <c r="C2">
+        <v>588283000.0</v>
+      </c>
+      <c r="D2">
+        <v>572647000.0</v>
+      </c>
+      <c r="E2">
+        <v>314857000.0</v>
+      </c>
+      <c r="F2">
+        <v>397716000.0</v>
+      </c>
+      <c r="G2">
+        <v>214673000.0</v>
+      </c>
+      <c r="H2">
+        <v>382073000.0</v>
+      </c>
+      <c r="I2">
+        <v>194582000.0</v>
+      </c>
+      <c r="J2">
+        <v>448313000.0</v>
+      </c>
+      <c r="K2">
+        <v>267500000.0</v>
+      </c>
+      <c r="L2">
+        <v>187517000.0</v>
+      </c>
+      <c r="M2">
+        <v>252749000.0</v>
+      </c>
+      <c r="N2">
+        <v>495353000.0</v>
+      </c>
+      <c r="O2">
+        <v>303742000.0</v>
+      </c>
+      <c r="P2">
+        <v>564774000.0</v>
+      </c>
+      <c r="Q2">
+        <v>356215000.0</v>
+      </c>
+      <c r="R2">
+        <v>2510851000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>100328000</v>
+      </c>
+      <c r="E3">
+        <v>52240000</v>
+      </c>
+      <c r="F3">
+        <v>44179000</v>
+      </c>
+      <c r="G3">
+        <v>19597000</v>
+      </c>
+      <c r="H3">
+        <v>63786000</v>
+      </c>
+      <c r="I3">
+        <v>190500000</v>
+      </c>
+      <c r="J3">
+        <v>99553000</v>
+      </c>
+      <c r="K3">
+        <v>88559000</v>
+      </c>
+      <c r="L3">
+        <v>187329000</v>
+      </c>
+      <c r="M3">
+        <v>126834000</v>
+      </c>
+      <c r="N3">
+        <v>184088000</v>
+      </c>
+      <c r="O3">
+        <v>71112000</v>
+      </c>
+      <c r="P3">
+        <v>42595000</v>
+      </c>
+      <c r="Q3">
+        <v>27540000</v>
+      </c>
+      <c r="R3">
+        <v>4890000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>257790000.0</v>
+      </c>
+      <c r="F4">
+        <v>-82859000.0</v>
+      </c>
+      <c r="G4">
+        <v>183043000.0</v>
+      </c>
+      <c r="H4">
+        <v>-167400000.0</v>
+      </c>
+      <c r="I4">
+        <v>187491000.0</v>
+      </c>
+      <c r="J4">
+        <v>-253731000.0</v>
+      </c>
+      <c r="K4">
+        <v>180813000.0</v>
+      </c>
+      <c r="L4">
+        <v>79983000.0</v>
+      </c>
+      <c r="M4">
+        <v>-65232000.0</v>
+      </c>
+      <c r="N4">
+        <v>-242604000.0</v>
+      </c>
+      <c r="O4">
+        <v>191611000.0</v>
+      </c>
+      <c r="P4">
+        <v>-261032000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>230382000.0</v>
+      </c>
+      <c r="F5">
+        <v>-148806000.0</v>
+      </c>
+      <c r="G5">
+        <v>-33383000.0</v>
+      </c>
+      <c r="H5">
+        <v>17749000.0</v>
+      </c>
+      <c r="I5">
+        <v>229109000.0</v>
+      </c>
+      <c r="J5">
+        <v>-319351000.0</v>
+      </c>
+      <c r="K5">
+        <v>6444000.0</v>
+      </c>
+      <c r="L5">
+        <v>-19951000.0</v>
+      </c>
+      <c r="M5">
+        <v>-35395000.0</v>
+      </c>
+      <c r="N5">
+        <v>-32548000.0</v>
+      </c>
+      <c r="O5">
+        <v>-102459000.0</v>
+      </c>
+      <c r="P5">
+        <v>-174924000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>-273332000.0</v>
+      </c>
+      <c r="C6">
+        <v>-97167000.0</v>
+      </c>
+      <c r="D6">
+        <v>15636000.0</v>
+      </c>
+      <c r="E6">
+        <v>257790000.0</v>
+      </c>
+      <c r="F6">
+        <v>-82859000.0</v>
+      </c>
+      <c r="G6">
+        <v>183043000.0</v>
+      </c>
+      <c r="H6">
+        <v>-167400000.0</v>
+      </c>
+      <c r="I6">
+        <v>187491000.0</v>
+      </c>
+      <c r="J6">
+        <v>-253731000.0</v>
+      </c>
+      <c r="K6">
+        <v>180813000.0</v>
+      </c>
+      <c r="L6">
+        <v>79983000.0</v>
+      </c>
+      <c r="M6">
+        <v>-65232000.0</v>
+      </c>
+      <c r="N6">
+        <v>-242604000.0</v>
+      </c>
+      <c r="O6">
+        <v>191611000.0</v>
+      </c>
+      <c r="P6">
+        <v>-261032000.0</v>
+      </c>
+      <c r="Q6">
+        <v>208559000.0</v>
+      </c>
+      <c r="R6">
+        <v>356215000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7">
+        <v>-129734000.0</v>
+      </c>
+      <c r="C7">
+        <v>20640000.0</v>
+      </c>
+      <c r="D7">
+        <v>104433000.0</v>
+      </c>
+      <c r="E7">
+        <v>395167000.0</v>
+      </c>
+      <c r="F7">
+        <v>23941000.0</v>
+      </c>
+      <c r="G7">
+        <v>-102649000.0</v>
+      </c>
+      <c r="H7">
+        <v>-65267000.0</v>
+      </c>
+      <c r="I7">
+        <v>311235000.0</v>
+      </c>
+      <c r="J7">
+        <v>-360948000.0</v>
+      </c>
+      <c r="K7">
+        <v>54730000.0</v>
+      </c>
+      <c r="L7">
+        <v>-2393000.0</v>
+      </c>
+      <c r="M7">
+        <v>-11134000.0</v>
+      </c>
+      <c r="N7">
+        <v>52243000.0</v>
+      </c>
+      <c r="O7">
+        <v>-50931000.0</v>
+      </c>
+      <c r="P7">
+        <v>57027000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-85610000.0</v>
+      </c>
+      <c r="R7">
+        <v>36989000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
+      </c>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
+        <v>0.0</v>
+      </c>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>15939000.0</v>
+      </c>
+      <c r="K10">
+        <v>14893000.0</v>
+      </c>
+      <c r="L10">
+        <v>38320000.0</v>
+      </c>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>2661000.0</v>
+      </c>
+      <c r="O10">
+        <v>3185000.0</v>
+      </c>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>164785000.0</v>
+      </c>
+      <c r="F11">
+        <v>172747000.0</v>
+      </c>
+      <c r="G11">
+        <v>-69266000.0</v>
+      </c>
+      <c r="H11">
+        <v>-83016000.0</v>
+      </c>
+      <c r="I11">
+        <v>82126000.0</v>
+      </c>
+      <c r="J11">
+        <v>-41319000.0</v>
+      </c>
+      <c r="K11">
+        <v>33359000.0</v>
+      </c>
+      <c r="L11">
+        <v>31922000.0</v>
+      </c>
+      <c r="M11">
+        <v>24192000.0</v>
+      </c>
+      <c r="N11">
+        <v>57074000.0</v>
+      </c>
+      <c r="O11">
+        <v>-54031000.0</v>
+      </c>
+      <c r="P11">
+        <v>41926000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>544038000.0</v>
+      </c>
+      <c r="F12">
+        <v>723955000.0</v>
+      </c>
+      <c r="G12">
+        <v>724702000.0</v>
+      </c>
+      <c r="H12">
+        <v>352769000.0</v>
+      </c>
+      <c r="I12">
+        <v>210432000.0</v>
+      </c>
+      <c r="J12">
+        <v>98616000.0</v>
+      </c>
+      <c r="K12">
+        <v>99161000.0</v>
+      </c>
+      <c r="L12">
+        <v>75241000.0</v>
+      </c>
+      <c r="M12">
+        <v>-15877000.0</v>
+      </c>
+      <c r="N12">
+        <v>50235000.0</v>
+      </c>
+      <c r="O12">
+        <v>73525000.0</v>
+      </c>
+      <c r="P12">
+        <v>290652000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>395167000.0</v>
+      </c>
+      <c r="F13">
+        <v>23941000.0</v>
+      </c>
+      <c r="G13">
+        <v>-102649000.0</v>
+      </c>
+      <c r="H13">
+        <v>-65267000.0</v>
+      </c>
+      <c r="I13">
+        <v>318587000.0</v>
+      </c>
+      <c r="J13">
+        <v>-360948000.0</v>
+      </c>
+      <c r="K13">
+        <v>54730000.0</v>
+      </c>
+      <c r="L13">
+        <v>-2393000.0</v>
+      </c>
+      <c r="M13">
+        <v>-11134000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>51017000.0</v>
+      </c>
+      <c r="C14">
+        <v>60112000.0</v>
+      </c>
+      <c r="D14">
+        <v>74060000.0</v>
+      </c>
+      <c r="E14">
+        <v>69645000.0</v>
+      </c>
+      <c r="F14">
+        <v>57295000.0</v>
+      </c>
+      <c r="G14">
+        <v>44262000.0</v>
+      </c>
+      <c r="H14">
+        <v>35106000.0</v>
+      </c>
+      <c r="I14">
+        <v>64268000.0</v>
+      </c>
+      <c r="J14">
+        <v>61552000.0</v>
+      </c>
+      <c r="K14">
+        <v>56444000.0</v>
+      </c>
+      <c r="L14">
+        <v>43390000.0</v>
+      </c>
+      <c r="M14">
+        <v>31552000.0</v>
+      </c>
+      <c r="N14">
+        <v>23184000.0</v>
+      </c>
+      <c r="O14">
+        <v>15056000.0</v>
+      </c>
+      <c r="P14">
+        <v>7987000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3399000.0</v>
+      </c>
+      <c r="R14">
+        <v>1201000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>91903000.0</v>
+      </c>
+      <c r="C15">
+        <v>85513000.0</v>
+      </c>
+      <c r="D15">
+        <v>79091000.0</v>
+      </c>
+      <c r="E15">
+        <v>79443000.0</v>
+      </c>
+      <c r="F15">
+        <v>85790000.0</v>
+      </c>
+      <c r="G15">
+        <v>86522000.0</v>
+      </c>
+      <c r="H15">
+        <v>84083000.0</v>
+      </c>
+      <c r="I15">
+        <v>91305000.0</v>
+      </c>
+      <c r="J15">
+        <v>91628000.0</v>
+      </c>
+      <c r="K15">
+        <v>89824000.0</v>
+      </c>
+      <c r="L15">
+        <v>88981000.0</v>
+      </c>
+      <c r="M15">
+        <v>87716000.0</v>
+      </c>
+      <c r="N15">
+        <v>65225000.0</v>
+      </c>
+      <c r="O15">
+        <v>89021000.0</v>
+      </c>
+      <c r="P15">
+        <v>55803000.0</v>
+      </c>
+      <c r="Q15">
+        <v>20000000.0</v>
+      </c>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>217784000.0</v>
+      </c>
+      <c r="C16">
+        <v>491116000.0</v>
+      </c>
+      <c r="D16">
+        <v>588283000.0</v>
+      </c>
+      <c r="E16">
+        <v>572647000.0</v>
+      </c>
+      <c r="F16">
+        <v>314857000.0</v>
+      </c>
+      <c r="G16">
+        <v>397716000.0</v>
+      </c>
+      <c r="H16">
+        <v>214673000.0</v>
+      </c>
+      <c r="I16">
+        <v>382073000.0</v>
+      </c>
+      <c r="J16">
+        <v>194582000.0</v>
+      </c>
+      <c r="K16">
+        <v>448313000.0</v>
+      </c>
+      <c r="L16">
+        <v>267500000.0</v>
+      </c>
+      <c r="M16">
+        <v>187517000.0</v>
+      </c>
+      <c r="N16">
+        <v>252749000.0</v>
+      </c>
+      <c r="O16">
+        <v>495353000.0</v>
+      </c>
+      <c r="P16">
+        <v>303742000.0</v>
+      </c>
+      <c r="Q16">
+        <v>564774000.0</v>
+      </c>
+      <c r="R16">
+        <v>356215000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>358614000.0</v>
+      </c>
+      <c r="C18">
+        <v>433780000.0</v>
+      </c>
+      <c r="D18">
+        <v>657496000.0</v>
+      </c>
+      <c r="E18">
+        <v>1293821000.0</v>
+      </c>
+      <c r="F18">
+        <v>1175996000.0</v>
+      </c>
+      <c r="G18">
+        <v>844571000.0</v>
+      </c>
+      <c r="H18">
+        <v>571920000.0</v>
+      </c>
+      <c r="I18">
+        <v>633752000.0</v>
+      </c>
+      <c r="J18">
+        <v>219073000.0</v>
+      </c>
+      <c r="K18">
+        <v>219951000.0</v>
+      </c>
+      <c r="L18">
+        <v>32150000.0</v>
+      </c>
+      <c r="M18">
+        <v>-176580000.0</v>
+      </c>
+      <c r="N18">
+        <v>-251195000.0</v>
+      </c>
+      <c r="O18">
+        <v>-422718000.0</v>
+      </c>
+      <c r="P18">
+        <v>-291183000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-475597000.0</v>
+      </c>
+      <c r="R18">
+        <v>-358022000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19">
+        <v>-23605000.0</v>
+      </c>
+      <c r="C19">
+        <v>409714000.0</v>
+      </c>
+      <c r="D19">
+        <v>674053000.0</v>
+      </c>
+      <c r="E19">
+        <v>-2120400000.0</v>
+      </c>
+      <c r="F19">
+        <v>-5439454000.0</v>
+      </c>
+      <c r="G19">
+        <v>-4403450000.0</v>
+      </c>
+      <c r="H19">
+        <v>-991100000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1934554000.0</v>
+      </c>
+      <c r="J19">
+        <v>-2342401000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3759378000.0</v>
+      </c>
+      <c r="L19">
+        <v>-4178929000.0</v>
+      </c>
+      <c r="M19">
+        <v>-4182365000.0</v>
+      </c>
+      <c r="N19">
+        <v>-1240047000.0</v>
+      </c>
+      <c r="O19">
+        <v>-975428000.0</v>
+      </c>
+      <c r="P19">
+        <v>-2033885000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-1763479000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2185000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-305000000.0</v>
+      </c>
+      <c r="E21">
+        <v>3506000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1197000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-986142000.0</v>
+      </c>
+      <c r="H21">
+        <v>-390000000.0</v>
+      </c>
+      <c r="I21">
+        <v>200000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-469000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1230000000.0</v>
+      </c>
+      <c r="L21">
+        <v>1091902000.0</v>
+      </c>
+      <c r="M21">
+        <v>893067000.0</v>
+      </c>
+      <c r="N21">
+        <v>487118000.0</v>
+      </c>
+      <c r="O21">
+        <v>-310638000.0</v>
+      </c>
+      <c r="P21">
+        <v>-286000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22">
+        <v>268353000.0</v>
+      </c>
+      <c r="C22">
+        <v>232467000.0</v>
+      </c>
+      <c r="D22">
+        <v>178671000.0</v>
+      </c>
+      <c r="E22">
+        <v>284971000.0</v>
+      </c>
+      <c r="F22">
+        <v>414984000.0</v>
+      </c>
+      <c r="G22">
+        <v>197853000.0</v>
+      </c>
+      <c r="H22">
+        <v>313098000.0</v>
+      </c>
+      <c r="I22">
+        <v>324866000.0</v>
+      </c>
+      <c r="J22">
+        <v>614273000.0</v>
+      </c>
+      <c r="K22">
+        <v>225741000.0</v>
+      </c>
+      <c r="L22">
+        <v>251660000.0</v>
+      </c>
+      <c r="M22">
+        <v>204215000.0</v>
+      </c>
+      <c r="N22">
+        <v>208936000.0</v>
+      </c>
+      <c r="O22">
+        <v>211260000.0</v>
+      </c>
+      <c r="P22">
+        <v>63168000.0</v>
+      </c>
+      <c r="Q22">
+        <v>184735000.0</v>
+      </c>
+      <c r="R22">
+        <v>119046000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>1482668000.0</v>
+      </c>
+      <c r="C23">
+        <v>1329852000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1183189000.0</v>
+      </c>
+      <c r="E23">
+        <v>2700100000.0</v>
+      </c>
+      <c r="F23">
+        <v>-6151000.0</v>
+      </c>
+      <c r="G23">
+        <v>-7610000.0</v>
+      </c>
+      <c r="H23">
+        <v>-25682000.0</v>
+      </c>
+      <c r="I23">
+        <v>1771047000.0</v>
+      </c>
+      <c r="J23">
+        <v>2440847000.0</v>
+      </c>
+      <c r="K23">
+        <v>2558907000.0</v>
+      </c>
+      <c r="L23">
+        <v>3466275000.0</v>
+      </c>
+      <c r="M23">
+        <v>2985037000.0</v>
+      </c>
+      <c r="N23">
+        <v>2001712000.0</v>
+      </c>
+      <c r="O23">
+        <v>741876000.0</v>
+      </c>
+      <c r="P23">
+        <v>205902000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-489197000.0</v>
+      </c>
+      <c r="R23">
+        <v>640476000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24">
+        <v>-213678000.0</v>
+      </c>
+      <c r="C24">
+        <v>187365000.0</v>
+      </c>
+      <c r="D24">
+        <v>-106656000.0</v>
+      </c>
+      <c r="E24">
+        <v>-2120400000.0</v>
+      </c>
+      <c r="F24">
+        <v>3845728000.0</v>
+      </c>
+      <c r="G24">
+        <v>1802332000.0</v>
+      </c>
+      <c r="H24">
+        <v>-20610000.0</v>
+      </c>
+      <c r="I24">
+        <v>-275735000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1787543000.0</v>
+      </c>
+      <c r="K24">
+        <v>-2467940000.0</v>
+      </c>
+      <c r="L24">
+        <v>-3673991000.0</v>
+      </c>
+      <c r="M24">
+        <v>-2810066000.0</v>
+      </c>
+      <c r="N24">
+        <v>-2869820000.0</v>
+      </c>
+      <c r="O24">
+        <v>-15470000.0</v>
+      </c>
+      <c r="P24">
+        <v>983873000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1626117000.0</v>
+      </c>
+      <c r="R24">
+        <v>1072871000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>153867000.0</v>
+      </c>
+      <c r="C25">
+        <v>142915000.0</v>
+      </c>
+      <c r="D25">
+        <v>327536000.0</v>
+      </c>
+      <c r="E25">
+        <v>517422000.0</v>
+      </c>
+      <c r="F25">
+        <v>709138000.0</v>
+      </c>
+      <c r="G25">
+        <v>731921000.0</v>
+      </c>
+      <c r="H25">
+        <v>304873000.0</v>
+      </c>
+      <c r="I25">
+        <v>32968000.0</v>
+      </c>
+      <c r="J25">
+        <v>-76744000.0</v>
+      </c>
+      <c r="K25">
+        <v>-76626000.0</v>
+      </c>
+      <c r="L25">
+        <v>-118676000.0</v>
+      </c>
+      <c r="M25">
+        <v>-250353000.0</v>
+      </c>
+      <c r="N25">
+        <v>-373643000.0</v>
+      </c>
+      <c r="O25">
+        <v>-477967000.0</v>
+      </c>
+      <c r="P25">
+        <v>-506430000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-575970000.0</v>
+      </c>
+      <c r="R25">
+        <v>-508043000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26">
+        <v>-44805000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-55154000.0</v>
+      </c>
+      <c r="E26">
+        <v>-401288000.0</v>
+      </c>
+      <c r="F26">
+        <v>-318499000.0</v>
+      </c>
+      <c r="G26">
+        <v>-100972000.0</v>
+      </c>
+      <c r="H26">
+        <v>-154030000.0</v>
+      </c>
+      <c r="I26">
+        <v>-299972000.0</v>
+      </c>
+      <c r="J26">
+        <v>62095000.0</v>
+      </c>
+      <c r="K26">
+        <v>791000.0</v>
+      </c>
+      <c r="L26">
+        <v>35647000.0</v>
+      </c>
+      <c r="M26">
+        <v>926000.0</v>
+      </c>
+      <c r="N26">
+        <v>9905000.0</v>
+      </c>
+      <c r="O26">
+        <v>3597000.0</v>
+      </c>
+      <c r="P26">
+        <v>98945000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>20470000.0</v>
+      </c>
+      <c r="C27">
+        <v>21573000.0</v>
+      </c>
+      <c r="D27">
+        <v>19628000.0</v>
+      </c>
+      <c r="E27">
+        <v>25179000.0</v>
+      </c>
+      <c r="F27">
+        <v>23832000.0</v>
+      </c>
+      <c r="G27">
+        <v>20367000.0</v>
+      </c>
+      <c r="H27">
+        <v>23367000.0</v>
+      </c>
+      <c r="I27">
+        <v>23137000.0</v>
+      </c>
+      <c r="J27">
+        <v>22692000.0</v>
+      </c>
+      <c r="K27">
+        <v>18032000.0</v>
+      </c>
+      <c r="L27">
+        <v>16027000.0</v>
+      </c>
+      <c r="M27">
+        <v>15551000.0</v>
+      </c>
+      <c r="N27">
+        <v>13936000.0</v>
+      </c>
+      <c r="O27">
+        <v>23204000.0</v>
+      </c>
+      <c r="P27">
+        <v>144769000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1301000.0</v>
+      </c>
+      <c r="R27">
+        <v>152607000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>-417519000.0</v>
+      </c>
+      <c r="C28">
+        <v>-940661000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1622434000.0</v>
+      </c>
+      <c r="E28">
+        <v>1084369000.0</v>
+      </c>
+      <c r="F28">
+        <v>334871000.0</v>
+      </c>
+      <c r="G28">
+        <v>1939590000.0</v>
+      </c>
+      <c r="H28">
+        <v>272390000.0</v>
+      </c>
+      <c r="I28">
+        <v>1404770000.0</v>
+      </c>
+      <c r="J28">
+        <v>1880219000.0</v>
+      </c>
+      <c r="K28">
+        <v>3698534000.0</v>
+      </c>
+      <c r="L28">
+        <v>4469196000.0</v>
+      </c>
+      <c r="M28">
+        <v>3792321000.0</v>
+      </c>
+      <c r="N28">
+        <v>2431487000.0</v>
+      </c>
+      <c r="O28">
+        <v>342217000.0</v>
+      </c>
+      <c r="P28">
+        <v>223433000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-309177000.0</v>
+      </c>
+      <c r="R28">
+        <v>-2154636000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>358614000.0</v>
+      </c>
+      <c r="C29">
+        <v>433780000.0</v>
+      </c>
+      <c r="D29">
+        <v>657496000.0</v>
+      </c>
+      <c r="E29">
+        <v>1293821000.0</v>
+      </c>
+      <c r="F29">
+        <v>1220175000.0</v>
+      </c>
+      <c r="G29">
+        <v>864168000.0</v>
+      </c>
+      <c r="H29">
+        <v>635706000.0</v>
+      </c>
+      <c r="I29">
+        <v>824252000.0</v>
+      </c>
+      <c r="J29">
+        <v>318626000.0</v>
+      </c>
+      <c r="K29">
+        <v>308510000.0</v>
+      </c>
+      <c r="L29">
+        <v>219479000.0</v>
+      </c>
+      <c r="M29">
+        <v>-49746000.0</v>
+      </c>
+      <c r="N29">
+        <v>-67107000.0</v>
+      </c>
+      <c r="O29">
+        <v>-351606000.0</v>
+      </c>
+      <c r="P29">
+        <v>-248588000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-448057000.0</v>
+      </c>
+      <c r="R29">
+        <v>-353132000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>-214427000.0</v>
+      </c>
+      <c r="C30">
+        <v>409714000.0</v>
+      </c>
+      <c r="D30">
+        <v>980574000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2120400000.0</v>
+      </c>
+      <c r="F30">
+        <v>-1637905000.0</v>
+      </c>
+      <c r="G30">
+        <v>-2620715000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1075496000.0</v>
+      </c>
+      <c r="I30">
+        <v>-2041531000.0</v>
+      </c>
+      <c r="J30">
+        <v>-2452576000.0</v>
+      </c>
+      <c r="K30">
+        <v>-3826231000.0</v>
+      </c>
+      <c r="L30">
+        <v>-4608692000.0</v>
+      </c>
+      <c r="M30">
+        <v>-3807807000.0</v>
+      </c>
+      <c r="N30">
+        <v>-2606984000.0</v>
+      </c>
+      <c r="O30">
+        <v>201000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-235877000.0</v>
+      </c>
+      <c r="Q30">
+        <v>965477000.0</v>
+      </c>
+      <c r="R30">
+        <v>2863983000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>217784000.0</v>
+      </c>
+      <c r="C2">
+        <v>559505000.0</v>
+      </c>
+      <c r="D2">
+        <v>801294000.0</v>
+      </c>
+      <c r="E2">
+        <v>443745000.0</v>
+      </c>
+      <c r="F2">
+        <v>491116000.0</v>
+      </c>
+      <c r="G2">
+        <v>889868000.0</v>
+      </c>
+      <c r="H2">
+        <v>433452000.0</v>
+      </c>
+      <c r="I2">
+        <v>421216000.0</v>
+      </c>
+      <c r="J2">
+        <v>588283000.0</v>
+      </c>
+      <c r="K2">
+        <v>391885000.0</v>
+      </c>
+      <c r="L2">
+        <v>301169000.0</v>
+      </c>
+      <c r="M2">
+        <v>903998000.0</v>
+      </c>
+      <c r="N2">
+        <v>572647000.0</v>
+      </c>
+      <c r="O2">
+        <v>726138000.0</v>
+      </c>
+      <c r="P2">
+        <v>513773000.0</v>
+      </c>
+      <c r="Q2">
+        <v>697492000.0</v>
+      </c>
+      <c r="R2">
+        <v>314857000.0</v>
+      </c>
+      <c r="S2">
+        <v>507022000.0</v>
+      </c>
+      <c r="T2">
+        <v>895348000.0</v>
+      </c>
+      <c r="U2">
+        <v>1049796000.0</v>
+      </c>
+      <c r="V2">
+        <v>397716000.0</v>
+      </c>
+      <c r="W2">
+        <v>369776000.0</v>
+      </c>
+      <c r="X2">
+        <v>402231000.0</v>
+      </c>
+      <c r="Y2">
+        <v>766698000.0</v>
+      </c>
+      <c r="Z2">
+        <v>214673000.0</v>
+      </c>
+      <c r="AA2">
+        <v>230228000.0</v>
+      </c>
+      <c r="AB2">
+        <v>442833000.0</v>
+      </c>
+      <c r="AC2">
+        <v>241451000.0</v>
+      </c>
+      <c r="AD2">
+        <v>382073000.0</v>
+      </c>
+      <c r="AE2">
+        <v>279799000.0</v>
+      </c>
+      <c r="AF2">
+        <v>379256000.0</v>
+      </c>
+      <c r="AG2">
+        <v>199750000.0</v>
+      </c>
+      <c r="AH2">
+        <v>194582000.0</v>
+      </c>
+      <c r="AI2">
+        <v>292601000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>228360000.0</v>
+      </c>
+      <c r="AK2">
+        <v>239417000.0</v>
+      </c>
+      <c r="AL2">
+        <v>448313000.0</v>
+      </c>
+      <c r="AM2">
+        <v>261954000.0</v>
+      </c>
+      <c r="AN2">
+        <v>359674000.0</v>
+      </c>
+      <c r="AO2">
+        <v>245811000.0</v>
+      </c>
+      <c r="AP2">
+        <v>267500000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>276281000.0</v>
+      </c>
+      <c r="AR2">
+        <v>164860000.0</v>
+      </c>
+      <c r="AS2">
+        <v>304488000.0</v>
+      </c>
+      <c r="AT2">
+        <v>187517000.0</v>
+      </c>
+      <c r="AU2">
+        <v>348144000.0</v>
+      </c>
+      <c r="AV2">
+        <v>379150000.0</v>
+      </c>
+      <c r="AW2">
+        <v>263161000.0</v>
+      </c>
+      <c r="AX2">
+        <v>252749000.0</v>
+      </c>
+      <c r="AY2">
+        <v>525679000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>213552000.0</v>
+      </c>
+      <c r="BA2">
+        <v>461179000.0</v>
+      </c>
+      <c r="BB2">
+        <v>495353000.0</v>
+      </c>
+      <c r="BC2">
+        <v>346643000.0</v>
+      </c>
+      <c r="BD2">
+        <v>164144000.0</v>
+      </c>
+      <c r="BE2">
+        <v>312061000.0</v>
+      </c>
+      <c r="BF2">
+        <v>303742000.0</v>
+      </c>
+      <c r="BG2">
+        <v>385086000.0</v>
+      </c>
+      <c r="BH2">
+        <v>343759000.0</v>
+      </c>
+      <c r="BI2">
+        <v>454049000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>564774000.0</v>
+      </c>
+      <c r="BK2">
+        <v>494586000.0</v>
+      </c>
+      <c r="BL2">
+        <v>166908000.0</v>
+      </c>
+      <c r="BM2">
+        <v>578006000.0</v>
+      </c>
+      <c r="BN2">
+        <v>356215000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>50491000</v>
+      </c>
+      <c r="L3">
+        <v>49837000</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>28984000</v>
+      </c>
+      <c r="P3">
+        <v>23256000</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>44179000</v>
+      </c>
+      <c r="T3">
+        <v>5304000</v>
+      </c>
+      <c r="U3">
+        <v>38875000</v>
+      </c>
+      <c r="V3">
+        <v>38875000</v>
+      </c>
+      <c r="W3">
+        <v>19597000</v>
+      </c>
+      <c r="X3">
+        <v>479000</v>
+      </c>
+      <c r="Y3">
+        <v>19118000</v>
+      </c>
+      <c r="Z3">
+        <v>19118000</v>
+      </c>
+      <c r="AA3">
+        <v>25474000</v>
+      </c>
+      <c r="AB3">
+        <v>1190000</v>
+      </c>
+      <c r="AC3">
+        <v>14722000</v>
+      </c>
+      <c r="AD3">
+        <v>22400000</v>
+      </c>
+      <c r="AE3">
+        <v>53195000</v>
+      </c>
+      <c r="AF3">
+        <v>81173000</v>
+      </c>
+      <c r="AG3">
+        <v>42097000</v>
+      </c>
+      <c r="AH3">
+        <v>14035000</v>
+      </c>
+      <c r="AI3">
+        <v>20655000</v>
+      </c>
+      <c r="AJ3">
+        <v>24941000</v>
+      </c>
+      <c r="AK3">
+        <v>24843000</v>
+      </c>
+      <c r="AL3">
+        <v>27337000</v>
+      </c>
+      <c r="AM3">
+        <v>35577000</v>
+      </c>
+      <c r="AN3">
+        <v>43831000</v>
+      </c>
+      <c r="AO3">
+        <v>6094000</v>
+      </c>
+      <c r="AP3">
+        <v>2474000</v>
+      </c>
+      <c r="AQ3">
+        <v>38503000</v>
+      </c>
+      <c r="AR3">
+        <v>24516000</v>
+      </c>
+      <c r="AS3">
+        <v>70007000</v>
+      </c>
+      <c r="AT3">
+        <v>57154000</v>
+      </c>
+      <c r="AU3">
+        <v>80399000</v>
+      </c>
+      <c r="AV3">
+        <v>43293000</v>
+      </c>
+      <c r="AW3">
+        <v>3193000</v>
+      </c>
+      <c r="AX3">
+        <v>30347000</v>
+      </c>
+      <c r="AY3">
+        <v>19250000</v>
+      </c>
+      <c r="AZ3">
+        <v>104888000</v>
+      </c>
+      <c r="BA3">
+        <v>21705000</v>
+      </c>
+      <c r="BB3">
+        <v>38245000</v>
+      </c>
+      <c r="BC3">
+        <v>47417000</v>
+      </c>
+      <c r="BD3">
+        <v>8300000</v>
+      </c>
+      <c r="BE3">
+        <v>6933000</v>
+      </c>
+      <c r="BF3">
+        <v>8462000</v>
+      </c>
+      <c r="BG3">
+        <v>15987000</v>
+      </c>
+      <c r="BH3">
+        <v>8848000</v>
+      </c>
+      <c r="BI3">
+        <v>6756000</v>
+      </c>
+      <c r="BJ3">
+        <v>11036000</v>
+      </c>
+      <c r="BK3">
+        <v>6877000</v>
+      </c>
+      <c r="BL3">
+        <v>11682000</v>
+      </c>
+      <c r="BM3">
+        <v>4856000</v>
+      </c>
+      <c r="BN3">
+        <v>4441000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-602829000.0</v>
+      </c>
+      <c r="N4">
+        <v>331351000.0</v>
+      </c>
+      <c r="O4">
+        <v>-153491000.0</v>
+      </c>
+      <c r="P4">
+        <v>212365000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-183719000.0</v>
+      </c>
+      <c r="R4">
+        <v>382635000.0</v>
+      </c>
+      <c r="S4">
+        <v>-192165000.0</v>
+      </c>
+      <c r="T4">
+        <v>-388326000.0</v>
+      </c>
+      <c r="U4">
+        <v>-154448000.0</v>
+      </c>
+      <c r="V4">
+        <v>652080000.0</v>
+      </c>
+      <c r="W4">
+        <v>27940000.0</v>
+      </c>
+      <c r="X4">
+        <v>-32455000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-364467000.0</v>
+      </c>
+      <c r="Z4">
+        <v>552025000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-15555000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-212605000.0</v>
+      </c>
+      <c r="AC4">
+        <v>201382000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-140622000.0</v>
+      </c>
+      <c r="AE4">
+        <v>102274000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-99457000.0</v>
+      </c>
+      <c r="AG4">
+        <v>179506000.0</v>
+      </c>
+      <c r="AH4">
+        <v>5168000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-98019000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>64241000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-11057000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-208896000.0</v>
+      </c>
+      <c r="AM4">
+        <v>186359000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-97720000.0</v>
+      </c>
+      <c r="AO4">
+        <v>113863000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-21689000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-8781000.0</v>
+      </c>
+      <c r="AR4">
+        <v>111421000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-139628000.0</v>
+      </c>
+      <c r="AT4">
+        <v>116971000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-160627000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-31006000.0</v>
+      </c>
+      <c r="AW4">
+        <v>115989000.0</v>
+      </c>
+      <c r="AX4">
+        <v>10412000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-272930000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>312127000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-247627000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-34174000.0</v>
+      </c>
+      <c r="BC4">
+        <v>148710000.0</v>
+      </c>
+      <c r="BD4">
+        <v>182499000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-139606319.0</v>
+      </c>
+      <c r="BF4">
+        <v>8319.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>30641000.0</v>
+      </c>
+      <c r="N5">
+        <v>-53771000.0</v>
+      </c>
+      <c r="O5">
+        <v>-28662000.0</v>
+      </c>
+      <c r="P5">
+        <v>55327000.0</v>
+      </c>
+      <c r="Q5">
+        <v>146812000.0</v>
+      </c>
+      <c r="R5">
+        <v>56905000.0</v>
+      </c>
+      <c r="S5">
+        <v>-25260000.0</v>
+      </c>
+      <c r="T5">
+        <v>8838000.0</v>
+      </c>
+      <c r="U5">
+        <v>-156882000.0</v>
+      </c>
+      <c r="V5">
+        <v>24498000.0</v>
+      </c>
+      <c r="W5">
+        <v>-35892000.0</v>
+      </c>
+      <c r="X5">
+        <v>25610000.0</v>
+      </c>
+      <c r="Y5">
+        <v>1927000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-25028000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2539000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-11609000.0</v>
+      </c>
+      <c r="AC5">
+        <v>31604000.0</v>
+      </c>
+      <c r="AD5">
+        <v>293000.0</v>
+      </c>
+      <c r="AE5">
+        <v>315266000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-99242000.0</v>
+      </c>
+      <c r="AG5">
+        <v>7541000.0</v>
+      </c>
+      <c r="AH5">
+        <v>5544000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-327202000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1656000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-7859000.0</v>
+      </c>
+      <c r="AL5">
+        <v>14054000.0</v>
+      </c>
+      <c r="AM5">
+        <v>32962000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-3761000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-12684000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-10073000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-33140000.0</v>
+      </c>
+      <c r="AR5">
+        <v>25166000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-6762000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-5215000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-22705000.0</v>
+      </c>
+      <c r="AV5">
+        <v>3175000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-42515000.0</v>
+      </c>
+      <c r="AX5">
+        <v>26650000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-23497000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>41546000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-20349000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-30248000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-38145000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-1726000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-62556112.0</v>
+      </c>
+      <c r="BF5">
+        <v>-31888.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>167157000.0</v>
+      </c>
+      <c r="C6">
+        <v>-341721000.0</v>
+      </c>
+      <c r="D6">
+        <v>-241789000.0</v>
+      </c>
+      <c r="E6">
+        <v>357549000.0</v>
+      </c>
+      <c r="F6">
+        <v>-47371000.0</v>
+      </c>
+      <c r="G6">
+        <v>-398752000.0</v>
+      </c>
+      <c r="H6">
+        <v>456416000.0</v>
+      </c>
+      <c r="I6">
+        <v>12236000.0</v>
+      </c>
+      <c r="J6">
+        <v>-167067000.0</v>
+      </c>
+      <c r="K6">
+        <v>196398000.0</v>
+      </c>
+      <c r="L6">
+        <v>90716000.0</v>
+      </c>
+      <c r="M6">
+        <v>-602829000.0</v>
+      </c>
+      <c r="N6">
+        <v>331351000.0</v>
+      </c>
+      <c r="O6">
+        <v>-153491000.0</v>
+      </c>
+      <c r="P6">
+        <v>212365000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-183719000.0</v>
+      </c>
+      <c r="R6">
+        <v>382635000.0</v>
+      </c>
+      <c r="S6">
+        <v>-192165000.0</v>
+      </c>
+      <c r="T6">
+        <v>-388326000.0</v>
+      </c>
+      <c r="U6">
+        <v>-154448000.0</v>
+      </c>
+      <c r="V6">
+        <v>652080000.0</v>
+      </c>
+      <c r="W6">
+        <v>27940000.0</v>
+      </c>
+      <c r="X6">
+        <v>-32455000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-364467000.0</v>
+      </c>
+      <c r="Z6">
+        <v>552025000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-15555000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-212605000.0</v>
+      </c>
+      <c r="AC6">
+        <v>201382000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-140622000.0</v>
+      </c>
+      <c r="AE6">
+        <v>102274000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-99457000.0</v>
+      </c>
+      <c r="AG6">
+        <v>179506000.0</v>
+      </c>
+      <c r="AH6">
+        <v>5168000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-98019000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>64241000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-11057000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-208896000.0</v>
+      </c>
+      <c r="AM6">
+        <v>186359000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-97720000.0</v>
+      </c>
+      <c r="AO6">
+        <v>113863000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-21689000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-8781000.0</v>
+      </c>
+      <c r="AR6">
+        <v>111421000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-139628000.0</v>
+      </c>
+      <c r="AT6">
+        <v>116971000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-160627000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-31006000.0</v>
+      </c>
+      <c r="AW6">
+        <v>115989000.0</v>
+      </c>
+      <c r="AX6">
+        <v>10412000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-272930000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>312127000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-247627000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-34174000.0</v>
+      </c>
+      <c r="BC6">
+        <v>148710000.0</v>
+      </c>
+      <c r="BD6">
+        <v>182499000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-147917000.0</v>
+      </c>
+      <c r="BF6">
+        <v>8319000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-81344000.0</v>
+      </c>
+      <c r="BH6">
+        <v>41327000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-110290000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-110725000.0</v>
+      </c>
+      <c r="BK6">
+        <v>70188000.0</v>
+      </c>
+      <c r="BL6">
+        <v>327678000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-411098000.0</v>
+      </c>
+      <c r="BN6">
+        <v>221791000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7">
+        <v>-108599000.0</v>
+      </c>
+      <c r="C7">
+        <v>7320000.0</v>
+      </c>
+      <c r="D7">
+        <v>-27002000.0</v>
+      </c>
+      <c r="E7">
+        <v>-11399000.0</v>
+      </c>
+      <c r="F7">
+        <v>-98653000.0</v>
+      </c>
+      <c r="G7">
+        <v>91787000.0</v>
+      </c>
+      <c r="H7">
+        <v>-55547000.0</v>
+      </c>
+      <c r="I7">
+        <v>36646000.0</v>
+      </c>
+      <c r="J7">
+        <v>-58624000.0</v>
+      </c>
+      <c r="K7">
+        <v>-29360000.0</v>
+      </c>
+      <c r="L7">
+        <v>31445000.0</v>
+      </c>
+      <c r="M7">
+        <v>103713000.0</v>
+      </c>
+      <c r="N7">
+        <v>-79553000.0</v>
+      </c>
+      <c r="O7">
+        <v>24260000.0</v>
+      </c>
+      <c r="P7">
+        <v>-11723000.0</v>
+      </c>
+      <c r="Q7">
+        <v>294432000.0</v>
+      </c>
+      <c r="R7">
+        <v>92998000.0</v>
+      </c>
+      <c r="S7">
+        <v>-950000.0</v>
+      </c>
+      <c r="T7">
+        <v>74039000.0</v>
+      </c>
+      <c r="U7">
+        <v>-146869000.0</v>
+      </c>
+      <c r="V7">
+        <v>92330000.0</v>
+      </c>
+      <c r="W7">
+        <v>29205000.0</v>
+      </c>
+      <c r="X7">
+        <v>115340000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-28122000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-219072000.0</v>
+      </c>
+      <c r="AA7">
+        <v>45511000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-14578000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-25894000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-70306000.0</v>
+      </c>
+      <c r="AE7">
+        <v>265153000.0</v>
+      </c>
+      <c r="AF7">
+        <v>12567000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-22053000.0</v>
+      </c>
+      <c r="AH7">
+        <v>62920000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-337637000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>26563000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-11962000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-37051000.0</v>
+      </c>
+      <c r="AM7">
+        <v>22831000.0</v>
+      </c>
+      <c r="AN7">
+        <v>21814000.0</v>
+      </c>
+      <c r="AO7">
+        <v>6717000.0</v>
+      </c>
+      <c r="AP7">
+        <v>6675000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-29492000.0</v>
+      </c>
+      <c r="AR7">
+        <v>43254000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-7858000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-8132000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-11361000.0</v>
+      </c>
+      <c r="AV7">
+        <v>10772000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-23163000.0</v>
+      </c>
+      <c r="AX7">
+        <v>15235000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-15618000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>41796000.0</v>
+      </c>
+      <c r="BA7">
+        <v>34978000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-8406000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-16831000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-56890000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-4984000.0</v>
+      </c>
+      <c r="BF7">
+        <v>27774000.0</v>
+      </c>
+      <c r="BG7">
+        <v>48667000.0</v>
+      </c>
+      <c r="BH7">
+        <v>17857000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-20204000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>10707000.0</v>
+      </c>
+      <c r="BK7">
+        <v>40996000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-14449000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-39176000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-70031000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>56821000.0</v>
+      </c>
+      <c r="AG10">
+        <v>12485000.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>15939000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>17190000.0</v>
+      </c>
+      <c r="AK10">
+        <v>21161000.0</v>
+      </c>
+      <c r="AL10">
+        <v>11136000.0</v>
+      </c>
+      <c r="AM10">
+        <v>14893000.0</v>
+      </c>
+      <c r="AN10">
+        <v>13893000.0</v>
+      </c>
+      <c r="AO10">
+        <v>18369000.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>38320000.0</v>
+      </c>
+      <c r="AR10">
+        <v>33791000.0</v>
+      </c>
+      <c r="AS10">
+        <v>21994000.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>2661000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1871000.0</v>
+      </c>
+      <c r="BA10">
+        <v>971000.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>3185000.0</v>
+      </c>
+      <c r="BD10">
+        <v>2947000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1428000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2014000.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>920000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1759000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>176000.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>73072000.0</v>
+      </c>
+      <c r="N11">
+        <v>-25782000.0</v>
+      </c>
+      <c r="O11">
+        <v>52922000.0</v>
+      </c>
+      <c r="P11">
+        <v>-71850000.0</v>
+      </c>
+      <c r="Q11">
+        <v>150946000.0</v>
+      </c>
+      <c r="R11">
+        <v>32767000.0</v>
+      </c>
+      <c r="S11">
+        <v>24310000.0</v>
+      </c>
+      <c r="T11">
+        <v>66604000.0</v>
+      </c>
+      <c r="U11">
+        <v>14001000.0</v>
+      </c>
+      <c r="V11">
+        <v>67832000.0</v>
+      </c>
+      <c r="W11">
+        <v>65097000.0</v>
+      </c>
+      <c r="X11">
+        <v>89730000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-30049000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-194044000.0</v>
+      </c>
+      <c r="AA11">
+        <v>48050000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-2969000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-57498000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-70599000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-48701000.0</v>
+      </c>
+      <c r="AF11">
+        <v>105585000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-32432000.0</v>
+      </c>
+      <c r="AH11">
+        <v>57674000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-7773000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>24489000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-6264000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-51771000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-11511000.0</v>
+      </c>
+      <c r="AN11">
+        <v>15699000.0</v>
+      </c>
+      <c r="AO11">
+        <v>14059000.0</v>
+      </c>
+      <c r="AP11">
+        <v>15112000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>7169000.0</v>
+      </c>
+      <c r="AR11">
+        <v>21320000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1710000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1723000.0</v>
+      </c>
+      <c r="AU11">
+        <v>8656000.0</v>
+      </c>
+      <c r="AV11">
+        <v>10030000.0</v>
+      </c>
+      <c r="AW11">
+        <v>13078000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-7572000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-3730000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>40361000.0</v>
+      </c>
+      <c r="BA11">
+        <v>15277000.0</v>
+      </c>
+      <c r="BB11">
+        <v>5166000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-21469000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-70665000.0</v>
+      </c>
+      <c r="BE11">
+        <v>38072748.0</v>
+      </c>
+      <c r="BF11">
+        <v>30252.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>75804000.0</v>
+      </c>
+      <c r="M12">
+        <v>104723000.0</v>
+      </c>
+      <c r="N12">
+        <v>150687000.0</v>
+      </c>
+      <c r="O12">
+        <v>-129139000.0</v>
+      </c>
+      <c r="P12">
+        <v>171908000.0</v>
+      </c>
+      <c r="Q12">
+        <v>216366000.0</v>
+      </c>
+      <c r="R12">
+        <v>284903000.0</v>
+      </c>
+      <c r="S12">
+        <v>125382000.0</v>
+      </c>
+      <c r="T12">
+        <v>194976000.0</v>
+      </c>
+      <c r="U12">
+        <v>218282000.0</v>
+      </c>
+      <c r="V12">
+        <v>185315000.0</v>
+      </c>
+      <c r="W12">
+        <v>104304000.0</v>
+      </c>
+      <c r="X12">
+        <v>122023000.0</v>
+      </c>
+      <c r="Y12">
+        <v>189631000.0</v>
+      </c>
+      <c r="Z12">
+        <v>308744000.0</v>
+      </c>
+      <c r="AA12">
+        <v>75949000.0</v>
+      </c>
+      <c r="AB12">
+        <v>103350000.0</v>
+      </c>
+      <c r="AC12">
+        <v>87370000.0</v>
+      </c>
+      <c r="AD12">
+        <v>86100000.0</v>
+      </c>
+      <c r="AE12">
+        <v>78051000.0</v>
+      </c>
+      <c r="AF12">
+        <v>78183000.0</v>
+      </c>
+      <c r="AG12">
+        <v>46136000.0</v>
+      </c>
+      <c r="AH12">
+        <v>8062000.0</v>
+      </c>
+      <c r="AI12">
+        <v>12333000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>14635000.0</v>
+      </c>
+      <c r="AK12">
+        <v>51490000.0</v>
+      </c>
+      <c r="AL12">
+        <v>20158000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2130000.0</v>
+      </c>
+      <c r="AN12">
+        <v>36222000.0</v>
+      </c>
+      <c r="AO12">
+        <v>46223000.0</v>
+      </c>
+      <c r="AP12">
+        <v>14586000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>56161000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-36899000.0</v>
+      </c>
+      <c r="AS12">
+        <v>36613000.0</v>
+      </c>
+      <c r="AT12">
+        <v>19366000.0</v>
+      </c>
+      <c r="AU12">
+        <v>14681000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-9030000.0</v>
+      </c>
+      <c r="AW12">
+        <v>6303000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-27831000.0</v>
+      </c>
+      <c r="AY12">
+        <v>23998000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-19512000.0</v>
+      </c>
+      <c r="BA12">
+        <v>15906000.0</v>
+      </c>
+      <c r="BB12">
+        <v>29843000.0</v>
+      </c>
+      <c r="BC12">
+        <v>92088000.0</v>
+      </c>
+      <c r="BD12">
+        <v>5837000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-24365086.0</v>
+      </c>
+      <c r="BF12">
+        <v>-34914.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>31445000.0</v>
+      </c>
+      <c r="M13">
+        <v>103713000.0</v>
+      </c>
+      <c r="N13">
+        <v>-79553000.0</v>
+      </c>
+      <c r="O13">
+        <v>24260000.0</v>
+      </c>
+      <c r="P13">
+        <v>-16523000.0</v>
+      </c>
+      <c r="Q13">
+        <v>297758000.0</v>
+      </c>
+      <c r="R13">
+        <v>89672000.0</v>
+      </c>
+      <c r="S13">
+        <v>-950000.0</v>
+      </c>
+      <c r="T13">
+        <v>75442000.0</v>
+      </c>
+      <c r="U13">
+        <v>-142881000.0</v>
+      </c>
+      <c r="V13">
+        <v>92330000.0</v>
+      </c>
+      <c r="W13">
+        <v>29205000.0</v>
+      </c>
+      <c r="X13">
+        <v>115340000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-28122000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-219072000.0</v>
+      </c>
+      <c r="AA13">
+        <v>45511000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-14578000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-25894000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-70306000.0</v>
+      </c>
+      <c r="AE13">
+        <v>265153000.0</v>
+      </c>
+      <c r="AF13">
+        <v>12567000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-22053000.0</v>
+      </c>
+      <c r="AH13">
+        <v>62920000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-355440000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>27707000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-8350000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-37160000.0</v>
+      </c>
+      <c r="AM13">
+        <v>58199000.0</v>
+      </c>
+      <c r="AN13">
+        <v>6115000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-7253000.0</v>
+      </c>
+      <c r="AP13">
+        <v>-8364000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>-2393000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-11134000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>8720000.0</v>
+      </c>
+      <c r="C14">
+        <v>11114000.0</v>
+      </c>
+      <c r="D14">
+        <v>12588000.0</v>
+      </c>
+      <c r="E14">
+        <v>13243000.0</v>
+      </c>
+      <c r="F14">
+        <v>14072000.0</v>
+      </c>
+      <c r="G14">
+        <v>13792000.0</v>
+      </c>
+      <c r="H14">
+        <v>17506000.0</v>
+      </c>
+      <c r="I14">
+        <v>11601000.0</v>
+      </c>
+      <c r="J14">
+        <v>17213000.0</v>
+      </c>
+      <c r="K14">
+        <v>17020000.0</v>
+      </c>
+      <c r="L14">
+        <v>18800000.0</v>
+      </c>
+      <c r="M14">
+        <v>15774000.0</v>
+      </c>
+      <c r="N14">
+        <v>17352000.0</v>
+      </c>
+      <c r="O14">
+        <v>17352000.0</v>
+      </c>
+      <c r="P14">
+        <v>19583000.0</v>
+      </c>
+      <c r="Q14">
+        <v>19207000.0</v>
+      </c>
+      <c r="R14">
+        <v>18947000.0</v>
+      </c>
+      <c r="S14">
+        <v>22378000.0</v>
+      </c>
+      <c r="T14">
+        <v>19033000.0</v>
+      </c>
+      <c r="U14">
+        <v>18947000.0</v>
+      </c>
+      <c r="V14">
+        <v>18142000.0</v>
+      </c>
+      <c r="W14">
+        <v>18131000.0</v>
+      </c>
+      <c r="X14">
+        <v>18686000.0</v>
+      </c>
+      <c r="Y14">
+        <v>25372000.0</v>
+      </c>
+      <c r="Z14">
+        <v>10319000.0</v>
+      </c>
+      <c r="AA14">
+        <v>19320000.0</v>
+      </c>
+      <c r="AB14">
+        <v>17550000.0</v>
+      </c>
+      <c r="AC14">
+        <v>17384000.0</v>
+      </c>
+      <c r="AD14">
+        <v>18171000.0</v>
+      </c>
+      <c r="AE14">
+        <v>12796000.0</v>
+      </c>
+      <c r="AF14">
+        <v>20081000.0</v>
+      </c>
+      <c r="AG14">
+        <v>15759000.0</v>
+      </c>
+      <c r="AH14">
+        <v>15632000.0</v>
+      </c>
+      <c r="AI14">
+        <v>16348000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>15367000.0</v>
+      </c>
+      <c r="AK14">
+        <v>15243000.0</v>
+      </c>
+      <c r="AL14">
+        <v>14594000.0</v>
+      </c>
+      <c r="AM14">
+        <v>17473000.0</v>
+      </c>
+      <c r="AN14">
+        <v>12958000.0</v>
+      </c>
+      <c r="AO14">
+        <v>12794000.0</v>
+      </c>
+      <c r="AP14">
+        <v>13219000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>12646000.0</v>
+      </c>
+      <c r="AR14">
+        <v>11267000.0</v>
+      </c>
+      <c r="AS14">
+        <v>10181000.0</v>
+      </c>
+      <c r="AT14">
+        <v>9296000.0</v>
+      </c>
+      <c r="AU14">
+        <v>8744000.0</v>
+      </c>
+      <c r="AV14">
+        <v>7877000.0</v>
+      </c>
+      <c r="AW14">
+        <v>7550000.0</v>
+      </c>
+      <c r="AX14">
+        <v>7381000.0</v>
+      </c>
+      <c r="AY14">
+        <v>7077000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5914000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5368000.0</v>
+      </c>
+      <c r="BB14">
+        <v>4825000.0</v>
+      </c>
+      <c r="BC14">
+        <v>4420000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3743000.0</v>
+      </c>
+      <c r="BE14">
+        <v>3511000.0</v>
+      </c>
+      <c r="BF14">
+        <v>3382000.0</v>
+      </c>
+      <c r="BG14">
+        <v>2654000.0</v>
+      </c>
+      <c r="BH14">
+        <v>2225000.0</v>
+      </c>
+      <c r="BI14">
+        <v>1905000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1203000.0</v>
+      </c>
+      <c r="BK14">
+        <v>-5386000.0</v>
+      </c>
+      <c r="BL14">
+        <v>634000.0</v>
+      </c>
+      <c r="BM14">
+        <v>525000.0</v>
+      </c>
+      <c r="BN14">
+        <v>606000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>24078000.0</v>
+      </c>
+      <c r="C15">
+        <v>23282000.0</v>
+      </c>
+      <c r="D15">
+        <v>23272000.0</v>
+      </c>
+      <c r="E15">
+        <v>23173000.0</v>
+      </c>
+      <c r="F15">
+        <v>22176000.0</v>
+      </c>
+      <c r="G15">
+        <v>21641000.0</v>
+      </c>
+      <c r="H15">
+        <v>21633000.0</v>
+      </c>
+      <c r="I15">
+        <v>21533000.0</v>
+      </c>
+      <c r="J15">
+        <v>20706000.0</v>
+      </c>
+      <c r="K15">
+        <v>20057000.0</v>
+      </c>
+      <c r="L15">
+        <v>20051000.0</v>
+      </c>
+      <c r="M15">
+        <v>19637000.0</v>
+      </c>
+      <c r="N15">
+        <v>19346000.0</v>
+      </c>
+      <c r="O15">
+        <v>19361000.0</v>
+      </c>
+      <c r="P15">
+        <v>19240000.0</v>
+      </c>
+      <c r="Q15">
+        <v>20966000.0</v>
+      </c>
+      <c r="R15">
+        <v>19876000.0</v>
+      </c>
+      <c r="S15">
+        <v>20676000.0</v>
+      </c>
+      <c r="T15">
+        <v>21400000.0</v>
+      </c>
+      <c r="U15">
+        <v>21405000.0</v>
+      </c>
+      <c r="V15">
+        <v>22309000.0</v>
+      </c>
+      <c r="W15">
+        <v>21911000.0</v>
+      </c>
+      <c r="X15">
+        <v>21909000.0</v>
+      </c>
+      <c r="Y15">
+        <v>21927000.0</v>
+      </c>
+      <c r="Z15">
+        <v>20775000.0</v>
+      </c>
+      <c r="AA15">
+        <v>20525000.0</v>
+      </c>
+      <c r="AB15">
+        <v>20621000.0</v>
+      </c>
+      <c r="AC15">
+        <v>21264000.0</v>
+      </c>
+      <c r="AD15">
+        <v>21673000.0</v>
+      </c>
+      <c r="AE15">
+        <v>22394000.0</v>
+      </c>
+      <c r="AF15">
+        <v>22915000.0</v>
+      </c>
+      <c r="AG15">
+        <v>22941000.0</v>
+      </c>
+      <c r="AH15">
+        <v>23055000.0</v>
+      </c>
+      <c r="AI15">
+        <v>23045000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>23034000.0</v>
+      </c>
+      <c r="AK15">
+        <v>23039000.0</v>
+      </c>
+      <c r="AL15">
+        <v>22510000.0</v>
+      </c>
+      <c r="AM15">
+        <v>22482000.0</v>
+      </c>
+      <c r="AN15">
+        <v>22482000.0</v>
+      </c>
+      <c r="AO15">
+        <v>22480000.0</v>
+      </c>
+      <c r="AP15">
+        <v>22380000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>22355000.0</v>
+      </c>
+      <c r="AR15">
+        <v>22338000.0</v>
+      </c>
+      <c r="AS15">
+        <v>22320000.0</v>
+      </c>
+      <c r="AT15">
+        <v>21968000.0</v>
+      </c>
+      <c r="AU15">
+        <v>21966000.0</v>
+      </c>
+      <c r="AV15">
+        <v>21959000.0</v>
+      </c>
+      <c r="AW15">
+        <v>21958000.0</v>
+      </c>
+      <c r="AX15">
+        <v>21833000.0</v>
+      </c>
+      <c r="AY15">
+        <v>21795000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>21727000.0</v>
+      </c>
+      <c r="BA15">
+        <v>21703000.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>39154000.0</v>
+      </c>
+      <c r="BD15">
+        <v>17466000.0</v>
+      </c>
+      <c r="BE15">
+        <v>17513000.0</v>
+      </c>
+      <c r="BF15">
+        <v>14888000.0</v>
+      </c>
+      <c r="BG15">
+        <v>13889000.0</v>
+      </c>
+      <c r="BH15">
+        <v>13916000.0</v>
+      </c>
+      <c r="BI15">
+        <v>13998000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>14000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>20000000.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>384941000.0</v>
+      </c>
+      <c r="C16">
+        <v>217784000.0</v>
+      </c>
+      <c r="D16">
+        <v>559505000.0</v>
+      </c>
+      <c r="E16">
+        <v>801294000.0</v>
+      </c>
+      <c r="F16">
+        <v>443745000.0</v>
+      </c>
+      <c r="G16">
+        <v>491116000.0</v>
+      </c>
+      <c r="H16">
+        <v>889868000.0</v>
+      </c>
+      <c r="I16">
+        <v>433452000.0</v>
+      </c>
+      <c r="J16">
+        <v>421216000.0</v>
+      </c>
+      <c r="K16">
+        <v>588283000.0</v>
+      </c>
+      <c r="L16">
+        <v>391885000.0</v>
+      </c>
+      <c r="M16">
+        <v>301169000.0</v>
+      </c>
+      <c r="N16">
+        <v>903998000.0</v>
+      </c>
+      <c r="O16">
+        <v>572647000.0</v>
+      </c>
+      <c r="P16">
+        <v>726138000.0</v>
+      </c>
+      <c r="Q16">
+        <v>513773000.0</v>
+      </c>
+      <c r="R16">
+        <v>697492000.0</v>
+      </c>
+      <c r="S16">
+        <v>314857000.0</v>
+      </c>
+      <c r="T16">
+        <v>507022000.0</v>
+      </c>
+      <c r="U16">
+        <v>895348000.0</v>
+      </c>
+      <c r="V16">
+        <v>1049796000.0</v>
+      </c>
+      <c r="W16">
+        <v>397716000.0</v>
+      </c>
+      <c r="X16">
+        <v>369776000.0</v>
+      </c>
+      <c r="Y16">
+        <v>402231000.0</v>
+      </c>
+      <c r="Z16">
+        <v>766698000.0</v>
+      </c>
+      <c r="AA16">
+        <v>214673000.0</v>
+      </c>
+      <c r="AB16">
+        <v>230228000.0</v>
+      </c>
+      <c r="AC16">
+        <v>442833000.0</v>
+      </c>
+      <c r="AD16">
+        <v>241451000.0</v>
+      </c>
+      <c r="AE16">
+        <v>382073000.0</v>
+      </c>
+      <c r="AF16">
+        <v>279799000.0</v>
+      </c>
+      <c r="AG16">
+        <v>379256000.0</v>
+      </c>
+      <c r="AH16">
+        <v>199750000.0</v>
+      </c>
+      <c r="AI16">
+        <v>194582000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>292601000.0</v>
+      </c>
+      <c r="AK16">
+        <v>228360000.0</v>
+      </c>
+      <c r="AL16">
+        <v>239417000.0</v>
+      </c>
+      <c r="AM16">
+        <v>448313000.0</v>
+      </c>
+      <c r="AN16">
+        <v>261954000.0</v>
+      </c>
+      <c r="AO16">
+        <v>359674000.0</v>
+      </c>
+      <c r="AP16">
+        <v>245811000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>267500000.0</v>
+      </c>
+      <c r="AR16">
+        <v>276281000.0</v>
+      </c>
+      <c r="AS16">
+        <v>164860000.0</v>
+      </c>
+      <c r="AT16">
+        <v>304488000.0</v>
+      </c>
+      <c r="AU16">
+        <v>187517000.0</v>
+      </c>
+      <c r="AV16">
+        <v>348144000.0</v>
+      </c>
+      <c r="AW16">
+        <v>379150000.0</v>
+      </c>
+      <c r="AX16">
+        <v>263161000.0</v>
+      </c>
+      <c r="AY16">
+        <v>252749000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>525679000.0</v>
+      </c>
+      <c r="BA16">
+        <v>213552000.0</v>
+      </c>
+      <c r="BB16">
+        <v>461179000.0</v>
+      </c>
+      <c r="BC16">
+        <v>495353000.0</v>
+      </c>
+      <c r="BD16">
+        <v>346643000.0</v>
+      </c>
+      <c r="BE16">
+        <v>164144000.0</v>
+      </c>
+      <c r="BF16">
+        <v>312061000.0</v>
+      </c>
+      <c r="BG16">
+        <v>303742000.0</v>
+      </c>
+      <c r="BH16">
+        <v>385086000.0</v>
+      </c>
+      <c r="BI16">
+        <v>343759000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>454049000.0</v>
+      </c>
+      <c r="BK16">
+        <v>564774000.0</v>
+      </c>
+      <c r="BL16">
+        <v>494586000.0</v>
+      </c>
+      <c r="BM16">
+        <v>166908000.0</v>
+      </c>
+      <c r="BN16">
+        <v>578006000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
+      <c r="A17" t="s">
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6242,18788 +24891,435 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>34</v>
-[...29 lines deleted...]
-      <c r="AD18"/>
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>18330000.0</v>
+      </c>
+      <c r="C18">
+        <v>124896000.0</v>
+      </c>
+      <c r="D18">
+        <v>99736000.0</v>
+      </c>
+      <c r="E18">
+        <v>117584000.0</v>
+      </c>
+      <c r="F18">
+        <v>16398000.0</v>
+      </c>
+      <c r="G18">
+        <v>185535000.0</v>
+      </c>
+      <c r="H18">
+        <v>46065000.0</v>
+      </c>
+      <c r="I18">
+        <v>135684000.0</v>
+      </c>
+      <c r="J18">
+        <v>66496000.0</v>
+      </c>
+      <c r="K18">
+        <v>63780000.0</v>
+      </c>
+      <c r="L18">
+        <v>170142000.0</v>
+      </c>
+      <c r="M18">
+        <v>282206000.0</v>
+      </c>
+      <c r="N18">
+        <v>141368000.0</v>
+      </c>
+      <c r="O18">
+        <v>-23320000.0</v>
+      </c>
+      <c r="P18">
+        <v>261711000.0</v>
+      </c>
+      <c r="Q18">
+        <v>598140000.0</v>
+      </c>
+      <c r="R18">
+        <v>457290000.0</v>
+      </c>
+      <c r="S18">
+        <v>267154000.0</v>
+      </c>
+      <c r="T18">
+        <v>369918000.0</v>
+      </c>
+      <c r="U18">
+        <v>191400000.0</v>
+      </c>
+      <c r="V18">
+        <v>347524000.0</v>
+      </c>
+      <c r="W18">
+        <v>229233000.0</v>
+      </c>
+      <c r="X18">
+        <v>313617000.0</v>
+      </c>
+      <c r="Y18">
+        <v>238201000.0</v>
+      </c>
+      <c r="Z18">
+        <v>63520000.0</v>
+      </c>
+      <c r="AA18">
+        <v>197993000.0</v>
+      </c>
+      <c r="AB18">
+        <v>173253000.0</v>
+      </c>
+      <c r="AC18">
+        <v>134555000.0</v>
+      </c>
+      <c r="AD18">
+        <v>66119000.0</v>
+      </c>
       <c r="AE18">
-        <v>0.0</v>
+        <v>367135000.0</v>
       </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>92855000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>49703000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>124059000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>66811000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>77282000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>68686000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>8071000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>45152000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>39474000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>79823000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>55592000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>19227000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>59392000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>-21889000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>-29024000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>-78566000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>-43357000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>-29682000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>-48987000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>-43554000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>-101755000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>-20284000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>-85602000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>-112639000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>-124318000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>-79678000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>-106083000.0</v>
       </c>
       <c r="BG18">
-        <v>31245000.0</v>
+        <v>-81399000.0</v>
       </c>
       <c r="BH18">
-        <v>44235000.0</v>
-[...6 lines deleted...]
-      <c r="BN18"/>
+        <v>-68986000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-78984000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-61814000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-58121000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-97316000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-130537000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-186673000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>35</v>
-[...16 lines deleted...]
-      <c r="Q19"/>
+        <v>176</v>
+      </c>
+      <c r="B19">
+        <v>-35493000.0</v>
+      </c>
+      <c r="C19">
+        <v>41930000.0</v>
+      </c>
+      <c r="D19">
+        <v>252966000.0</v>
+      </c>
+      <c r="E19">
+        <v>-186413000.0</v>
+      </c>
+      <c r="F19">
+        <v>271876000.0</v>
+      </c>
+      <c r="G19">
+        <v>129346000.0</v>
+      </c>
+      <c r="H19">
+        <v>19342000.0</v>
+      </c>
+      <c r="I19">
+        <v>-226464000.0</v>
+      </c>
+      <c r="J19">
+        <v>487490000.0</v>
+      </c>
+      <c r="K19">
+        <v>-168613000.0</v>
+      </c>
+      <c r="L19">
+        <v>218731000.0</v>
+      </c>
+      <c r="M19">
+        <v>597366000.0</v>
+      </c>
+      <c r="N19">
+        <v>105256000.0</v>
+      </c>
+      <c r="O19">
+        <v>-475134000.0</v>
+      </c>
+      <c r="P19">
+        <v>100234000.0</v>
+      </c>
+      <c r="Q19">
+        <v>156962000.0</v>
+      </c>
       <c r="R19">
-        <v>10495771000.0</v>
+        <v>-1568202000.0</v>
       </c>
       <c r="S19">
-        <v>10974324000.0</v>
+        <v>-959251000.0</v>
       </c>
       <c r="T19">
-        <v>11274440000.0</v>
+        <v>-1343990000.0</v>
       </c>
       <c r="U19">
-        <v>10465309000.0</v>
+        <v>-1092077000.0</v>
       </c>
       <c r="V19">
-        <v>9774707000.0</v>
+        <v>-805017000.0</v>
       </c>
       <c r="W19">
-        <v>9882914000.0</v>
+        <v>-863930000.0</v>
       </c>
       <c r="X19">
-        <v>9320934000.0</v>
+        <v>-1356929000.0</v>
       </c>
       <c r="Y19">
-        <v>9067483000.0</v>
+        <v>-1304806000.0</v>
       </c>
       <c r="Z19">
-        <v>8311482000.0</v>
+        <v>-877785000.0</v>
       </c>
       <c r="AA19">
-        <v>8561184000.0</v>
+        <v>-63877000.0</v>
       </c>
       <c r="AB19">
-        <v>9127342000.0</v>
+        <v>-81546000.0</v>
       </c>
       <c r="AC19">
-        <v>8932012000.0</v>
-[...29 lines deleted...]
-      <c r="BF19"/>
+        <v>-271178000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-574499000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-1100388000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-282910000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-488354000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-62902000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-646568000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-379700000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-1072902000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-243231000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-477365000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-1033999000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-1340147000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-907867000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-1349137000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-942129000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-1260581000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-627082000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-1824359000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-708725000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-1551165000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-98116000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-103650000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-221420000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-380764000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-534213000.0</v>
+      </c>
+      <c r="BC19">
+        <v>212763000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-181207000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-1006374311.0</v>
+      </c>
+      <c r="BF19">
+        <v>-609689.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>36</v>
-[...14803 lines deleted...]
-      <c r="A21" t="s">
         <v>177</v>
-      </c>
-[...3706 lines deleted...]
-        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25045,1980 +25341,2015 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>200000000.0</v>
+      </c>
       <c r="C21">
+        <v>-525000000.0</v>
+      </c>
+      <c r="D21">
         <v>-563479000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-150000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-525000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-650000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>295000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-810000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1575000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1940000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>315000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1290000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>411000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1490000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-526001000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-51000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-339999000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-280000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-994650000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-451376000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-100116000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>560000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-525000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-324000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>229000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>230000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-150000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>50000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>675000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-375000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-100000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-79000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>175000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-465000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>275000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>685000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>250000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>318229000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>349591000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>449491000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-25409000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>724375000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-105676000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>224743000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>49625000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>44280000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>169369000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>180399000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>93070000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-305665000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-47348000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>42364007.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>10993.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
-        <v>265315000.0</v>
+        <v>61875000.0</v>
       </c>
       <c r="C22">
+        <v>69260000.0</v>
+      </c>
+      <c r="D22">
         <v>71851000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>68766000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58476000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>69302000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>61452000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53733000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>47980000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20812000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46981000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>57996000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52882000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>64207000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>87850000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>65764000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>67150000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>125255000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>86941000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>103974000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>98814000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>85737000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>66559000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>76508000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-30951000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>89456000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>76219000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>81451000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>65972000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>52403000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>97328000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>89900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>85235000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>417794000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>67779000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>66407000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>62293000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>63294000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>50848000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>56725000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>54874000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56263000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>102303000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>46637000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>46457000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>46834000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>53567000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>48543000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>55271000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>52393000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>54309000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>54008000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>48226000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>62502000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>49557000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>48929000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>50272000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>41280000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45553000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>43995000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-67660000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>27813000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>45039000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>51164000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>60719000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
-        <v>-5914000.0</v>
+        <v>22467000.0</v>
       </c>
       <c r="C23">
+        <v>679326000.0</v>
+      </c>
+      <c r="D23">
         <v>-7740000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>599551000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>211531000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-41992000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>117642000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>744549000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>509653000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>371288000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>291987000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-345000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>493127000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>879079000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1091702000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-279223000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-883054000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1277381000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-275148000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>876946000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>75981000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>845279000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>633467000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1165154000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>529715000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>318489000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>135285000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>159726000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>212003000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1108724000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>333248000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-61155000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>390230000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>605405000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>474012000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>843032000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>518398000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>611183000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>635178000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>710763000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>601727000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1008504000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>672639000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>984015000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>801483000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>649455000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>812473000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>917392000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>607650000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>666173000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>833739000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>293931000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>215751000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>57760000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>242529000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>147688000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>293899000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>390899000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>134698000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-67660000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-277321000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-189548000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-152308000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-247684000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>277863000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
-        <v>439100000.0</v>
+        <v>-218704000.0</v>
       </c>
       <c r="C24">
+        <v>-614494000.0</v>
+      </c>
+      <c r="D24">
         <v>205884000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-45072000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>242086000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>66508000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>176194000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-397599000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>440619000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-339591000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>239907000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3041000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-9032000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2120400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-341102000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-932015000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>131576000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1115080000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-121646000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>230687000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>314465000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-228849000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-66583000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-821510000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-194974000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-348885000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-174169000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-494600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-457053000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>32432000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5785000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-321892000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>19510000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-734578000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-342304000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-704047000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-8391000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-273995000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-752271000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1035148000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-407109000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1100716000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1033369000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1095407000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-719201000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1228182000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-376607000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-476108000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-705157000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1150123000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-823828000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-789360000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-106509000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>50734000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-31431000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-168776000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>134003000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>60274000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>145039000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>262832000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>569529000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>188363000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>386495000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>471488000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>576104000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
-        <v>457390000.0</v>
+        <v>32253000.0</v>
       </c>
       <c r="C25">
+        <v>37783000.0</v>
+      </c>
+      <c r="D25">
         <v>41949000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>50137000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23998000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11830000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29264000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>48290000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>59909000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>80061000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>87660000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>107101000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>136016000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-123930000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>165985000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>208764000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>261159000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>130999000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>183496000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>215984000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>162845000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>88361000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>135111000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>181561000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>298642000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>60529000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>78071000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>58773000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>70181000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>77179000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2282000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-8049000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-45796000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-43570000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-18760000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-7840000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-7435000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23876000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-14905000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-6419000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-35388000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-39585000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-20168000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-17308000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-43373000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-37935000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-63933000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-65553000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-85549000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-77109000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-92778000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-104525000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-99231000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-130977000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-109109000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-118069000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-119812000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-117561000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-133889000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-129907000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-125041000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-100299000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-135354000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-150145000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-182836000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>-59953000.0</v>
+      </c>
+      <c r="C26">
         <v>-44805000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-55154000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-132000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-55022000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-64755000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-10792000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-243638000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-82103000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-181813000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-129423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7263000.0</v>
       </c>
       <c r="U26">
         <v>-7263000.0</v>
       </c>
       <c r="V26">
+        <v>-7263000.0</v>
+      </c>
+      <c r="W26">
         <v>473646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100972000.0</v>
       </c>
       <c r="X26">
         <v>-100972000.0</v>
       </c>
       <c r="Y26">
         <v>-100972000.0</v>
       </c>
       <c r="Z26">
+        <v>-100972000.0</v>
+      </c>
+      <c r="AA26">
         <v>-4030000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-7935000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-102091000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-39974000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-149972000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-95601000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-5767000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-48632000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1588716000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>61519000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-13542041000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>166000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>56000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3599699000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>11000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>196000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>32955000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>12000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>914000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3167000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4599000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1249000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>890000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>698000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2136000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>762878.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>122.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-134187000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
-        <v>35827000.0</v>
+        <v>5671000.0</v>
       </c>
       <c r="C27">
+        <v>5558000.0</v>
+      </c>
+      <c r="D27">
         <v>4730000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5007000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5175000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5580000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5411000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4699000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5883000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3981000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5497000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4870000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5280000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7001000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1516000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7750000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4112000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6322000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5096000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4745000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7669000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8081000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4935000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3714000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3637000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6400000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5716000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4778000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6473000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5092000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5773000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5489000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6783000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8355000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4632000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4708000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4997000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4776000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4568000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4562000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4288000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3982000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4821000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4073000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3151000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3922000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4355000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3745000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3529000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2477000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4289000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3283000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3380000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2701000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3488000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6888000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>10127000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>9025000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>9549000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>9417000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>116778000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>428000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>341000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>317000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>215000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
-        <v>-29196000.0</v>
+        <v>138436000.0</v>
       </c>
       <c r="C28">
+        <v>86239000.0</v>
+      </c>
+      <c r="D28">
         <v>-594491000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>426378000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-335645000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-713633000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>391009000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>103016000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-721053000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>301231000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-538064000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1479360000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>93759000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>344963000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>168266000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>66173000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>504967000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>548891000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-675971000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>515542000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-53591000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-151671000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>80182000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>943111000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1067968000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-156066000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-293271000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>341371000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>380356000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>786358000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>89732000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>585137000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-56457000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>482360000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>371978000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>994993000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30888000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>608701000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>887696000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1373283000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>829347000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1304378000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1000301000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1411595000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>754515000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1351864000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>684838000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1120177000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>635442000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>688658000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>981381000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>452627000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>308821000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-287059000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>177715000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>161557000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>290004000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>377218000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>118901000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-80841000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-191845000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-186962000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-154394000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-247684000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>279863000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
-        <v>609704000.0</v>
+        <v>18330000.0</v>
       </c>
       <c r="C29">
+        <v>124896000.0</v>
+      </c>
+      <c r="D29">
         <v>99736000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>117584000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16398000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>185535000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46065000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>135684000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>66496000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>63780000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>170142000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>282206000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>141368000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-23320000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>261711000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>598140000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>457290000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>267154000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>375222000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>191400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>386399000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>229233000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>314096000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>257319000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>63520000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>223467000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>174443000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>149277000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>88519000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>420330000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>174028000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>91800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>138094000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>87466000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>102223000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>93529000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>35408000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>80729000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>83305000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>85917000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>58066000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>57730000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>83908000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>48118000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>28130000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1833000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-64000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-32875000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-18640000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-24304000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3133000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1421000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-47357000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-65222000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-116018000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-72745000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-97621000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-65412000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-60138000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-72228000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-50778000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-51244000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-85634000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-125681000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-182232000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
-        <v>379839000.0</v>
+        <v>10391000.0</v>
       </c>
       <c r="C30">
+        <v>-552856000.0</v>
+      </c>
+      <c r="D30">
         <v>252966000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-186413000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>271876000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>129346000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19342000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-226464000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>487490000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-168613000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>458638000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>594325000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>96224000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2120400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-217612000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-848032000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-579622000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1008210000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-87577000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-861390000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>319272000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-49622000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-426733000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1564897000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-579463000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-82956000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-93777000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-289266000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-609497000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1104414000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-363217000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-497431000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-76469000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-667845000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-409960000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1099579000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-275192000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-503071000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1068721000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1345337000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-909102000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1370889000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-972788000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1599341000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-665674000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1514324000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-715780000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-971313000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-606390000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-937284000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-672387000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-701675000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-295638000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>500991000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>120802000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-236729000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-184064000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-393150000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-17436000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>42768000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>131898000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>308394000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>567396000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-37733000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>124160000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>