--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1504,60 +1504,60 @@
       <c r="G10">
         <v>2373222000000.0</v>
       </c>
       <c r="H10">
         <v>2879403000000.0</v>
       </c>
       <c r="I10">
         <v>3030263000000.0</v>
       </c>
       <c r="J10">
         <v>4522278000000.0</v>
       </c>
       <c r="K10">
         <v>3997265000000.0</v>
       </c>
       <c r="L10">
         <v>3899338000000.0</v>
       </c>
       <c r="M10">
         <v>4845929000000.0</v>
       </c>
       <c r="N10">
         <v>2136491000000.0</v>
       </c>
       <c r="O10">
-        <v>910560000000.0</v>
+        <v>904419000000.0</v>
       </c>
       <c r="P10">
-        <v>1027655000000.0</v>
+        <v>1033103000000.0</v>
       </c>
       <c r="Q10">
-        <v>585726486529.0</v>
+        <v>585726000000.0</v>
       </c>
       <c r="R10">
-        <v>308710380686.0</v>
+        <v>308711000000.0</v>
       </c>
       <c r="S10">
         <v>361241628852.0</v>
       </c>
       <c r="T10">
         <v>50953991000.0</v>
       </c>
       <c r="U10">
         <v>192016000000.0</v>
       </c>
       <c r="V10">
         <v>160249000000.0</v>
       </c>
       <c r="W10">
         <v>104369000000.0</v>
       </c>
       <c r="X10">
         <v>81160000000.0</v>
       </c>
       <c r="Y10">
         <v>79193000000.0</v>
       </c>
       <c r="Z10">
         <v>51884000000.0</v>
       </c>
@@ -1575,99 +1575,99 @@
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>1495270000000.0</v>
+        <v>1484398000000.0</v>
       </c>
       <c r="C12">
         <v>1829061000000.0</v>
       </c>
       <c r="D12">
         <v>1851280000000.0</v>
       </c>
       <c r="E12">
         <v>2141210000000.0</v>
       </c>
       <c r="F12">
         <v>2771246000000.0</v>
       </c>
       <c r="G12">
         <v>2373222000000.0</v>
       </c>
       <c r="H12">
         <v>2879403000000.0</v>
       </c>
       <c r="I12">
         <v>3030263000000.0</v>
       </c>
       <c r="J12">
         <v>4522278000000.0</v>
       </c>
       <c r="K12">
         <v>3997265000000.0</v>
       </c>
       <c r="L12">
         <v>3899338000000.0</v>
       </c>
       <c r="M12">
         <v>4845929000000.0</v>
       </c>
       <c r="N12">
         <v>2136491000000.0</v>
       </c>
       <c r="O12">
-        <v>910560000000.0</v>
+        <v>904419000000.0</v>
       </c>
       <c r="P12">
-        <v>1027655000000.0</v>
+        <v>1033103000000.0</v>
       </c>
       <c r="Q12">
-        <v>585726486529.0</v>
+        <v>585726000000.0</v>
       </c>
       <c r="R12">
-        <v>308710380686.0</v>
+        <v>308711000000.0</v>
       </c>
       <c r="S12">
         <v>361241628852.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>8789512000000.0</v>
       </c>
       <c r="C13">
         <v>8789512000000.0</v>
       </c>
       <c r="D13">
         <v>8789512000000.0</v>
       </c>
@@ -1686,104 +1686,104 @@
       <c r="I13">
         <v>5109171000000.0</v>
       </c>
       <c r="J13">
         <v>4248216000000.0</v>
       </c>
       <c r="K13">
         <v>2189287000000.0</v>
       </c>
       <c r="L13">
         <v>2189287000000.0</v>
       </c>
       <c r="M13">
         <v>2189287000000.0</v>
       </c>
       <c r="N13">
         <v>1539583000000.0</v>
       </c>
       <c r="O13">
         <v>890447000000.0</v>
       </c>
       <c r="P13">
         <v>890447000000.0</v>
       </c>
       <c r="Q13">
-        <v>156630937500.0</v>
+        <v>156631000000.0</v>
       </c>
       <c r="R13">
-        <v>156630937500.0</v>
+        <v>156631000000.0</v>
       </c>
       <c r="S13">
         <v>125304750000.0</v>
       </c>
       <c r="T13">
         <v>125304750000.0</v>
       </c>
       <c r="U13">
         <v>125305000000.0</v>
       </c>
       <c r="V13">
         <v>125305000000.0</v>
       </c>
       <c r="W13">
         <v>98623000000.0</v>
       </c>
       <c r="X13">
         <v>98623000000.0</v>
       </c>
       <c r="Y13">
         <v>100000000000.0</v>
       </c>
       <c r="Z13">
         <v>80300000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
         <v>35158048000.0</v>
       </c>
       <c r="C14">
         <v>35158048000.0</v>
       </c>
       <c r="D14">
         <v>29455543000.0</v>
       </c>
       <c r="E14">
         <v>16508003303.0</v>
       </c>
       <c r="F14">
         <v>16508003303.0</v>
       </c>
       <c r="G14">
         <v>16508003303.0</v>
       </c>
       <c r="H14">
-        <v>16508003303.0</v>
+        <v>16508003000.0</v>
       </c>
       <c r="I14">
         <v>16508003303.0</v>
       </c>
       <c r="J14">
         <v>10392659494.0</v>
       </c>
       <c r="K14">
         <v>9526675051.0</v>
       </c>
       <c r="L14">
         <v>11148587459.0</v>
       </c>
       <c r="M14">
         <v>9481719167.0</v>
       </c>
       <c r="N14">
         <v>7699348197.0</v>
       </c>
       <c r="O14">
         <v>6315033957.0</v>
       </c>
       <c r="P14">
         <v>6594183703.0</v>
       </c>
@@ -2030,51 +2030,51 @@
       <c r="I21">
         <v>34114000000.0</v>
       </c>
       <c r="J21">
         <v>37258000000.0</v>
       </c>
       <c r="K21">
         <v>41176000000.0</v>
       </c>
       <c r="L21">
         <v>45670000000.0</v>
       </c>
       <c r="M21">
         <v>42370000000.0</v>
       </c>
       <c r="N21">
         <v>34192000000.0</v>
       </c>
       <c r="O21">
         <v>20817000000.0</v>
       </c>
       <c r="P21">
         <v>525000000.0</v>
       </c>
       <c r="Q21">
-        <v>881961000.0</v>
+        <v>1581000000.0</v>
       </c>
       <c r="R21">
         <v>898713000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22">
         <v>-2092450000000.0</v>
       </c>
       <c r="E22">
         <v>-6314589000000.0</v>
       </c>
@@ -2131,63 +2131,63 @@
       <c r="F23">
         <v>17701527000000.0</v>
       </c>
       <c r="G23">
         <v>18297700000000.0</v>
       </c>
       <c r="H23">
         <v>23021785000000.0</v>
       </c>
       <c r="I23">
         <v>20486926000000.0</v>
       </c>
       <c r="J23">
         <v>24635233000000.0</v>
       </c>
       <c r="K23">
         <v>24372702000000.0</v>
       </c>
       <c r="L23">
         <v>25757649000000.0</v>
       </c>
       <c r="M23">
         <v>20839018000000.0</v>
       </c>
       <c r="N23">
-        <v>11047615000000.0</v>
+        <v>11051347000000.0</v>
       </c>
       <c r="O23">
         <v>4644654000000.0</v>
       </c>
       <c r="P23">
         <v>3593817000000.0</v>
       </c>
       <c r="Q23">
-        <v>2589915470255.0</v>
+        <v>2589916000000.0</v>
       </c>
       <c r="R23">
-        <v>2347783416748.0</v>
+        <v>2347793000000.0</v>
       </c>
       <c r="S23">
         <v>2162228100802.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>1000000000000.0</v>
@@ -2388,60 +2388,60 @@
       <c r="G28">
         <v>-768100000000.0</v>
       </c>
       <c r="H28">
         <v>-2331592000000.0</v>
       </c>
       <c r="I28">
         <v>-3030263000000.0</v>
       </c>
       <c r="J28">
         <v>-4522278000000.0</v>
       </c>
       <c r="K28">
         <v>-3681745000000.0</v>
       </c>
       <c r="L28">
         <v>-2934388000000.0</v>
       </c>
       <c r="M28">
         <v>-4845929000000.0</v>
       </c>
       <c r="N28">
         <v>-2136491000000.0</v>
       </c>
       <c r="O28">
-        <v>-910560000000.0</v>
+        <v>-904419000000.0</v>
       </c>
       <c r="P28">
-        <v>-1027655000000.0</v>
+        <v>-1033103000000.0</v>
       </c>
       <c r="Q28">
-        <v>-585726486529.0</v>
+        <v>-585726000000.0</v>
       </c>
       <c r="R28">
-        <v>-308710380686.0</v>
+        <v>-308711000000.0</v>
       </c>
       <c r="S28">
         <v>-361241628852.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>5653419000000.0</v>
       </c>
       <c r="F29">
         <v>5126436000000.0</v>
       </c>
@@ -2491,51 +2491,53 @@
       </c>
       <c r="G30">
         <v>84275000000.0</v>
       </c>
       <c r="H30">
         <v>5059000000.0</v>
       </c>
       <c r="I30">
         <v>112263000000.0</v>
       </c>
       <c r="J30">
         <v>4365000000.0</v>
       </c>
       <c r="K30">
         <v>550000000.0</v>
       </c>
       <c r="L30">
         <v>2921000000.0</v>
       </c>
       <c r="M30">
         <v>849000000.0</v>
       </c>
       <c r="N30">
         <v>3600000000.0</v>
       </c>
-      <c r="O30"/>
+      <c r="O30">
+        <v>2639000000.0</v>
+      </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>3973769000000.0</v>
       </c>
       <c r="G31">
         <v>4077918000000.0</v>
@@ -2601,228 +2603,246 @@
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
         <v>11627530000000.0</v>
       </c>
       <c r="C33">
         <v>10890182000000.0</v>
       </c>
       <c r="D33">
         <v>9653560000000.0</v>
       </c>
       <c r="E33">
         <v>854010000000.0</v>
       </c>
       <c r="F33">
         <v>1339521000000.0</v>
       </c>
       <c r="G33">
         <v>1655170000000.0</v>
       </c>
       <c r="H33">
-        <v>1173305000000.0</v>
+        <v>20086135000000.0</v>
       </c>
       <c r="I33">
-        <v>492677000000.0</v>
+        <v>17266316000000.0</v>
       </c>
       <c r="J33">
-        <v>2115186000000.0</v>
+        <v>20008373000000.0</v>
       </c>
       <c r="K33">
-        <v>790475000000.0</v>
+        <v>20218043000000.0</v>
       </c>
       <c r="L33">
-        <v>484612000000.0</v>
+        <v>21753877000000.0</v>
       </c>
       <c r="M33">
-        <v>390492000000.0</v>
+        <v>15935126000000.0</v>
       </c>
       <c r="N33">
-        <v>516698000000.0</v>
+        <v>8867375000000.0</v>
       </c>
       <c r="O33">
-        <v>507585000000.0</v>
+        <v>3697699000000.0</v>
       </c>
       <c r="P33">
-        <v>231637000000.0</v>
+        <v>2541327000000.0</v>
       </c>
       <c r="Q33">
-        <v>216575681321.0</v>
+        <v>1995853000000.0</v>
       </c>
       <c r="R33">
-        <v>559995565682.0</v>
+        <v>2031116672362.0</v>
       </c>
       <c r="S33">
-        <v>249415447286.0</v>
+        <v>1794246092824.0</v>
       </c>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
-        <v>8418093000000.0</v>
+        <v>287257000000.0</v>
       </c>
       <c r="C35">
         <v>396774000000.0</v>
       </c>
       <c r="D35">
         <v>676121000000.0</v>
       </c>
       <c r="E35">
         <v>60913000000.0</v>
       </c>
       <c r="F35">
         <v>1099888000000.0</v>
       </c>
       <c r="G35">
         <v>1605122000000.0</v>
       </c>
       <c r="H35">
-        <v>547811000000.0</v>
-[...2 lines deleted...]
-      <c r="J35"/>
+        <v>1061330000000.0</v>
+      </c>
+      <c r="I35">
+        <v>349881000000.0</v>
+      </c>
+      <c r="J35">
+        <v>501281000000.0</v>
+      </c>
       <c r="K35">
-        <v>20894773000000.0</v>
+        <v>687925000000.0</v>
       </c>
       <c r="L35">
-        <v>23333465000000.0</v>
-[...7 lines deleted...]
-      <c r="S35"/>
+        <v>1348076000000.0</v>
+      </c>
+      <c r="M35">
+        <v>332763000000.0</v>
+      </c>
+      <c r="N35">
+        <v>451581000000.0</v>
+      </c>
+      <c r="O35">
+        <v>50536000000.0</v>
+      </c>
+      <c r="P35">
+        <v>33719000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>22013000000.0</v>
+      </c>
+      <c r="R35">
+        <v>19668000000.0</v>
+      </c>
+      <c r="S35">
+        <v>29346638525.0</v>
+      </c>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
         <v>181577000000.0</v>
       </c>
       <c r="C36">
         <v>2407977000000.0</v>
       </c>
       <c r="D36">
         <v>3637390000000.0</v>
       </c>
       <c r="E36">
         <v>-272500000000.0</v>
       </c>
       <c r="F36">
         <v>-280285000000.0</v>
       </c>
       <c r="G36">
         <v>-374275000000.0</v>
       </c>
       <c r="H36">
-        <v>-314839000000.0</v>
+        <v>3057244000000.0</v>
       </c>
       <c r="I36">
-        <v>-492677000000.0</v>
+        <v>2205355000000.0</v>
       </c>
       <c r="J36">
-        <v>-2115186000000.0</v>
+        <v>4789886000000.0</v>
       </c>
       <c r="K36">
-        <v>-790475000000.0</v>
+        <v>2276137000000.0</v>
       </c>
       <c r="L36">
-        <v>-484612000000.0</v>
+        <v>799475000000.0</v>
       </c>
       <c r="M36">
-        <v>-390492000000.0</v>
+        <v>683617000000.0</v>
       </c>
       <c r="N36">
-        <v>-516698000000.0</v>
+        <v>508809000000.0</v>
       </c>
       <c r="O36">
-        <v>-507585000000.0</v>
+        <v>379807000000.0</v>
       </c>
       <c r="P36">
-        <v>-231637000000.0</v>
+        <v>522268000000.0</v>
       </c>
       <c r="Q36">
-        <v>-216575681321.0</v>
+        <v>280122000000.0</v>
       </c>
       <c r="R36">
-        <v>-559995565682.0</v>
+        <v>602663959576.0</v>
       </c>
       <c r="S36">
-        <v>-249415447286.0</v>
+        <v>484719110340.0</v>
       </c>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
@@ -2902,138 +2922,170 @@
         <v>104385470000.0</v>
       </c>
       <c r="U38">
         <v>158258000000.0</v>
       </c>
       <c r="V38">
         <v>112696000000.0</v>
       </c>
       <c r="W38">
         <v>80882000000.0</v>
       </c>
       <c r="X38">
         <v>44359000000.0</v>
       </c>
       <c r="Y38">
         <v>39644000000.0</v>
       </c>
       <c r="Z38">
         <v>35511000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>10872000000.0</v>
+      </c>
       <c r="C39">
         <v>39580000000.0</v>
       </c>
       <c r="D39">
         <v>19312000000.0</v>
       </c>
       <c r="E39">
         <v>6314589000000.0</v>
       </c>
       <c r="F39">
         <v>6432603000000.0</v>
       </c>
       <c r="G39">
         <v>4791649000000.0</v>
       </c>
       <c r="H39">
-        <v>4815383000000.0</v>
+        <v>51188000000.0</v>
       </c>
       <c r="I39">
-        <v>1454471000000.0</v>
+        <v>78084000000.0</v>
       </c>
       <c r="J39">
-        <v>2091847000000.0</v>
+        <v>100217000000.0</v>
       </c>
       <c r="K39">
-        <v>1657309000000.0</v>
+        <v>156844000000.0</v>
       </c>
       <c r="L39">
-        <v>1772768000000.0</v>
-[...7 lines deleted...]
-      <c r="S39"/>
+        <v>101513000000.0</v>
+      </c>
+      <c r="M39">
+        <v>57114000000.0</v>
+      </c>
+      <c r="N39">
+        <v>43881000000.0</v>
+      </c>
+      <c r="O39">
+        <v>39897000000.0</v>
+      </c>
+      <c r="P39">
+        <v>19387000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>8337000000.0</v>
+      </c>
+      <c r="R39">
+        <v>7965327638.0</v>
+      </c>
+      <c r="S39">
+        <v>6740379126.0</v>
+      </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>33090000000.0</v>
+      </c>
       <c r="C40">
         <v>7655554000000.0</v>
       </c>
       <c r="D40">
         <v>6336783000000.0</v>
       </c>
       <c r="E40">
         <v>-60913000000.0</v>
       </c>
       <c r="F40">
         <v>3227671000000.0</v>
       </c>
       <c r="G40">
         <v>532122000000.0</v>
       </c>
       <c r="H40">
-        <v>16346146000000.0</v>
+        <v>17249816000000.0</v>
       </c>
       <c r="I40">
-        <v>115164000000.0</v>
+        <v>15436830000000.0</v>
       </c>
       <c r="J40">
-        <v>317060000000.0</v>
+        <v>20112598000000.0</v>
       </c>
       <c r="K40">
-        <v>231870000000.0</v>
+        <v>20175867000000.0</v>
       </c>
       <c r="L40">
-        <v>371383000000.0</v>
-[...7 lines deleted...]
-      <c r="S40"/>
+        <v>21952792000000.0</v>
+      </c>
+      <c r="M40">
+        <v>18194252000000.0</v>
+      </c>
+      <c r="N40">
+        <v>9097934000000.0</v>
+      </c>
+      <c r="O40">
+        <v>3723481000000.0</v>
+      </c>
+      <c r="P40">
+        <v>2657067000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2388988000000.0</v>
+      </c>
+      <c r="R40">
+        <v>2148572000000.0</v>
+      </c>
+      <c r="S40">
+        <v>1992958032119.0</v>
+      </c>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>81610000000.0</v>
       </c>
       <c r="G41">
         <v>74016000000.0</v>
       </c>
       <c r="H41">
         <v>67852000000.0</v>
       </c>
@@ -3093,81 +3145,81 @@
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
         <v>-33588000000.0</v>
       </c>
       <c r="C42">
         <v>-22741000000.0</v>
       </c>
       <c r="D42">
         <v>-23601000000.0</v>
       </c>
       <c r="E42">
         <v>-36546000000.0</v>
       </c>
       <c r="F42">
         <v>-36546000000.0</v>
       </c>
       <c r="G42">
         <v>-30150000000.0</v>
       </c>
       <c r="H42">
-        <v>-35546000000.0</v>
+        <v>716484000000.0</v>
       </c>
       <c r="I42">
-        <v>711543000000.0</v>
+        <v>716939000000.0</v>
       </c>
       <c r="J42">
-        <v>906259000000.0</v>
+        <v>924004000000.0</v>
       </c>
       <c r="K42">
-        <v>1663064000000.0</v>
+        <v>1668460000000.0</v>
       </c>
       <c r="L42">
-        <v>-41014000000.0</v>
+        <v>-36618000000.0</v>
       </c>
       <c r="M42">
-        <v>-24628000000.0</v>
+        <v>-39735000000.0</v>
       </c>
       <c r="N42">
-        <v>-21983000000.0</v>
+        <v>-31695000000.0</v>
       </c>
       <c r="O42">
-        <v>-19450000000.0</v>
+        <v>-15054000000.0</v>
       </c>
       <c r="P42">
-        <v>-16903000000.0</v>
+        <v>-19444000000.0</v>
       </c>
       <c r="Q42">
-        <v>8281274528.0</v>
+        <v>6105000000.0</v>
       </c>
       <c r="R42">
-        <v>7084772528.0</v>
+        <v>7085000000.0</v>
       </c>
       <c r="S42">
         <v>-1588085672.0</v>
       </c>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
@@ -3275,69 +3327,69 @@
       <c r="D46">
         <v>226639000000.0</v>
       </c>
       <c r="E46">
         <v>282767000000.0</v>
       </c>
       <c r="F46">
         <v>331581000000.0</v>
       </c>
       <c r="G46">
         <v>412334000000.0</v>
       </c>
       <c r="H46">
         <v>149038000000.0</v>
       </c>
       <c r="I46">
         <v>125266000000.0</v>
       </c>
       <c r="J46">
         <v>161943000000.0</v>
       </c>
       <c r="K46">
         <v>176887000000.0</v>
       </c>
       <c r="L46">
-        <v>110577000000.0</v>
+        <v>117507000000.0</v>
       </c>
       <c r="M46">
         <v>114631000000.0</v>
       </c>
       <c r="N46">
         <v>111225000000.0</v>
       </c>
       <c r="O46">
         <v>118302000000.0</v>
       </c>
       <c r="P46">
-        <v>23211000000.0</v>
+        <v>30834000000.0</v>
       </c>
       <c r="Q46">
-        <v>34961598018.0</v>
+        <v>40983000000.0</v>
       </c>
       <c r="R46">
-        <v>39069271733.0</v>
+        <v>38371000000.0</v>
       </c>
       <c r="S46">
         <v>41069412439.0</v>
       </c>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47">
         <v>171251000000.0</v>
       </c>
       <c r="C47">
         <v>203187000000.0</v>
       </c>
       <c r="D47">
         <v>212916000000.0</v>
       </c>
@@ -3409,81 +3461,81 @@
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
         <v>-4066625000000.0</v>
       </c>
       <c r="C48">
         <v>-4018059000000.0</v>
       </c>
       <c r="D48">
         <v>-4074462000000.0</v>
       </c>
       <c r="E48">
         <v>-4137711000000.0</v>
       </c>
       <c r="F48">
         <v>-3745004000000.0</v>
       </c>
       <c r="G48">
         <v>-2169287000000.0</v>
       </c>
       <c r="H48">
-        <v>-1130695000000.0</v>
+        <v>-1136091000000.0</v>
       </c>
       <c r="I48">
-        <v>-1148654000000.0</v>
+        <v>-1154051000000.0</v>
       </c>
       <c r="J48">
-        <v>-1164225000000.0</v>
+        <v>-1181970000000.0</v>
       </c>
       <c r="K48">
-        <v>-374422000000.0</v>
+        <v>-379818000000.0</v>
       </c>
       <c r="L48">
-        <v>275911000000.0</v>
+        <v>271515000000.0</v>
       </c>
       <c r="M48">
-        <v>116265000000.0</v>
+        <v>115469000000.0</v>
       </c>
       <c r="N48">
-        <v>-4572000000.0</v>
+        <v>-6056000000.0</v>
       </c>
       <c r="O48">
-        <v>-7929000000.0</v>
+        <v>-12325000000.0</v>
       </c>
       <c r="P48">
-        <v>19029000000.0</v>
+        <v>21570000000.0</v>
       </c>
       <c r="Q48">
-        <v>13211229957.0</v>
+        <v>15388000000.0</v>
       </c>
       <c r="R48">
-        <v>14776900284.0</v>
+        <v>14777000000.0</v>
       </c>
       <c r="S48">
         <v>11722484409.0</v>
       </c>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
@@ -3729,261 +3781,275 @@
       <c r="F55">
         <v>17701527000000.0</v>
       </c>
       <c r="G55">
         <v>18297700000000.0</v>
       </c>
       <c r="H55">
         <v>23021785000000.0</v>
       </c>
       <c r="I55">
         <v>20486926000000.0</v>
       </c>
       <c r="J55">
         <v>24635233000000.0</v>
       </c>
       <c r="K55">
         <v>24372702000000.0</v>
       </c>
       <c r="L55">
         <v>25757649000000.0</v>
       </c>
       <c r="M55">
         <v>20839018000000.0</v>
       </c>
       <c r="N55">
-        <v>11047615000000.0</v>
+        <v>11051347000000.0</v>
       </c>
       <c r="O55">
         <v>4644654000000.0</v>
       </c>
       <c r="P55">
         <v>3593817000000.0</v>
       </c>
       <c r="Q55">
-        <v>2589915470255.0</v>
+        <v>2589916000000.0</v>
       </c>
       <c r="R55">
-        <v>2347783416748.0</v>
+        <v>2347793000000.0</v>
       </c>
       <c r="S55">
         <v>2162228100802.0</v>
       </c>
       <c r="T55">
         <v>2184493215000.0</v>
       </c>
       <c r="U55">
         <v>2052127000000.0</v>
       </c>
       <c r="V55">
         <v>1541559000000.0</v>
       </c>
       <c r="W55">
         <v>1533929000000.0</v>
       </c>
       <c r="X55">
         <v>1247915000000.0</v>
       </c>
       <c r="Y55">
         <v>1031798000000.0</v>
       </c>
       <c r="Z55">
         <v>894187000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
         <v>1576686000000.0</v>
       </c>
       <c r="C56">
         <v>1962691000000.0</v>
       </c>
       <c r="D56">
         <v>2099925000000.0</v>
       </c>
       <c r="E56">
         <v>2225017000000.0</v>
       </c>
       <c r="F56">
         <v>3111152000000.0</v>
       </c>
       <c r="G56">
         <v>2457497000000.0</v>
       </c>
       <c r="H56">
-        <v>2884462000000.0</v>
+        <v>2935650000000.0</v>
       </c>
       <c r="I56">
-        <v>3142526000000.0</v>
+        <v>3220610000000.0</v>
       </c>
       <c r="J56">
-        <v>4526643000000.0</v>
+        <v>4626860000000.0</v>
       </c>
       <c r="K56">
-        <v>3997815000000.0</v>
+        <v>4154659000000.0</v>
       </c>
       <c r="L56">
-        <v>3902259000000.0</v>
+        <v>4003772000000.0</v>
       </c>
       <c r="M56">
-        <v>4846778000000.0</v>
+        <v>4903892000000.0</v>
       </c>
       <c r="N56">
-        <v>2140091000000.0</v>
+        <v>2183972000000.0</v>
       </c>
       <c r="O56">
-        <v>910560000000.0</v>
+        <v>946955000000.0</v>
       </c>
       <c r="P56">
-        <v>1027655000000.0</v>
+        <v>1052490000000.0</v>
       </c>
       <c r="Q56">
-        <v>585726486529.0</v>
+        <v>594063000000.0</v>
       </c>
       <c r="R56">
-        <v>308710380686.0</v>
+        <v>316676327638.0</v>
       </c>
       <c r="S56">
-        <v>361241628852.0</v>
+        <v>367982007978.0</v>
       </c>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
         <v>76779000000.0</v>
       </c>
       <c r="C57">
         <v>7707387000000.0</v>
       </c>
       <c r="D57">
         <v>6385915000000.0</v>
       </c>
       <c r="E57">
         <v>60913000000.0</v>
       </c>
       <c r="F57">
         <v>4335330000000.0</v>
       </c>
       <c r="G57">
         <v>1599786000000.0</v>
       </c>
       <c r="H57">
-        <v>16632941000000.0</v>
+        <v>17270891000000.0</v>
       </c>
       <c r="I57">
-        <v>15732146000000.0</v>
+        <v>15464986000000.0</v>
       </c>
       <c r="J57">
-        <v>20529928000000.0</v>
+        <v>20143702000000.0</v>
       </c>
       <c r="K57">
-        <v>20797366000000.0</v>
+        <v>20206848000000.0</v>
       </c>
       <c r="L57">
-        <v>22245572000000.0</v>
-[...7 lines deleted...]
-      <c r="S57"/>
+        <v>21985389000000.0</v>
+      </c>
+      <c r="M57">
+        <v>18241234000000.0</v>
+      </c>
+      <c r="N57">
+        <v>9097934000000.0</v>
+      </c>
+      <c r="O57">
+        <v>3731050000000.0</v>
+      </c>
+      <c r="P57">
+        <v>2667525000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>2389779000000.0</v>
+      </c>
+      <c r="R57">
+        <v>2149632000000.0</v>
+      </c>
+      <c r="S57">
+        <v>1997442313540.0</v>
+      </c>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
         <v>8494872000000.0</v>
       </c>
       <c r="C58">
         <v>8104161000000.0</v>
       </c>
       <c r="D58">
         <v>7062036000000.0</v>
       </c>
       <c r="E58">
         <v>12063668000000.0</v>
       </c>
       <c r="F58">
         <v>1099888000000.0</v>
       </c>
       <c r="G58">
         <v>1605122000000.0</v>
       </c>
       <c r="H58">
-        <v>547811000000.0</v>
+        <v>18332221000000.0</v>
       </c>
       <c r="I58">
-        <v>15814866000000.0</v>
+        <v>15814867000000.0</v>
       </c>
       <c r="J58">
         <v>20644983000000.0</v>
       </c>
       <c r="K58">
         <v>20894773000000.0</v>
       </c>
       <c r="L58">
         <v>23333465000000.0</v>
       </c>
       <c r="M58">
-        <v>18558094000000.0</v>
+        <v>18573997000000.0</v>
       </c>
       <c r="N58">
-        <v>9534587000000.0</v>
+        <v>9549515000000.0</v>
       </c>
       <c r="O58">
         <v>3781586000000.0</v>
       </c>
       <c r="P58">
         <v>2701244000000.0</v>
       </c>
       <c r="Q58">
-        <v>2411792028270.0</v>
+        <v>2411792000000.0</v>
       </c>
       <c r="R58">
-        <v>2169290806436.0</v>
+        <v>2169300000000.0</v>
       </c>
       <c r="S58">
         <v>2026788952065.0</v>
       </c>
       <c r="T58">
         <v>2052167144000.0</v>
       </c>
       <c r="U58">
         <v>1926060000000.0</v>
       </c>
       <c r="V58">
         <v>1419582000000.0</v>
       </c>
       <c r="W58">
         <v>1439946000000.0</v>
       </c>
       <c r="X58">
         <v>1156560000000.0</v>
       </c>
       <c r="Y58">
         <v>942051000000.0</v>
       </c>
       <c r="Z58">
         <v>823983000000.0</v>
       </c>
@@ -4022,78 +4088,78 @@
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
         <v>4709344000000.0</v>
       </c>
       <c r="C60">
         <v>4748712000000.0</v>
       </c>
       <c r="D60">
         <v>4691449000000.0</v>
       </c>
       <c r="E60">
         <v>4653419000000.0</v>
       </c>
       <c r="F60">
         <v>4026548000000.0</v>
       </c>
       <c r="G60">
         <v>4112442000000.0</v>
       </c>
       <c r="H60">
         <v>4689564000000.0</v>
       </c>
       <c r="I60">
-        <v>4672060000000.0</v>
+        <v>4672059000000.0</v>
       </c>
       <c r="J60">
         <v>3990250000000.0</v>
       </c>
       <c r="K60">
         <v>3477929000000.0</v>
       </c>
       <c r="L60">
         <v>2424184000000.0</v>
       </c>
       <c r="M60">
-        <v>2280924000000.0</v>
+        <v>2265021000000.0</v>
       </c>
       <c r="N60">
-        <v>1513028000000.0</v>
+        <v>1501832000000.0</v>
       </c>
       <c r="O60">
         <v>863068000000.0</v>
       </c>
       <c r="P60">
         <v>892573000000.0</v>
       </c>
       <c r="Q60">
-        <v>178123441985.0</v>
+        <v>178124000000.0</v>
       </c>
       <c r="R60">
-        <v>178492610312.0</v>
+        <v>178493000000.0</v>
       </c>
       <c r="S60">
         <v>135439148737.0</v>
       </c>
       <c r="T60">
         <v>132326071000.0</v>
       </c>
       <c r="U60">
         <v>126067000000.0</v>
       </c>
       <c r="V60">
         <v>121977000000.0</v>
       </c>
       <c r="W60">
         <v>93983000000.0</v>
       </c>
       <c r="X60">
         <v>91355000000.0</v>
       </c>
       <c r="Y60">
         <v>89747000000.0</v>
       </c>
       <c r="Z60">
         <v>70204000000.0</v>
       </c>
@@ -4852,76 +4918,90 @@
       </c>
       <c r="L5">
         <v>82557000000.0</v>
       </c>
       <c r="M5">
         <v>71745000000.0</v>
       </c>
       <c r="N5">
         <v>3755426000000.0</v>
       </c>
       <c r="O5">
         <v>3718505000000.0</v>
       </c>
       <c r="P5">
         <v>2690214000000.0</v>
       </c>
       <c r="Q5">
         <v>2687891000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5"/>
-      <c r="Y5"/>
+      <c r="X5">
+        <v>709556000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>709555000000.0</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>710483000000.0</v>
+      </c>
       <c r="AC5"/>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>710482000000.0</v>
+      </c>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5"/>
+      <c r="AR5">
+        <v>-24570000000.0</v>
+      </c>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5"/>
-      <c r="AW5"/>
+      <c r="AV5">
+        <v>-24770000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-24718000000.0</v>
+      </c>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
@@ -5407,90 +5487,90 @@
       <c r="B10">
         <v>1186711000000.0</v>
       </c>
       <c r="C10">
         <v>1484398000000.0</v>
       </c>
       <c r="D10">
         <v>1287813000000.0</v>
       </c>
       <c r="E10">
         <v>1607634000000.0</v>
       </c>
       <c r="F10">
         <v>1452907000000.0</v>
       </c>
       <c r="G10">
         <v>1829061000000.0</v>
       </c>
       <c r="H10">
         <v>1366097000000.0</v>
       </c>
       <c r="I10">
         <v>1238577000000.0</v>
       </c>
       <c r="J10">
-        <v>1398117000000.0</v>
+        <v>1870708000000.0</v>
       </c>
       <c r="K10">
         <v>1851280000000.0</v>
       </c>
       <c r="L10">
         <v>1787966000000.0</v>
       </c>
       <c r="M10">
         <v>2397611000000.0</v>
       </c>
       <c r="N10">
         <v>2569033000000.0</v>
       </c>
       <c r="O10">
         <v>2141210000000.0</v>
       </c>
       <c r="P10">
         <v>2865496000000.0</v>
       </c>
       <c r="Q10">
         <v>2271001000000.0</v>
       </c>
       <c r="R10">
         <v>3432812000000.0</v>
       </c>
       <c r="S10">
         <v>2771246000000.0</v>
       </c>
       <c r="T10">
         <v>2163221000000.0</v>
       </c>
       <c r="U10">
         <v>1877449000000.0</v>
       </c>
       <c r="V10">
         <v>2778782000000.0</v>
       </c>
       <c r="W10">
-        <v>2373222000000.0</v>
+        <v>2380093000000.0</v>
       </c>
       <c r="X10">
         <v>1364358000000.0</v>
       </c>
       <c r="Y10">
         <v>1564856000000.0</v>
       </c>
       <c r="Z10">
         <v>2053178000000.0</v>
       </c>
       <c r="AA10">
         <v>2879403000000.0</v>
       </c>
       <c r="AB10">
         <v>2346004000000.0</v>
       </c>
       <c r="AC10">
         <v>2185928000000.0</v>
       </c>
       <c r="AD10">
         <v>625866000000.0</v>
       </c>
       <c r="AE10">
         <v>3030263000000.0</v>
       </c>
@@ -5542,63 +5622,63 @@
       <c r="AU10">
         <v>4845929000000.0</v>
       </c>
       <c r="AV10">
         <v>3867740000000.0</v>
       </c>
       <c r="AW10">
         <v>3240233000000.0</v>
       </c>
       <c r="AX10">
         <v>2723475000000.0</v>
       </c>
       <c r="AY10">
         <v>2136491000000.0</v>
       </c>
       <c r="AZ10">
         <v>1063395000000.0</v>
       </c>
       <c r="BA10">
         <v>1220515000000.0</v>
       </c>
       <c r="BB10">
         <v>793973000000.0</v>
       </c>
       <c r="BC10">
-        <v>910560000000.0</v>
+        <v>904419000000.0</v>
       </c>
       <c r="BD10">
         <v>866249000000.0</v>
       </c>
       <c r="BE10">
         <v>773701000000.0</v>
       </c>
       <c r="BF10">
         <v>900496000000.0</v>
       </c>
       <c r="BG10">
-        <v>1027655000000.0</v>
+        <v>1033103000000.0</v>
       </c>
       <c r="BH10">
         <v>933038686000.0</v>
       </c>
       <c r="BI10">
         <v>968963685000.0</v>
       </c>
       <c r="BJ10">
         <v>803943922000.0</v>
       </c>
       <c r="BK10">
         <v>449172706900.0</v>
       </c>
       <c r="BL10">
         <v>164431738000.0</v>
       </c>
       <c r="BM10">
         <v>128962797000.0</v>
       </c>
       <c r="BN10">
         <v>172229926000.0</v>
       </c>
       <c r="BO10">
         <v>114006361800.0</v>
       </c>
@@ -5769,112 +5849,116 @@
     <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
         <v>1186711000000.0</v>
       </c>
       <c r="C12">
         <v>1484398000000.0</v>
       </c>
       <c r="D12">
         <v>1287813000000.0</v>
       </c>
       <c r="E12">
         <v>1607634000000.0</v>
       </c>
       <c r="F12">
         <v>1452907000000.0</v>
       </c>
       <c r="G12">
         <v>1829061000000.0</v>
       </c>
       <c r="H12">
         <v>1366097000000.0</v>
       </c>
-      <c r="I12"/>
+      <c r="I12">
+        <v>1238577000000.0</v>
+      </c>
       <c r="J12">
-        <v>1398117000000.0</v>
+        <v>1870708000000.0</v>
       </c>
       <c r="K12">
         <v>1851280000000.0</v>
       </c>
       <c r="L12">
         <v>1787966000000.0</v>
       </c>
       <c r="M12">
         <v>2397611000000.0</v>
       </c>
       <c r="N12">
         <v>2569033000000.0</v>
       </c>
       <c r="O12">
         <v>2141210000000.0</v>
       </c>
       <c r="P12">
         <v>2865496000000.0</v>
       </c>
       <c r="Q12">
         <v>2271001000000.0</v>
       </c>
       <c r="R12">
         <v>3432812000000.0</v>
       </c>
       <c r="S12">
         <v>2771246000000.0</v>
       </c>
       <c r="T12">
         <v>2163221000000.0</v>
       </c>
       <c r="U12">
         <v>1877449000000.0</v>
       </c>
       <c r="V12">
         <v>2778782000000.0</v>
       </c>
       <c r="W12">
-        <v>2373222000000.0</v>
+        <v>2380093000000.0</v>
       </c>
       <c r="X12">
         <v>1364358000000.0</v>
       </c>
       <c r="Y12">
         <v>1564856000000.0</v>
       </c>
       <c r="Z12">
         <v>2053178000000.0</v>
       </c>
       <c r="AA12">
         <v>2879403000000.0</v>
       </c>
       <c r="AB12">
         <v>2346004000000.0</v>
       </c>
       <c r="AC12">
         <v>2185928000000.0</v>
       </c>
-      <c r="AD12"/>
+      <c r="AD12">
+        <v>625866000000.0</v>
+      </c>
       <c r="AE12">
         <v>3030263000000.0</v>
       </c>
       <c r="AF12">
         <v>2667660000000.0</v>
       </c>
       <c r="AG12">
         <v>2149335000000.0</v>
       </c>
       <c r="AH12">
         <v>2184605000000.0</v>
       </c>
       <c r="AI12">
         <v>4522278000000.0</v>
       </c>
       <c r="AJ12">
         <v>3692332000000.0</v>
       </c>
       <c r="AK12">
         <v>4827440000000.0</v>
       </c>
       <c r="AL12">
         <v>2587771000000.0</v>
       </c>
       <c r="AM12">
@@ -5904,63 +5988,63 @@
       <c r="AU12">
         <v>4845929000000.0</v>
       </c>
       <c r="AV12">
         <v>3867740000000.0</v>
       </c>
       <c r="AW12">
         <v>3240233000000.0</v>
       </c>
       <c r="AX12">
         <v>2723475000000.0</v>
       </c>
       <c r="AY12">
         <v>2136491000000.0</v>
       </c>
       <c r="AZ12">
         <v>1063395000000.0</v>
       </c>
       <c r="BA12">
         <v>1220515000000.0</v>
       </c>
       <c r="BB12">
         <v>793973000000.0</v>
       </c>
       <c r="BC12">
-        <v>910560000000.0</v>
+        <v>904419000000.0</v>
       </c>
       <c r="BD12">
         <v>866249000000.0</v>
       </c>
       <c r="BE12">
         <v>773701000000.0</v>
       </c>
       <c r="BF12">
         <v>900496000000.0</v>
       </c>
       <c r="BG12">
-        <v>1027655000000.0</v>
+        <v>1033103000000.0</v>
       </c>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -5975,51 +6059,53 @@
     <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>8789512000000.0</v>
       </c>
       <c r="C13">
         <v>8789512000000.0</v>
       </c>
       <c r="D13">
         <v>8789512000000.0</v>
       </c>
       <c r="E13">
         <v>8789512000000.0</v>
       </c>
       <c r="F13">
         <v>8789512000000.0</v>
       </c>
       <c r="G13">
         <v>8789512000000.0</v>
       </c>
       <c r="H13">
         <v>8789512000000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>8789512000000.0</v>
+      </c>
       <c r="J13">
         <v>8789512000000.0</v>
       </c>
       <c r="K13">
         <v>8789512000000.0</v>
       </c>
       <c r="L13">
         <v>8789512000000.0</v>
       </c>
       <c r="M13">
         <v>8789512000000.0</v>
       </c>
       <c r="N13">
         <v>5109171000000.0</v>
       </c>
       <c r="O13">
         <v>5109171000000.0</v>
       </c>
       <c r="P13">
         <v>5109171000000.0</v>
       </c>
       <c r="Q13">
         <v>5109171000000.0</v>
       </c>
       <c r="R13">
@@ -6246,57 +6332,57 @@
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
         <v>35158048000.0</v>
       </c>
       <c r="C14">
         <v>35158048000.0</v>
       </c>
       <c r="D14">
         <v>35158048000.0</v>
       </c>
       <c r="E14">
         <v>35158048000.0</v>
       </c>
       <c r="F14">
         <v>35158048000.0</v>
       </c>
       <c r="G14">
         <v>35158048000.0</v>
       </c>
       <c r="H14">
         <v>35158048000.0</v>
       </c>
       <c r="I14">
-        <v>35158048365.0</v>
+        <v>35158048000.0</v>
       </c>
       <c r="J14">
-        <v>35158048365.0</v>
+        <v>35158048000.0</v>
       </c>
       <c r="K14">
-        <v>35158048365.0</v>
+        <v>35158048000.0</v>
       </c>
       <c r="L14">
         <v>35158048365.0</v>
       </c>
       <c r="M14">
         <v>35158048365.0</v>
       </c>
       <c r="N14">
         <v>16508003303.0</v>
       </c>
       <c r="O14">
         <v>20436685984.0</v>
       </c>
       <c r="P14">
         <v>16508003303.0</v>
       </c>
       <c r="Q14">
         <v>16508003303.0</v>
       </c>
       <c r="R14">
         <v>16508003303.0</v>
       </c>
       <c r="S14">
         <v>16508003303.0</v>
       </c>
@@ -7419,51 +7505,53 @@
     <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
         <v>13118858000000.0</v>
       </c>
       <c r="C23">
         <v>13204216000000.0</v>
       </c>
       <c r="D23">
         <v>12650555000000.0</v>
       </c>
       <c r="E23">
         <v>11777571000000.0</v>
       </c>
       <c r="F23">
         <v>12196777000000.0</v>
       </c>
       <c r="G23">
         <v>12852873000000.0</v>
       </c>
       <c r="H23">
         <v>11959838000000.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>11447849000000.0</v>
+      </c>
       <c r="J23">
         <v>11496635000000.0</v>
       </c>
       <c r="K23">
         <v>11753485000000.0</v>
       </c>
       <c r="L23">
         <v>12943351000000.0</v>
       </c>
       <c r="M23">
         <v>14393427000000.0</v>
       </c>
       <c r="N23">
         <v>16710573000000.0</v>
       </c>
       <c r="O23">
         <v>16717087000000.0</v>
       </c>
       <c r="P23">
         <v>15967844000000.0</v>
       </c>
       <c r="Q23">
         <v>15794612000000.0</v>
       </c>
       <c r="R23">
@@ -7480,51 +7568,53 @@
       </c>
       <c r="V23">
         <v>18438704000000.0</v>
       </c>
       <c r="W23">
         <v>18297700000000.0</v>
       </c>
       <c r="X23">
         <v>20971901000000.0</v>
       </c>
       <c r="Y23">
         <v>21394130000000.0</v>
       </c>
       <c r="Z23">
         <v>21324428000000.0</v>
       </c>
       <c r="AA23">
         <v>23021785000000.0</v>
       </c>
       <c r="AB23">
         <v>21621173000000.0</v>
       </c>
       <c r="AC23">
         <v>21218758000000.0</v>
       </c>
-      <c r="AD23"/>
+      <c r="AD23">
+        <v>4795903000000.0</v>
+      </c>
       <c r="AE23">
         <v>20486926000000.0</v>
       </c>
       <c r="AF23">
         <v>21095742000000.0</v>
       </c>
       <c r="AG23">
         <v>20573665000000.0</v>
       </c>
       <c r="AH23">
         <v>22434585000000.0</v>
       </c>
       <c r="AI23">
         <v>24635233000000.0</v>
       </c>
       <c r="AJ23">
         <v>26500390000000.0</v>
       </c>
       <c r="AK23">
         <v>24626061000000.0</v>
       </c>
       <c r="AL23">
         <v>23621308000000.0</v>
       </c>
       <c r="AM23">
@@ -7542,51 +7632,51 @@
       <c r="AQ23">
         <v>25757649000000.0</v>
       </c>
       <c r="AR23">
         <v>25402461000000.0</v>
       </c>
       <c r="AS23">
         <v>23075828000000.0</v>
       </c>
       <c r="AT23">
         <v>22421453000000.0</v>
       </c>
       <c r="AU23">
         <v>20839018000000.0</v>
       </c>
       <c r="AV23">
         <v>17188072000000.0</v>
       </c>
       <c r="AW23">
         <v>14710560000000.0</v>
       </c>
       <c r="AX23">
         <v>11998339000000.0</v>
       </c>
       <c r="AY23">
-        <v>11047615000000.0</v>
+        <v>11051347000000.0</v>
       </c>
       <c r="AZ23">
         <v>7836948000000.0</v>
       </c>
       <c r="BA23">
         <v>5818470000000.0</v>
       </c>
       <c r="BB23">
         <v>4758405000000.0</v>
       </c>
       <c r="BC23">
         <v>4644654000000.0</v>
       </c>
       <c r="BD23">
         <v>4722957000000.0</v>
       </c>
       <c r="BE23">
         <v>4213671000000.0</v>
       </c>
       <c r="BF23">
         <v>3772317000000.0</v>
       </c>
       <c r="BG23">
         <v>3593817000000.0</v>
       </c>
@@ -8167,112 +8257,116 @@
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
         <v>-714039000000.0</v>
       </c>
       <c r="C28">
         <v>-1407619000000.0</v>
       </c>
       <c r="D28">
         <v>-872682000000.0</v>
       </c>
       <c r="E28">
         <v>-1523008000000.0</v>
       </c>
       <c r="F28">
         <v>-1360854000000.0</v>
       </c>
       <c r="G28">
         <v>-1732264000000.0</v>
       </c>
       <c r="H28">
         <v>-1272161000000.0</v>
       </c>
-      <c r="I28"/>
+      <c r="I28">
+        <v>-1141049000000.0</v>
+      </c>
       <c r="J28">
-        <v>-1293880000000.0</v>
+        <v>-1766471000000.0</v>
       </c>
       <c r="K28">
-        <v>-1357761000000.0</v>
+        <v>-1744644000000.0</v>
       </c>
       <c r="L28">
         <v>-1677044000000.0</v>
       </c>
       <c r="M28">
         <v>-2282546000000.0</v>
       </c>
       <c r="N28">
         <v>-1789896000000.0</v>
       </c>
       <c r="O28">
         <v>-1016630000000.0</v>
       </c>
       <c r="P28">
         <v>-1865496000000.0</v>
       </c>
       <c r="Q28">
         <v>-1171001000000.0</v>
       </c>
       <c r="R28">
         <v>-2332845000000.0</v>
       </c>
       <c r="S28">
         <v>-1671358000000.0</v>
       </c>
       <c r="T28">
         <v>-615590000000.0</v>
       </c>
       <c r="U28">
         <v>-330209000000.0</v>
       </c>
       <c r="V28">
         <v>-1232421000000.0</v>
       </c>
       <c r="W28">
-        <v>-768100000000.0</v>
+        <v>-774971000000.0</v>
       </c>
       <c r="X28">
         <v>186416000000.0</v>
       </c>
       <c r="Y28">
         <v>-1014772000000.0</v>
       </c>
       <c r="Z28">
         <v>-1504085000000.0</v>
       </c>
       <c r="AA28">
         <v>-2331592000000.0</v>
       </c>
       <c r="AB28">
         <v>-2248568000000.0</v>
       </c>
       <c r="AC28">
         <v>-2185928000000.0</v>
       </c>
-      <c r="AD28"/>
+      <c r="AD28">
+        <v>-625866000000.0</v>
+      </c>
       <c r="AE28">
         <v>-3030263000000.0</v>
       </c>
       <c r="AF28">
         <v>-2667660000000.0</v>
       </c>
       <c r="AG28">
         <v>-2149335000000.0</v>
       </c>
       <c r="AH28">
         <v>-2184605000000.0</v>
       </c>
       <c r="AI28">
         <v>-4522278000000.0</v>
       </c>
       <c r="AJ28">
         <v>-3692332000000.0</v>
       </c>
       <c r="AK28">
         <v>-4827440000000.0</v>
       </c>
       <c r="AL28">
         <v>-2587771000000.0</v>
       </c>
       <c r="AM28">
@@ -8302,63 +8396,63 @@
       <c r="AU28">
         <v>-4845929000000.0</v>
       </c>
       <c r="AV28">
         <v>-3867740000000.0</v>
       </c>
       <c r="AW28">
         <v>-3240233000000.0</v>
       </c>
       <c r="AX28">
         <v>-2723475000000.0</v>
       </c>
       <c r="AY28">
         <v>-2136491000000.0</v>
       </c>
       <c r="AZ28">
         <v>-1063395000000.0</v>
       </c>
       <c r="BA28">
         <v>-1220515000000.0</v>
       </c>
       <c r="BB28">
         <v>-793973000000.0</v>
       </c>
       <c r="BC28">
-        <v>-910560000000.0</v>
+        <v>-904419000000.0</v>
       </c>
       <c r="BD28">
         <v>-866249000000.0</v>
       </c>
       <c r="BE28">
         <v>-773701000000.0</v>
       </c>
       <c r="BF28">
         <v>-900496000000.0</v>
       </c>
       <c r="BG28">
-        <v>-1027655000000.0</v>
+        <v>-1033103000000.0</v>
       </c>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
@@ -8493,90 +8587,94 @@
     <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
         <v>64615000000.0</v>
       </c>
       <c r="C30">
         <v>81416000000.0</v>
       </c>
       <c r="D30">
         <v>63950000000.0</v>
       </c>
       <c r="E30">
         <v>56347000000.0</v>
       </c>
       <c r="F30">
         <v>53386000000.0</v>
       </c>
       <c r="G30">
         <v>94050000000.0</v>
       </c>
       <c r="H30">
         <v>97860000000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30"/>
+      <c r="I30">
+        <v>166944000000.0</v>
+      </c>
+      <c r="J30">
+        <v>178770000000.0</v>
+      </c>
       <c r="K30">
-        <v>241170000000.0</v>
+        <v>229333000000.0</v>
       </c>
       <c r="L30">
         <v>208631000000.0</v>
       </c>
       <c r="M30">
         <v>171417000000.0</v>
       </c>
       <c r="N30">
         <v>35135000000.0</v>
       </c>
       <c r="O30">
         <v>83807000000.0</v>
       </c>
       <c r="P30">
         <v>96072000000.0</v>
       </c>
       <c r="Q30">
         <v>221610000000.0</v>
       </c>
       <c r="R30">
         <v>238042000000.0</v>
       </c>
       <c r="S30">
-        <v>339906000000.0</v>
+        <v>162045000000.0</v>
       </c>
       <c r="T30">
         <v>142114000000.0</v>
       </c>
       <c r="U30">
         <v>173914000000.0</v>
       </c>
       <c r="V30">
         <v>49000000.0</v>
       </c>
       <c r="W30">
-        <v>84275000000.0</v>
+        <v>177574000000.0</v>
       </c>
       <c r="X30">
         <v>-42000000.0</v>
       </c>
       <c r="Y30">
         <v>-58000000.0</v>
       </c>
       <c r="Z30">
         <v>2978000000.0</v>
       </c>
       <c r="AA30">
         <v>5059000000.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30">
         <v>343000000.0</v>
       </c>
       <c r="AD30"/>
       <c r="AE30">
         <v>112263000000.0</v>
       </c>
       <c r="AF30">
         <v>3706000000.0</v>
       </c>
       <c r="AG30">
@@ -8617,51 +8715,53 @@
       </c>
       <c r="AS30">
         <v>620000000.0</v>
       </c>
       <c r="AT30">
         <v>147000000.0</v>
       </c>
       <c r="AU30">
         <v>849000000.0</v>
       </c>
       <c r="AV30">
         <v>305000000.0</v>
       </c>
       <c r="AW30">
         <v>609000000.0</v>
       </c>
       <c r="AX30">
         <v>363000000.0</v>
       </c>
       <c r="AY30">
         <v>3600000000.0</v>
       </c>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30"/>
+      <c r="BC30">
+        <v>2639000000.0</v>
+      </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
@@ -8903,198 +9003,202 @@
     <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
         <v>11867532000000.0</v>
       </c>
       <c r="C33">
         <v>11638402000000.0</v>
       </c>
       <c r="D33">
         <v>11298792000000.0</v>
       </c>
       <c r="E33">
         <v>10043080000000.0</v>
       </c>
       <c r="F33">
         <v>10635628000000.0</v>
       </c>
       <c r="G33">
         <v>10890182000000.0</v>
       </c>
       <c r="H33">
         <v>10431754000000.0</v>
       </c>
-      <c r="I33"/>
+      <c r="I33">
+        <v>9990798000000.0</v>
+      </c>
       <c r="J33">
         <v>7885924000000.0</v>
       </c>
       <c r="K33">
-        <v>6420934000000.0</v>
+        <v>9653560000000.0</v>
       </c>
       <c r="L33">
-        <v>694233000000.0</v>
+        <v>10915233000000.0</v>
       </c>
       <c r="M33">
         <v>715237000000.0</v>
       </c>
       <c r="N33">
         <v>724300000000.0</v>
       </c>
       <c r="O33">
         <v>854010000000.0</v>
       </c>
       <c r="P33">
         <v>756160000000.0</v>
       </c>
       <c r="Q33">
         <v>774303000000.0</v>
       </c>
       <c r="R33">
-        <v>897123000000.0</v>
+        <v>13775368000000.0</v>
       </c>
       <c r="S33">
-        <v>1338214000000.0</v>
+        <v>14748129000000.0</v>
       </c>
       <c r="T33">
-        <v>1730785000000.0</v>
+        <v>14504817000000.0</v>
       </c>
       <c r="U33">
-        <v>1564535000000.0</v>
+        <v>14929478000000.0</v>
       </c>
       <c r="V33">
-        <v>1786767000000.0</v>
+        <v>15611325000000.0</v>
       </c>
       <c r="W33">
-        <v>1655170000000.0</v>
+        <v>15719466000000.0</v>
       </c>
       <c r="X33">
         <v>1244920000000.0</v>
       </c>
       <c r="Y33">
         <v>1181445000000.0</v>
       </c>
       <c r="Z33">
-        <v>987876000000.0</v>
+        <v>19234987000000.0</v>
       </c>
       <c r="AA33">
-        <v>1173305000000.0</v>
+        <v>20086135000000.0</v>
       </c>
       <c r="AB33">
         <v>1090071000000.0</v>
       </c>
       <c r="AC33">
-        <v>1036065000000.0</v>
-[...1 lines deleted...]
-      <c r="AD33"/>
+        <v>18964015000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>18159768000000.0</v>
+      </c>
       <c r="AE33">
-        <v>604940000000.0</v>
+        <v>17266316000000.0</v>
       </c>
       <c r="AF33">
-        <v>3334284000000.0</v>
+        <v>18319434000000.0</v>
       </c>
       <c r="AG33">
-        <v>3674825000000.0</v>
+        <v>18279073000000.0</v>
       </c>
       <c r="AH33">
-        <v>3514718000000.0</v>
+        <v>20114158000000.0</v>
       </c>
       <c r="AI33">
-        <v>2115186000000.0</v>
+        <v>20008373000000.0</v>
       </c>
       <c r="AJ33">
-        <v>1025283000000.0</v>
+        <v>22651890000000.0</v>
       </c>
       <c r="AK33">
-        <v>1031786000000.0</v>
+        <v>19635661000000.0</v>
       </c>
       <c r="AL33">
-        <v>847419000000.0</v>
+        <v>20853861000000.0</v>
       </c>
       <c r="AM33">
-        <v>790475000000.0</v>
+        <v>20218043000000.0</v>
       </c>
       <c r="AN33">
-        <v>1003634000000.0</v>
+        <v>21887842000000.0</v>
       </c>
       <c r="AO33">
-        <v>723505000000.0</v>
+        <v>21041149000000.0</v>
       </c>
       <c r="AP33">
-        <v>813084000000.0</v>
+        <v>22370021000000.0</v>
       </c>
       <c r="AQ33">
-        <v>484612000000.0</v>
+        <v>21753877000000.0</v>
       </c>
       <c r="AR33">
         <v>688200000000.0</v>
       </c>
       <c r="AS33">
-        <v>790680000000.0</v>
+        <v>19442512000000.0</v>
       </c>
       <c r="AT33">
-        <v>1177478000000.0</v>
+        <v>18165686000000.0</v>
       </c>
       <c r="AU33">
-        <v>390492000000.0</v>
+        <v>15935126000000.0</v>
       </c>
       <c r="AV33">
         <v>530807000000.0</v>
       </c>
       <c r="AW33">
         <v>571829000000.0</v>
       </c>
       <c r="AX33">
-        <v>484790000000.0</v>
+        <v>9221392000000.0</v>
       </c>
       <c r="AY33">
-        <v>516698000000.0</v>
+        <v>8867375000000.0</v>
       </c>
       <c r="AZ33">
-        <v>473651000000.0</v>
+        <v>6724661000000.0</v>
       </c>
       <c r="BA33">
-        <v>650398000000.0</v>
+        <v>4547970000000.0</v>
       </c>
       <c r="BB33">
-        <v>626638000000.0</v>
+        <v>3879157000000.0</v>
       </c>
       <c r="BC33">
-        <v>507585000000.0</v>
+        <v>3697699000000.0</v>
       </c>
       <c r="BD33">
-        <v>402920000000.0</v>
+        <v>3856708000000.0</v>
       </c>
       <c r="BE33">
         <v>310107000000.0</v>
       </c>
       <c r="BF33">
         <v>199373000000.0</v>
       </c>
       <c r="BG33">
-        <v>231637000000.0</v>
+        <v>2541327000000.0</v>
       </c>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
@@ -9203,151 +9307,193 @@
     <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
         <v>7945960000000.0</v>
       </c>
       <c r="C35">
         <v>8418093000000.0</v>
       </c>
       <c r="D35">
         <v>7466836000000.0</v>
       </c>
       <c r="E35">
         <v>269583000000.0</v>
       </c>
       <c r="F35">
         <v>288904000000.0</v>
       </c>
       <c r="G35">
         <v>396774000000.0</v>
       </c>
       <c r="H35">
         <v>1648859000000.0</v>
       </c>
-      <c r="I35"/>
+      <c r="I35">
+        <v>297503000000.0</v>
+      </c>
       <c r="J35">
-        <v>5121807000000.0</v>
+        <v>6800329000000.0</v>
       </c>
       <c r="K35">
-        <v>5240420000000.0</v>
+        <v>676121000000.0</v>
       </c>
       <c r="L35">
-        <v>110922000000.0</v>
+        <v>347143000000.0</v>
       </c>
       <c r="M35">
         <v>115065000000.0</v>
       </c>
       <c r="N35">
         <v>58090000000.0</v>
       </c>
       <c r="O35">
         <v>60913000000.0</v>
       </c>
       <c r="P35">
         <v>12300161000000.0</v>
       </c>
       <c r="Q35">
         <v>11726630000000.0</v>
       </c>
       <c r="R35">
-        <v>13415127000000.0</v>
+        <v>1751329000000.0</v>
       </c>
       <c r="S35">
-        <v>13674979000000.0</v>
+        <v>1651762000000.0</v>
       </c>
       <c r="T35">
-        <v>13353434000000.0</v>
+        <v>2056538000000.0</v>
       </c>
       <c r="U35">
-        <v>13503133000000.0</v>
+        <v>2030146000000.0</v>
       </c>
       <c r="V35">
-        <v>14495175000000.0</v>
+        <v>2285822000000.0</v>
       </c>
       <c r="W35">
-        <v>14185258000000.0</v>
+        <v>2212297000000.0</v>
       </c>
       <c r="X35">
         <v>17543456000000.0</v>
       </c>
       <c r="Y35">
         <v>17841033000000.0</v>
       </c>
       <c r="Z35">
-        <v>17252470000000.0</v>
+        <v>1341407000000.0</v>
       </c>
       <c r="AA35">
-        <v>18332221000000.0</v>
+        <v>1061330000000.0</v>
       </c>
       <c r="AB35">
         <v>16985813000000.0</v>
       </c>
-      <c r="AC35"/>
+      <c r="AC35">
+        <v>437836000000.0</v>
+      </c>
       <c r="AD35"/>
-      <c r="AE35"/>
-[...6 lines deleted...]
-      <c r="AL35"/>
+      <c r="AE35">
+        <v>349881000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>446073000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>499850000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>490789000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>501281000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>404063000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>331208000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>362478000000.0</v>
+      </c>
       <c r="AM35">
-        <v>20894773000000.0</v>
+        <v>687925000000.0</v>
       </c>
       <c r="AN35">
-        <v>22815391000000.0</v>
+        <v>1290285000000.0</v>
       </c>
       <c r="AO35">
-        <v>22542426000000.0</v>
+        <v>1274060000000.0</v>
       </c>
       <c r="AP35">
-        <v>24353795000000.0</v>
+        <v>1360363000000.0</v>
       </c>
       <c r="AQ35">
-        <v>23333465000000.0</v>
+        <v>1348076000000.0</v>
       </c>
       <c r="AR35">
         <v>23067920000000.0</v>
       </c>
-      <c r="AS35"/>
-[...1 lines deleted...]
-      <c r="AU35"/>
+      <c r="AS35">
+        <v>332285000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>374539000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>332763000000.0</v>
+      </c>
       <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35"/>
-[...5 lines deleted...]
-      <c r="BD35"/>
+      <c r="AX35">
+        <v>256366000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>451581000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>106635000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>89872000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>84757000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>50536000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>57074000000.0</v>
+      </c>
       <c r="BE35"/>
       <c r="BF35"/>
-      <c r="BG35"/>
+      <c r="BG35">
+        <v>33719000000.0</v>
+      </c>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
@@ -9361,198 +9507,202 @@
     <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
         <v>332167000000.0</v>
       </c>
       <c r="C36">
         <v>181577000000.0</v>
       </c>
       <c r="D36">
         <v>168820000000.0</v>
       </c>
       <c r="E36">
         <v>2014180000000.0</v>
       </c>
       <c r="F36">
         <v>2446348000000.0</v>
       </c>
       <c r="G36">
         <v>8213679000000.0</v>
       </c>
       <c r="H36">
         <v>6971655000000.0</v>
       </c>
-      <c r="I36"/>
+      <c r="I36">
+        <v>3170138000000.0</v>
+      </c>
       <c r="J36">
-        <v>7332725000000.0</v>
+        <v>1351664000000.0</v>
       </c>
       <c r="K36">
-        <v>5854038000000.0</v>
+        <v>3637390000000.0</v>
       </c>
       <c r="L36">
-        <v>-259997000000.0</v>
+        <v>4743758000000.0</v>
       </c>
       <c r="M36">
         <v>-263046000000.0</v>
       </c>
       <c r="N36">
         <v>-266042000000.0</v>
       </c>
       <c r="O36">
         <v>-272500000000.0</v>
       </c>
       <c r="P36">
         <v>-422604000000.0</v>
       </c>
       <c r="Q36">
         <v>-280648000000.0</v>
       </c>
       <c r="R36">
-        <v>-177000000.0</v>
+        <v>3332970000000.0</v>
       </c>
       <c r="S36">
-        <v>-1338214000000.0</v>
+        <v>4466731000000.0</v>
       </c>
       <c r="T36">
-        <v>-1730785000000.0</v>
+        <v>3778498000000.0</v>
       </c>
       <c r="U36">
-        <v>-1564535000000.0</v>
+        <v>3579677000000.0</v>
       </c>
       <c r="V36">
-        <v>-1786767000000.0</v>
+        <v>3957582000000.0</v>
       </c>
       <c r="W36">
-        <v>-1655170000000.0</v>
+        <v>3625168000000.0</v>
       </c>
       <c r="X36">
         <v>-1244920000000.0</v>
       </c>
       <c r="Y36">
         <v>-1181445000000.0</v>
       </c>
       <c r="Z36">
-        <v>-987876000000.0</v>
+        <v>3383556000000.0</v>
       </c>
       <c r="AA36">
-        <v>-1173305000000.0</v>
+        <v>3057244000000.0</v>
       </c>
       <c r="AB36">
         <v>-1090071000000.0</v>
       </c>
       <c r="AC36">
-        <v>-1036065000000.0</v>
-[...1 lines deleted...]
-      <c r="AD36"/>
+        <v>2717684000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>18014642000000.0</v>
+      </c>
       <c r="AE36">
-        <v>-604940000000.0</v>
+        <v>2205355000000.0</v>
       </c>
       <c r="AF36">
-        <v>-3334284000000.0</v>
+        <v>6100281000000.0</v>
       </c>
       <c r="AG36">
-        <v>-3674825000000.0</v>
+        <v>5752427000000.0</v>
       </c>
       <c r="AH36">
-        <v>-3514718000000.0</v>
+        <v>7231421000000.0</v>
       </c>
       <c r="AI36">
-        <v>-2115186000000.0</v>
+        <v>4789886000000.0</v>
       </c>
       <c r="AJ36">
-        <v>-1025283000000.0</v>
+        <v>6024809000000.0</v>
       </c>
       <c r="AK36">
-        <v>-1031786000000.0</v>
+        <v>2838893000000.0</v>
       </c>
       <c r="AL36">
-        <v>-847419000000.0</v>
+        <v>3276830000000.0</v>
       </c>
       <c r="AM36">
-        <v>-790475000000.0</v>
+        <v>2276137000000.0</v>
       </c>
       <c r="AN36">
-        <v>-1003634000000.0</v>
+        <v>3168003000000.0</v>
       </c>
       <c r="AO36">
-        <v>-723505000000.0</v>
+        <v>1504070000000.0</v>
       </c>
       <c r="AP36">
-        <v>-813084000000.0</v>
+        <v>2065563000000.0</v>
       </c>
       <c r="AQ36">
-        <v>-484612000000.0</v>
+        <v>799475000000.0</v>
       </c>
       <c r="AR36">
         <v>-688200000000.0</v>
       </c>
       <c r="AS36">
-        <v>-790680000000.0</v>
+        <v>841271000000.0</v>
       </c>
       <c r="AT36">
-        <v>-1177478000000.0</v>
+        <v>1219538000000.0</v>
       </c>
       <c r="AU36">
-        <v>-390492000000.0</v>
+        <v>683617000000.0</v>
       </c>
       <c r="AV36">
         <v>-530807000000.0</v>
       </c>
       <c r="AW36">
         <v>-571829000000.0</v>
       </c>
       <c r="AX36">
-        <v>-484790000000.0</v>
+        <v>439124000000.0</v>
       </c>
       <c r="AY36">
-        <v>-516698000000.0</v>
+        <v>508809000000.0</v>
       </c>
       <c r="AZ36">
-        <v>-473651000000.0</v>
+        <v>406062000000.0</v>
       </c>
       <c r="BA36">
-        <v>-650398000000.0</v>
+        <v>529679000000.0</v>
       </c>
       <c r="BB36">
-        <v>-626638000000.0</v>
+        <v>504939000000.0</v>
       </c>
       <c r="BC36">
-        <v>-507585000000.0</v>
+        <v>379807000000.0</v>
       </c>
       <c r="BD36">
-        <v>-402920000000.0</v>
+        <v>761588000000.0</v>
       </c>
       <c r="BE36">
         <v>-310107000000.0</v>
       </c>
       <c r="BF36">
         <v>-199373000000.0</v>
       </c>
       <c r="BG36">
-        <v>-231637000000.0</v>
+        <v>522268000000.0</v>
       </c>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
@@ -9904,316 +10054,420 @@
         <v>118025000000.0</v>
       </c>
       <c r="CG38">
         <v>96503000000.0</v>
       </c>
       <c r="CH38">
         <v>90010000000.0</v>
       </c>
       <c r="CI38">
         <v>81026000000.0</v>
       </c>
       <c r="CJ38">
         <v>96701000000.0</v>
       </c>
       <c r="CK38">
         <v>68477000000.0</v>
       </c>
       <c r="CL38">
         <v>67574000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>55432000000.0</v>
+      </c>
+      <c r="C39">
+        <v>36669000000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39">
         <v>70510000000.0</v>
       </c>
       <c r="F39">
         <v>54856000000.0</v>
       </c>
       <c r="G39">
         <v>39580000000.0</v>
       </c>
       <c r="H39">
         <v>64127000000.0</v>
       </c>
-      <c r="I39"/>
+      <c r="I39">
+        <v>51530000000.0</v>
+      </c>
       <c r="J39">
-        <v>3610711000000.0</v>
+        <v>1561233000000.0</v>
       </c>
       <c r="K39">
-        <v>5332551000000.0</v>
+        <v>19312000000.0</v>
       </c>
       <c r="L39">
-        <v>6357914000000.0</v>
+        <v>31521000000.0</v>
       </c>
       <c r="M39">
         <v>6625072000000.0</v>
       </c>
       <c r="N39">
         <v>8525503000000.0</v>
       </c>
       <c r="O39">
         <v>6314589000000.0</v>
       </c>
       <c r="P39">
         <v>6030957000000.0</v>
       </c>
       <c r="Q39">
         <v>5131812000000.0</v>
       </c>
       <c r="R39">
-        <v>687916000000.0</v>
+        <v>39698000000.0</v>
       </c>
       <c r="S39">
-        <v>558607000000.0</v>
+        <v>20107000000.0</v>
       </c>
       <c r="T39">
-        <v>491438000000.0</v>
+        <v>41625000000.0</v>
       </c>
       <c r="U39">
-        <v>458824000000.0</v>
+        <v>45065000000.0</v>
       </c>
       <c r="V39">
-        <v>614206000000.0</v>
+        <v>48548000000.0</v>
       </c>
       <c r="W39">
-        <v>646668000000.0</v>
+        <v>20567000000.0</v>
       </c>
       <c r="X39">
         <v>622450000000.0</v>
       </c>
       <c r="Y39">
         <v>823756000000.0</v>
       </c>
       <c r="Z39">
-        <v>1150972000000.0</v>
+        <v>33285000000.0</v>
       </c>
       <c r="AA39">
-        <v>1309885000000.0</v>
+        <v>51188000000.0</v>
       </c>
       <c r="AB39">
         <v>1346143000000.0</v>
       </c>
       <c r="AC39">
-        <v>1187842000000.0</v>
+        <v>68472000000.0</v>
       </c>
       <c r="AD39">
         <v>1316155000000.0</v>
       </c>
       <c r="AE39">
-        <v>1454471000000.0</v>
+        <v>78084000000.0</v>
       </c>
       <c r="AF39">
-        <v>1296434000000.0</v>
-[...11 lines deleted...]
-      <c r="AQ39"/>
+        <v>104942000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>144165000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>134367000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>100217000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>154743000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>161567000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>172223000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>156844000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>173585000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>147152000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>154561000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>101513000000.0</v>
+      </c>
       <c r="AR39"/>
-      <c r="AS39"/>
-[...1 lines deleted...]
-      <c r="AU39"/>
+      <c r="AS39">
+        <v>110745000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>102348000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>57114000000.0</v>
+      </c>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39"/>
-[...4 lines deleted...]
-      <c r="BC39"/>
+      <c r="AX39">
+        <v>53109000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>43881000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>48892000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>49985000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>85275000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>39897000000.0</v>
+      </c>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39"/>
+      <c r="BG39">
+        <v>19387000000.0</v>
+      </c>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
-      <c r="B40"/>
-      <c r="C40"/>
+      <c r="B40">
+        <v>-36404000000.0</v>
+      </c>
+      <c r="C40">
+        <v>8141564000000.0</v>
+      </c>
       <c r="D40">
         <v>-415131000000.0</v>
       </c>
       <c r="E40">
         <v>6285504000000.0</v>
       </c>
       <c r="F40">
         <v>7089515000000.0</v>
       </c>
       <c r="G40">
         <v>7655554000000.0</v>
       </c>
       <c r="H40">
         <v>5507991000000.0</v>
       </c>
-      <c r="I40"/>
+      <c r="I40">
+        <v>6370141000000.0</v>
+      </c>
       <c r="J40">
-        <v>1574285000000.0</v>
+        <v>-154510000000.0</v>
       </c>
       <c r="K40">
-        <v>1328097000000.0</v>
+        <v>6336783000000.0</v>
       </c>
       <c r="L40">
-        <v>-45961000000.0</v>
+        <v>7781753000000.0</v>
       </c>
       <c r="M40">
         <v>-51544000000.0</v>
       </c>
       <c r="N40">
         <v>-58090000000.0</v>
       </c>
       <c r="O40">
         <v>-60913000000.0</v>
       </c>
       <c r="P40">
         <v>2714193000000.0</v>
       </c>
       <c r="Q40">
         <v>2940532000000.0</v>
       </c>
       <c r="R40">
-        <v>38502000000.0</v>
+        <v>11650488000000.0</v>
       </c>
       <c r="S40">
-        <v>8423000000.0</v>
+        <v>12008866000000.0</v>
       </c>
       <c r="T40">
-        <v>55530000000.0</v>
+        <v>11287100000000.0</v>
       </c>
       <c r="U40">
-        <v>63508000000.0</v>
+        <v>11462390000000.0</v>
       </c>
       <c r="V40">
-        <v>141241000000.0</v>
+        <v>12197646000000.0</v>
       </c>
       <c r="W40">
-        <v>130095000000.0</v>
+        <v>11957536000000.0</v>
       </c>
       <c r="X40">
-        <v>67549000000.0</v>
+        <v>-17576000000.0</v>
       </c>
       <c r="Y40">
-        <v>243257000000.0</v>
+        <v>-19758000000.0</v>
       </c>
       <c r="Z40">
-        <v>259948000000.0</v>
+        <v>15893786000000.0</v>
       </c>
       <c r="AA40">
-        <v>220017000000.0</v>
+        <v>17249816000000.0</v>
       </c>
       <c r="AB40">
-        <v>343394000000.0</v>
+        <v>-21266000000.0</v>
       </c>
       <c r="AC40">
-        <v>169828000000.0</v>
+        <v>16146602000000.0</v>
       </c>
       <c r="AD40">
-        <v>353705000000.0</v>
+        <v>174923000000.0</v>
       </c>
       <c r="AE40">
-        <v>115164000000.0</v>
+        <v>15436830000000.0</v>
       </c>
       <c r="AF40">
-        <v>309990000000.0</v>
-[...15 lines deleted...]
-      <c r="AU40"/>
+        <v>16799160000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>16158506000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>17980995000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>20112598000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>22561769000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>20608147000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>19735643000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>20175867000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>21495586000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>21241659000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>22967475000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>21952792000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-42438000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>20397085000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>19702845000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>18194252000000.0</v>
+      </c>
       <c r="AV40">
-        <v>-54346000000.0</v>
+        <v>-71490000000.0</v>
       </c>
       <c r="AW40">
-        <v>-42633000000.0</v>
-[...10 lines deleted...]
-      <c r="BG40"/>
+        <v>-60835000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>10216289000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>9097934000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>6249486000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>4231223000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>3805773000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>3723481000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>3805414000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>-379000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>-6092000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>2657067000000.0</v>
+      </c>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
@@ -10456,217 +10710,219 @@
       </c>
       <c r="CH41">
         <v>19194000000.0</v>
       </c>
       <c r="CI41">
         <v>14030000000.0</v>
       </c>
       <c r="CJ41">
         <v>17771000000.0</v>
       </c>
       <c r="CK41">
         <v>21069000000.0</v>
       </c>
       <c r="CL41">
         <v>49759000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
         <v>-33588000000.0</v>
       </c>
       <c r="C42">
-        <v>-33588000000.0</v>
+        <v>-13543000000.0</v>
       </c>
       <c r="D42">
         <v>-33588000000.0</v>
       </c>
       <c r="E42">
-        <v>-33588000000.0</v>
+        <v>-20457000000.0</v>
       </c>
       <c r="F42">
-        <v>-33588000000.0</v>
+        <v>-18930000000.0</v>
       </c>
       <c r="G42">
         <v>-22741000000.0</v>
       </c>
       <c r="H42">
         <v>-22533000000.0</v>
       </c>
-      <c r="I42"/>
+      <c r="I42">
+        <v>-33180000000.0</v>
+      </c>
       <c r="J42">
-        <v>-33588000000.0</v>
+        <v>-27776000000.0</v>
       </c>
       <c r="K42">
-        <v>-33588000000.0</v>
+        <v>-23601000000.0</v>
       </c>
       <c r="L42">
-        <v>-33588000000.0</v>
+        <v>48969000000.0</v>
       </c>
       <c r="M42">
         <v>-33588000000.0</v>
       </c>
       <c r="N42">
         <v>-36546000000.0</v>
       </c>
       <c r="O42">
         <v>-36546000000.0</v>
       </c>
       <c r="P42">
         <v>-36546000000.0</v>
       </c>
       <c r="Q42">
         <v>-36546000000.0</v>
       </c>
       <c r="R42">
-        <v>2651345000000.0</v>
+        <v>2657741000000.0</v>
       </c>
       <c r="S42">
-        <v>2662381000000.0</v>
+        <v>2668777000000.0</v>
       </c>
       <c r="T42">
-        <v>1160159000000.0</v>
+        <v>1166555000000.0</v>
       </c>
       <c r="U42">
-        <v>1161252000000.0</v>
+        <v>1167648000000.0</v>
       </c>
       <c r="V42">
-        <v>1152316000000.0</v>
+        <v>1158712000000.0</v>
       </c>
       <c r="W42">
-        <v>1172558000000.0</v>
+        <v>1178954000000.0</v>
       </c>
       <c r="X42">
         <v>709556000000.0</v>
       </c>
       <c r="Y42">
         <v>709555000000.0</v>
       </c>
       <c r="Z42">
-        <v>709558000000.0</v>
+        <v>714954000000.0</v>
       </c>
       <c r="AA42">
-        <v>711088000000.0</v>
+        <v>716484000000.0</v>
       </c>
       <c r="AB42">
         <v>710483000000.0</v>
       </c>
       <c r="AC42">
-        <v>710058000000.0</v>
+        <v>715454000000.0</v>
       </c>
       <c r="AD42">
         <v>710482000000.0</v>
       </c>
       <c r="AE42">
-        <v>711543000000.0</v>
+        <v>716939000000.0</v>
       </c>
       <c r="AF42">
-        <v>45493000000.0</v>
+        <v>50889000000.0</v>
       </c>
       <c r="AG42">
-        <v>45193000000.0</v>
+        <v>50589000000.0</v>
       </c>
       <c r="AH42">
-        <v>906107000000.0</v>
+        <v>911503000000.0</v>
       </c>
       <c r="AI42">
-        <v>906259000000.0</v>
+        <v>924004000000.0</v>
       </c>
       <c r="AJ42">
-        <v>84733000000.0</v>
+        <v>90129000000.0</v>
       </c>
       <c r="AK42">
-        <v>2140642000000.0</v>
+        <v>2146038000000.0</v>
       </c>
       <c r="AL42">
-        <v>1665576000000.0</v>
+        <v>1670972000000.0</v>
       </c>
       <c r="AM42">
-        <v>1663064000000.0</v>
+        <v>1668460000000.0</v>
       </c>
       <c r="AN42">
-        <v>-41014000000.0</v>
+        <v>-35618000000.0</v>
       </c>
       <c r="AO42">
-        <v>-41014000000.0</v>
+        <v>-35618000000.0</v>
       </c>
       <c r="AP42">
-        <v>-41014000000.0</v>
+        <v>-35618000000.0</v>
       </c>
       <c r="AQ42">
-        <v>-41014000000.0</v>
+        <v>-36618000000.0</v>
       </c>
       <c r="AR42">
         <v>-24570000000.0</v>
       </c>
       <c r="AS42">
-        <v>-24570000000.0</v>
+        <v>-20174000000.0</v>
       </c>
       <c r="AT42">
-        <v>-24525000000.0</v>
+        <v>-20129000000.0</v>
       </c>
       <c r="AU42">
-        <v>-24628000000.0</v>
+        <v>-39735000000.0</v>
       </c>
       <c r="AV42">
         <v>-24770000000.0</v>
       </c>
       <c r="AW42">
         <v>-24718000000.0</v>
       </c>
       <c r="AX42">
-        <v>-21983000000.0</v>
+        <v>-17587000000.0</v>
       </c>
       <c r="AY42">
-        <v>-21983000000.0</v>
+        <v>-31695000000.0</v>
       </c>
       <c r="AZ42">
         <v>-21979000000.0</v>
       </c>
       <c r="BA42">
         <v>-22080000000.0</v>
       </c>
       <c r="BB42">
         <v>-19463000000.0</v>
       </c>
       <c r="BC42">
-        <v>-19450000000.0</v>
+        <v>-15054000000.0</v>
       </c>
       <c r="BD42">
         <v>-15046000000.0</v>
       </c>
       <c r="BE42">
         <v>-16872000000.0</v>
       </c>
       <c r="BF42">
         <v>-16885000000.0</v>
       </c>
       <c r="BG42">
-        <v>-16903000000.0</v>
+        <v>-19444000000.0</v>
       </c>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
@@ -11054,137 +11310,139 @@
       </c>
       <c r="V46">
         <v>383727000000.0</v>
       </c>
       <c r="W46">
         <v>412334000000.0</v>
       </c>
       <c r="X46">
         <v>373613000000.0</v>
       </c>
       <c r="Y46">
         <v>216625000000.0</v>
       </c>
       <c r="Z46">
         <v>311338000000.0</v>
       </c>
       <c r="AA46">
         <v>149038000000.0</v>
       </c>
       <c r="AB46">
         <v>109747000000.0</v>
       </c>
       <c r="AC46">
         <v>112093000000.0</v>
       </c>
-      <c r="AD46"/>
+      <c r="AD46">
+        <v>113077000000.0</v>
+      </c>
       <c r="AE46">
         <v>125266000000.0</v>
       </c>
       <c r="AF46">
         <v>135978000000.0</v>
       </c>
       <c r="AG46">
         <v>146458000000.0</v>
       </c>
       <c r="AH46">
         <v>153689000000.0</v>
       </c>
       <c r="AI46">
         <v>161943000000.0</v>
       </c>
       <c r="AJ46">
         <v>167770000000.0</v>
       </c>
       <c r="AK46">
         <v>173821000000.0</v>
       </c>
       <c r="AL46">
         <v>178457000000.0</v>
       </c>
       <c r="AM46">
         <v>176887000000.0</v>
       </c>
       <c r="AN46">
         <v>183923000000.0</v>
       </c>
       <c r="AO46">
         <v>138585000000.0</v>
       </c>
       <c r="AP46">
         <v>107372000000.0</v>
       </c>
       <c r="AQ46">
-        <v>110577000000.0</v>
+        <v>117507000000.0</v>
       </c>
       <c r="AR46">
         <v>114134000000.0</v>
       </c>
       <c r="AS46">
         <v>119019000000.0</v>
       </c>
       <c r="AT46">
         <v>123948000000.0</v>
       </c>
       <c r="AU46">
         <v>114631000000.0</v>
       </c>
       <c r="AV46">
         <v>111828000000.0</v>
       </c>
       <c r="AW46">
         <v>106340000000.0</v>
       </c>
       <c r="AX46">
         <v>106854000000.0</v>
       </c>
       <c r="AY46">
         <v>111225000000.0</v>
       </c>
       <c r="AZ46">
         <v>116352000000.0</v>
       </c>
       <c r="BA46">
         <v>118609000000.0</v>
       </c>
       <c r="BB46">
         <v>118073000000.0</v>
       </c>
       <c r="BC46">
         <v>118302000000.0</v>
       </c>
       <c r="BD46">
         <v>94381000000.0</v>
       </c>
       <c r="BE46">
         <v>82881000000.0</v>
       </c>
       <c r="BF46">
         <v>22499000000.0</v>
       </c>
       <c r="BG46">
-        <v>23211000000.0</v>
+        <v>30834000000.0</v>
       </c>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
@@ -11489,174 +11747,174 @@
       <c r="J48">
         <v>-4065430000000.0</v>
       </c>
       <c r="K48">
         <v>-4074462000000.0</v>
       </c>
       <c r="L48">
         <v>-4078595000000.0</v>
       </c>
       <c r="M48">
         <v>-4091173000000.0</v>
       </c>
       <c r="N48">
         <v>-4108686000000.0</v>
       </c>
       <c r="O48">
         <v>-4137711000000.0</v>
       </c>
       <c r="P48">
         <v>-4095156000000.0</v>
       </c>
       <c r="Q48">
         <v>-3692534000000.0</v>
       </c>
       <c r="R48">
-        <v>-3689723000000.0</v>
+        <v>-3696119000000.0</v>
       </c>
       <c r="S48">
-        <v>-3745004000000.0</v>
+        <v>-3751400000000.0</v>
       </c>
       <c r="T48">
-        <v>-2770987000000.0</v>
+        <v>-2777383000000.0</v>
       </c>
       <c r="U48">
-        <v>-2747650000000.0</v>
+        <v>-2754046000000.0</v>
       </c>
       <c r="V48">
-        <v>-2317958000000.0</v>
+        <v>-2324354000000.0</v>
       </c>
       <c r="W48">
-        <v>-2169287000000.0</v>
+        <v>-2175683000000.0</v>
       </c>
       <c r="X48">
         <v>-2390282000000.0</v>
       </c>
       <c r="Y48">
         <v>-2265629000000.0</v>
       </c>
       <c r="Z48">
-        <v>-1746771000000.0</v>
+        <v>-1752167000000.0</v>
       </c>
       <c r="AA48">
-        <v>-1130695000000.0</v>
+        <v>-1136091000000.0</v>
       </c>
       <c r="AB48">
         <v>-1184294000000.0</v>
       </c>
       <c r="AC48">
-        <v>-1201634000000.0</v>
+        <v>-1207030000000.0</v>
       </c>
       <c r="AD48">
         <v>-1198673000000.0</v>
       </c>
       <c r="AE48">
-        <v>-1148654000000.0</v>
+        <v>-1154051000000.0</v>
       </c>
       <c r="AF48">
-        <v>-1324302000000.0</v>
+        <v>-1329698000000.0</v>
       </c>
       <c r="AG48">
-        <v>-1259786000000.0</v>
+        <v>-1265182000000.0</v>
       </c>
       <c r="AH48">
-        <v>-1212397000000.0</v>
+        <v>-1217793000000.0</v>
       </c>
       <c r="AI48">
-        <v>-1164225000000.0</v>
+        <v>-1181970000000.0</v>
       </c>
       <c r="AJ48">
-        <v>-827077000000.0</v>
+        <v>-832473000000.0</v>
       </c>
       <c r="AK48">
-        <v>-674660000000.0</v>
+        <v>-680056000000.0</v>
       </c>
       <c r="AL48">
-        <v>-355576000000.0</v>
+        <v>-360972000000.0</v>
       </c>
       <c r="AM48">
-        <v>-374422000000.0</v>
+        <v>-379818000000.0</v>
       </c>
       <c r="AN48">
-        <v>40502000000.0</v>
+        <v>35106000000.0</v>
       </c>
       <c r="AO48">
-        <v>161087000000.0</v>
+        <v>155691000000.0</v>
       </c>
       <c r="AP48">
-        <v>253753000000.0</v>
+        <v>248357000000.0</v>
       </c>
       <c r="AQ48">
-        <v>275911000000.0</v>
+        <v>271515000000.0</v>
       </c>
       <c r="AR48">
         <v>169824000000.0</v>
       </c>
       <c r="AS48">
-        <v>145869000000.0</v>
+        <v>141473000000.0</v>
       </c>
       <c r="AT48">
-        <v>127141000000.0</v>
+        <v>122745000000.0</v>
       </c>
       <c r="AU48">
-        <v>116265000000.0</v>
+        <v>115469000000.0</v>
       </c>
       <c r="AV48">
         <v>23152000000.0</v>
       </c>
       <c r="AW48">
         <v>5751000000.0</v>
       </c>
       <c r="AX48">
-        <v>-2583000000.0</v>
+        <v>-6979000000.0</v>
       </c>
       <c r="AY48">
-        <v>-4572000000.0</v>
+        <v>-6056000000.0</v>
       </c>
       <c r="AZ48">
         <v>-43947000000.0</v>
       </c>
       <c r="BA48">
         <v>-28944000000.0</v>
       </c>
       <c r="BB48">
         <v>-7838000000.0</v>
       </c>
       <c r="BC48">
-        <v>-7929000000.0</v>
+        <v>-12325000000.0</v>
       </c>
       <c r="BD48">
         <v>-15311000000.0</v>
       </c>
       <c r="BE48">
         <v>7355000000.0</v>
       </c>
       <c r="BF48">
         <v>15291000000.0</v>
       </c>
       <c r="BG48">
-        <v>19029000000.0</v>
+        <v>21570000000.0</v>
       </c>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
@@ -11859,56 +12117,58 @@
     <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
         <v>472672000000.0</v>
       </c>
       <c r="C51">
         <v>76779000000.0</v>
       </c>
       <c r="D51">
         <v>415131000000.0</v>
       </c>
       <c r="E51">
         <v>413050000000.0</v>
       </c>
       <c r="F51">
         <v>92053000000.0</v>
       </c>
       <c r="G51">
         <v>96797000000.0</v>
       </c>
       <c r="H51">
         <v>93936000000.0</v>
       </c>
-      <c r="I51"/>
+      <c r="I51">
+        <v>97528000000.0</v>
+      </c>
       <c r="J51">
         <v>104237000000.0</v>
       </c>
       <c r="K51">
-        <v>493519000000.0</v>
+        <v>106636000000.0</v>
       </c>
       <c r="L51">
         <v>110922000000.0</v>
       </c>
       <c r="M51">
         <v>119584000000.0</v>
       </c>
       <c r="N51">
         <v>1330837000000.0</v>
       </c>
       <c r="O51">
         <v>2007302000000.0</v>
       </c>
       <c r="P51">
         <v>2007318000000.0</v>
       </c>
       <c r="Q51">
         <v>2111119000000.0</v>
       </c>
       <c r="R51">
         <v>1099967000000.0</v>
       </c>
       <c r="S51">
         <v>1099888000000.0</v>
       </c>
@@ -12562,51 +12822,51 @@
       <c r="AQ55">
         <v>25757649000000.0</v>
       </c>
       <c r="AR55">
         <v>25402461000000.0</v>
       </c>
       <c r="AS55">
         <v>23075828000000.0</v>
       </c>
       <c r="AT55">
         <v>22421453000000.0</v>
       </c>
       <c r="AU55">
         <v>20839018000000.0</v>
       </c>
       <c r="AV55">
         <v>17188072000000.0</v>
       </c>
       <c r="AW55">
         <v>14710560000000.0</v>
       </c>
       <c r="AX55">
         <v>11998339000000.0</v>
       </c>
       <c r="AY55">
-        <v>11047615000000.0</v>
+        <v>11051347000000.0</v>
       </c>
       <c r="AZ55">
         <v>7836948000000.0</v>
       </c>
       <c r="BA55">
         <v>5818470000000.0</v>
       </c>
       <c r="BB55">
         <v>4758405000000.0</v>
       </c>
       <c r="BC55">
         <v>4644654000000.0</v>
       </c>
       <c r="BD55">
         <v>4722957000000.0</v>
       </c>
       <c r="BE55">
         <v>4213671000000.0</v>
       </c>
       <c r="BF55">
         <v>3772317000000.0</v>
       </c>
       <c r="BG55">
         <v>3593817000000.0</v>
       </c>
@@ -12707,200 +12967,202 @@
     <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
         <v>1251326000000.0</v>
       </c>
       <c r="C56">
         <v>1565814000000.0</v>
       </c>
       <c r="D56">
         <v>1351763000000.0</v>
       </c>
       <c r="E56">
         <v>1734491000000.0</v>
       </c>
       <c r="F56">
         <v>1561149000000.0</v>
       </c>
       <c r="G56">
         <v>1962691000000.0</v>
       </c>
       <c r="H56">
         <v>1528084000000.0</v>
       </c>
-      <c r="I56"/>
+      <c r="I56">
+        <v>1457051000000.0</v>
+      </c>
       <c r="J56">
         <v>3610711000000.0</v>
       </c>
       <c r="K56">
-        <v>5332551000000.0</v>
+        <v>2099925000000.0</v>
       </c>
       <c r="L56">
-        <v>1996597000000.0</v>
+        <v>2028118000000.0</v>
       </c>
       <c r="M56">
         <v>2569028000000.0</v>
       </c>
       <c r="N56">
         <v>2604168000000.0</v>
       </c>
       <c r="O56">
         <v>2225017000000.0</v>
       </c>
       <c r="P56">
         <v>3123542000000.0</v>
       </c>
       <c r="Q56">
         <v>2635066000000.0</v>
       </c>
       <c r="R56">
-        <v>3799506000000.0</v>
+        <v>3710552000000.0</v>
       </c>
       <c r="S56">
-        <v>3239177000000.0</v>
+        <v>2953398000000.0</v>
       </c>
       <c r="T56">
-        <v>2305335000000.0</v>
+        <v>2346960000000.0</v>
       </c>
       <c r="U56">
-        <v>2051363000000.0</v>
+        <v>2096428000000.0</v>
       </c>
       <c r="V56">
-        <v>2778831000000.0</v>
+        <v>2827379000000.0</v>
       </c>
       <c r="W56">
-        <v>2457497000000.0</v>
+        <v>2578234000000.0</v>
       </c>
       <c r="X56">
         <v>1364316000000.0</v>
       </c>
       <c r="Y56">
         <v>1564798000000.0</v>
       </c>
       <c r="Z56">
-        <v>2056156000000.0</v>
+        <v>2089441000000.0</v>
       </c>
       <c r="AA56">
-        <v>2884462000000.0</v>
+        <v>2935650000000.0</v>
       </c>
       <c r="AB56">
         <v>2346004000000.0</v>
       </c>
       <c r="AC56">
-        <v>2186271000000.0</v>
+        <v>2254743000000.0</v>
       </c>
       <c r="AD56">
-        <v>4304082000000.0</v>
+        <v>625866000000.0</v>
       </c>
       <c r="AE56">
-        <v>3142526000000.0</v>
+        <v>3220610000000.0</v>
       </c>
       <c r="AF56">
-        <v>2671366000000.0</v>
+        <v>2776308000000.0</v>
       </c>
       <c r="AG56">
-        <v>2150427000000.0</v>
+        <v>2294592000000.0</v>
       </c>
       <c r="AH56">
-        <v>2186060000000.0</v>
+        <v>2320427000000.0</v>
       </c>
       <c r="AI56">
-        <v>4526643000000.0</v>
+        <v>4626860000000.0</v>
       </c>
       <c r="AJ56">
-        <v>3693757000000.0</v>
+        <v>3848500000000.0</v>
       </c>
       <c r="AK56">
-        <v>4828833000000.0</v>
+        <v>4990400000000.0</v>
       </c>
       <c r="AL56">
-        <v>2595224000000.0</v>
+        <v>2767447000000.0</v>
       </c>
       <c r="AM56">
-        <v>3997815000000.0</v>
+        <v>4154659000000.0</v>
       </c>
       <c r="AN56">
-        <v>2942739000000.0</v>
+        <v>3116324000000.0</v>
       </c>
       <c r="AO56">
-        <v>3663485000000.0</v>
+        <v>3810637000000.0</v>
       </c>
       <c r="AP56">
-        <v>4231239000000.0</v>
+        <v>4385800000000.0</v>
       </c>
       <c r="AQ56">
-        <v>3902259000000.0</v>
+        <v>4003772000000.0</v>
       </c>
       <c r="AR56">
         <v>4200698000000.0</v>
       </c>
       <c r="AS56">
-        <v>3522571000000.0</v>
+        <v>3633316000000.0</v>
       </c>
       <c r="AT56">
-        <v>4153419000000.0</v>
+        <v>4255767000000.0</v>
       </c>
       <c r="AU56">
-        <v>4846778000000.0</v>
+        <v>4903892000000.0</v>
       </c>
       <c r="AV56">
         <v>3868045000000.0</v>
       </c>
       <c r="AW56">
         <v>3240842000000.0</v>
       </c>
       <c r="AX56">
-        <v>2723838000000.0</v>
+        <v>2776947000000.0</v>
       </c>
       <c r="AY56">
-        <v>2140091000000.0</v>
+        <v>2183972000000.0</v>
       </c>
       <c r="AZ56">
-        <v>1063395000000.0</v>
+        <v>1112287000000.0</v>
       </c>
       <c r="BA56">
-        <v>1220515000000.0</v>
+        <v>1270500000000.0</v>
       </c>
       <c r="BB56">
-        <v>793973000000.0</v>
+        <v>879248000000.0</v>
       </c>
       <c r="BC56">
-        <v>910560000000.0</v>
+        <v>946955000000.0</v>
       </c>
       <c r="BD56">
         <v>866249000000.0</v>
       </c>
       <c r="BE56">
         <v>773701000000.0</v>
       </c>
       <c r="BF56">
         <v>900496000000.0</v>
       </c>
       <c r="BG56">
-        <v>1027655000000.0</v>
+        <v>1052490000000.0</v>
       </c>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
@@ -12915,151 +13177,199 @@
     <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
         <v>472672000000.0</v>
       </c>
       <c r="C57">
         <v>76779000000.0</v>
       </c>
       <c r="D57">
         <v>415131000000.0</v>
       </c>
       <c r="E57">
         <v>6746365000000.0</v>
       </c>
       <c r="F57">
         <v>7143880000000.0</v>
       </c>
       <c r="G57">
         <v>7707387000000.0</v>
       </c>
       <c r="H57">
         <v>5550674000000.0</v>
       </c>
-      <c r="I57"/>
+      <c r="I57">
+        <v>6418001000000.0</v>
+      </c>
       <c r="J57">
-        <v>1678522000000.0</v>
+        <v>6496521000000.0</v>
       </c>
       <c r="K57">
-        <v>1821616000000.0</v>
+        <v>6385915000000.0</v>
       </c>
       <c r="L57">
-        <v>45961000000.0</v>
+        <v>7836322000000.0</v>
       </c>
       <c r="M57">
         <v>51544000000.0</v>
       </c>
       <c r="N57">
         <v>58090000000.0</v>
       </c>
       <c r="O57">
         <v>60913000000.0</v>
       </c>
       <c r="P57">
         <v>3721511000000.0</v>
       </c>
       <c r="Q57">
         <v>4051651000000.0</v>
       </c>
       <c r="R57">
-        <v>13330058000000.0</v>
+        <v>11663798000000.0</v>
       </c>
       <c r="S57">
-        <v>13493481000000.0</v>
+        <v>12023217000000.0</v>
       </c>
       <c r="T57">
-        <v>12820827000000.0</v>
+        <v>11296896000000.0</v>
       </c>
       <c r="U57">
-        <v>13320871000000.0</v>
+        <v>11472987000000.0</v>
       </c>
       <c r="V57">
-        <v>14318036000000.0</v>
+        <v>12209353000000.0</v>
       </c>
       <c r="W57">
-        <v>13566120000000.0</v>
+        <v>11972961000000.0</v>
       </c>
       <c r="X57">
-        <v>17469720000000.0</v>
+        <v>274574000000.0</v>
       </c>
       <c r="Y57">
-        <v>17771740000000.0</v>
+        <v>430862000000.0</v>
       </c>
       <c r="Z57">
-        <v>16635574000000.0</v>
+        <v>15911063000000.0</v>
       </c>
       <c r="AA57">
-        <v>17716558000000.0</v>
+        <v>17270891000000.0</v>
       </c>
       <c r="AB57">
-        <v>16812657000000.0</v>
+        <v>223035000000.0</v>
       </c>
       <c r="AC57">
-        <v>16522655000000.0</v>
+        <v>16163327000000.0</v>
       </c>
       <c r="AD57">
-        <v>14080717000000.0</v>
+        <v>174923000000.0</v>
       </c>
       <c r="AE57">
-        <v>15732146000000.0</v>
+        <v>15464986000000.0</v>
       </c>
       <c r="AF57">
-        <v>17162555000000.0</v>
-[...15 lines deleted...]
-      <c r="AU57"/>
+        <v>16819307000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>16179237000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>18001870000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>20143702000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>22590455000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>20639584000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>19759543000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>20206848000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>21525106000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>21268366000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>22993432000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>21985389000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>178879000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>20432957000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>19755011000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>18241234000000.0</v>
+      </c>
       <c r="AV57">
         <v>54346000000.0</v>
       </c>
       <c r="AW57">
         <v>42633000000.0</v>
       </c>
-      <c r="AX57"/>
-[...5 lines deleted...]
-      <c r="BD57"/>
+      <c r="AX57">
+        <v>10226956000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>9097934000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>6256656000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>4240039000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>3810502000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>3731050000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>3805793000000.0</v>
+      </c>
       <c r="BE57"/>
       <c r="BF57"/>
-      <c r="BG57"/>
+      <c r="BG57">
+        <v>2667525000000.0</v>
+      </c>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
@@ -13137,114 +13447,114 @@
       <c r="V58">
         <v>14495175000000.0</v>
       </c>
       <c r="W58">
         <v>14185258000000.0</v>
       </c>
       <c r="X58">
         <v>17543456000000.0</v>
       </c>
       <c r="Y58">
         <v>17841033000000.0</v>
       </c>
       <c r="Z58">
         <v>17252470000000.0</v>
       </c>
       <c r="AA58">
         <v>18332221000000.0</v>
       </c>
       <c r="AB58">
         <v>16985813000000.0</v>
       </c>
       <c r="AC58">
         <v>16601163000000.0</v>
       </c>
       <c r="AD58">
-        <v>14164654000000.0</v>
+        <v>174923000000.0</v>
       </c>
       <c r="AE58">
-        <v>15814866000000.0</v>
+        <v>15814867000000.0</v>
       </c>
       <c r="AF58">
         <v>17265380000000.0</v>
       </c>
       <c r="AG58">
         <v>16679087000000.0</v>
       </c>
       <c r="AH58">
         <v>18492659000000.0</v>
       </c>
       <c r="AI58">
         <v>20644983000000.0</v>
       </c>
       <c r="AJ58">
         <v>22994518000000.0</v>
       </c>
       <c r="AK58">
         <v>20970792000000.0</v>
       </c>
       <c r="AL58">
         <v>20122021000000.0</v>
       </c>
       <c r="AM58">
         <v>20894773000000.0</v>
       </c>
       <c r="AN58">
         <v>22815391000000.0</v>
       </c>
       <c r="AO58">
         <v>22542426000000.0</v>
       </c>
       <c r="AP58">
         <v>24353795000000.0</v>
       </c>
       <c r="AQ58">
         <v>23333465000000.0</v>
       </c>
       <c r="AR58">
         <v>23067920000000.0</v>
       </c>
       <c r="AS58">
         <v>20765242000000.0</v>
       </c>
       <c r="AT58">
         <v>20129550000000.0</v>
       </c>
       <c r="AU58">
-        <v>18558094000000.0</v>
+        <v>18573997000000.0</v>
       </c>
       <c r="AV58">
         <v>15000404000000.0</v>
       </c>
       <c r="AW58">
         <v>12540241000000.0</v>
       </c>
       <c r="AX58">
         <v>10483322000000.0</v>
       </c>
       <c r="AY58">
-        <v>9534587000000.0</v>
+        <v>9549515000000.0</v>
       </c>
       <c r="AZ58">
         <v>6363291000000.0</v>
       </c>
       <c r="BA58">
         <v>4329911000000.0</v>
       </c>
       <c r="BB58">
         <v>3895259000000.0</v>
       </c>
       <c r="BC58">
         <v>3781586000000.0</v>
       </c>
       <c r="BD58">
         <v>3862867000000.0</v>
       </c>
       <c r="BE58">
         <v>3332741000000.0</v>
       </c>
       <c r="BF58">
         <v>2883464000000.0</v>
       </c>
       <c r="BG58">
         <v>2701244000000.0</v>
       </c>
@@ -13506,111 +13816,111 @@
       <c r="W60">
         <v>4112442000000.0</v>
       </c>
       <c r="X60">
         <v>3428445000000.0</v>
       </c>
       <c r="Y60">
         <v>3553097000000.0</v>
       </c>
       <c r="Z60">
         <v>4071958000000.0</v>
       </c>
       <c r="AA60">
         <v>4689564000000.0</v>
       </c>
       <c r="AB60">
         <v>4635360000000.0</v>
       </c>
       <c r="AC60">
         <v>4617595000000.0</v>
       </c>
       <c r="AD60">
         <v>4620980000000.0</v>
       </c>
       <c r="AE60">
-        <v>4672060000000.0</v>
+        <v>4672059000000.0</v>
       </c>
       <c r="AF60">
         <v>3830362000000.0</v>
       </c>
       <c r="AG60">
         <v>3894578000000.0</v>
       </c>
       <c r="AH60">
         <v>3941926000000.0</v>
       </c>
       <c r="AI60">
         <v>3990250000000.0</v>
       </c>
       <c r="AJ60">
         <v>3505872000000.0</v>
       </c>
       <c r="AK60">
         <v>3655269000000.0</v>
       </c>
       <c r="AL60">
         <v>3499287000000.0</v>
       </c>
       <c r="AM60">
         <v>3477929000000.0</v>
       </c>
       <c r="AN60">
         <v>2188775000000.0</v>
       </c>
       <c r="AO60">
         <v>2309360000000.0</v>
       </c>
       <c r="AP60">
         <v>2402026000000.0</v>
       </c>
       <c r="AQ60">
         <v>2424184000000.0</v>
       </c>
       <c r="AR60">
         <v>2334541000000.0</v>
       </c>
       <c r="AS60">
         <v>2310586000000.0</v>
       </c>
       <c r="AT60">
         <v>2291903000000.0</v>
       </c>
       <c r="AU60">
-        <v>2280924000000.0</v>
+        <v>2265021000000.0</v>
       </c>
       <c r="AV60">
         <v>2187668000000.0</v>
       </c>
       <c r="AW60">
         <v>2170319000000.0</v>
       </c>
       <c r="AX60">
         <v>1515017000000.0</v>
       </c>
       <c r="AY60">
-        <v>1513028000000.0</v>
+        <v>1501832000000.0</v>
       </c>
       <c r="AZ60">
         <v>1473657000000.0</v>
       </c>
       <c r="BA60">
         <v>1488559000000.0</v>
       </c>
       <c r="BB60">
         <v>863146000000.0</v>
       </c>
       <c r="BC60">
         <v>863068000000.0</v>
       </c>
       <c r="BD60">
         <v>860090000000.0</v>
       </c>
       <c r="BE60">
         <v>880930000000.0</v>
       </c>
       <c r="BF60">
         <v>888853000000.0</v>
       </c>
       <c r="BG60">
         <v>892573000000.0</v>
       </c>
@@ -14030,129 +14340,149 @@
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>154</v>
       </c>
       <c r="B2">
         <v>252372000000.0</v>
       </c>
       <c r="C2">
         <v>283644000000.0</v>
       </c>
       <c r="D2">
         <v>420826000000.0</v>
       </c>
       <c r="E2">
         <v>409358000000.0</v>
       </c>
       <c r="F2">
         <v>511254000000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2"/>
+      <c r="G2">
+        <v>940774000000.0</v>
+      </c>
+      <c r="H2">
+        <v>953374000000.0</v>
+      </c>
       <c r="I2">
-        <v>35478000000.0</v>
+        <v>1014099000000.0</v>
       </c>
       <c r="J2">
-        <v>35960000000.0</v>
+        <v>1353917000000.0</v>
       </c>
       <c r="K2">
-        <v>22227000000.0</v>
+        <v>1488729000000.0</v>
       </c>
       <c r="L2">
-        <v>21259000000.0</v>
-[...2 lines deleted...]
-      <c r="N2"/>
+        <v>1310326000000.0</v>
+      </c>
+      <c r="M2">
+        <v>794398000000.0</v>
+      </c>
+      <c r="N2">
+        <v>267027000000.0</v>
+      </c>
       <c r="O2">
-        <v>-9533000000.0</v>
-[...4 lines deleted...]
-      <c r="S2"/>
+        <v>157659000000.0</v>
+      </c>
+      <c r="P2">
+        <v>131185000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>120273000000.0</v>
+      </c>
+      <c r="R2">
+        <v>132271052642.0</v>
+      </c>
+      <c r="S2">
+        <v>133346647445.0</v>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>155</v>
       </c>
       <c r="B3">
         <v>41901000000.0</v>
       </c>
       <c r="C3">
         <v>69300000000.0</v>
       </c>
       <c r="D3">
         <v>76197000000.0</v>
       </c>
       <c r="E3">
         <v>75048000000.0</v>
       </c>
       <c r="F3">
         <v>76937000000.0</v>
       </c>
       <c r="G3">
         <v>62263000000.0</v>
       </c>
       <c r="H3">
         <v>37689000000.0</v>
       </c>
       <c r="I3">
         <v>47695000000.0</v>
       </c>
       <c r="J3">
         <v>45232000000.0</v>
       </c>
       <c r="K3">
         <v>43027000000.0</v>
       </c>
       <c r="L3">
         <v>37144000000.0</v>
       </c>
       <c r="M3">
         <v>34410000000.0</v>
       </c>
       <c r="N3">
-        <v>34762000000.0</v>
+        <v>35822000000.0</v>
       </c>
       <c r="O3">
-        <v>19359000000.0</v>
-[...2 lines deleted...]
-      <c r="Q3"/>
+        <v>23457000000.0</v>
+      </c>
+      <c r="P3">
+        <v>9987000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>5402000000.0</v>
+      </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
@@ -14175,139 +14505,143 @@
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
         <v>50845000000.0</v>
       </c>
       <c r="C5">
         <v>86410000000.0</v>
       </c>
       <c r="D5">
         <v>69249000000.0</v>
       </c>
       <c r="E5">
         <v>-400732000000.0</v>
       </c>
       <c r="F5">
         <v>-1483995000000.0</v>
       </c>
       <c r="G5">
         <v>-279380000000.0</v>
       </c>
       <c r="H5">
         <v>4147000000.0</v>
       </c>
       <c r="I5">
-        <v>1039811000000.0</v>
+        <v>25712000000.0</v>
       </c>
       <c r="J5">
-        <v>402665000000.0</v>
+        <v>-951252000000.0</v>
       </c>
       <c r="K5">
-        <v>622779000000.0</v>
+        <v>-865950000000.0</v>
       </c>
       <c r="L5">
-        <v>1519261000000.0</v>
+        <v>208935000000.0</v>
       </c>
       <c r="M5">
-        <v>956309000000.0</v>
+        <v>162828000000.0</v>
       </c>
       <c r="N5">
-        <v>272114000000.0</v>
+        <v>5087000000.0</v>
       </c>
       <c r="O5">
-        <v>123235000000.0</v>
-[...2 lines deleted...]
-      <c r="Q5"/>
+        <v>-34424000000.0</v>
+      </c>
+      <c r="P5">
+        <v>15550000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>4058000000.0</v>
+      </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
         <v>92746000000.0</v>
       </c>
       <c r="C6">
         <v>155710000000.0</v>
       </c>
       <c r="D6">
         <v>145446000000.0</v>
       </c>
       <c r="E6">
         <v>-325684000000.0</v>
       </c>
       <c r="F6">
         <v>-1407058000000.0</v>
       </c>
       <c r="G6">
         <v>-217117000000.0</v>
       </c>
       <c r="H6">
         <v>41836000000.0</v>
       </c>
       <c r="I6">
-        <v>1087506000000.0</v>
+        <v>73407000000.0</v>
       </c>
       <c r="J6">
-        <v>447897000000.0</v>
+        <v>-906020000000.0</v>
       </c>
       <c r="K6">
-        <v>665806000000.0</v>
+        <v>-822923000000.0</v>
       </c>
       <c r="L6">
-        <v>1556405000000.0</v>
+        <v>246079000000.0</v>
       </c>
       <c r="M6">
-        <v>990719000000.0</v>
+        <v>197238000000.0</v>
       </c>
       <c r="N6">
-        <v>306876000000.0</v>
+        <v>40909000000.0</v>
       </c>
       <c r="O6">
-        <v>142594000000.0</v>
+        <v>-10967000000.0</v>
       </c>
       <c r="P6">
-        <v>146735000000.0</v>
+        <v>25537000000.0</v>
       </c>
       <c r="Q6">
-        <v>124330886130.0</v>
+        <v>9460000000.0</v>
       </c>
       <c r="R6">
-        <v>138658779624.0</v>
+        <v>6387726982.0</v>
       </c>
       <c r="S6">
-        <v>138125486920.0</v>
+        <v>4778839475.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
@@ -14371,63 +14705,63 @@
       <c r="E9">
         <v>724071000000.0</v>
       </c>
       <c r="F9">
         <v>577660000000.0</v>
       </c>
       <c r="G9">
         <v>391260000000.0</v>
       </c>
       <c r="H9">
         <v>624742000000.0</v>
       </c>
       <c r="I9">
         <v>2211414000000.0</v>
       </c>
       <c r="J9">
         <v>804817000000.0</v>
       </c>
       <c r="K9">
         <v>759525000000.0</v>
       </c>
       <c r="L9">
         <v>942774000000.0</v>
       </c>
       <c r="M9">
-        <v>638891000000.0</v>
+        <v>636156000000.0</v>
       </c>
       <c r="N9">
         <v>396159000000.0</v>
       </c>
       <c r="O9">
         <v>224764000000.0</v>
       </c>
       <c r="P9">
-        <v>174335000000.0</v>
+        <v>173602000000.0</v>
       </c>
       <c r="Q9">
-        <v>123934834396.0</v>
+        <v>123083000000.0</v>
       </c>
       <c r="R9">
         <v>98552351201.0</v>
       </c>
       <c r="S9">
         <v>87026953514.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>162</v>
       </c>
       <c r="B10">
         <v>50845000000.0</v>
       </c>
       <c r="C10">
         <v>86410000000.0</v>
       </c>
@@ -14437,63 +14771,63 @@
       <c r="E10">
         <v>-400732000000.0</v>
       </c>
       <c r="F10">
         <v>-1483995000000.0</v>
       </c>
       <c r="G10">
         <v>-279380000000.0</v>
       </c>
       <c r="H10">
         <v>4147000000.0</v>
       </c>
       <c r="I10">
         <v>25712000000.0</v>
       </c>
       <c r="J10">
         <v>-951252000000.0</v>
       </c>
       <c r="K10">
         <v>-865950000000.0</v>
       </c>
       <c r="L10">
         <v>208935000000.0</v>
       </c>
       <c r="M10">
-        <v>161911000000.0</v>
+        <v>162828000000.0</v>
       </c>
       <c r="N10">
         <v>5087000000.0</v>
       </c>
       <c r="O10">
         <v>-34424000000.0</v>
       </c>
       <c r="P10">
         <v>15550000000.0</v>
       </c>
       <c r="Q10">
-        <v>4058239441.0</v>
+        <v>4058000000.0</v>
       </c>
       <c r="R10">
         <v>6387726982.0</v>
       </c>
       <c r="S10">
         <v>4778839475.0</v>
       </c>
       <c r="T10">
         <v>7217134000.0</v>
       </c>
       <c r="U10">
         <v>6143000000.0</v>
       </c>
       <c r="V10">
         <v>4725000000.0</v>
       </c>
       <c r="W10">
         <v>5171000000.0</v>
       </c>
       <c r="X10">
         <v>4788000000.0</v>
       </c>
       <c r="Y10">
         <v>1056000000.0</v>
       </c>
@@ -14515,63 +14849,63 @@
       <c r="E11">
         <v>409358000000.0</v>
       </c>
       <c r="F11">
         <v>94782000000.0</v>
       </c>
       <c r="G11">
         <v>142788000000.0</v>
       </c>
       <c r="H11">
         <v>-1130000000.0</v>
       </c>
       <c r="I11">
         <v>11144000000.0</v>
       </c>
       <c r="J11">
         <v>-161449000000.0</v>
       </c>
       <c r="K11">
         <v>-215617000000.0</v>
       </c>
       <c r="L11">
         <v>52889000000.0</v>
       </c>
       <c r="M11">
-        <v>41074000000.0</v>
+        <v>41303000000.0</v>
       </c>
       <c r="N11">
         <v>1730000000.0</v>
       </c>
       <c r="O11">
         <v>-4925000000.0</v>
       </c>
       <c r="P11">
         <v>9368000000.0</v>
       </c>
       <c r="Q11">
-        <v>2845887167.0</v>
+        <v>2846000000.0</v>
       </c>
       <c r="R11">
         <v>2399387607.0</v>
       </c>
       <c r="S11">
         <v>1665762118.0</v>
       </c>
       <c r="T11">
         <v>958612000.0</v>
       </c>
       <c r="U11">
         <v>2052000000.0</v>
       </c>
       <c r="V11">
         <v>1779000000.0</v>
       </c>
       <c r="W11">
         <v>2543000000.0</v>
       </c>
       <c r="X11">
         <v>1803000000.0</v>
       </c>
       <c r="Y11">
         <v>381000000.0</v>
       </c>
@@ -14607,51 +14941,51 @@
       <c r="I12">
         <v>1014099000000.0</v>
       </c>
       <c r="J12">
         <v>1353917000000.0</v>
       </c>
       <c r="K12">
         <v>1488729000000.0</v>
       </c>
       <c r="L12">
         <v>1310326000000.0</v>
       </c>
       <c r="M12">
         <v>794398000000.0</v>
       </c>
       <c r="N12">
         <v>267027000000.0</v>
       </c>
       <c r="O12">
         <v>157659000000.0</v>
       </c>
       <c r="P12">
         <v>131185000000.0</v>
       </c>
       <c r="Q12">
-        <v>120272646689.0</v>
+        <v>120273000000.0</v>
       </c>
       <c r="R12">
         <v>132271052642.0</v>
       </c>
       <c r="S12">
         <v>133346647445.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
@@ -14755,63 +15089,63 @@
       <c r="E15">
         <v>-400732000000.0</v>
       </c>
       <c r="F15">
         <v>-1578777000000.0</v>
       </c>
       <c r="G15">
         <v>-422168000000.0</v>
       </c>
       <c r="H15">
         <v>5277000000.0</v>
       </c>
       <c r="I15">
         <v>14568000000.0</v>
       </c>
       <c r="J15">
         <v>-789803000000.0</v>
       </c>
       <c r="K15">
         <v>-650333000000.0</v>
       </c>
       <c r="L15">
         <v>156046000000.0</v>
       </c>
       <c r="M15">
-        <v>120837000000.0</v>
+        <v>121525000000.0</v>
       </c>
       <c r="N15">
         <v>3357000000.0</v>
       </c>
       <c r="O15">
         <v>-29499000000.0</v>
       </c>
       <c r="P15">
         <v>6182000000.0</v>
       </c>
       <c r="Q15">
-        <v>1212352274.0</v>
+        <v>1212000000.0</v>
       </c>
       <c r="R15">
         <v>3988339375.0</v>
       </c>
       <c r="S15">
         <v>3113077357.0</v>
       </c>
       <c r="T15">
         <v>6258523000.0</v>
       </c>
       <c r="U15">
         <v>4091000000.0</v>
       </c>
       <c r="V15">
         <v>2946000000.0</v>
       </c>
       <c r="W15">
         <v>2628000000.0</v>
       </c>
       <c r="X15">
         <v>2985000000.0</v>
       </c>
       <c r="Y15">
         <v>675000000.0</v>
       </c>
@@ -15065,81 +15399,81 @@
       <c r="A21" t="s">
         <v>173</v>
       </c>
       <c r="B21">
         <v>50845000000.0</v>
       </c>
       <c r="C21">
         <v>86410000000.0</v>
       </c>
       <c r="D21">
         <v>69249000000.0</v>
       </c>
       <c r="E21">
         <v>-400732000000.0</v>
       </c>
       <c r="F21">
         <v>-1483870000000.0</v>
       </c>
       <c r="G21">
         <v>-279380000000.0</v>
       </c>
       <c r="H21">
         <v>4147000000.0</v>
       </c>
       <c r="I21">
-        <v>1039811000000.0</v>
+        <v>25712000000.0</v>
       </c>
       <c r="J21">
-        <v>402665000000.0</v>
+        <v>-951252000000.0</v>
       </c>
       <c r="K21">
-        <v>622779000000.0</v>
+        <v>-865950000000.0</v>
       </c>
       <c r="L21">
-        <v>1519261000000.0</v>
+        <v>208935000000.0</v>
       </c>
       <c r="M21">
-        <v>956309000000.0</v>
+        <v>162828000000.0</v>
       </c>
       <c r="N21">
-        <v>272114000000.0</v>
+        <v>5087000000.0</v>
       </c>
       <c r="O21">
-        <v>123235000000.0</v>
+        <v>-34424000000.0</v>
       </c>
       <c r="P21">
-        <v>146735000000.0</v>
+        <v>15550000000.0</v>
       </c>
       <c r="Q21">
-        <v>124330886130.0</v>
+        <v>4058000000.0</v>
       </c>
       <c r="R21">
-        <v>138658779624.0</v>
+        <v>6387726982.0</v>
       </c>
       <c r="S21">
-        <v>138125486920.0</v>
+        <v>4778839475.0</v>
       </c>
       <c r="T21">
         <v>148741811000.0</v>
       </c>
       <c r="U21">
         <v>11350000000.0</v>
       </c>
       <c r="V21">
         <v>14465000000.0</v>
       </c>
       <c r="W21">
         <v>10347000000.0</v>
       </c>
       <c r="X21">
         <v>7786000000.0</v>
       </c>
       <c r="Y21">
         <v>4615000000.0</v>
       </c>
       <c r="Z21">
         <v>7070000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
@@ -15169,87 +15503,87 @@
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>175</v>
       </c>
       <c r="B23">
         <v>700204000000.0</v>
       </c>
       <c r="C23">
         <v>741379000000.0</v>
       </c>
       <c r="D23">
         <v>1080343000000.0</v>
       </c>
       <c r="E23">
         <v>1534161000000.0</v>
       </c>
       <c r="F23">
         <v>2572909000000.0</v>
       </c>
       <c r="G23">
-        <v>522178000000.0</v>
+        <v>1611414000000.0</v>
       </c>
       <c r="H23">
-        <v>525533000000.0</v>
+        <v>1573969000000.0</v>
       </c>
       <c r="I23">
-        <v>654045000000.0</v>
+        <v>3199801000000.0</v>
       </c>
       <c r="J23">
-        <v>711508000000.0</v>
+        <v>3109986000000.0</v>
       </c>
       <c r="K23">
-        <v>692617000000.0</v>
+        <v>3114204000000.0</v>
       </c>
       <c r="L23">
-        <v>650029000000.0</v>
+        <v>2044165000000.0</v>
       </c>
       <c r="M23">
-        <v>475529000000.0</v>
+        <v>1267726000000.0</v>
       </c>
       <c r="N23">
-        <v>400743000000.0</v>
+        <v>658099000000.0</v>
       </c>
       <c r="O23">
-        <v>253438000000.0</v>
+        <v>416847000000.0</v>
       </c>
       <c r="P23">
-        <v>157289000000.0</v>
+        <v>289237000000.0</v>
       </c>
       <c r="Q23">
-        <v>112756238874.0</v>
+        <v>239298000000.0</v>
       </c>
       <c r="R23">
-        <v>90221995288.0</v>
+        <v>224435676861.0</v>
       </c>
       <c r="S23">
-        <v>92854023753.0</v>
+        <v>215594761484.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
@@ -15341,139 +15675,143 @@
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>749000000.0</v>
       </c>
       <c r="D27">
         <v>1471000000.0</v>
       </c>
       <c r="E27">
         <v>1682000000.0</v>
       </c>
       <c r="F27">
         <v>2110000000.0</v>
       </c>
       <c r="G27">
-        <v>1704000000.0</v>
+        <v>1018000000.0</v>
       </c>
       <c r="H27">
         <v>2457000000.0</v>
       </c>
       <c r="I27">
         <v>5393000000.0</v>
       </c>
       <c r="J27">
         <v>31379000000.0</v>
       </c>
       <c r="K27">
         <v>22186000000.0</v>
       </c>
       <c r="L27">
         <v>30818000000.0</v>
       </c>
       <c r="M27">
         <v>13841000000.0</v>
       </c>
       <c r="N27">
         <v>16780000000.0</v>
       </c>
       <c r="O27">
         <v>12968000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
+      <c r="P27">
+        <v>13177000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>5286000000.0</v>
+      </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>180</v>
       </c>
       <c r="B28">
         <v>352957000000.0</v>
       </c>
       <c r="C28">
         <v>112516000000.0</v>
       </c>
       <c r="D28">
         <v>122961000000.0</v>
       </c>
       <c r="E28">
         <v>117177000000.0</v>
       </c>
       <c r="F28">
         <v>104165000000.0</v>
       </c>
       <c r="G28">
-        <v>85847000000.0</v>
+        <v>89949000000.0</v>
       </c>
       <c r="H28">
         <v>74167000000.0</v>
       </c>
       <c r="I28">
-        <v>101698000000.0</v>
+        <v>101697000000.0</v>
       </c>
       <c r="J28">
         <v>114297000000.0</v>
       </c>
       <c r="K28">
         <v>108104000000.0</v>
       </c>
       <c r="L28">
         <v>98217000000.0</v>
       </c>
       <c r="M28">
-        <v>65754000000.0</v>
+        <v>63781000000.0</v>
       </c>
       <c r="N28">
         <v>56730000000.0</v>
       </c>
       <c r="O28">
         <v>37494000000.0</v>
       </c>
       <c r="P28">
-        <v>58985000000.0</v>
+        <v>24459000000.0</v>
       </c>
       <c r="Q28">
-        <v>45675909933.0</v>
+        <v>25181000000.0</v>
       </c>
       <c r="R28">
         <v>41546342191.0</v>
       </c>
       <c r="S28">
         <v>39602628311.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>181</v>
       </c>
       <c r="B29">
         <v>99168000000.0</v>
       </c>
       <c r="C29">
         <v>30772000000.0</v>
       </c>
@@ -15517,87 +15855,87 @@
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>182</v>
       </c>
       <c r="B30">
         <v>447832000000.0</v>
       </c>
       <c r="C30">
         <v>457735000000.0</v>
       </c>
       <c r="D30">
         <v>659517000000.0</v>
       </c>
       <c r="E30">
         <v>1124803000000.0</v>
       </c>
       <c r="F30">
         <v>2061655000000.0</v>
       </c>
       <c r="G30">
-        <v>522178000000.0</v>
+        <v>670640000000.0</v>
       </c>
       <c r="H30">
-        <v>525533000000.0</v>
+        <v>620595000000.0</v>
       </c>
       <c r="I30">
-        <v>654045000000.0</v>
+        <v>2185702000000.0</v>
       </c>
       <c r="J30">
-        <v>711508000000.0</v>
+        <v>1756069000000.0</v>
       </c>
       <c r="K30">
-        <v>692617000000.0</v>
+        <v>1625475000000.0</v>
       </c>
       <c r="L30">
-        <v>650029000000.0</v>
+        <v>733839000000.0</v>
       </c>
       <c r="M30">
-        <v>475529000000.0</v>
+        <v>473328000000.0</v>
       </c>
       <c r="N30">
-        <v>400743000000.0</v>
+        <v>391072000000.0</v>
       </c>
       <c r="O30">
-        <v>262971000000.0</v>
+        <v>259188000000.0</v>
       </c>
       <c r="P30">
-        <v>157289000000.0</v>
+        <v>158052000000.0</v>
       </c>
       <c r="Q30">
-        <v>112756238874.0</v>
+        <v>119025000000.0</v>
       </c>
       <c r="R30">
-        <v>90221995288.0</v>
+        <v>92164624219.0</v>
       </c>
       <c r="S30">
-        <v>92854023753.0</v>
+        <v>82248114039.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>183</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31">
         <v>69249000000.0</v>
       </c>
       <c r="E31">
         <v>-409358000000.0</v>
       </c>
       <c r="F31">
         <v>-125000000.0</v>
       </c>
       <c r="G31">
@@ -15645,87 +15983,87 @@
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>184</v>
       </c>
       <c r="B32">
         <v>751049000000.0</v>
       </c>
       <c r="C32">
         <v>827789000000.0</v>
       </c>
       <c r="D32">
         <v>1149592000000.0</v>
       </c>
       <c r="E32">
         <v>1133429000000.0</v>
       </c>
       <c r="F32">
         <v>1088914000000.0</v>
       </c>
       <c r="G32">
-        <v>391260000000.0</v>
+        <v>1332034000000.0</v>
       </c>
       <c r="H32">
-        <v>624742000000.0</v>
+        <v>1578116000000.0</v>
       </c>
       <c r="I32">
-        <v>2211414000000.0</v>
+        <v>3225513000000.0</v>
       </c>
       <c r="J32">
-        <v>804817000000.0</v>
+        <v>2158734000000.0</v>
       </c>
       <c r="K32">
-        <v>759525000000.0</v>
+        <v>2248254000000.0</v>
       </c>
       <c r="L32">
-        <v>942774000000.0</v>
+        <v>2253100000000.0</v>
       </c>
       <c r="M32">
-        <v>638891000000.0</v>
+        <v>1430554000000.0</v>
       </c>
       <c r="N32">
-        <v>396159000000.0</v>
+        <v>663186000000.0</v>
       </c>
       <c r="O32">
-        <v>215231000000.0</v>
+        <v>382423000000.0</v>
       </c>
       <c r="P32">
-        <v>174335000000.0</v>
+        <v>304787000000.0</v>
       </c>
       <c r="Q32">
-        <v>123934834396.0</v>
+        <v>243356000000.0</v>
       </c>
       <c r="R32">
-        <v>98552351201.0</v>
+        <v>230823403843.0</v>
       </c>
       <c r="S32">
-        <v>87026953514.0</v>
+        <v>220373600959.0</v>
       </c>
       <c r="T32">
         <v>229798102000.0</v>
       </c>
       <c r="U32">
         <v>230332000000.0</v>
       </c>
       <c r="V32">
         <v>179308000000.0</v>
       </c>
       <c r="W32">
         <v>158977000000.0</v>
       </c>
       <c r="X32">
         <v>161167000000.0</v>
       </c>
       <c r="Y32">
         <v>159119000000.0</v>
       </c>
       <c r="Z32">
         <v>110626000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -16036,169 +16374,267 @@
     <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>154</v>
       </c>
       <c r="B2">
         <v>76468000000.0</v>
       </c>
       <c r="C2">
         <v>47760000000.0</v>
       </c>
       <c r="D2">
         <v>79018000000.0</v>
       </c>
       <c r="E2">
         <v>75533000000.0</v>
       </c>
       <c r="F2">
         <v>86973000000.0</v>
       </c>
       <c r="G2">
         <v>80187000000.0</v>
       </c>
       <c r="H2">
         <v>69955000000.0</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>68102000000.0</v>
+      </c>
       <c r="J2">
-        <v>80787000000.0</v>
-[...17 lines deleted...]
-      <c r="AA2"/>
+        <v>67539000000.0</v>
+      </c>
+      <c r="K2">
+        <v>76492000000.0</v>
+      </c>
+      <c r="L2">
+        <v>88353000000.0</v>
+      </c>
+      <c r="M2">
+        <v>123306000000.0</v>
+      </c>
+      <c r="N2">
+        <v>132675000000.0</v>
+      </c>
+      <c r="O2">
+        <v>111203000000.0</v>
+      </c>
+      <c r="P2">
+        <v>94311000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>98539000000.0</v>
+      </c>
+      <c r="R2">
+        <v>105305000000.0</v>
+      </c>
+      <c r="S2">
+        <v>114688000000.0</v>
+      </c>
+      <c r="T2">
+        <v>122845000000.0</v>
+      </c>
+      <c r="U2">
+        <v>126669000000.0</v>
+      </c>
+      <c r="V2">
+        <v>147052000000.0</v>
+      </c>
+      <c r="W2">
+        <v>209655000000.0</v>
+      </c>
+      <c r="X2">
+        <v>246174000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>235575000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>249791000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>255020000000.0</v>
+      </c>
       <c r="AB2">
-        <v>11880000000.0</v>
+        <v>251477000000.0</v>
       </c>
       <c r="AC2">
-        <v>8057000000.0</v>
+        <v>219992000000.0</v>
       </c>
       <c r="AD2">
-        <v>8162000000.0</v>
+        <v>226885000000.0</v>
       </c>
       <c r="AE2">
-        <v>836000000.0</v>
+        <v>260952000000.0</v>
       </c>
       <c r="AF2">
-        <v>-836000000.0</v>
-[...22 lines deleted...]
-      <c r="BB2"/>
+        <v>237631000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>246228000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>269288000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>373335000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>343320000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>310997000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>326265000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>362387000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>382759000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>364781000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>378802000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>347621000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>336224000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>304091000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>322391000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>282897000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>204456000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>163655000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>143390000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>106069000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>67114000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>50286000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>43558000000.0</v>
+      </c>
       <c r="BC2">
-        <v>-9533000000.0</v>
-[...7 lines deleted...]
-      <c r="BJ2"/>
+        <v>45073000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>45210000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>34784000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>32592000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>35829000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>36595000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>30057000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>28704000000.0</v>
+      </c>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
     </row>
     <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>155</v>
       </c>
       <c r="B3">
         <v>10222000000.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>13492000000.0</v>
+      </c>
       <c r="D3"/>
       <c r="E3">
         <v>13534000000.0</v>
       </c>
       <c r="F3">
         <v>14130000000.0</v>
       </c>
       <c r="G3">
         <v>16376000000.0</v>
       </c>
       <c r="H3">
         <v>17191000000.0</v>
       </c>
-      <c r="I3"/>
+      <c r="I3">
+        <v>17833000000.0</v>
+      </c>
       <c r="J3">
         <v>17900000000.0</v>
       </c>
       <c r="K3">
         <v>18710000000.0</v>
       </c>
       <c r="L3">
         <v>19640000000.0</v>
       </c>
       <c r="M3">
         <v>19323000000.0</v>
       </c>
       <c r="N3">
         <v>18524000000.0</v>
       </c>
       <c r="O3">
         <v>18635000000.0</v>
       </c>
       <c r="P3">
         <v>18389000000.0</v>
       </c>
       <c r="Q3">
         <v>19084000000.0</v>
       </c>
       <c r="R3">
@@ -16293,51 +16729,53 @@
       </c>
       <c r="AV3">
         <v>8815000000.0</v>
       </c>
       <c r="AW3">
         <v>8165000000.0</v>
       </c>
       <c r="AX3">
         <v>7898000000.0</v>
       </c>
       <c r="AY3">
         <v>8818000000.0</v>
       </c>
       <c r="AZ3">
         <v>9416000000.0</v>
       </c>
       <c r="BA3">
         <v>8683000000.0</v>
       </c>
       <c r="BB3">
         <v>7845000000.0</v>
       </c>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-      <c r="BF3"/>
+      <c r="BF3">
+        <v>1347000000.0</v>
+      </c>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
@@ -16428,204 +16866,210 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
         <v>19743000000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>4443000000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5">
         <v>11517000000.0</v>
       </c>
       <c r="F5">
         <v>11404000000.0</v>
       </c>
       <c r="G5">
         <v>7053000000.0</v>
       </c>
       <c r="H5">
         <v>27910000000.0</v>
       </c>
-      <c r="I5"/>
+      <c r="I5">
+        <v>42415000000.0</v>
+      </c>
       <c r="J5">
-        <v>0.0</v>
+        <v>9032000000.0</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
+        <v>3737000000.0</v>
       </c>
       <c r="L5">
         <v>12578000000.0</v>
       </c>
       <c r="M5">
         <v>23909000000.0</v>
       </c>
       <c r="N5">
-        <v>161700000000.0</v>
+        <v>29025000000.0</v>
       </c>
       <c r="O5">
-        <v>60623000000.0</v>
+        <v>-50580000000.0</v>
       </c>
       <c r="P5">
-        <v>-308311000000.0</v>
+        <v>-402622000000.0</v>
       </c>
       <c r="Q5">
-        <v>95728000000.0</v>
+        <v>-2811000000.0</v>
       </c>
       <c r="R5">
-        <v>160586000000.0</v>
+        <v>55281000000.0</v>
       </c>
       <c r="S5">
-        <v>-830418000000.0</v>
+        <v>-945106000000.0</v>
       </c>
       <c r="T5">
-        <v>128259000000.0</v>
+        <v>5414000000.0</v>
       </c>
       <c r="U5">
-        <v>-285893000000.0</v>
+        <v>-412562000000.0</v>
       </c>
       <c r="V5">
-        <v>15311000000.0</v>
+        <v>-131741000000.0</v>
       </c>
       <c r="W5">
-        <v>530677000000.0</v>
+        <v>321022000000.0</v>
       </c>
       <c r="X5">
-        <v>158111000000.0</v>
+        <v>-88063000000.0</v>
       </c>
       <c r="Y5">
-        <v>-258566000000.0</v>
+        <v>-494141000000.0</v>
       </c>
       <c r="Z5">
-        <v>231172000000.0</v>
+        <v>-18198000000.0</v>
       </c>
       <c r="AA5">
-        <v>292505000000.0</v>
+        <v>37485000000.0</v>
       </c>
       <c r="AB5">
-        <v>269590000000.0</v>
+        <v>18113000000.0</v>
       </c>
       <c r="AC5">
-        <v>217799000000.0</v>
+        <v>-2193000000.0</v>
       </c>
       <c r="AD5">
-        <v>177627000000.0</v>
+        <v>-49258000000.0</v>
       </c>
       <c r="AE5">
-        <v>443940000000.0</v>
+        <v>182988000000.0</v>
       </c>
       <c r="AF5">
-        <v>174067000000.0</v>
+        <v>-63564000000.0</v>
       </c>
       <c r="AG5">
-        <v>199783000000.0</v>
+        <v>-46445000000.0</v>
       </c>
       <c r="AH5">
-        <v>222021000000.0</v>
+        <v>-47267000000.0</v>
       </c>
       <c r="AI5">
-        <v>24936000000.0</v>
+        <v>-348399000000.0</v>
       </c>
       <c r="AJ5">
-        <v>140626000000.0</v>
+        <v>-202694000000.0</v>
       </c>
       <c r="AK5">
-        <v>-114357000000.0</v>
+        <v>-425354000000.0</v>
       </c>
       <c r="AL5">
-        <v>351460000000.0</v>
+        <v>25195000000.0</v>
       </c>
       <c r="AM5">
-        <v>-195362000000.0</v>
+        <v>-557749000000.0</v>
       </c>
       <c r="AN5">
-        <v>227280000000.0</v>
+        <v>-155479000000.0</v>
       </c>
       <c r="AO5">
-        <v>241521000000.0</v>
+        <v>-123260000000.0</v>
       </c>
       <c r="AP5">
-        <v>349340000000.0</v>
+        <v>-29462000000.0</v>
       </c>
       <c r="AQ5">
-        <v>484893000000.0</v>
+        <v>137272000000.0</v>
       </c>
       <c r="AR5">
-        <v>368996000000.0</v>
+        <v>32772000000.0</v>
       </c>
       <c r="AS5">
-        <v>328313000000.0</v>
+        <v>24222000000.0</v>
       </c>
       <c r="AT5">
-        <v>337059000000.0</v>
+        <v>14669000000.0</v>
       </c>
       <c r="AU5">
-        <v>407680000000.0</v>
+        <v>124783000000.0</v>
       </c>
       <c r="AV5">
-        <v>227942000000.0</v>
+        <v>23486000000.0</v>
       </c>
       <c r="AW5">
-        <v>174544000000.0</v>
+        <v>10888000000.0</v>
       </c>
       <c r="AX5">
-        <v>146143000000.0</v>
+        <v>2753000000.0</v>
       </c>
       <c r="AY5">
-        <v>147174000000.0</v>
+        <v>41105000000.0</v>
       </c>
       <c r="AZ5">
-        <v>52111000000.0</v>
+        <v>-15003000000.0</v>
       </c>
       <c r="BA5">
-        <v>29145000000.0</v>
+        <v>-21141000000.0</v>
       </c>
       <c r="BB5">
-        <v>43684000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5"/>
+      <c r="BF5">
+        <v>-2310000000.0</v>
+      </c>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -16640,209 +17084,211 @@
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
         <v>29965000000.0</v>
       </c>
       <c r="C6">
         <v>17935000000.0</v>
       </c>
       <c r="D6">
         <v>9981000000.0</v>
       </c>
       <c r="E6">
         <v>25051000000.0</v>
       </c>
       <c r="F6">
         <v>25534000000.0</v>
       </c>
       <c r="G6">
         <v>23429000000.0</v>
       </c>
       <c r="H6">
         <v>45101000000.0</v>
       </c>
-      <c r="I6"/>
+      <c r="I6">
+        <v>60248000000.0</v>
+      </c>
       <c r="J6">
-        <v>17900000000.0</v>
+        <v>26932000000.0</v>
       </c>
       <c r="K6">
-        <v>18710000000.0</v>
+        <v>22447000000.0</v>
       </c>
       <c r="L6">
         <v>32218000000.0</v>
       </c>
       <c r="M6">
         <v>43232000000.0</v>
       </c>
       <c r="N6">
-        <v>180224000000.0</v>
+        <v>47549000000.0</v>
       </c>
       <c r="O6">
-        <v>79258000000.0</v>
+        <v>-31945000000.0</v>
       </c>
       <c r="P6">
-        <v>-289922000000.0</v>
+        <v>-384233000000.0</v>
       </c>
       <c r="Q6">
-        <v>114812000000.0</v>
+        <v>16273000000.0</v>
       </c>
       <c r="R6">
-        <v>179526000000.0</v>
+        <v>74221000000.0</v>
       </c>
       <c r="S6">
-        <v>-810783000000.0</v>
+        <v>-925471000000.0</v>
       </c>
       <c r="T6">
-        <v>147480000000.0</v>
+        <v>24635000000.0</v>
       </c>
       <c r="U6">
-        <v>-266725000000.0</v>
+        <v>-393394000000.0</v>
       </c>
       <c r="V6">
-        <v>34224000000.0</v>
+        <v>-112828000000.0</v>
       </c>
       <c r="W6">
-        <v>549826000000.0</v>
+        <v>340171000000.0</v>
       </c>
       <c r="X6">
-        <v>170408000000.0</v>
+        <v>-75766000000.0</v>
       </c>
       <c r="Y6">
-        <v>-244072000000.0</v>
+        <v>-479647000000.0</v>
       </c>
       <c r="Z6">
-        <v>247495000000.0</v>
+        <v>-1875000000.0</v>
       </c>
       <c r="AA6">
-        <v>300984000000.0</v>
+        <v>45964000000.0</v>
       </c>
       <c r="AB6">
-        <v>279948000000.0</v>
+        <v>28471000000.0</v>
       </c>
       <c r="AC6">
-        <v>226768000000.0</v>
+        <v>6776000000.0</v>
       </c>
       <c r="AD6">
-        <v>187510000000.0</v>
+        <v>-39375000000.0</v>
       </c>
       <c r="AE6">
-        <v>454698000000.0</v>
+        <v>193746000000.0</v>
       </c>
       <c r="AF6">
-        <v>187011000000.0</v>
+        <v>-50620000000.0</v>
       </c>
       <c r="AG6">
-        <v>211656000000.0</v>
+        <v>-34572000000.0</v>
       </c>
       <c r="AH6">
-        <v>234141000000.0</v>
+        <v>-35147000000.0</v>
       </c>
       <c r="AI6">
-        <v>36186000000.0</v>
+        <v>-337149000000.0</v>
       </c>
       <c r="AJ6">
-        <v>152440000000.0</v>
+        <v>-190880000000.0</v>
       </c>
       <c r="AK6">
-        <v>-102214000000.0</v>
+        <v>-413211000000.0</v>
       </c>
       <c r="AL6">
-        <v>361485000000.0</v>
+        <v>35220000000.0</v>
       </c>
       <c r="AM6">
-        <v>-182725000000.0</v>
+        <v>-545112000000.0</v>
       </c>
       <c r="AN6">
-        <v>238236000000.0</v>
+        <v>-144523000000.0</v>
       </c>
       <c r="AO6">
-        <v>251362000000.0</v>
+        <v>-113419000000.0</v>
       </c>
       <c r="AP6">
-        <v>358933000000.0</v>
+        <v>-19869000000.0</v>
       </c>
       <c r="AQ6">
-        <v>494025000000.0</v>
+        <v>146404000000.0</v>
       </c>
       <c r="AR6">
-        <v>378613000000.0</v>
+        <v>42389000000.0</v>
       </c>
       <c r="AS6">
-        <v>337933000000.0</v>
+        <v>33842000000.0</v>
       </c>
       <c r="AT6">
-        <v>345834000000.0</v>
+        <v>23444000000.0</v>
       </c>
       <c r="AU6">
-        <v>417212000000.0</v>
+        <v>134315000000.0</v>
       </c>
       <c r="AV6">
-        <v>236757000000.0</v>
+        <v>32301000000.0</v>
       </c>
       <c r="AW6">
-        <v>182709000000.0</v>
+        <v>19053000000.0</v>
       </c>
       <c r="AX6">
-        <v>154041000000.0</v>
+        <v>10651000000.0</v>
       </c>
       <c r="AY6">
-        <v>155992000000.0</v>
+        <v>49923000000.0</v>
       </c>
       <c r="AZ6">
-        <v>61527000000.0</v>
+        <v>-5587000000.0</v>
       </c>
       <c r="BA6">
-        <v>37828000000.0</v>
+        <v>-12458000000.0</v>
       </c>
       <c r="BB6">
-        <v>51529000000.0</v>
+        <v>7971000000.0</v>
       </c>
       <c r="BC6">
-        <v>43134000000.0</v>
+        <v>-1939000000.0</v>
       </c>
       <c r="BD6">
-        <v>24400000000.0</v>
+        <v>-20810000000.0</v>
       </c>
       <c r="BE6">
-        <v>25419000000.0</v>
+        <v>-9365000000.0</v>
       </c>
       <c r="BF6">
-        <v>30282000000.0</v>
+        <v>-963000000.0</v>
       </c>
       <c r="BG6">
-        <v>36187000000.0</v>
+        <v>358000000.0</v>
       </c>
       <c r="BH6">
-        <v>37476000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="BI6">
-        <v>33212000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="BJ6">
-        <v>39860000000.0</v>
+        <v>11156000000.0</v>
       </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -17042,200 +17488,202 @@
     <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>161</v>
       </c>
       <c r="B9">
         <v>125862000000.0</v>
       </c>
       <c r="C9">
         <v>142360000000.0</v>
       </c>
       <c r="D9">
         <v>118127000000.0</v>
       </c>
       <c r="E9">
         <v>97092000000.0</v>
       </c>
       <c r="F9">
         <v>120556000000.0</v>
       </c>
       <c r="G9">
         <v>147214000000.0</v>
       </c>
       <c r="H9">
         <v>124250000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>125528000000.0</v>
+      </c>
       <c r="J9">
-        <v>133259000000.0</v>
+        <v>145014000000.0</v>
       </c>
       <c r="K9">
-        <v>289726000000.0</v>
+        <v>171732000000.0</v>
       </c>
       <c r="L9">
         <v>192858000000.0</v>
       </c>
       <c r="M9">
         <v>129120000000.0</v>
       </c>
       <c r="N9">
         <v>236598000000.0</v>
       </c>
       <c r="O9">
         <v>150076000000.0</v>
       </c>
       <c r="P9">
         <v>148111000000.0</v>
       </c>
       <c r="Q9">
         <v>263930000000.0</v>
       </c>
       <c r="R9">
-        <v>161954000000.0</v>
+        <v>161955000000.0</v>
       </c>
       <c r="S9">
         <v>203301000000.0</v>
       </c>
       <c r="T9">
         <v>139932000000.0</v>
       </c>
       <c r="U9">
         <v>100082000000.0</v>
       </c>
       <c r="V9">
         <v>134345000000.0</v>
       </c>
       <c r="W9">
         <v>70247000000.0</v>
       </c>
       <c r="X9">
         <v>84759000000.0</v>
       </c>
       <c r="Y9">
         <v>89798000000.0</v>
       </c>
       <c r="Z9">
-        <v>146456000000.0</v>
+        <v>145703000000.0</v>
       </c>
       <c r="AA9">
         <v>210725000000.0</v>
       </c>
       <c r="AB9">
         <v>148634000000.0</v>
       </c>
       <c r="AC9">
         <v>139423000000.0</v>
       </c>
       <c r="AD9">
         <v>125960000000.0</v>
       </c>
       <c r="AE9">
-        <v>1829609000000.0</v>
+        <v>1830445000000.0</v>
       </c>
       <c r="AF9">
-        <v>106622000000.0</v>
+        <v>105786000000.0</v>
       </c>
       <c r="AG9">
         <v>141113000000.0</v>
       </c>
       <c r="AH9">
         <v>134070000000.0</v>
       </c>
       <c r="AI9">
         <v>281437000000.0</v>
       </c>
       <c r="AJ9">
         <v>131108000000.0</v>
       </c>
       <c r="AK9">
         <v>150876000000.0</v>
       </c>
       <c r="AL9">
-        <v>241396000000.0</v>
+        <v>237982000000.0</v>
       </c>
       <c r="AM9">
         <v>144196000000.0</v>
       </c>
       <c r="AN9">
         <v>253680000000.0</v>
       </c>
       <c r="AO9">
         <v>183462000000.0</v>
       </c>
       <c r="AP9">
         <v>178187000000.0</v>
       </c>
       <c r="AQ9">
         <v>395592000000.0</v>
       </c>
       <c r="AR9">
         <v>209103000000.0</v>
       </c>
       <c r="AS9">
         <v>184153000000.0</v>
       </c>
       <c r="AT9">
-        <v>153926000000.0</v>
+        <v>147475000000.0</v>
       </c>
       <c r="AU9">
         <v>255857000000.0</v>
       </c>
       <c r="AV9">
         <v>142342000000.0</v>
       </c>
       <c r="AW9">
         <v>134687000000.0</v>
       </c>
       <c r="AX9">
-        <v>106005000000.0</v>
+        <v>112886000000.0</v>
       </c>
       <c r="AY9">
         <v>148571000000.0</v>
       </c>
       <c r="AZ9">
         <v>97608000000.0</v>
       </c>
       <c r="BA9">
         <v>70682000000.0</v>
       </c>
       <c r="BB9">
-        <v>79298000000.0</v>
+        <v>78517000000.0</v>
       </c>
       <c r="BC9">
-        <v>72019000000.0</v>
+        <v>62486000000.0</v>
       </c>
       <c r="BD9">
         <v>53104000000.0</v>
       </c>
       <c r="BE9">
         <v>53546000000.0</v>
       </c>
       <c r="BF9">
         <v>46095000000.0</v>
       </c>
       <c r="BG9">
-        <v>47483000000.0</v>
+        <v>47318000000.0</v>
       </c>
       <c r="BH9">
         <v>43275000000.0</v>
       </c>
       <c r="BI9">
         <v>42503000000.0</v>
       </c>
       <c r="BJ9">
         <v>41074000000.0</v>
       </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
@@ -17380,51 +17828,51 @@
       <c r="AP10">
         <v>-29462000000.0</v>
       </c>
       <c r="AQ10">
         <v>137272000000.0</v>
       </c>
       <c r="AR10">
         <v>32772000000.0</v>
       </c>
       <c r="AS10">
         <v>24222000000.0</v>
       </c>
       <c r="AT10">
         <v>14669000000.0</v>
       </c>
       <c r="AU10">
         <v>124783000000.0</v>
       </c>
       <c r="AV10">
         <v>23486000000.0</v>
       </c>
       <c r="AW10">
         <v>10888000000.0</v>
       </c>
       <c r="AX10">
-        <v>2754000000.0</v>
+        <v>2753000000.0</v>
       </c>
       <c r="AY10">
         <v>41105000000.0</v>
       </c>
       <c r="AZ10">
         <v>-15003000000.0</v>
       </c>
       <c r="BA10">
         <v>-21141000000.0</v>
       </c>
       <c r="BB10">
         <v>126000000.0</v>
       </c>
       <c r="BC10">
         <v>-1939000000.0</v>
       </c>
       <c r="BD10">
         <v>-20810000000.0</v>
       </c>
       <c r="BE10">
         <v>-9365000000.0</v>
       </c>
       <c r="BF10">
         <v>-2310000000.0</v>
       </c>
@@ -17514,51 +17962,53 @@
       </c>
     </row>
     <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>163</v>
       </c>
       <c r="B11">
         <v>4300000000.0</v>
       </c>
       <c r="C11">
         <v>80724000000.0</v>
       </c>
       <c r="D11">
         <v>6150000000.0</v>
       </c>
       <c r="E11">
         <v>12294000000.0</v>
       </c>
       <c r="F11"/>
       <c r="G11">
         <v>19203000000.0</v>
       </c>
       <c r="H11">
         <v>10597000000.0</v>
       </c>
-      <c r="I11"/>
+      <c r="I11">
+        <v>972000000.0</v>
+      </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>12578000000.0</v>
       </c>
       <c r="M11">
         <v>23909000000.0</v>
       </c>
       <c r="N11">
         <v>132675000000.0</v>
       </c>
       <c r="O11">
         <v>111203000000.0</v>
       </c>
       <c r="P11">
         <v>94311000000.0</v>
       </c>
       <c r="Q11">
         <v>98539000000.0</v>
       </c>
       <c r="R11">
         <v>105305000000.0</v>
       </c>
       <c r="S11">
         <v>31971000000.0</v>
@@ -17768,99 +18218,99 @@
       <c r="B12">
         <v>88190000000.0</v>
       </c>
       <c r="C12">
         <v>87200000000.0</v>
       </c>
       <c r="D12">
         <v>82117000000.0</v>
       </c>
       <c r="E12">
         <v>75533000000.0</v>
       </c>
       <c r="F12">
         <v>86973000000.0</v>
       </c>
       <c r="G12">
         <v>80187000000.0</v>
       </c>
       <c r="H12">
         <v>69955000000.0</v>
       </c>
       <c r="I12">
         <v>68102000000.0</v>
       </c>
       <c r="J12">
-        <v>65400000000.0</v>
+        <v>67539000000.0</v>
       </c>
       <c r="K12">
-        <v>738000000.0</v>
+        <v>76492000000.0</v>
       </c>
       <c r="L12">
         <v>88353000000.0</v>
       </c>
       <c r="M12">
         <v>123306000000.0</v>
       </c>
       <c r="N12">
         <v>132675000000.0</v>
       </c>
       <c r="O12">
         <v>111203000000.0</v>
       </c>
       <c r="P12">
         <v>94311000000.0</v>
       </c>
       <c r="Q12">
         <v>98539000000.0</v>
       </c>
       <c r="R12">
         <v>105305000000.0</v>
       </c>
       <c r="S12">
         <v>114688000000.0</v>
       </c>
       <c r="T12">
         <v>122845000000.0</v>
       </c>
       <c r="U12">
         <v>126669000000.0</v>
       </c>
       <c r="V12">
         <v>147052000000.0</v>
       </c>
       <c r="W12">
         <v>209655000000.0</v>
       </c>
       <c r="X12">
         <v>246174000000.0</v>
       </c>
       <c r="Y12">
         <v>235575000000.0</v>
       </c>
       <c r="Z12">
-        <v>249370000000.0</v>
+        <v>249791000000.0</v>
       </c>
       <c r="AA12">
         <v>255020000000.0</v>
       </c>
       <c r="AB12">
         <v>251477000000.0</v>
       </c>
       <c r="AC12">
         <v>219992000000.0</v>
       </c>
       <c r="AD12">
         <v>226885000000.0</v>
       </c>
       <c r="AE12">
         <v>260952000000.0</v>
       </c>
       <c r="AF12">
         <v>237631000000.0</v>
       </c>
       <c r="AG12">
         <v>246228000000.0</v>
       </c>
       <c r="AH12">
         <v>269288000000.0</v>
       </c>
@@ -17876,51 +18326,51 @@
       <c r="AL12">
         <v>326265000000.0</v>
       </c>
       <c r="AM12">
         <v>362387000000.0</v>
       </c>
       <c r="AN12">
         <v>382759000000.0</v>
       </c>
       <c r="AO12">
         <v>364781000000.0</v>
       </c>
       <c r="AP12">
         <v>378802000000.0</v>
       </c>
       <c r="AQ12">
         <v>347621000000.0</v>
       </c>
       <c r="AR12">
         <v>336224000000.0</v>
       </c>
       <c r="AS12">
         <v>304091000000.0</v>
       </c>
       <c r="AT12">
-        <v>322390000000.0</v>
+        <v>322391000000.0</v>
       </c>
       <c r="AU12">
         <v>282897000000.0</v>
       </c>
       <c r="AV12">
         <v>204456000000.0</v>
       </c>
       <c r="AW12">
         <v>163655000000.0</v>
       </c>
       <c r="AX12">
         <v>143390000000.0</v>
       </c>
       <c r="AY12">
         <v>106069000000.0</v>
       </c>
       <c r="AZ12">
         <v>67114000000.0</v>
       </c>
       <c r="BA12">
         <v>50286000000.0</v>
       </c>
       <c r="BB12">
         <v>43558000000.0</v>
       </c>
@@ -18296,63 +18746,63 @@
       <c r="F15">
         <v>11404000000.0</v>
       </c>
       <c r="G15">
         <v>-12150000000.0</v>
       </c>
       <c r="H15">
         <v>17313000000.0</v>
       </c>
       <c r="I15">
         <v>41443000000.0</v>
       </c>
       <c r="J15">
         <v>9032000000.0</v>
       </c>
       <c r="K15">
         <v>3737000000.0</v>
       </c>
       <c r="L15">
         <v>12578000000.0</v>
       </c>
       <c r="M15">
         <v>23909000000.0</v>
       </c>
       <c r="N15">
-        <v>-103650000000.0</v>
+        <v>29025000000.0</v>
       </c>
       <c r="O15">
-        <v>-161783000000.0</v>
+        <v>-50580000000.0</v>
       </c>
       <c r="P15">
-        <v>-496933000000.0</v>
+        <v>-402622000000.0</v>
       </c>
       <c r="Q15">
-        <v>-101350000000.0</v>
+        <v>-2811000000.0</v>
       </c>
       <c r="R15">
-        <v>-50024000000.0</v>
+        <v>55281000000.0</v>
       </c>
       <c r="S15">
         <v>-977077000000.0</v>
       </c>
       <c r="T15">
         <v>-23337000000.0</v>
       </c>
       <c r="U15">
         <v>-429692000000.0</v>
       </c>
       <c r="V15">
         <v>-148671000000.0</v>
       </c>
       <c r="W15">
         <v>240122000000.0</v>
       </c>
       <c r="X15">
         <v>-124653000000.0</v>
       </c>
       <c r="Y15">
         <v>-518859000000.0</v>
       </c>
       <c r="Z15">
         <v>-18778000000.0</v>
       </c>
@@ -19134,209 +19584,211 @@
     <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>173</v>
       </c>
       <c r="B21">
         <v>19743000000.0</v>
       </c>
       <c r="C21">
         <v>17935000000.0</v>
       </c>
       <c r="D21">
         <v>9981000000.0</v>
       </c>
       <c r="E21">
         <v>11517000000.0</v>
       </c>
       <c r="F21">
         <v>11404000000.0</v>
       </c>
       <c r="G21">
         <v>7053000000.0</v>
       </c>
       <c r="H21">
         <v>27910000000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>42415000000.0</v>
+      </c>
       <c r="J21">
         <v>9032000000.0</v>
       </c>
       <c r="K21">
         <v>3737000000.0</v>
       </c>
       <c r="L21">
         <v>12578000000.0</v>
       </c>
       <c r="M21">
         <v>23909000000.0</v>
       </c>
       <c r="N21">
-        <v>161700000000.0</v>
+        <v>29025000000.0</v>
       </c>
       <c r="O21">
-        <v>60623000000.0</v>
+        <v>-50580000000.0</v>
       </c>
       <c r="P21">
-        <v>-308311000000.0</v>
+        <v>-402622000000.0</v>
       </c>
       <c r="Q21">
-        <v>95728000000.0</v>
+        <v>-2811000000.0</v>
       </c>
       <c r="R21">
-        <v>160586000000.0</v>
+        <v>55281000000.0</v>
       </c>
       <c r="S21">
-        <v>-830418000000.0</v>
+        <v>-945106000000.0</v>
       </c>
       <c r="T21">
-        <v>128259000000.0</v>
+        <v>5414000000.0</v>
       </c>
       <c r="U21">
-        <v>-285893000000.0</v>
+        <v>-412562000000.0</v>
       </c>
       <c r="V21">
-        <v>15311000000.0</v>
+        <v>-131741000000.0</v>
       </c>
       <c r="W21">
-        <v>530677000000.0</v>
+        <v>321022000000.0</v>
       </c>
       <c r="X21">
-        <v>158111000000.0</v>
+        <v>-88063000000.0</v>
       </c>
       <c r="Y21">
-        <v>-258566000000.0</v>
+        <v>-494141000000.0</v>
       </c>
       <c r="Z21">
-        <v>231172000000.0</v>
+        <v>-18198000000.0</v>
       </c>
       <c r="AA21">
-        <v>292505000000.0</v>
+        <v>37485000000.0</v>
       </c>
       <c r="AB21">
-        <v>269590000000.0</v>
+        <v>18113000000.0</v>
       </c>
       <c r="AC21">
-        <v>217799000000.0</v>
+        <v>-2193000000.0</v>
       </c>
       <c r="AD21">
-        <v>177627000000.0</v>
+        <v>-49258000000.0</v>
       </c>
       <c r="AE21">
-        <v>443940000000.0</v>
+        <v>182988000000.0</v>
       </c>
       <c r="AF21">
-        <v>174067000000.0</v>
+        <v>-63564000000.0</v>
       </c>
       <c r="AG21">
-        <v>199783000000.0</v>
+        <v>-46445000000.0</v>
       </c>
       <c r="AH21">
-        <v>222021000000.0</v>
+        <v>-47267000000.0</v>
       </c>
       <c r="AI21">
-        <v>24936000000.0</v>
+        <v>-348399000000.0</v>
       </c>
       <c r="AJ21">
-        <v>140626000000.0</v>
+        <v>-202694000000.0</v>
       </c>
       <c r="AK21">
-        <v>-114357000000.0</v>
+        <v>-425354000000.0</v>
       </c>
       <c r="AL21">
-        <v>351460000000.0</v>
+        <v>25195000000.0</v>
       </c>
       <c r="AM21">
-        <v>-195362000000.0</v>
+        <v>-557749000000.0</v>
       </c>
       <c r="AN21">
-        <v>227280000000.0</v>
+        <v>-155479000000.0</v>
       </c>
       <c r="AO21">
-        <v>241521000000.0</v>
+        <v>-123260000000.0</v>
       </c>
       <c r="AP21">
-        <v>349340000000.0</v>
+        <v>-29462000000.0</v>
       </c>
       <c r="AQ21">
-        <v>484893000000.0</v>
+        <v>137272000000.0</v>
       </c>
       <c r="AR21">
-        <v>368996000000.0</v>
+        <v>32772000000.0</v>
       </c>
       <c r="AS21">
-        <v>328313000000.0</v>
+        <v>24222000000.0</v>
       </c>
       <c r="AT21">
-        <v>337059000000.0</v>
+        <v>14669000000.0</v>
       </c>
       <c r="AU21">
-        <v>407680000000.0</v>
+        <v>124783000000.0</v>
       </c>
       <c r="AV21">
-        <v>227942000000.0</v>
+        <v>23486000000.0</v>
       </c>
       <c r="AW21">
-        <v>174544000000.0</v>
+        <v>10888000000.0</v>
       </c>
       <c r="AX21">
-        <v>146143000000.0</v>
+        <v>2753000000.0</v>
       </c>
       <c r="AY21">
-        <v>147174000000.0</v>
+        <v>41105000000.0</v>
       </c>
       <c r="AZ21">
-        <v>52111000000.0</v>
+        <v>-15003000000.0</v>
       </c>
       <c r="BA21">
-        <v>29145000000.0</v>
+        <v>-21141000000.0</v>
       </c>
       <c r="BB21">
-        <v>43684000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="BC21">
-        <v>43134000000.0</v>
+        <v>-1939000000.0</v>
       </c>
       <c r="BD21">
-        <v>24400000000.0</v>
+        <v>-20810000000.0</v>
       </c>
       <c r="BE21">
-        <v>25419000000.0</v>
+        <v>-9365000000.0</v>
       </c>
       <c r="BF21">
-        <v>30282000000.0</v>
+        <v>-2310000000.0</v>
       </c>
       <c r="BG21">
-        <v>36187000000.0</v>
+        <v>358000000.0</v>
       </c>
       <c r="BH21">
-        <v>37476000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="BI21">
-        <v>33212000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="BJ21">
-        <v>39860000000.0</v>
+        <v>11156000000.0</v>
       </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
@@ -19442,209 +19894,211 @@
     <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>175</v>
       </c>
       <c r="B23">
         <v>182587000000.0</v>
       </c>
       <c r="C23">
         <v>172185000000.0</v>
       </c>
       <c r="D23">
         <v>187156000000.0</v>
       </c>
       <c r="E23">
         <v>161108000000.0</v>
       </c>
       <c r="F23">
         <v>196125000000.0</v>
       </c>
       <c r="G23">
         <v>220348000000.0</v>
       </c>
       <c r="H23">
         <v>166295000000.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>151215000000.0</v>
+      </c>
       <c r="J23">
-        <v>205014000000.0</v>
+        <v>203521000000.0</v>
       </c>
       <c r="K23">
-        <v>285989000000.0</v>
+        <v>244487000000.0</v>
       </c>
       <c r="L23">
-        <v>136317000000.0</v>
+        <v>268633000000.0</v>
       </c>
       <c r="M23">
-        <v>128494000000.0</v>
+        <v>228517000000.0</v>
       </c>
       <c r="N23">
-        <v>128558000000.0</v>
+        <v>340248000000.0</v>
       </c>
       <c r="O23">
-        <v>133157000000.0</v>
+        <v>311859000000.0</v>
       </c>
       <c r="P23">
-        <v>128636000000.0</v>
+        <v>645044000000.0</v>
       </c>
       <c r="Q23">
-        <v>129084000000.0</v>
+        <v>365280000000.0</v>
       </c>
       <c r="R23">
-        <v>120116000000.0</v>
+        <v>211979000000.0</v>
       </c>
       <c r="S23">
-        <v>147751000000.0</v>
+        <v>1263095000000.0</v>
       </c>
       <c r="T23">
-        <v>127218000000.0</v>
+        <v>257363000000.0</v>
       </c>
       <c r="U23">
-        <v>125939000000.0</v>
+        <v>639313000000.0</v>
       </c>
       <c r="V23">
-        <v>128956000000.0</v>
+        <v>413138000000.0</v>
       </c>
       <c r="W23">
-        <v>149987000000.0</v>
+        <v>41120000000.0</v>
       </c>
       <c r="X23">
-        <v>123482000000.0</v>
+        <v>418996000000.0</v>
       </c>
       <c r="Y23">
-        <v>123354000000.0</v>
+        <v>819514000000.0</v>
       </c>
       <c r="Z23">
-        <v>125355000000.0</v>
+        <v>413692000000.0</v>
       </c>
       <c r="AA23">
-        <v>138176000000.0</v>
+        <v>428260000000.0</v>
       </c>
       <c r="AB23">
-        <v>120920000000.0</v>
+        <v>381998000000.0</v>
       </c>
       <c r="AC23">
-        <v>131747000000.0</v>
+        <v>361608000000.0</v>
       </c>
       <c r="AD23">
-        <v>134690000000.0</v>
+        <v>402103000000.0</v>
       </c>
       <c r="AE23">
-        <v>160031000000.0</v>
+        <v>1908409000000.0</v>
       </c>
       <c r="AF23">
-        <v>151087000000.0</v>
+        <v>406981000000.0</v>
       </c>
       <c r="AG23">
-        <v>161032000000.0</v>
+        <v>433786000000.0</v>
       </c>
       <c r="AH23">
-        <v>181895000000.0</v>
+        <v>450625000000.0</v>
       </c>
       <c r="AI23">
-        <v>186637000000.0</v>
+        <v>1003171000000.0</v>
       </c>
       <c r="AJ23">
-        <v>180821000000.0</v>
+        <v>677122000000.0</v>
       </c>
       <c r="AK23">
-        <v>166300000000.0</v>
+        <v>887227000000.0</v>
       </c>
       <c r="AL23">
-        <v>177750000000.0</v>
+        <v>539052000000.0</v>
       </c>
       <c r="AM23">
-        <v>164809000000.0</v>
+        <v>1064332000000.0</v>
       </c>
       <c r="AN23">
-        <v>177212000000.0</v>
+        <v>791918000000.0</v>
       </c>
       <c r="AO23">
-        <v>178026000000.0</v>
+        <v>671503000000.0</v>
       </c>
       <c r="AP23">
-        <v>172570000000.0</v>
+        <v>586451000000.0</v>
       </c>
       <c r="AQ23">
-        <v>183344000000.0</v>
+        <v>605941000000.0</v>
       </c>
       <c r="AR23">
-        <v>168618000000.0</v>
+        <v>512555000000.0</v>
       </c>
       <c r="AS23">
-        <v>159296000000.0</v>
+        <v>464022000000.0</v>
       </c>
       <c r="AT23">
-        <v>138771000000.0</v>
+        <v>455197000000.0</v>
       </c>
       <c r="AU23">
-        <v>130147000000.0</v>
+        <v>413971000000.0</v>
       </c>
       <c r="AV23">
-        <v>119604000000.0</v>
+        <v>323312000000.0</v>
       </c>
       <c r="AW23">
-        <v>114825000000.0</v>
+        <v>287454000000.0</v>
       </c>
       <c r="AX23">
-        <v>110953000000.0</v>
+        <v>253523000000.0</v>
       </c>
       <c r="AY23">
-        <v>106630000000.0</v>
+        <v>213535000000.0</v>
       </c>
       <c r="AZ23">
-        <v>111369000000.0</v>
+        <v>179725000000.0</v>
       </c>
       <c r="BA23">
-        <v>97406000000.0</v>
+        <v>142109000000.0</v>
       </c>
       <c r="BB23">
-        <v>85338000000.0</v>
+        <v>121949000000.0</v>
       </c>
       <c r="BC23">
-        <v>71194000000.0</v>
+        <v>109498000000.0</v>
       </c>
       <c r="BD23">
-        <v>74109000000.0</v>
+        <v>119124000000.0</v>
       </c>
       <c r="BE23">
-        <v>60685000000.0</v>
+        <v>97695000000.0</v>
       </c>
       <c r="BF23">
-        <v>47450000000.0</v>
+        <v>80997000000.0</v>
       </c>
       <c r="BG23">
-        <v>45886000000.0</v>
+        <v>82789000000.0</v>
       </c>
       <c r="BH23">
-        <v>42257000000.0</v>
+        <v>78989000000.0</v>
       </c>
       <c r="BI23">
-        <v>39119000000.0</v>
+        <v>69405000000.0</v>
       </c>
       <c r="BJ23">
-        <v>30027000000.0</v>
+        <v>58622000000.0</v>
       </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
@@ -19965,68 +20419,72 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
     </row>
     <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>179</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>36000000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>267000000.0</v>
       </c>
       <c r="F27">
         <v>991000000.0</v>
       </c>
       <c r="G27">
         <v>359000000.0</v>
       </c>
       <c r="H27">
         <v>942000000.0</v>
       </c>
-      <c r="I27"/>
+      <c r="I27">
+        <v>638000000.0</v>
+      </c>
       <c r="J27">
-        <v>72419000000.0</v>
+        <v>694000000.0</v>
       </c>
       <c r="K27">
         <v>508000000.0</v>
       </c>
       <c r="L27">
         <v>434000000.0</v>
       </c>
       <c r="M27">
         <v>806000000.0</v>
       </c>
       <c r="N27">
         <v>739000000.0</v>
       </c>
       <c r="O27">
         <v>1053000000.0</v>
       </c>
       <c r="P27">
         <v>388000000.0</v>
       </c>
       <c r="Q27">
         <v>291000000.0</v>
       </c>
       <c r="R27">
         <v>50000000.0</v>
       </c>
@@ -20114,56 +20572,58 @@
       <c r="AT27">
         <v>6852000000.0</v>
       </c>
       <c r="AU27">
         <v>4357000000.0</v>
       </c>
       <c r="AV27">
         <v>3193000000.0</v>
       </c>
       <c r="AW27">
         <v>3104000000.0</v>
       </c>
       <c r="AX27">
         <v>3187000000.0</v>
       </c>
       <c r="AY27">
         <v>4119000000.0</v>
       </c>
       <c r="AZ27">
         <v>2933000000.0</v>
       </c>
       <c r="BA27">
         <v>5147000000.0</v>
       </c>
       <c r="BB27">
-        <v>4581000000.0</v>
+        <v>4580000000.0</v>
       </c>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27"/>
+      <c r="BF27">
+        <v>2870000000.0</v>
+      </c>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
@@ -20179,90 +20639,90 @@
       <c r="A28" t="s">
         <v>180</v>
       </c>
       <c r="B28">
         <v>80962000000.0</v>
       </c>
       <c r="C28">
         <v>97737000000.0</v>
       </c>
       <c r="D28">
         <v>87435000000.0</v>
       </c>
       <c r="E28">
         <v>13314000000.0</v>
       </c>
       <c r="F28">
         <v>20135000000.0</v>
       </c>
       <c r="G28">
         <v>24617000000.0</v>
       </c>
       <c r="H28">
         <v>26763000000.0</v>
       </c>
       <c r="I28">
-        <v>31789000000.0</v>
+        <v>31151000000.0</v>
       </c>
       <c r="J28">
-        <v>50732000000.0</v>
+        <v>29985000000.0</v>
       </c>
       <c r="K28">
         <v>36829000000.0</v>
       </c>
       <c r="L28">
         <v>31265000000.0</v>
       </c>
       <c r="M28">
         <v>26329000000.0</v>
       </c>
       <c r="N28">
         <v>28538000000.0</v>
       </c>
       <c r="O28">
         <v>41021000000.0</v>
       </c>
       <c r="P28">
         <v>31208000000.0</v>
       </c>
       <c r="Q28">
         <v>24705000000.0</v>
       </c>
       <c r="R28">
         <v>20243000000.0</v>
       </c>
       <c r="S28">
         <v>40089000000.0</v>
       </c>
       <c r="T28">
         <v>22478000000.0</v>
       </c>
       <c r="U28">
         <v>19815000000.0</v>
       </c>
       <c r="V28">
-        <v>21783000000.0</v>
+        <v>21784000000.0</v>
       </c>
       <c r="W28">
         <v>31268000000.0</v>
       </c>
       <c r="X28">
         <v>21408000000.0</v>
       </c>
       <c r="Y28">
         <v>15855000000.0</v>
       </c>
       <c r="Z28">
         <v>17316000000.0</v>
       </c>
       <c r="AA28">
         <v>9033000000.0</v>
       </c>
       <c r="AB28">
         <v>22561000000.0</v>
       </c>
       <c r="AC28">
         <v>23099000000.0</v>
       </c>
       <c r="AD28">
         <v>19474000000.0</v>
       </c>
@@ -20314,66 +20774,66 @@
       <c r="AT28">
         <v>19947000000.0</v>
       </c>
       <c r="AU28">
         <v>18457000000.0</v>
       </c>
       <c r="AV28">
         <v>16598000000.0</v>
       </c>
       <c r="AW28">
         <v>15571000000.0</v>
       </c>
       <c r="AX28">
         <v>15128000000.0</v>
       </c>
       <c r="AY28">
         <v>17089000000.0</v>
       </c>
       <c r="AZ28">
         <v>16072000000.0</v>
       </c>
       <c r="BA28">
         <v>11190000000.0</v>
       </c>
       <c r="BB28">
-        <v>12379000000.0</v>
+        <v>12382000000.0</v>
       </c>
       <c r="BC28">
         <v>27686000000.0</v>
       </c>
       <c r="BD28">
         <v>27059000000.0</v>
       </c>
       <c r="BE28">
         <v>19984000000.0</v>
       </c>
       <c r="BF28">
-        <v>18137000000.0</v>
+        <v>6943000000.0</v>
       </c>
       <c r="BG28">
-        <v>9276000000.0</v>
+        <v>23087000000.0</v>
       </c>
       <c r="BH28">
         <v>19537000000.0</v>
       </c>
       <c r="BI28">
         <v>19259000000.0</v>
       </c>
       <c r="BJ28">
         <v>10913000000.0</v>
       </c>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
@@ -20546,209 +21006,211 @@
     <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>182</v>
       </c>
       <c r="B30">
         <v>106119000000.0</v>
       </c>
       <c r="C30">
         <v>124425000000.0</v>
       </c>
       <c r="D30">
         <v>108138000000.0</v>
       </c>
       <c r="E30">
         <v>85575000000.0</v>
       </c>
       <c r="F30">
         <v>109152000000.0</v>
       </c>
       <c r="G30">
         <v>140161000000.0</v>
       </c>
       <c r="H30">
         <v>96340000000.0</v>
       </c>
-      <c r="I30"/>
+      <c r="I30">
+        <v>83113000000.0</v>
+      </c>
       <c r="J30">
-        <v>16546000000.0</v>
+        <v>135982000000.0</v>
       </c>
       <c r="K30">
-        <v>19113000000.0</v>
+        <v>167995000000.0</v>
       </c>
       <c r="L30">
-        <v>136317000000.0</v>
+        <v>180280000000.0</v>
       </c>
       <c r="M30">
-        <v>128494000000.0</v>
+        <v>105211000000.0</v>
       </c>
       <c r="N30">
-        <v>128558000000.0</v>
+        <v>207573000000.0</v>
       </c>
       <c r="O30">
-        <v>133157000000.0</v>
+        <v>200656000000.0</v>
       </c>
       <c r="P30">
-        <v>128636000000.0</v>
+        <v>550733000000.0</v>
       </c>
       <c r="Q30">
-        <v>129084000000.0</v>
+        <v>266741000000.0</v>
       </c>
       <c r="R30">
-        <v>120116000000.0</v>
+        <v>106674000000.0</v>
       </c>
       <c r="S30">
-        <v>147751000000.0</v>
+        <v>1148407000000.0</v>
       </c>
       <c r="T30">
-        <v>127218000000.0</v>
+        <v>134518000000.0</v>
       </c>
       <c r="U30">
-        <v>125939000000.0</v>
+        <v>512644000000.0</v>
       </c>
       <c r="V30">
-        <v>128956000000.0</v>
+        <v>266086000000.0</v>
       </c>
       <c r="W30">
-        <v>149987000000.0</v>
+        <v>-250775000000.0</v>
       </c>
       <c r="X30">
-        <v>123482000000.0</v>
+        <v>172822000000.0</v>
       </c>
       <c r="Y30">
-        <v>123354000000.0</v>
+        <v>583939000000.0</v>
       </c>
       <c r="Z30">
-        <v>125355000000.0</v>
+        <v>163901000000.0</v>
       </c>
       <c r="AA30">
-        <v>138176000000.0</v>
+        <v>173240000000.0</v>
       </c>
       <c r="AB30">
-        <v>120920000000.0</v>
+        <v>130521000000.0</v>
       </c>
       <c r="AC30">
-        <v>131747000000.0</v>
+        <v>141616000000.0</v>
       </c>
       <c r="AD30">
-        <v>134690000000.0</v>
+        <v>175218000000.0</v>
       </c>
       <c r="AE30">
-        <v>159195000000.0</v>
+        <v>1647457000000.0</v>
       </c>
       <c r="AF30">
-        <v>151923000000.0</v>
+        <v>169350000000.0</v>
       </c>
       <c r="AG30">
-        <v>161032000000.0</v>
+        <v>187558000000.0</v>
       </c>
       <c r="AH30">
-        <v>181895000000.0</v>
+        <v>181337000000.0</v>
       </c>
       <c r="AI30">
-        <v>186637000000.0</v>
+        <v>629836000000.0</v>
       </c>
       <c r="AJ30">
-        <v>180821000000.0</v>
+        <v>333802000000.0</v>
       </c>
       <c r="AK30">
-        <v>166300000000.0</v>
+        <v>576230000000.0</v>
       </c>
       <c r="AL30">
-        <v>177750000000.0</v>
+        <v>212787000000.0</v>
       </c>
       <c r="AM30">
-        <v>164809000000.0</v>
+        <v>701945000000.0</v>
       </c>
       <c r="AN30">
-        <v>177212000000.0</v>
+        <v>409159000000.0</v>
       </c>
       <c r="AO30">
-        <v>178026000000.0</v>
+        <v>306722000000.0</v>
       </c>
       <c r="AP30">
-        <v>172570000000.0</v>
+        <v>207649000000.0</v>
       </c>
       <c r="AQ30">
-        <v>183344000000.0</v>
+        <v>258320000000.0</v>
       </c>
       <c r="AR30">
-        <v>168618000000.0</v>
+        <v>176331000000.0</v>
       </c>
       <c r="AS30">
-        <v>159296000000.0</v>
+        <v>159931000000.0</v>
       </c>
       <c r="AT30">
-        <v>138771000000.0</v>
+        <v>132806000000.0</v>
       </c>
       <c r="AU30">
-        <v>130147000000.0</v>
+        <v>131074000000.0</v>
       </c>
       <c r="AV30">
-        <v>119604000000.0</v>
+        <v>118856000000.0</v>
       </c>
       <c r="AW30">
-        <v>114825000000.0</v>
+        <v>123799000000.0</v>
       </c>
       <c r="AX30">
-        <v>110953000000.0</v>
+        <v>110133000000.0</v>
       </c>
       <c r="AY30">
-        <v>106630000000.0</v>
+        <v>107466000000.0</v>
       </c>
       <c r="AZ30">
-        <v>111369000000.0</v>
+        <v>112611000000.0</v>
       </c>
       <c r="BA30">
-        <v>97406000000.0</v>
+        <v>91823000000.0</v>
       </c>
       <c r="BB30">
-        <v>85338000000.0</v>
+        <v>78391000000.0</v>
       </c>
       <c r="BC30">
-        <v>80727000000.0</v>
+        <v>64425000000.0</v>
       </c>
       <c r="BD30">
-        <v>74109000000.0</v>
+        <v>73914000000.0</v>
       </c>
       <c r="BE30">
-        <v>60685000000.0</v>
+        <v>62911000000.0</v>
       </c>
       <c r="BF30">
-        <v>47450000000.0</v>
+        <v>48405000000.0</v>
       </c>
       <c r="BG30">
-        <v>45886000000.0</v>
+        <v>46960000000.0</v>
       </c>
       <c r="BH30">
-        <v>42257000000.0</v>
+        <v>42394000000.0</v>
       </c>
       <c r="BI30">
-        <v>39119000000.0</v>
+        <v>39348000000.0</v>
       </c>
       <c r="BJ30">
-        <v>30027000000.0</v>
+        <v>29918000000.0</v>
       </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
@@ -20965,210 +21427,210 @@
       <c r="A32" t="s">
         <v>184</v>
       </c>
       <c r="B32">
         <v>202330000000.0</v>
       </c>
       <c r="C32">
         <v>190120000000.0</v>
       </c>
       <c r="D32">
         <v>197137000000.0</v>
       </c>
       <c r="E32">
         <v>172625000000.0</v>
       </c>
       <c r="F32">
         <v>207529000000.0</v>
       </c>
       <c r="G32">
         <v>227401000000.0</v>
       </c>
       <c r="H32">
         <v>194205000000.0</v>
       </c>
       <c r="I32">
-        <v>125528000000.0</v>
+        <v>193630000000.0</v>
       </c>
       <c r="J32">
-        <v>214046000000.0</v>
+        <v>212553000000.0</v>
       </c>
       <c r="K32">
-        <v>289726000000.0</v>
+        <v>248224000000.0</v>
       </c>
       <c r="L32">
-        <v>192858000000.0</v>
+        <v>281211000000.0</v>
       </c>
       <c r="M32">
-        <v>129120000000.0</v>
+        <v>252426000000.0</v>
       </c>
       <c r="N32">
-        <v>236598000000.0</v>
+        <v>369273000000.0</v>
       </c>
       <c r="O32">
-        <v>150076000000.0</v>
+        <v>261279000000.0</v>
       </c>
       <c r="P32">
-        <v>148111000000.0</v>
+        <v>242422000000.0</v>
       </c>
       <c r="Q32">
-        <v>263930000000.0</v>
+        <v>362469000000.0</v>
       </c>
       <c r="R32">
-        <v>161954000000.0</v>
+        <v>267260000000.0</v>
       </c>
       <c r="S32">
-        <v>203301000000.0</v>
+        <v>317989000000.0</v>
       </c>
       <c r="T32">
-        <v>139932000000.0</v>
+        <v>262777000000.0</v>
       </c>
       <c r="U32">
-        <v>100082000000.0</v>
+        <v>226751000000.0</v>
       </c>
       <c r="V32">
-        <v>134345000000.0</v>
+        <v>281397000000.0</v>
       </c>
       <c r="W32">
-        <v>70247000000.0</v>
+        <v>279902000000.0</v>
       </c>
       <c r="X32">
-        <v>84759000000.0</v>
+        <v>330933000000.0</v>
       </c>
       <c r="Y32">
-        <v>89798000000.0</v>
+        <v>325373000000.0</v>
       </c>
       <c r="Z32">
-        <v>146456000000.0</v>
+        <v>395494000000.0</v>
       </c>
       <c r="AA32">
-        <v>210725000000.0</v>
+        <v>465745000000.0</v>
       </c>
       <c r="AB32">
-        <v>148634000000.0</v>
+        <v>400111000000.0</v>
       </c>
       <c r="AC32">
-        <v>139423000000.0</v>
+        <v>359415000000.0</v>
       </c>
       <c r="AD32">
-        <v>125960000000.0</v>
+        <v>352845000000.0</v>
       </c>
       <c r="AE32">
-        <v>1830445000000.0</v>
+        <v>2091397000000.0</v>
       </c>
       <c r="AF32">
-        <v>105786000000.0</v>
+        <v>343417000000.0</v>
       </c>
       <c r="AG32">
-        <v>141113000000.0</v>
+        <v>387341000000.0</v>
       </c>
       <c r="AH32">
-        <v>134070000000.0</v>
+        <v>403358000000.0</v>
       </c>
       <c r="AI32">
-        <v>281437000000.0</v>
+        <v>654772000000.0</v>
       </c>
       <c r="AJ32">
-        <v>131108000000.0</v>
+        <v>474428000000.0</v>
       </c>
       <c r="AK32">
-        <v>150876000000.0</v>
+        <v>461873000000.0</v>
       </c>
       <c r="AL32">
-        <v>241396000000.0</v>
+        <v>564247000000.0</v>
       </c>
       <c r="AM32">
-        <v>144196000000.0</v>
+        <v>506583000000.0</v>
       </c>
       <c r="AN32">
-        <v>253680000000.0</v>
+        <v>636439000000.0</v>
       </c>
       <c r="AO32">
-        <v>183462000000.0</v>
+        <v>548243000000.0</v>
       </c>
       <c r="AP32">
-        <v>178187000000.0</v>
+        <v>556989000000.0</v>
       </c>
       <c r="AQ32">
-        <v>395592000000.0</v>
+        <v>743213000000.0</v>
       </c>
       <c r="AR32">
-        <v>209103000000.0</v>
+        <v>545327000000.0</v>
       </c>
       <c r="AS32">
-        <v>184153000000.0</v>
+        <v>488244000000.0</v>
       </c>
       <c r="AT32">
-        <v>153926000000.0</v>
+        <v>469866000000.0</v>
       </c>
       <c r="AU32">
-        <v>255857000000.0</v>
+        <v>538754000000.0</v>
       </c>
       <c r="AV32">
-        <v>142342000000.0</v>
+        <v>346798000000.0</v>
       </c>
       <c r="AW32">
-        <v>134687000000.0</v>
+        <v>298342000000.0</v>
       </c>
       <c r="AX32">
-        <v>106005000000.0</v>
+        <v>256276000000.0</v>
       </c>
       <c r="AY32">
-        <v>148571000000.0</v>
+        <v>254640000000.0</v>
       </c>
       <c r="AZ32">
-        <v>97608000000.0</v>
+        <v>164722000000.0</v>
       </c>
       <c r="BA32">
-        <v>70682000000.0</v>
+        <v>120968000000.0</v>
       </c>
       <c r="BB32">
-        <v>79298000000.0</v>
+        <v>122075000000.0</v>
       </c>
       <c r="BC32">
-        <v>62486000000.0</v>
+        <v>107559000000.0</v>
       </c>
       <c r="BD32">
-        <v>53104000000.0</v>
+        <v>98314000000.0</v>
       </c>
       <c r="BE32">
-        <v>53546000000.0</v>
+        <v>88330000000.0</v>
       </c>
       <c r="BF32">
-        <v>46095000000.0</v>
+        <v>78687000000.0</v>
       </c>
       <c r="BG32">
-        <v>47483000000.0</v>
+        <v>83147000000.0</v>
       </c>
       <c r="BH32">
-        <v>43275000000.0</v>
+        <v>79870000000.0</v>
       </c>
       <c r="BI32">
-        <v>42503000000.0</v>
+        <v>72560000000.0</v>
       </c>
       <c r="BJ32">
-        <v>41074000000.0</v>
+        <v>69778000000.0</v>
       </c>
       <c r="BK32">
         <v>64815368100.0</v>
       </c>
       <c r="BL32">
         <v>59861256000.0</v>
       </c>
       <c r="BM32">
         <v>55188061000.0</v>
       </c>
       <c r="BN32">
         <v>54300709000.0</v>
       </c>
       <c r="BO32">
         <v>57883097700.0</v>
       </c>
       <c r="BP32">
         <v>53120908000.0</v>
       </c>
       <c r="BQ32">
         <v>54802470000.0</v>
       </c>
       <c r="BR32">
         <v>61110603000.0</v>
       </c>
@@ -21371,51 +21833,51 @@
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>185</v>
       </c>
       <c r="B2">
         <v>1500349000000.0</v>
       </c>
       <c r="C2">
         <v>1844477000000.0</v>
       </c>
       <c r="D2">
         <v>2134429000000.0</v>
       </c>
       <c r="E2">
         <v>2764478000000.0</v>
       </c>
       <c r="F2">
         <v>2373231000000.0</v>
       </c>
       <c r="G2">
         <v>2879403000000.0</v>
       </c>
       <c r="H2">
-        <v>3030262000000.0</v>
+        <v>3030263000000.0</v>
       </c>
       <c r="I2">
         <v>4522278000000.0</v>
       </c>
       <c r="J2">
         <v>3997265000000.0</v>
       </c>
       <c r="K2">
         <v>3899338000000.0</v>
       </c>
       <c r="L2">
         <v>4845929000000.0</v>
       </c>
       <c r="M2">
         <v>2136491000000.0</v>
       </c>
       <c r="N2">
         <v>904419000000.0</v>
       </c>
       <c r="O2">
         <v>620888000000.0</v>
       </c>
       <c r="P2">
         <v>615042000000.0</v>
       </c>
@@ -21559,69 +22021,69 @@
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>189</v>
       </c>
       <c r="B6">
-        <v>191898000000.0</v>
+        <v>151553000000.0</v>
       </c>
       <c r="C6">
         <v>-344128000000.0</v>
       </c>
       <c r="D6">
         <v>-289952000000.0</v>
       </c>
       <c r="E6">
         <v>-630049000000.0</v>
       </c>
       <c r="F6">
         <v>391247000000.0</v>
       </c>
       <c r="G6">
         <v>-506172000000.0</v>
       </c>
       <c r="H6">
-        <v>-150859000000.0</v>
+        <v>-150860000000.0</v>
       </c>
       <c r="I6">
         <v>-1492015000000.0</v>
       </c>
       <c r="J6">
         <v>525013000000.0</v>
       </c>
       <c r="K6">
         <v>97927000000.0</v>
       </c>
       <c r="L6">
         <v>-946591000000.0</v>
       </c>
       <c r="M6">
         <v>2709438000000.0</v>
       </c>
       <c r="N6">
         <v>1232072000000.0</v>
       </c>
       <c r="O6">
         <v>283531000000.0</v>
       </c>
       <c r="P6">
         <v>5846000000.0</v>
       </c>
@@ -22392,191 +22854,207 @@
       </c>
       <c r="Z22">
         <v>2976000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>205</v>
       </c>
       <c r="B23">
         <v>769190000000.0</v>
       </c>
       <c r="C23">
         <v>-23062000000.0</v>
       </c>
       <c r="D23">
         <v>-27586000000.0</v>
       </c>
       <c r="E23">
         <v>-29774000000.0</v>
       </c>
       <c r="F23">
         <v>-12658000000.0</v>
       </c>
       <c r="G23">
-        <v>1486575000000.0</v>
+        <v>1332403000000.0</v>
       </c>
       <c r="H23">
-        <v>1892842000000.0</v>
+        <v>-5378000000.0</v>
       </c>
       <c r="I23">
         <v>653557000000.0</v>
       </c>
       <c r="J23">
         <v>824110000000.0</v>
       </c>
       <c r="K23">
-        <v>1052422000000.0</v>
+        <v>751800000000.0</v>
       </c>
       <c r="L23">
         <v>964950000000.0</v>
       </c>
       <c r="M23">
         <v>-2587000000.0</v>
       </c>
       <c r="N23">
         <v>-2525000000.0</v>
       </c>
       <c r="O23">
         <v>-285966000000.0</v>
       </c>
       <c r="P23">
         <v>-25563000000.0</v>
       </c>
       <c r="Q23">
         <v>-357585070.0</v>
       </c>
       <c r="R23">
         <v>-774582567.0</v>
       </c>
       <c r="S23">
         <v>-567016183.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>206</v>
       </c>
       <c r="B24">
         <v>-1020389000000.0</v>
       </c>
       <c r="C24">
         <v>-7832000000.0</v>
       </c>
       <c r="D24">
         <v>4912000000.0</v>
       </c>
       <c r="E24">
-        <v>428833000000.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="F24">
         <v>-27909000000.0</v>
       </c>
       <c r="G24">
-        <v>2399587000000.0</v>
+        <v>-10638000000.0</v>
       </c>
       <c r="H24">
-        <v>142232000000.0</v>
+        <v>7500000000.0</v>
       </c>
       <c r="I24">
-        <v>720435000000.0</v>
+        <v>-2674000000.0</v>
       </c>
       <c r="J24">
-        <v>-194332000000.0</v>
+        <v>-4763000000.0</v>
       </c>
       <c r="K24">
-        <v>-245259000000.0</v>
-[...8 lines deleted...]
-      <c r="S24"/>
+        <v>-2573000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-10676000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-15355000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-12954000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-21480000000.0</v>
+      </c>
+      <c r="P24">
+        <v>9242000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2168961922.0</v>
+      </c>
+      <c r="R24">
+        <v>1831400585.0</v>
+      </c>
+      <c r="S24">
+        <v>3933149095.0</v>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
         <v>301592000000.0</v>
       </c>
       <c r="C25">
         <v>1546063000000.0</v>
       </c>
       <c r="D25">
         <v>587672000000.0</v>
       </c>
       <c r="E25">
         <v>-1416453000000.0</v>
       </c>
       <c r="F25">
         <v>550683000000.0</v>
       </c>
       <c r="G25">
         <v>-4006684000000.0</v>
       </c>
       <c r="H25">
-        <v>-799179000000.0</v>
+        <v>-734549000000.0</v>
       </c>
       <c r="I25">
-        <v>-2910537000000.0</v>
+        <v>-2895969000000.0</v>
       </c>
       <c r="J25">
-        <v>559213000000.0</v>
+        <v>-230590000000.0</v>
       </c>
       <c r="K25">
-        <v>88068000000.0</v>
+        <v>-562265000000.0</v>
       </c>
       <c r="L25">
-        <v>-2159549000000.0</v>
+        <v>-2003503000000.0</v>
       </c>
       <c r="M25">
-        <v>1805161000000.0</v>
+        <v>1925998000000.0</v>
       </c>
       <c r="N25">
-        <v>572131000000.0</v>
+        <v>575488000000.0</v>
       </c>
       <c r="O25">
-        <v>584391000000.0</v>
+        <v>554892000000.0</v>
       </c>
       <c r="P25">
         <v>22167000000.0</v>
       </c>
       <c r="Q25">
         <v>31759729229.0</v>
       </c>
       <c r="R25">
         <v>27384629154.0</v>
       </c>
       <c r="S25">
         <v>51209920476.0</v>
       </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>208</v>
       </c>
@@ -22789,57 +23267,71 @@
       </c>
       <c r="E30">
         <v>422690000000.0</v>
       </c>
       <c r="F30">
         <v>101917000000.0</v>
       </c>
       <c r="G30">
         <v>2295748000000.0</v>
       </c>
       <c r="H30">
         <v>84474000000.0</v>
       </c>
       <c r="I30">
         <v>707733000000.0</v>
       </c>
       <c r="J30">
         <v>-242426000000.0</v>
       </c>
       <c r="K30">
         <v>-318667000000.0</v>
       </c>
       <c r="L30">
         <v>-129151000000.0</v>
       </c>
-      <c r="M30"/>
-[...5 lines deleted...]
-      <c r="S30"/>
+      <c r="M30">
+        <v>98331000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-41178000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-285966000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-74324000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>26893146435.0</v>
+      </c>
+      <c r="R30">
+        <v>71819632229.0</v>
+      </c>
+      <c r="S30">
+        <v>124367328469.0</v>
+      </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -23328,51 +23820,51 @@
       <c r="A3" t="s">
         <v>186</v>
       </c>
       <c r="B3">
         <v>6489000000</v>
       </c>
       <c r="C3">
         <v>1401000000</v>
       </c>
       <c r="D3">
         <v>161518000000</v>
       </c>
       <c r="E3">
         <v>248000000</v>
       </c>
       <c r="F3">
         <v>1174000000</v>
       </c>
       <c r="G3">
         <v>40432000000</v>
       </c>
       <c r="H3">
         <v>8500000000</v>
       </c>
       <c r="I3">
-        <v>1319000000</v>
+        <v>1300000000</v>
       </c>
       <c r="J3">
         <v>19000000</v>
       </c>
       <c r="K3">
         <v>278000000</v>
       </c>
       <c r="L3">
         <v>6000000</v>
       </c>
       <c r="M3">
         <v>65000000</v>
       </c>
       <c r="N3">
         <v>1757448000000</v>
       </c>
       <c r="O3">
         <v>7682000000</v>
       </c>
       <c r="P3">
         <v>9524000000</v>
       </c>
       <c r="Q3">
         <v>1382000000</v>
       </c>
@@ -23475,51 +23967,51 @@
       <c r="AX3">
         <v>2150000000</v>
       </c>
       <c r="AY3">
         <v>11330000000</v>
       </c>
       <c r="AZ3">
         <v>31613000000</v>
       </c>
       <c r="BA3">
         <v>16155000000</v>
       </c>
       <c r="BB3">
         <v>6883000000</v>
       </c>
       <c r="BC3">
         <v>52367000000</v>
       </c>
       <c r="BD3">
         <v>16890000000</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
-        <v>0</v>
+        <v>713000000</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>3990000000</v>
       </c>
       <c r="BJ3">
         <v>782000000</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
@@ -23737,99 +24229,99 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
     </row>
     <row r="6" spans="1:84">
       <c r="A6" t="s">
         <v>189</v>
       </c>
       <c r="B6">
-        <v>-673187000000.0</v>
+        <v>-661262000000.0</v>
       </c>
       <c r="C6">
-        <v>-170466000000.0</v>
+        <v>-569865000000.0</v>
       </c>
       <c r="D6">
         <v>399518000000.0</v>
       </c>
       <c r="E6">
         <v>161227000000.0</v>
       </c>
       <c r="F6">
         <v>-385459000000.0</v>
       </c>
       <c r="G6">
         <v>141068000000.0</v>
       </c>
       <c r="H6">
         <v>127507000000.0</v>
       </c>
       <c r="I6">
-        <v>-612703000000.0</v>
+        <v>-632139000000.0</v>
       </c>
       <c r="J6">
         <v>19436000000.0</v>
       </c>
       <c r="K6">
         <v>63348000000.0</v>
       </c>
       <c r="L6">
         <v>-256403000000.0</v>
       </c>
       <c r="M6">
         <v>-524685000000.0</v>
       </c>
       <c r="N6">
         <v>427821000000.0</v>
       </c>
       <c r="O6">
         <v>-724318000000.0</v>
       </c>
       <c r="P6">
         <v>594526000000.0</v>
       </c>
       <c r="Q6">
         <v>-1161866000000.0</v>
       </c>
       <c r="R6">
-        <v>661609000000.0</v>
+        <v>661610000000.0</v>
       </c>
       <c r="S6">
         <v>601233000000.0</v>
       </c>
       <c r="T6">
         <v>285773000000.0</v>
       </c>
       <c r="U6">
         <v>-901324000000.0</v>
       </c>
       <c r="V6">
         <v>405565000000.0</v>
       </c>
       <c r="W6">
         <v>1008873000000.0</v>
       </c>
       <c r="X6">
         <v>-200499000000.0</v>
       </c>
       <c r="Y6">
         <v>-482557000000.0</v>
       </c>
       <c r="Z6">
         <v>-831989000000.0</v>
       </c>
@@ -23968,130 +24460,134 @@
       <c r="A7" t="s">
         <v>190</v>
       </c>
       <c r="B7">
         <v>-74138000000.0</v>
       </c>
       <c r="C7">
         <v>-231780000000.0</v>
       </c>
       <c r="D7">
         <v>151405000000.0</v>
       </c>
       <c r="E7">
         <v>209347000000.0</v>
       </c>
       <c r="F7">
         <v>-309826000000.0</v>
       </c>
       <c r="G7">
         <v>1827926000000.0</v>
       </c>
       <c r="H7">
         <v>2368931000000.0</v>
       </c>
       <c r="I7">
-        <v>1580729000000.0</v>
+        <v>-9104000000.0</v>
       </c>
       <c r="J7">
         <v>-27267000000.0</v>
       </c>
       <c r="K7">
         <v>231540000000.0</v>
       </c>
       <c r="L7">
         <v>540328000000.0</v>
       </c>
       <c r="M7">
         <v>-66380000000.0</v>
       </c>
       <c r="N7">
         <v>-84484000000.0</v>
       </c>
       <c r="O7">
         <v>342106000000.0</v>
       </c>
       <c r="P7">
         <v>245528000000.0</v>
       </c>
       <c r="Q7">
         <v>-527133000000.0</v>
       </c>
       <c r="R7">
         <v>355168000000.0</v>
       </c>
       <c r="S7">
         <v>-117252000000.0</v>
       </c>
       <c r="T7">
         <v>485218000000.0</v>
       </c>
       <c r="U7">
         <v>-168515000000.0</v>
       </c>
       <c r="V7">
         <v>637596000000.0</v>
       </c>
       <c r="W7">
         <v>-3298853000000.0</v>
       </c>
       <c r="X7">
-        <v>-3857230000000.0</v>
+        <v>-317563000000.0</v>
       </c>
       <c r="Y7">
         <v>-2520160000000.0</v>
       </c>
       <c r="Z7">
         <v>-2120617000000.0</v>
       </c>
       <c r="AA7">
         <v>241516000000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-      <c r="AW7"/>
+      <c r="AW7">
+        <v>-2126820000000.0</v>
+      </c>
       <c r="AX7"/>
-      <c r="AY7"/>
+      <c r="AY7">
+        <v>-1917627000000.0</v>
+      </c>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7">
         <v>213490000000.0</v>
       </c>
       <c r="BE7">
         <v>-34956000000.0</v>
       </c>
       <c r="BF7">
         <v>251022000000.0</v>
       </c>
       <c r="BG7">
         <v>173714000000.0</v>
       </c>
       <c r="BH7">
         <v>-5564000000.0</v>
       </c>
       <c r="BI7">
         <v>-214732000000.0</v>
       </c>
       <c r="BJ7">
         <v>-610200000000.0</v>
       </c>
@@ -24242,51 +24738,53 @@
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9"/>
+      <c r="BD9">
+        <v>-135105000000.0</v>
+      </c>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
@@ -24757,51 +25255,53 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
     </row>
     <row r="14" spans="1:84">
       <c r="A14" t="s">
         <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>13534000000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14">
+        <v>17833000000.0</v>
+      </c>
       <c r="J14">
         <v>17900000000.0</v>
       </c>
       <c r="K14">
         <v>18710000000.0</v>
       </c>
       <c r="L14">
         <v>19640000000.0</v>
       </c>
       <c r="M14">
         <v>19323000000.0</v>
       </c>
       <c r="N14">
         <v>18524000000.0</v>
       </c>
       <c r="O14">
         <v>18635000000.0</v>
       </c>
       <c r="P14">
         <v>18389000000.0</v>
       </c>
       <c r="Q14">
         <v>19084000000.0</v>
       </c>
       <c r="R14">
@@ -24841,53 +25341,57 @@
       <c r="AD14">
         <v>7510000000.0</v>
       </c>
       <c r="AE14">
         <v>11383000000.0</v>
       </c>
       <c r="AF14">
         <v>10732000000.0</v>
       </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14"/>
+      <c r="AW14">
+        <v>6494000000.0</v>
+      </c>
       <c r="AX14"/>
-      <c r="AY14"/>
+      <c r="AY14">
+        <v>7968000000.0</v>
+      </c>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
@@ -25019,51 +25523,51 @@
       <c r="J16">
         <v>1863913000000.0</v>
       </c>
       <c r="K16">
         <v>1844477000000.0</v>
       </c>
       <c r="L16">
         <v>1781129000000.0</v>
       </c>
       <c r="M16">
         <v>2037532000000.0</v>
       </c>
       <c r="N16">
         <v>2562217000000.0</v>
       </c>
       <c r="O16">
         <v>2134429000000.0</v>
       </c>
       <c r="P16">
         <v>2858747000000.0</v>
       </c>
       <c r="Q16">
         <v>2264221000000.0</v>
       </c>
       <c r="R16">
-        <v>3426087000000.0</v>
+        <v>3426088000000.0</v>
       </c>
       <c r="S16">
         <v>2764478000000.0</v>
       </c>
       <c r="T16">
         <v>2163245000000.0</v>
       </c>
       <c r="U16">
         <v>1877472000000.0</v>
       </c>
       <c r="V16">
         <v>2778796000000.0</v>
       </c>
       <c r="W16">
         <v>2373231000000.0</v>
       </c>
       <c r="X16">
         <v>1364358000000.0</v>
       </c>
       <c r="Y16">
         <v>1564857000000.0</v>
       </c>
       <c r="Z16">
         <v>2047414000000.0</v>
       </c>
@@ -25290,66 +25794,66 @@
     </row>
     <row r="18" spans="1:84">
       <c r="A18" t="s">
         <v>201</v>
       </c>
       <c r="B18">
         <v>-107328000000.0</v>
       </c>
       <c r="C18">
         <v>46599000000.0</v>
       </c>
       <c r="D18"/>
       <c r="E18">
         <v>126792000000.0</v>
       </c>
       <c r="F18">
         <v>-394034000000.0</v>
       </c>
       <c r="G18">
         <v>-646752000000.0</v>
       </c>
       <c r="H18">
         <v>701771000000.0</v>
       </c>
       <c r="I18">
-        <v>426539000000.0</v>
+        <v>36396000000.0</v>
       </c>
       <c r="J18">
         <v>119149000000.0</v>
       </c>
       <c r="K18">
-        <v>124073000000.0</v>
+        <v>78436000000.0</v>
       </c>
       <c r="L18">
-        <v>-259315000000.0</v>
+        <v>-259250000000.0</v>
       </c>
       <c r="M18">
         <v>128312000000.0</v>
       </c>
       <c r="N18">
-        <v>2397338000000.0</v>
+        <v>639890000000.0</v>
       </c>
       <c r="O18">
         <v>-1603634000000.0</v>
       </c>
       <c r="P18">
         <v>724702000000.0</v>
       </c>
       <c r="Q18">
         <v>-1310423000000.0</v>
       </c>
       <c r="R18">
         <v>234115000000.0</v>
       </c>
       <c r="S18">
         <v>-770324000000.0</v>
       </c>
       <c r="T18">
         <v>501534000000.0</v>
       </c>
       <c r="U18">
         <v>-958009000000.0</v>
       </c>
       <c r="V18">
         <v>483533000000.0</v>
       </c>
@@ -25413,75 +25917,75 @@
       <c r="AP18">
         <v>694485000000.0</v>
       </c>
       <c r="AQ18">
         <v>-278099000000.0</v>
       </c>
       <c r="AR18">
         <v>-724375000000.0</v>
       </c>
       <c r="AS18">
         <v>-1030443000000.0</v>
       </c>
       <c r="AT18">
         <v>-7050000000.0</v>
       </c>
       <c r="AU18">
         <v>786912000000.0</v>
       </c>
       <c r="AV18">
         <v>556122000000.0</v>
       </c>
       <c r="AW18">
         <v>-168225000000.0</v>
       </c>
       <c r="AX18">
-        <v>705177000000.0</v>
+        <v>593398000000.0</v>
       </c>
       <c r="AY18">
         <v>1144947000000.0</v>
       </c>
       <c r="AZ18">
         <v>-363643000000.0</v>
       </c>
       <c r="BA18">
         <v>-246583000000.0</v>
       </c>
       <c r="BB18">
         <v>-2554000000.0</v>
       </c>
       <c r="BC18">
         <v>84345000000.0</v>
       </c>
       <c r="BD18">
         <v>203998000000.0</v>
       </c>
       <c r="BE18">
         <v>-50047000000.0</v>
       </c>
       <c r="BF18">
-        <v>247339000000.0</v>
+        <v>246626000000.0</v>
       </c>
       <c r="BG18">
         <v>175114000000.0</v>
       </c>
       <c r="BH18">
         <v>6590000000.0</v>
       </c>
       <c r="BI18">
         <v>-213406000000.0</v>
       </c>
       <c r="BJ18">
         <v>-601503000000.0</v>
       </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
@@ -26124,171 +26628,171 @@
     </row>
     <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>205</v>
       </c>
       <c r="B23">
         <v>-530059000000.0</v>
       </c>
       <c r="C23">
         <v>884567000000.0</v>
       </c>
       <c r="D23">
         <v>848447000000.0</v>
       </c>
       <c r="E23">
         <v>-389152000000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>-23062000000.0</v>
       </c>
       <c r="H23">
         <v>0.0</v>
       </c>
       <c r="I23">
-        <v>0.0</v>
+        <v>-75933000000.0</v>
       </c>
       <c r="J23">
-        <v>111462000000.0</v>
+        <v>111415000000.0</v>
       </c>
       <c r="K23">
-        <v>2831887000000.0</v>
+        <v>-24148000000.0</v>
       </c>
       <c r="L23">
         <v>-5009750000000.0</v>
       </c>
       <c r="M23">
-        <v>3676836000000.0</v>
+        <v>-3438000000.0</v>
       </c>
       <c r="N23">
         <v>-105033000000.0</v>
       </c>
       <c r="O23">
-        <v>-11246000000.0</v>
+        <v>-11262000000.0</v>
       </c>
       <c r="P23">
         <v>-18512000000.0</v>
       </c>
       <c r="Q23">
         <v>-1408097000000.0</v>
       </c>
       <c r="R23">
         <v>426429000000.0</v>
       </c>
       <c r="S23">
         <v>1487342000000.0</v>
       </c>
       <c r="T23">
         <v>-251792000000.0</v>
       </c>
       <c r="U23">
         <v>33264000000.0</v>
       </c>
       <c r="V23">
         <v>-184000000.0</v>
       </c>
       <c r="W23">
-        <v>476805000000.0</v>
+        <v>420805000000.0</v>
       </c>
       <c r="X23">
-        <v>410328000000.0</v>
+        <v>42169000000.0</v>
       </c>
       <c r="Y23">
         <v>329226000000.0</v>
       </c>
       <c r="Z23">
         <v>1326164000000.0</v>
       </c>
       <c r="AA23">
         <v>-5378000000.0</v>
       </c>
       <c r="AB23">
         <v>-50485000000.0</v>
       </c>
       <c r="AC23">
         <v>-23621000000.0</v>
       </c>
       <c r="AD23">
         <v>-309708000000.0</v>
       </c>
       <c r="AE23">
         <v>1514511000000.0</v>
       </c>
       <c r="AF23">
         <v>377168000000.0</v>
       </c>
       <c r="AG23">
         <v>1000000.0</v>
       </c>
       <c r="AH23">
         <v>-203424000000.0</v>
       </c>
       <c r="AI23">
         <v>2402180000000.0</v>
       </c>
       <c r="AJ23">
         <v>2859000000.0</v>
       </c>
       <c r="AK23">
         <v>478000000000.0</v>
       </c>
       <c r="AL23">
         <v>-80604000000.0</v>
       </c>
       <c r="AM23">
-        <v>1051742000000.0</v>
+        <v>802500000000.0</v>
       </c>
       <c r="AN23">
         <v>-268763000000.0</v>
       </c>
       <c r="AO23">
         <v>123433000000.0</v>
       </c>
       <c r="AP23">
         <v>-333840000000.0</v>
       </c>
       <c r="AQ23">
         <v>-60550000000.0</v>
       </c>
       <c r="AR23">
         <v>1025500000000.0</v>
       </c>
       <c r="AS23">
         <v>-215508000000.0</v>
       </c>
       <c r="AT23">
         <v>-201664000000.0</v>
       </c>
       <c r="AU23">
         <v>75000000.0</v>
       </c>
       <c r="AV23">
         <v>30061000000.0</v>
       </c>
       <c r="AW23">
-        <v>-95172000000.0</v>
+        <v>2718925000000.0</v>
       </c>
       <c r="AX23">
         <v>20421000000.0</v>
       </c>
       <c r="AY23">
         <v>-4000000.0</v>
       </c>
       <c r="AZ23">
         <v>96000000.0</v>
       </c>
       <c r="BA23">
         <v>-2617000000.0</v>
       </c>
       <c r="BB23">
         <v>-125793000000.0</v>
       </c>
       <c r="BC23">
         <v>-109134000000.0</v>
       </c>
       <c r="BD23">
         <v>-99997000000.0</v>
       </c>
       <c r="BE23">
         <v>-109100000000.0</v>
       </c>
@@ -26334,326 +26838,396 @@
       <c r="A24" t="s">
         <v>206</v>
       </c>
       <c r="B24">
         <v>-461098000000.0</v>
       </c>
       <c r="C24">
         <v>-1070659000000.0</v>
       </c>
       <c r="D24">
         <v>-415577000000.0</v>
       </c>
       <c r="E24">
         <v>402400000000.0</v>
       </c>
       <c r="F24">
         <v>-740000000.0</v>
       </c>
       <c r="G24">
         <v>-6798000000.0</v>
       </c>
       <c r="H24">
         <v>122000000.0</v>
       </c>
       <c r="I24">
-        <v>-1993343000000.0</v>
-[...3 lines deleted...]
-      <c r="L24"/>
+        <v>-262119000000.0</v>
+      </c>
+      <c r="J24">
+        <v>231262000000.0</v>
+      </c>
+      <c r="K24">
+        <v>4306000000.0</v>
+      </c>
+      <c r="L24">
+        <v>304000000.0</v>
+      </c>
       <c r="M24">
-        <v>123174000000.0</v>
+        <v>235000000.0</v>
       </c>
       <c r="N24">
-        <v>122874000000.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="O24">
-        <v>428833000000.0</v>
+        <v>7055000000.0</v>
       </c>
       <c r="P24">
-        <v>551771000000.0</v>
+        <v>-30295000000.0</v>
       </c>
       <c r="Q24">
-        <v>580098000000.0</v>
+        <v>-807000000.0</v>
       </c>
       <c r="R24">
-        <v>436403000000.0</v>
+        <v>-4403000000.0</v>
       </c>
       <c r="S24">
-        <v>150782000000.0</v>
+        <v>-1288000000.0</v>
       </c>
       <c r="T24">
-        <v>-174766000000.0</v>
+        <v>-18029000000.0</v>
       </c>
       <c r="U24">
-        <v>52417000000.0</v>
+        <v>-8967000000.0</v>
       </c>
       <c r="V24">
         <v>375000000.0</v>
       </c>
       <c r="W24">
-        <v>2399587000000.0</v>
+        <v>-13691000000.0</v>
       </c>
       <c r="X24">
-        <v>2079504000000.0</v>
+        <v>-1293000000.0</v>
       </c>
       <c r="Y24">
-        <v>1666826000000.0</v>
+        <v>2431000000.0</v>
       </c>
       <c r="Z24">
-        <v>1329968000000.0</v>
+        <v>1915000000.0</v>
       </c>
       <c r="AA24">
-        <v>142232000000.0</v>
+        <v>3715000000.0</v>
       </c>
       <c r="AB24">
-        <v>-365746000000.0</v>
-[...6 lines deleted...]
-      <c r="AH24"/>
+        <v>6057000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-2061000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-211000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-552000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-2172000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>26000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>24000000.0</v>
+      </c>
       <c r="AI24"/>
-      <c r="AJ24"/>
-[...16 lines deleted...]
-      <c r="BA24"/>
+      <c r="AJ24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-317000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-4447000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-32741000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>30924000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>-763000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>881000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>-6695000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>-1436000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>-3426000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>-5666000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-8197000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>-1413000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>-79000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1196000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>-12639000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>-1511000000.0</v>
+      </c>
       <c r="BB24"/>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>-21480000000.0</v>
+      </c>
       <c r="BD24"/>
-      <c r="BE24"/>
-[...4 lines deleted...]
-      <c r="BJ24"/>
+      <c r="BE24">
+        <v>-117995000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>713000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>-6746000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>6602000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>5165000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>9242000000.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
     </row>
     <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
         <v>-42144000000.0</v>
       </c>
       <c r="C25">
         <v>342569000000.0</v>
       </c>
       <c r="D25">
         <v>6274000000.0</v>
       </c>
       <c r="E25">
         <v>-95494000000.0</v>
       </c>
       <c r="F25">
         <v>-392860000000.0</v>
       </c>
       <c r="G25">
         <v>-606320000000.0</v>
       </c>
       <c r="H25">
         <v>710271000000.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>-12476000000.0</v>
+      </c>
       <c r="J25">
-        <v>155303000000.0</v>
+        <v>119503000000.0</v>
       </c>
       <c r="K25">
-        <v>-129636000000.0</v>
+        <v>78714000000.0</v>
       </c>
       <c r="L25">
-        <v>-831855000000.0</v>
+        <v>-259309000000.0</v>
       </c>
       <c r="M25">
         <v>151525000000.0</v>
       </c>
       <c r="N25">
-        <v>809500000000.0</v>
+        <v>639890000000.0</v>
       </c>
       <c r="O25">
         <v>-1810274000000.0</v>
       </c>
       <c r="P25">
         <v>967242000000.0</v>
       </c>
       <c r="Q25">
-        <v>-699642000000.0</v>
+        <v>-1309041000000.0</v>
       </c>
       <c r="R25">
-        <v>275173000000.0</v>
+        <v>244089000000.0</v>
       </c>
       <c r="S25">
-        <v>211672000000.0</v>
+        <v>-765405000000.0</v>
       </c>
       <c r="T25">
-        <v>549480000000.0</v>
+        <v>526143000000.0</v>
       </c>
       <c r="U25">
-        <v>-509539000000.0</v>
+        <v>-939231000000.0</v>
       </c>
       <c r="V25">
-        <v>632763000000.0</v>
+        <v>484092000000.0</v>
       </c>
       <c r="W25">
-        <v>110949000000.0</v>
+        <v>351071000000.0</v>
       </c>
       <c r="X25">
         <v>-1517733000000.0</v>
       </c>
       <c r="Y25">
-        <v>-118481000000.0</v>
+        <v>-637340000000.0</v>
       </c>
       <c r="Z25">
-        <v>-2333303000000.0</v>
+        <v>-2352081000000.0</v>
       </c>
       <c r="AA25">
-        <v>-504742000000.0</v>
+        <v>-463825000000.0</v>
       </c>
       <c r="AB25">
-        <v>204756000000.0</v>
+        <v>222096000000.0</v>
       </c>
       <c r="AC25">
-        <v>585113000000.0</v>
+        <v>582152000000.0</v>
       </c>
       <c r="AD25">
-        <v>-1024953000000.0</v>
+        <v>-1074972000000.0</v>
       </c>
       <c r="AE25">
-        <v>-1086832000000.0</v>
+        <v>-912187000000.0</v>
       </c>
       <c r="AF25">
-        <v>164881000000.0</v>
+        <v>100365000000.0</v>
       </c>
       <c r="AG25">
-        <v>107059000000.0</v>
+        <v>59670000000.0</v>
       </c>
       <c r="AH25">
-        <v>-2095645000000.0</v>
+        <v>-2143817000000.0</v>
       </c>
       <c r="AI25">
-        <v>291268000000.0</v>
+        <v>-45880000000.0</v>
       </c>
       <c r="AJ25">
-        <v>-1047982000000.0</v>
+        <v>-1200399000000.0</v>
       </c>
       <c r="AK25">
-        <v>2290779000000.0</v>
+        <v>1971695000000.0</v>
       </c>
       <c r="AL25">
-        <v>-974852000000.0</v>
+        <v>-956006000000.0</v>
       </c>
       <c r="AM25">
-        <v>266368000000.0</v>
+        <v>-148556000000.0</v>
       </c>
       <c r="AN25">
-        <v>-294155000000.0</v>
+        <v>-414740000000.0</v>
       </c>
       <c r="AO25">
-        <v>-605902000000.0</v>
+        <v>-698568000000.0</v>
       </c>
       <c r="AP25">
-        <v>721757000000.0</v>
+        <v>699599000000.0</v>
       </c>
       <c r="AQ25">
-        <v>-377681000000.0</v>
+        <v>-275194000000.0</v>
       </c>
       <c r="AR25">
-        <v>-738507000000.0</v>
+        <v>-714552000000.0</v>
       </c>
       <c r="AS25">
-        <v>-1045289000000.0</v>
+        <v>-1026561000000.0</v>
       </c>
       <c r="AT25">
-        <v>1928000000.0</v>
+        <v>12804000000.0</v>
       </c>
       <c r="AU25">
-        <v>707298000000.0</v>
+        <v>800411000000.0</v>
       </c>
       <c r="AV25">
-        <v>559543000000.0</v>
+        <v>576944000000.0</v>
       </c>
       <c r="AW25">
         <v>-167018000000.0</v>
       </c>
       <c r="AX25">
-        <v>705338000000.0</v>
+        <v>595548000000.0</v>
       </c>
       <c r="AY25">
         <v>1094242000000.0</v>
       </c>
       <c r="AZ25">
-        <v>-317027000000.0</v>
+        <v>-332030000000.0</v>
       </c>
       <c r="BA25">
-        <v>-209323000000.0</v>
+        <v>-230428000000.0</v>
       </c>
       <c r="BB25">
-        <v>4239000000.0</v>
+        <v>4329000000.0</v>
       </c>
       <c r="BC25">
-        <v>133726000000.0</v>
+        <v>136712000000.0</v>
       </c>
       <c r="BD25">
-        <v>28208000000.0</v>
+        <v>7398000000.0</v>
       </c>
       <c r="BE25">
         <v>-7154000000.0</v>
       </c>
       <c r="BF25">
         <v>55000000.0</v>
       </c>
       <c r="BG25">
         <v>6612000000.0</v>
       </c>
       <c r="BH25">
         <v>11493000000.0</v>
       </c>
       <c r="BI25">
         <v>2950000000.0</v>
       </c>
       <c r="BJ25">
         <v>1112000000.0</v>
       </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
@@ -26870,57 +27444,57 @@
     </row>
     <row r="28" spans="1:84">
       <c r="A28" t="s">
         <v>210</v>
       </c>
       <c r="B28">
         <v>-129005000000.0</v>
       </c>
       <c r="C28">
         <v>550981000000.0</v>
       </c>
       <c r="D28">
         <v>856960000000.0</v>
       </c>
       <c r="E28">
         <v>-394086000000.0</v>
       </c>
       <c r="F28"/>
       <c r="G28">
         <v>-23062000000.0</v>
       </c>
       <c r="H28">
         <v>0.0</v>
       </c>
       <c r="I28">
-        <v>0.0</v>
+        <v>-75903000000.0</v>
       </c>
       <c r="J28">
         <v>-273589000000.0</v>
       </c>
       <c r="K28">
-        <v>-1078852000000.0</v>
+        <v>-24148000000.0</v>
       </c>
       <c r="L28">
         <v>-1481375000000.0</v>
       </c>
       <c r="M28">
         <v>-663371000000.0</v>
       </c>
       <c r="N28">
         <v>-340000000000.0</v>
       </c>
       <c r="O28">
         <v>988738000000.0</v>
       </c>
       <c r="P28">
         <v>-118512000000.0</v>
       </c>
       <c r="Q28">
         <v>1000000.0</v>
       </c>
       <c r="R28">
         <v>-1000000.0</v>
       </c>
       <c r="S28">
         <v>1039342000000.0</v>
       </c>
@@ -27060,57 +27634,57 @@
       <c r="A29" t="s">
         <v>211</v>
       </c>
       <c r="B29">
         <v>-100839000000.0</v>
       </c>
       <c r="C29">
         <v>48000000000.0</v>
       </c>
       <c r="D29">
         <v>161518000000.0</v>
       </c>
       <c r="E29">
         <v>126544000000.0</v>
       </c>
       <c r="F29">
         <v>-392860000000.0</v>
       </c>
       <c r="G29">
         <v>-606320000000.0</v>
       </c>
       <c r="H29">
         <v>710271000000.0</v>
       </c>
       <c r="I29">
-        <v>1442112000000.0</v>
+        <v>37696000000.0</v>
       </c>
       <c r="J29">
         <v>119168000000.0</v>
       </c>
       <c r="K29">
-        <v>124351000000.0</v>
+        <v>78714000000.0</v>
       </c>
       <c r="L29">
         <v>-259309000000.0</v>
       </c>
       <c r="M29">
         <v>128377000000.0</v>
       </c>
       <c r="N29">
         <v>639890000000.0</v>
       </c>
       <c r="O29">
         <v>-1611316000000.0</v>
       </c>
       <c r="P29">
         <v>734226000000.0</v>
       </c>
       <c r="Q29">
         <v>-1309041000000.0</v>
       </c>
       <c r="R29">
         <v>244089000000.0</v>
       </c>
       <c r="S29">
         <v>-765405000000.0</v>
       </c>
@@ -27183,51 +27757,51 @@
       <c r="AP29">
         <v>699599000000.0</v>
       </c>
       <c r="AQ29">
         <v>-275194000000.0</v>
       </c>
       <c r="AR29">
         <v>-714552000000.0</v>
       </c>
       <c r="AS29">
         <v>-1026561000000.0</v>
       </c>
       <c r="AT29">
         <v>12804000000.0</v>
       </c>
       <c r="AU29">
         <v>800411000000.0</v>
       </c>
       <c r="AV29">
         <v>576944000000.0</v>
       </c>
       <c r="AW29">
         <v>-158684000000.0</v>
       </c>
       <c r="AX29">
-        <v>707327000000.0</v>
+        <v>595548000000.0</v>
       </c>
       <c r="AY29">
         <v>1133617000000.0</v>
       </c>
       <c r="AZ29">
         <v>-332030000000.0</v>
       </c>
       <c r="BA29">
         <v>-230428000000.0</v>
       </c>
       <c r="BB29">
         <v>4329000000.0</v>
       </c>
       <c r="BC29">
         <v>136712000000.0</v>
       </c>
       <c r="BD29">
         <v>220888000000.0</v>
       </c>
       <c r="BE29">
         <v>-50047000000.0</v>
       </c>
       <c r="BF29">
         <v>247339000000.0</v>
       </c>
@@ -27270,145 +27844,211 @@
       <c r="A30" t="s">
         <v>212</v>
       </c>
       <c r="B30">
         <v>-443343000000.0</v>
       </c>
       <c r="C30">
         <v>-769447000000.0</v>
       </c>
       <c r="D30">
         <v>-410080000000.0</v>
       </c>
       <c r="E30">
         <v>402648000000.0</v>
       </c>
       <c r="F30">
         <v>11720000000.0</v>
       </c>
       <c r="G30">
         <v>744476000000.0</v>
       </c>
       <c r="H30">
         <v>-570031000000.0</v>
       </c>
       <c r="I30">
-        <v>-1994662000000.0</v>
-[...3 lines deleted...]
-      <c r="L30"/>
+        <v>-591166000000.0</v>
+      </c>
+      <c r="J30">
+        <v>231244000000.0</v>
+      </c>
+      <c r="K30">
+        <v>4223000000.0</v>
+      </c>
+      <c r="L30">
+        <v>1660000000.0</v>
+      </c>
       <c r="M30">
         <v>235000000.0</v>
       </c>
       <c r="N30">
-        <v>235000000.0</v>
+        <v>122874000000.0</v>
       </c>
       <c r="O30">
-        <v>235000000.0</v>
+        <v>-108201000000.0</v>
       </c>
       <c r="P30">
         <v>-37851000000.0</v>
       </c>
       <c r="Q30">
         <v>142313000000.0</v>
       </c>
       <c r="R30">
         <v>426429000000.0</v>
       </c>
       <c r="S30">
         <v>320629000000.0</v>
       </c>
       <c r="T30">
         <v>-251792000000.0</v>
       </c>
       <c r="U30">
         <v>33264000000.0</v>
       </c>
       <c r="V30">
         <v>-184000000.0</v>
       </c>
       <c r="W30">
         <v>230030000000.0</v>
       </c>
       <c r="X30">
         <v>410328000000.0</v>
       </c>
       <c r="Y30">
         <v>329226000000.0</v>
       </c>
       <c r="Z30">
         <v>1326164000000.0</v>
       </c>
       <c r="AA30">
         <v>468288000000.0</v>
       </c>
       <c r="AB30">
-        <v>-383814000000.0</v>
+        <v>-50485000000.0</v>
       </c>
       <c r="AC30">
         <v>-23621000000.0</v>
       </c>
       <c r="AD30">
         <v>-309708000000.0</v>
       </c>
       <c r="AE30">
         <v>641150000000.0</v>
       </c>
       <c r="AF30">
         <v>377168000000.0</v>
       </c>
-      <c r="AG30"/>
-[...28 lines deleted...]
-      <c r="BJ30"/>
+      <c r="AG30">
+        <v>-107161000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-203424000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>44100000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-4458000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-201464000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-80604000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>160503000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-268763000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>123433000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-333840000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-2687000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>290708000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-215508000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-201664000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>143021000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>30061000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-95172000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20421000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-43536000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-45942000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>174093000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-125793000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-109134000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-99997000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-109100000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>32265000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5499000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>1185000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>-36510000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>-44498000000.0</v>
+      </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>