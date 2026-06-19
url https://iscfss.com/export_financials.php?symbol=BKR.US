--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2830,54 +2833,54 @@
       <c r="C60">
         <v>16895000000.0</v>
       </c>
       <c r="D60">
         <v>15368000000.0</v>
       </c>
       <c r="E60">
         <v>14394000000.0</v>
       </c>
       <c r="F60">
         <v>14830000000.0</v>
       </c>
       <c r="G60">
         <v>12893000000.0</v>
       </c>
       <c r="H60">
         <v>21929000000.0</v>
       </c>
       <c r="I60">
         <v>17465000000.0</v>
       </c>
       <c r="J60">
         <v>14277000000.0</v>
       </c>
       <c r="K60">
-        <v>14688000000.0</v>
+        <v>14855000000.0</v>
       </c>
       <c r="L60">
-        <v>14388000000.0</v>
+        <v>14545000000.0</v>
       </c>
       <c r="M60"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61">
         <v>-27000000.0</v>
       </c>
       <c r="L61">
         <v>-9000000.0</v>
       </c>
       <c r="M61"/>
     </row>
     <row r="62" spans="1:13">
@@ -2896,605 +2899,618 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>4257000000.0</v>
+      </c>
+      <c r="C2">
         <v>4579000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4196000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4340000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4465000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4542000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4431000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4649000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4595000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4471000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4123000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4154000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4263000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4298000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3800000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3764000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3755000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3745000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3514000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3593000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3468000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3532000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3482000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3628000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3991000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4268000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3870000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3966000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3918000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4025000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3686000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3574000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3439000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3377000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3203000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1094000000.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>1027000000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-    </row>
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-2844000000.0</v>
+      </c>
+      <c r="C5">
         <v>-2652000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2650000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2653000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2970000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3161000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2837000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2981000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2855000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2796000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2907000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2795000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3026000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2971000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3136000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2789000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2559000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2385000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2092000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1901000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1920000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1778000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1801000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1765000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1804000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1636000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1694000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1271000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1134000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1219000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-821000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-787000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-585000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-703000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-627000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-875000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1011000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1894000000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>14388000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3511,5089 +3527,5210 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>27696000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27925000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>28126000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>28223000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>28598000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28351000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27375000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26688000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>26253000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25357000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>24613000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23977000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23432000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23486000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23565000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>23570000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18668000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18646000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>18659000000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>14764000000.0</v>
+      </c>
+      <c r="C10">
         <v>3715000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2693000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3087000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3277000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3364000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2664000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2284000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2717000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2646000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3201000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2805000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2415000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2488000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2851000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2928000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3191000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3853000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3926000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3913000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4382000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4132000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4061000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4132000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3010000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3249000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2808000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3138000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3073000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3723000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4765000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4879000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5631000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7030000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4777000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4133000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5082000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>981000000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-1432000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>14764000000.0</v>
+      </c>
+      <c r="C12">
         <v>4956000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2693000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3087000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3277000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3364000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2664000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2284000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2717000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2646000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3201000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2805000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2415000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2488000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2851000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2928000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3191000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3853000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3926000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3913000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4382000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4132000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4061000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4132000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3010000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3249000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2808000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3138000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3073000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3723000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4765000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4879000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5631000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7030000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4777000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4133000000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>981000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>1432000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>992000000.0</v>
+      </c>
+      <c r="C13">
         <v>987000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>986000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>985000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>990000000.0</v>
       </c>
       <c r="F13">
         <v>990000000.0</v>
       </c>
       <c r="G13">
+        <v>990000000.0</v>
+      </c>
+      <c r="H13">
         <v>989000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>993000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15550000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>998000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1006000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1009000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1012000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1006000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1009000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1019000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>16746000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1038000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>104000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17424000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="X13">
         <v>104000.0</v>
       </c>
       <c r="Y13">
+        <v>104000.0</v>
+      </c>
+      <c r="Z13">
         <v>17985000000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>35013000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>16929000000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>1.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>16582000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>996000000.0</v>
+      </c>
+      <c r="C14">
         <v>994000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>992000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>991000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999000000.0</v>
       </c>
       <c r="F14">
         <v>999000000.0</v>
       </c>
       <c r="G14">
         <v>999000000.0</v>
       </c>
       <c r="H14">
+        <v>999000000.0</v>
+      </c>
+      <c r="I14">
         <v>1001000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1004000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1010000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1017000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1015000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1018000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1009000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1008000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1001000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>948000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>906000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>857000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>806000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>740000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>717000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>676000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>655000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>653000000.0</v>
       </c>
       <c r="Z14">
         <v>653000000.0</v>
       </c>
       <c r="AA14">
+        <v>653000000.0</v>
+      </c>
+      <c r="AB14">
         <v>541000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>515000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>533333333.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>467857143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000000.0</v>
       </c>
       <c r="AF14">
         <v>414000000.0</v>
       </c>
       <c r="AG14">
+        <v>414000000.0</v>
+      </c>
+      <c r="AH14">
         <v>422000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>427000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>428000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>425483244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000000.0</v>
       </c>
       <c r="AL14">
         <v>430000000.0</v>
       </c>
       <c r="AM14">
         <v>430000000.0</v>
       </c>
       <c r="AN14">
         <v>430000000.0</v>
       </c>
       <c r="AO14">
         <v>430000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14">
+        <v>430000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>1038000000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>1.0</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>5999000000.0</v>
+      </c>
+      <c r="C16">
         <v>5904000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5511000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5680000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5589000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5672000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5685000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5506000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5711000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5542000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5187000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5101000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4434000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3822000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3262000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3289000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3481000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3232000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3263000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3467000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3397000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3454000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3623000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3507000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3196000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2870000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2436000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2214000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1923000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1765000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1587000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1630000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>420000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>482000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>283000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>246000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>229000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>194000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>191000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>192000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>127000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>185000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>200000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>166000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>186000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>158000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>167000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>188000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>181000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>177000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>172000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>192000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>200000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>6032000000.0</v>
+      </c>
+      <c r="C20">
         <v>6068000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6051000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5801000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6126000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6078000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6167000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6105000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6114000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6137000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6048000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6074000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5916000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5930000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5435000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5741000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5989000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5959000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>6015000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>6052000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5969000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5977000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5923000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5868000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5878000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>20690000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>20654000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>20705000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>20762000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>20717000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>20790000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>20758000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>20435000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>19927000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>20395000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4088000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>19111000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>6680000000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>4073000000.0</v>
+      </c>
+      <c r="C21">
         <v>4097000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4180000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3919000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3927000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3951000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3995000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4019000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4055000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4093000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4102000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4124000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4123000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4179000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3980000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4049000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4118000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4131000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4151000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4202000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4228000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4397000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4377000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4416000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4576000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5381000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5431000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5510000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5663000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5719000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5831000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5973000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6203000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6358000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6826000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>282000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7987000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2449000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>4868000000.0</v>
+      </c>
+      <c r="C22">
         <v>4954000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5036000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5105000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5161000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4954000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5254000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5126000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5339000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5094000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4964000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4957000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4786000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4587000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4111000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4052000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4151000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3979000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4110000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4212000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4181000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4421000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4469000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4616000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4534000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4608000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4739000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4807000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4871000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4620000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4681000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4675000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4696000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4507000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5309000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1976000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5144000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3224000000.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>50896000000.0</v>
+      </c>
+      <c r="C23">
         <v>40881000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>39233000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>38740000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>38110000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38363000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37530000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36656000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>37141000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36945000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>36550000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36093000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35042000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>34181000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33165000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33753000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>34994000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>35308000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35772000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>36669000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>36836000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>38007000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>37339000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>37523000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>37229000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>53369000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>52549000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>52876000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>53129000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>28306000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53600000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>29957000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>31088000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>56500000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>54643000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18508000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>29291000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>21721000000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>14545000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>15411000000.0</v>
+      </c>
+      <c r="C24">
         <v>5398000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5988000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5968000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5969000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5970000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5984000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5861000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5858000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5873000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5857000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5847000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5975000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5980000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6612000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6625000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6650000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6687000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6708000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6722000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6733000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6744000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6754000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6766000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6285000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6301000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6313000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6256000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6270000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6182000000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>5847000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5975000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5980000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6612000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6625000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6650000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6687000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6708000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6722000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6733000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6744000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6754000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6766000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6285000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6301000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6313000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6256000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6270000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6285000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>1400000000.0</v>
+      </c>
+      <c r="C28">
         <v>3429000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3363000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2947000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2747000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2659000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3372000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3611000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3288000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3375000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3458000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3839000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4244000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4170000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3804000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3731000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3494000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2874000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2838000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2859000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3238000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3501000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3628000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3568000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3485000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3373000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4199000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4010000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4103000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3607000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2528000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2507000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1841000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1319000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>128000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1124000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1391000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-704000000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>1432000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>35478000000.0</v>
+      </c>
+      <c r="C29">
         <v>24921000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24213000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23731000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23066000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22918000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22225000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21469000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>21396000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21389000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6659000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6644000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6659000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6657000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6655000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6659000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6685000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6727000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6764000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6773000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7620000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20526000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19271000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18954000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17965000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>6696000000.0</v>
+      </c>
+      <c r="C30">
         <v>6641000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6555000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6511000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6710000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7122000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6920000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7051000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6873000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7075000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6505000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6418000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6291000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5958000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5583000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5572000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5738000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5651000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5326000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5407000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5263000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5622000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5647000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5636000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6148000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6416000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6165000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6310000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6319000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5969000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5809000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6038000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5865000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6015000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5194000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2307000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4769000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1905000000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30"/>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>4927000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4675000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>14394000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4729000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5092000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5597000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6656000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6870000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3636000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2846000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>12893000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1282000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>970000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1016000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4142000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4209000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8827000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8913000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-8971000000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>15178000000.0</v>
+      </c>
+      <c r="C32">
         <v>4951000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5091000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5103000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4247000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4220000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3778000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3344000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3241000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3310000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3480000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3495000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2836000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3517000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4870000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4824000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5565000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5897000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5533000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5707000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5828000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6228000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4569000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4935000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4512000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>22305000000.0</v>
+      </c>
+      <c r="C33">
         <v>22053000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>21704000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>21122000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>21269000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21152000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20962000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20726000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20721000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20643000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>20387000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>20287000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>19656000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19588000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18830000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19554000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>20287000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>20243000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20885000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>21157000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>21050000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>21552000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>22131000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>22021000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>22576000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>38147000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>37780000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>37891000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>38217000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>37468000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>37482000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>37648000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>38166000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>38076000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>38229000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9584000000.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>14320000000.0</v>
       </c>
-      <c r="AM33"/>
       <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-1432000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:41">
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>1447000000.0</v>
+      </c>
+      <c r="C34">
         <v>1446000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1339000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1286000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1263000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1276000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1268000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1348000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1421000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1408000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1665000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2390000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1668000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1641000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1701000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2476000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2563000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1637000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1542000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1579000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2555000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2608000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1376000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1389000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1479000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1425000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1417000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1426000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1599000000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>17993000000.0</v>
+      </c>
+      <c r="C35">
         <v>7994000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8467000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8357000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8310000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8317000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8397000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8349000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8412000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8435000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8474000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8520000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8575000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8580000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9333000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9292000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9405000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9434000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>9382000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>9464000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9454000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9538000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9451000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9391000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9103000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8856000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8781000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8754000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8991000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8406000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8580000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>8640000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8801000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8863000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5930000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3822000000.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>1932000000.0</v>
       </c>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>4931000000.0</v>
+      </c>
+      <c r="C36">
         <v>2530000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4799000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4855000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4685000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4712000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5001000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4975000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4891000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4799000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4782000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4696000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4441000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4284000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4333000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4460000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4615000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4541000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4763000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4826000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4747000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4867000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4990000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4853000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4810000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4882000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4611000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4648000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>4577000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3732000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3423000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3395000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3649000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4117000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4429000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1167000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1771000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2866000000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-1432000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:41">
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>137000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>135000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>131000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>223000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>204000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>743000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1916000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>2894000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>3510000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>4381000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>5349000000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1000000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>5366000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5104000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4184000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5034000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5233000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5376000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5316000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5737000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5236000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3791000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5820000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6295000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6027000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6125000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5007000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3071000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3048000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4714000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4804000000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>1000000.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38"/>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>2263000000.0</v>
+      </c>
+      <c r="C39">
         <v>2277000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3245000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2915000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1693000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1771000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1730000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1469000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1491000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1486000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1491000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1626000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1894000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1559000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1790000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1647000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1627000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1582000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1525000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1980000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1960000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2280000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1031000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1118000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>961000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>949000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1057000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>730000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>649000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>659000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>863000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>850000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>862000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>872000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1301000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>675000000.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>1291000000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>2404000000.0</v>
+      </c>
+      <c r="C40">
         <v>2532000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2663000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2429000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2485000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2724000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2622000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2397000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2726000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2830000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2569000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2259000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2237000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2278000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2360000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2288000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1871000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2111000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2521000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2694000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2206000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2352000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2599000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2498000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2744000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2555000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2332000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2269000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4228000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2288000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3771000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3992000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3710000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3813000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3663000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>456000000.0</v>
       </c>
-      <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>2875000000.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40"/>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2673000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2541000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1980000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2721000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2667000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2755000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2747000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2674000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2742000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2721000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2817000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2697000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2625000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2818000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1914000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1841000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1857000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2046000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2121000000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>24480000000.0</v>
+      </c>
+      <c r="C42">
         <v>24738000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>24935000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>25087000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>25450000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>25896000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>26045000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>26340000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>26610000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>26983000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>27415000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>27696000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>27925000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>28126000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>28223000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>28598000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>28351000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>27375000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>26688000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>26253000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25357000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>24613000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>23977000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>23432000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>23486000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>23565000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>23570000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>18668000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>18646000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>18659000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>14575000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>14625000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>14845000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>15083000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>15716000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>13095000000.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>16157000000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>157000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:41">
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>12373000000.0</v>
+      </c>
+      <c r="C45">
         <v>12012000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11821000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11543000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>11409000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>11183000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11307000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10891000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10755000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>10570000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>10313000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>10214000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9771000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4538000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9342000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>4877000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>4982000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>5086000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>5163000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5358000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5536000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5710000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5997000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6240000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>6141000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6130000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>6218000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>6228000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6226000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6335000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6412000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6959000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>6255000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4047000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6412000000.0</v>
       </c>
-      <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>5540000000.0</v>
+      </c>
+      <c r="C46">
         <v>5948000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5264000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5176000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5168000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5127000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5150000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4951000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4931000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4892000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4768000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4723000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4513000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4538000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4381000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4531000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4804000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4877000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4982000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5086000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5163000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5358000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5536000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5710000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5997000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6240000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6141000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6130000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6218000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6228000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6226000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6335000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6593000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6959000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6255000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4047000000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>2325000000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+    </row>
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4723000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4513000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4538000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4381000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4531000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4804000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4877000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4982000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5086000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5163000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5358000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5536000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5710000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5997000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7069000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6950000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6951000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7078000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6228000000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-    </row>
-    <row r="48" spans="1:41">
+      <c r="AP47"/>
+    </row>
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-2322000000.0</v>
+      </c>
+      <c r="C48">
         <v>-3252000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4128000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4737000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5438000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5840000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7019000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-7785000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8364000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-8819000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-9258000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-9776000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-10185000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-10761000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-10943000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-10927000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-10088000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-10160000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-10454000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-10462000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-10394000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-9942000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-10594000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-10413000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-10212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA48">
         <v>0.0</v>
       </c>
       <c r="AB48">
+        <v>0.0</v>
+      </c>
+      <c r="AC48">
         <v>-9000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>0.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>25000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-14000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-27000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-8000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-103000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-104000000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-    </row>
-    <row r="49" spans="1:41">
+      <c r="AP48"/>
+    </row>
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-9776000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-10185000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-10761000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-10943000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-10927000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-10088000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-10160000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-10454000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-10462000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-10394000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-9942000000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>753000000.0</v>
+      </c>
+      <c r="C50">
         <v>689000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>68000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>66000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>55000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>53000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>52000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>34000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>147000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>148000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>802000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>797000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>684000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>677000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>43000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>34000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>35000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>40000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>56000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>51000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>887000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>889000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>935000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>934000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>210000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>321000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>694000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>892000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>906000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>16164000000.0</v>
+      </c>
+      <c r="C51">
         <v>7144000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6056000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6034000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6024000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6023000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6036000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5895000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6005000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6021000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6659000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6644000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6659000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6658000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6655000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6659000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6685000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6727000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6764000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6772000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7620000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7633000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7689000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7700000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6495000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6622000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7007000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7148000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7176000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7330000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>7293000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>7386000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>7472000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8349000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4905000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3009000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3691000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>277000000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>753000000.0</v>
+      </c>
+      <c r="C52">
         <v>862000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>68000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>66000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>55000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>53000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>52000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>34000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>147000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>148000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>802000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>797000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>684000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>678000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>43000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>34000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>35000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>40000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>56000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>51000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>887000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>889000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>935000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>934000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>210000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>321000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>694000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>892000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>906000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>942000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1000000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1067000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1176000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2037000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1866000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>331000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>440000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>239000000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-    </row>
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>64</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>1241000000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>1157000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1046000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1044000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>891000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1102000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1078000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1105000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>748000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>849000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>965000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1050000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1041000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>403000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>544000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>718000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1514000000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>254000000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>2864000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:41">
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>50896000000.0</v>
+      </c>
+      <c r="C55">
         <v>40881000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>39233000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>38740000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>38110000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>38363000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>37530000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>36656000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>37141000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>36945000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>36550000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>36093000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>35042000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>34181000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>33165000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>33753000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>34994000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>35348000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>35772000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>36669000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>36836000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>38030000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>37339000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>37523000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>37229000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>53369000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>52549000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>52876000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>53129000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>52439000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>53600000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>54090000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>55221000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>56500000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>54810000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>18675000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>54123000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>21721000000.0</v>
       </c>
-      <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
-    </row>
-    <row r="56" spans="1:41">
+      <c r="AP55"/>
+    </row>
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>28591000000.0</v>
+      </c>
+      <c r="C56">
         <v>18828000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17529000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>17618000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>16841000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>17211000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>16568000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>15930000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>16420000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>16301000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>16161000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>15806000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>15386000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>14592000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>14335000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>14199000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14707000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>15065000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>14887000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>15512000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>15786000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>16455000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>15208000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>15502000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>14653000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>15222000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>14769000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>14985000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>14912000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>14971000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>16118000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>16442000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>17054000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>18424000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>16581000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9091000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>16132000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>7401000000.0</v>
       </c>
-      <c r="AM56"/>
       <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>1432000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>13413000000.0</v>
+      </c>
+      <c r="C57">
         <v>13877000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12438000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12515000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12594000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12991000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12790000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>12586000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>13179000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12991000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12681000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12311000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11618000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11076000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9465000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>9375000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9142000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9128000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9354000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9805000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9958000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10227000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10639000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>10567000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10141000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10014000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9332000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9341000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>9052000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9020000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>8457000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8633000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8325000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9227000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8732000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2466000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7192000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4934000000.0</v>
       </c>
-      <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
-    </row>
-    <row r="58" spans="1:41">
+      <c r="AP57"/>
+    </row>
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>31406000000.0</v>
+      </c>
+      <c r="C58">
         <v>21871000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20905000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20872000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20904000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21308000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21187000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20935000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>21591000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21426000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21155000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20831000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>20193000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>19656000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>18798000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>18667000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>18547000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>18562000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18736000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>19269000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>19412000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>19765000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>20090000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>19958000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>19244000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>18870000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>18113000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>18095000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>18043000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>17426000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17037000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17273000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17126000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>18090000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>14662000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6288000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14118000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6866000000.0</v>
       </c>
-      <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
-    </row>
-    <row r="59" spans="1:41">
+      <c r="AP58"/>
+    </row>
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>19314000000.0</v>
+      </c>
+      <c r="C60">
         <v>18834000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>18157000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>17697000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17042000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>16895000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16189000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>15574000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>15391000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>15368000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>15250000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15125000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>14714000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>14394000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>14144000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>14882000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>15704000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>14830000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14142000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13890000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13043000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>12893000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>11582000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>11254000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>11470000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>21929000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>21876000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>17388000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>17512000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>17465000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>13740000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>13811000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>14252000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>14277000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>14985000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>12220000000.0</v>
       </c>
-      <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>14688000000.0</v>
       </c>
-      <c r="AM60"/>
       <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60">
         <v>14545000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8638,1063 +8775,1063 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>21189000000.0</v>
       </c>
       <c r="C2">
-        <v>21916000000.0</v>
+        <v>21346000000.0</v>
       </c>
       <c r="D2">
         <v>20255000000.0</v>
       </c>
       <c r="E2">
-        <v>16756000000.0</v>
+        <v>16200000000.0</v>
       </c>
       <c r="F2">
-        <v>16453000000.0</v>
+        <v>15961000000.0</v>
       </c>
       <c r="G2">
-        <v>17506000000.0</v>
+        <v>16972000000.0</v>
       </c>
       <c r="H2">
         <v>19406000000.0</v>
       </c>
       <c r="I2">
         <v>18891000000.0</v>
       </c>
       <c r="J2">
         <v>14143000000.0</v>
       </c>
       <c r="K2">
         <v>10123000000.0</v>
       </c>
       <c r="L2">
         <v>12193000000.0</v>
       </c>
       <c r="M2">
         <v>14280000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>1188000000.0</v>
       </c>
       <c r="C3">
         <v>1136000000.0</v>
       </c>
       <c r="D3">
         <v>1087000000.0</v>
       </c>
       <c r="E3">
         <v>1061000000.0</v>
       </c>
       <c r="F3">
         <v>1105000000.0</v>
       </c>
       <c r="G3">
         <v>1317000000.0</v>
       </c>
       <c r="H3">
         <v>1418000000.0</v>
       </c>
       <c r="I3">
         <v>1486000000.0</v>
       </c>
       <c r="J3">
         <v>1103000000.0</v>
       </c>
       <c r="K3">
         <v>550000000.0</v>
       </c>
       <c r="L3">
         <v>530000000.0</v>
       </c>
       <c r="M3">
         <v>586000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>3099000000.0</v>
       </c>
       <c r="C5">
         <v>3463000000.0</v>
       </c>
       <c r="D5">
         <v>2317000000.0</v>
       </c>
       <c r="E5">
         <v>274000000.0</v>
       </c>
       <c r="F5">
         <v>727000000.0</v>
       </c>
       <c r="G5">
-        <v>-14938000000.0</v>
+        <v>672000000.0</v>
       </c>
       <c r="H5">
         <v>990000000.0</v>
       </c>
       <c r="I5">
         <v>764000000.0</v>
       </c>
       <c r="J5">
         <v>-215000000.0</v>
       </c>
       <c r="K5">
         <v>686000000.0</v>
       </c>
       <c r="L5">
         <v>-38000000.0</v>
       </c>
       <c r="M5">
         <v>2509000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>4287000000.0</v>
       </c>
       <c r="C6">
         <v>4599000000.0</v>
       </c>
       <c r="D6">
         <v>2317000000.0</v>
       </c>
       <c r="E6">
         <v>1335000000.0</v>
       </c>
       <c r="F6">
         <v>1832000000.0</v>
       </c>
       <c r="G6">
-        <v>-13621000000.0</v>
+        <v>1989000000.0</v>
       </c>
       <c r="H6">
         <v>2408000000.0</v>
       </c>
       <c r="I6">
         <v>2250000000.0</v>
       </c>
       <c r="J6">
         <v>888000000.0</v>
       </c>
       <c r="K6">
         <v>1236000000.0</v>
       </c>
       <c r="L6">
         <v>492000000.0</v>
       </c>
       <c r="M6">
         <v>3095000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>117000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>107000000.0</v>
       </c>
       <c r="J8">
         <v>132000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>6544000000.0</v>
       </c>
       <c r="C9">
-        <v>5840000000.0</v>
+        <v>6483000000.0</v>
       </c>
       <c r="D9">
         <v>5251000000.0</v>
       </c>
       <c r="E9">
-        <v>4400000000.0</v>
+        <v>4956000000.0</v>
       </c>
       <c r="F9">
-        <v>4049000000.0</v>
+        <v>4541000000.0</v>
       </c>
       <c r="G9">
-        <v>3199000000.0</v>
+        <v>3733000000.0</v>
       </c>
       <c r="H9">
         <v>4432000000.0</v>
       </c>
       <c r="I9">
         <v>3986000000.0</v>
       </c>
       <c r="J9">
         <v>3036000000.0</v>
       </c>
       <c r="K9">
         <v>3146000000.0</v>
       </c>
       <c r="L9">
         <v>4495000000.0</v>
       </c>
       <c r="M9">
         <v>4911000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>2877000000.0</v>
       </c>
       <c r="C10">
         <v>3265000000.0</v>
       </c>
       <c r="D10">
         <v>2655000000.0</v>
       </c>
       <c r="E10">
         <v>22000000.0</v>
       </c>
       <c r="F10">
         <v>428000000.0</v>
       </c>
       <c r="G10">
         <v>-15202000000.0</v>
       </c>
       <c r="H10">
         <v>753000000.0</v>
       </c>
       <c r="I10">
         <v>541000000.0</v>
       </c>
       <c r="J10">
         <v>-346000000.0</v>
       </c>
       <c r="K10">
         <v>358000000.0</v>
       </c>
       <c r="L10">
         <v>-158000000.0</v>
       </c>
       <c r="M10">
         <v>2336000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>253000000.0</v>
       </c>
       <c r="C11">
         <v>257000000.0</v>
       </c>
       <c r="D11">
         <v>-685000000.0</v>
       </c>
       <c r="E11">
         <v>600000000.0</v>
       </c>
       <c r="F11">
         <v>758000000.0</v>
       </c>
       <c r="G11">
         <v>559000000.0</v>
       </c>
       <c r="H11">
         <v>482000000.0</v>
       </c>
       <c r="I11">
         <v>258000000.0</v>
       </c>
       <c r="J11">
         <v>45000000.0</v>
       </c>
       <c r="K11">
         <v>173000000.0</v>
       </c>
       <c r="L11">
         <v>473000000.0</v>
       </c>
       <c r="M11">
         <v>484000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>222000000.0</v>
       </c>
       <c r="C12">
         <v>198000000.0</v>
       </c>
       <c r="D12">
         <v>216000000.0</v>
       </c>
       <c r="E12">
         <v>252000000.0</v>
       </c>
       <c r="F12">
         <v>299000000.0</v>
       </c>
       <c r="G12">
         <v>264000000.0</v>
       </c>
       <c r="H12">
         <v>237000000.0</v>
       </c>
       <c r="I12">
         <v>223000000.0</v>
       </c>
       <c r="J12">
         <v>131000000.0</v>
       </c>
       <c r="K12">
         <v>102000000.0</v>
       </c>
       <c r="L12">
         <v>120000000.0</v>
       </c>
       <c r="M12">
         <v>232000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>264000000.0</v>
       </c>
       <c r="H13">
         <v>235000000.0</v>
       </c>
       <c r="I13">
         <v>362000000.0</v>
       </c>
       <c r="J13">
         <v>142000000.0</v>
       </c>
       <c r="K13">
         <v>178000000.0</v>
       </c>
       <c r="L13">
         <v>217000000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14">
         <v>-36000000.0</v>
       </c>
       <c r="C14">
         <v>-29000000.0</v>
       </c>
       <c r="D14">
         <v>-22000000.0</v>
       </c>
       <c r="E14">
         <v>-23000000.0</v>
       </c>
       <c r="F14">
         <v>111000000.0</v>
       </c>
       <c r="G14">
         <v>-5821000000.0</v>
       </c>
       <c r="H14">
         <v>12570000000.0</v>
       </c>
       <c r="I14">
         <v>17548000000.0</v>
       </c>
       <c r="J14">
         <v>24133000000.0</v>
       </c>
       <c r="K14">
         <v>167000000.0</v>
       </c>
       <c r="L14">
         <v>157000000.0</v>
       </c>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>2588000000.0</v>
       </c>
       <c r="C15">
         <v>2979000000.0</v>
       </c>
       <c r="D15">
         <v>1943000000.0</v>
       </c>
       <c r="E15">
         <v>-601000000.0</v>
       </c>
       <c r="F15">
         <v>-219000000.0</v>
       </c>
       <c r="G15">
         <v>-9940000000.0</v>
       </c>
       <c r="H15">
         <v>128000000.0</v>
       </c>
       <c r="I15">
         <v>195000000.0</v>
       </c>
       <c r="J15">
         <v>-61000000.0</v>
       </c>
       <c r="K15">
         <v>254000000.0</v>
       </c>
       <c r="L15">
         <v>-606000000.0</v>
       </c>
       <c r="M15">
         <v>1840000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-601000000.0</v>
       </c>
       <c r="F16">
         <v>-219000000.0</v>
       </c>
       <c r="G16">
         <v>-9940000000.0</v>
       </c>
       <c r="H16">
         <v>128000000.0</v>
       </c>
       <c r="I16">
         <v>195000000.0</v>
       </c>
       <c r="J16">
         <v>-103000000.0</v>
       </c>
       <c r="K16">
         <v>-103000000.0</v>
       </c>
       <c r="L16">
         <v>-1967000000.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>2624000000.0</v>
       </c>
       <c r="C17">
         <v>3008000000.0</v>
       </c>
       <c r="D17">
         <v>1707000000.0</v>
       </c>
       <c r="E17">
         <v>-578000000.0</v>
       </c>
       <c r="F17">
         <v>-330000000.0</v>
       </c>
       <c r="G17">
         <v>-15761000000.0</v>
       </c>
       <c r="H17">
         <v>271000000.0</v>
       </c>
       <c r="I17">
         <v>283000000.0</v>
       </c>
       <c r="J17">
         <v>-242000000.0</v>
       </c>
       <c r="K17">
         <v>-2309000000.0</v>
       </c>
       <c r="L17">
         <v>-433000000.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-222000000.0</v>
       </c>
       <c r="C18">
         <v>-198000000.0</v>
       </c>
       <c r="D18">
         <v>-235000000.0</v>
       </c>
       <c r="E18">
         <v>-252000000.0</v>
       </c>
       <c r="F18">
         <v>-299000000.0</v>
       </c>
       <c r="G18">
         <v>-264000000.0</v>
       </c>
       <c r="H18">
         <v>-237000000.0</v>
       </c>
       <c r="I18">
         <v>-223000000.0</v>
       </c>
       <c r="J18">
         <v>-131000000.0</v>
       </c>
       <c r="K18">
         <v>-442000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-911000000.0</v>
       </c>
       <c r="F19">
         <v>-583000000.0</v>
       </c>
       <c r="G19">
         <v>1040000000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>3557000000.0</v>
       </c>
       <c r="C21">
-        <v>3081000000.0</v>
+        <v>3382000000.0</v>
       </c>
       <c r="D21">
         <v>2317000000.0</v>
       </c>
       <c r="E21">
-        <v>1185000000.0</v>
+        <v>1890000000.0</v>
       </c>
       <c r="F21">
         <v>1310000000.0</v>
       </c>
       <c r="G21">
-        <v>-15978000000.0</v>
+        <v>672000000.0</v>
       </c>
       <c r="H21">
         <v>1074000000.0</v>
       </c>
       <c r="I21">
         <v>701000000.0</v>
       </c>
       <c r="J21">
         <v>-284000000.0</v>
       </c>
       <c r="K21">
         <v>457000000.0</v>
       </c>
       <c r="L21">
         <v>-138000000.0</v>
       </c>
       <c r="M21">
         <v>2509000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>24176000000.0</v>
       </c>
       <c r="C23">
-        <v>24748000000.0</v>
+        <v>24447000000.0</v>
       </c>
       <c r="D23">
         <v>23189000000.0</v>
       </c>
       <c r="E23">
-        <v>19971000000.0</v>
+        <v>19266000000.0</v>
       </c>
       <c r="F23">
         <v>19192000000.0</v>
       </c>
       <c r="G23">
-        <v>36683000000.0</v>
+        <v>20033000000.0</v>
       </c>
       <c r="H23">
         <v>22764000000.0</v>
       </c>
       <c r="I23">
         <v>22176000000.0</v>
       </c>
       <c r="J23">
         <v>17463000000.0</v>
       </c>
       <c r="K23">
         <v>12625000000.0</v>
       </c>
       <c r="L23">
         <v>16826000000.0</v>
       </c>
       <c r="M23">
         <v>16669000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>1188000000.0</v>
       </c>
       <c r="C25">
         <v>1136000000.0</v>
       </c>
       <c r="D25">
         <v>1068000000.0</v>
       </c>
       <c r="E25">
         <v>1061000000.0</v>
       </c>
       <c r="F25">
         <v>1105000000.0</v>
       </c>
       <c r="G25">
         <v>1317000000.0</v>
       </c>
       <c r="H25">
         <v>1418000000.0</v>
       </c>
       <c r="I25">
         <v>1486000000.0</v>
       </c>
       <c r="J25">
         <v>1103000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
         <v>600000000.0</v>
       </c>
       <c r="C26">
         <v>643000000.0</v>
       </c>
       <c r="D26">
         <v>658000000.0</v>
       </c>
       <c r="E26">
         <v>556000000.0</v>
       </c>
       <c r="F26">
         <v>492000000.0</v>
       </c>
       <c r="G26">
         <v>595000000.0</v>
       </c>
       <c r="H26">
         <v>687000000.0</v>
       </c>
       <c r="I26">
         <v>700000000.0</v>
       </c>
       <c r="J26">
         <v>501000000.0</v>
       </c>
       <c r="K26">
         <v>352000000.0</v>
       </c>
       <c r="L26">
         <v>408000000.0</v>
       </c>
       <c r="M26">
         <v>420000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>2387000000.0</v>
       </c>
       <c r="C28">
         <v>2458000000.0</v>
       </c>
       <c r="D28">
         <v>2622000000.0</v>
       </c>
       <c r="E28">
         <v>2510000000.0</v>
       </c>
       <c r="F28">
         <v>2470000000.0</v>
       </c>
       <c r="G28">
         <v>2404000000.0</v>
       </c>
       <c r="H28">
         <v>2832000000.0</v>
       </c>
       <c r="I28">
         <v>2699000000.0</v>
       </c>
       <c r="J28">
         <v>2535000000.0</v>
       </c>
       <c r="K28">
         <v>2955000000.0</v>
       </c>
       <c r="L28">
         <v>2115000000.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>253000000.0</v>
       </c>
       <c r="C29">
         <v>257000000.0</v>
       </c>
       <c r="D29">
         <v>771000000.0</v>
       </c>
       <c r="E29">
         <v>600000000.0</v>
       </c>
       <c r="F29">
         <v>758000000.0</v>
       </c>
       <c r="G29">
         <v>559000000.0</v>
       </c>
       <c r="H29">
         <v>482000000.0</v>
       </c>
       <c r="I29">
         <v>365000000.0</v>
       </c>
       <c r="J29">
         <v>203000000.0</v>
       </c>
       <c r="K29">
         <v>696000000.0</v>
       </c>
       <c r="L29">
         <v>-639000000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>2987000000.0</v>
       </c>
       <c r="C30">
-        <v>2759000000.0</v>
+        <v>3101000000.0</v>
       </c>
       <c r="D30">
         <v>2934000000.0</v>
       </c>
       <c r="E30">
-        <v>3215000000.0</v>
+        <v>3066000000.0</v>
       </c>
       <c r="F30">
-        <v>2739000000.0</v>
+        <v>3231000000.0</v>
       </c>
       <c r="G30">
-        <v>19177000000.0</v>
+        <v>3061000000.0</v>
       </c>
       <c r="H30">
         <v>3358000000.0</v>
       </c>
       <c r="I30">
         <v>3285000000.0</v>
       </c>
       <c r="J30">
         <v>3320000000.0</v>
       </c>
       <c r="K30">
         <v>2475000000.0</v>
       </c>
       <c r="L30">
         <v>4633000000.0</v>
       </c>
       <c r="M30">
         <v>2389000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>-680000000.0</v>
       </c>
       <c r="C31">
-        <v>184000000.0</v>
+        <v>-117000000.0</v>
       </c>
       <c r="D31">
         <v>338000000.0</v>
       </c>
       <c r="E31">
-        <v>-1163000000.0</v>
+        <v>-1868000000.0</v>
       </c>
       <c r="F31">
         <v>-882000000.0</v>
       </c>
       <c r="G31">
-        <v>776000000.0</v>
+        <v>-15874000000.0</v>
       </c>
       <c r="H31">
         <v>-321000000.0</v>
       </c>
       <c r="I31">
         <v>-160000000.0</v>
       </c>
       <c r="J31">
         <v>-62000000.0</v>
       </c>
       <c r="K31">
         <v>-99000000.0</v>
       </c>
       <c r="L31">
         <v>-20000000.0</v>
       </c>
       <c r="M31">
         <v>-173000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>27733000000.0</v>
       </c>
       <c r="C32">
         <v>27829000000.0</v>
       </c>
       <c r="D32">
         <v>25506000000.0</v>
       </c>
       <c r="E32">
         <v>21156000000.0</v>
       </c>
       <c r="F32">
         <v>20502000000.0</v>
       </c>
       <c r="G32">
         <v>20705000000.0</v>
       </c>
       <c r="H32">
         <v>23838000000.0</v>
       </c>
       <c r="I32">
         <v>22877000000.0</v>
       </c>
@@ -9710,3176 +9847,3252 @@
       <c r="M32">
         <v>19191000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>5083000000.0</v>
+      </c>
+      <c r="C2">
         <v>5633000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5309000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5295000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4952000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5834000000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>5649000000.0</v>
+        <v>5208000000.0</v>
       </c>
       <c r="I2">
+        <v>5493000000.0</v>
+      </c>
+      <c r="J2">
         <v>5140000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5388000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5298000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5004000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4567000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4568000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4245000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4077000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3865000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4280000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4083000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4166000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3924000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4486000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4292000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4058000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4670000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5052000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4781000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4932000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4639000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5028000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4692000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4612000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4558000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4887000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4349000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2476000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4333000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2545000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2294000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2448000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2698000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>354000000.0</v>
+      </c>
+      <c r="C3">
         <v>327000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>282000000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>294000000.0</v>
+      </c>
+      <c r="F3">
         <v>285000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>292000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="I3">
         <v>283000000.0</v>
       </c>
       <c r="J3">
+        <v>283000000.0</v>
+      </c>
+      <c r="K3">
         <v>274000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>268000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>276000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>269000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000000.0</v>
       </c>
       <c r="O3">
         <v>255000000.0</v>
       </c>
       <c r="P3">
+        <v>255000000.0</v>
+      </c>
+      <c r="Q3">
         <v>274000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>277000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>273000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>262000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>278000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>292000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>307000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>316000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>340000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>355000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>353000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>356000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>359000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000000.0</v>
       </c>
       <c r="AE3">
         <v>353000000.0</v>
       </c>
       <c r="AF3">
+        <v>353000000.0</v>
+      </c>
+      <c r="AG3">
         <v>392000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>388000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>387000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>426000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>158000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>132000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>111000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>277000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>80000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>1360000000.0</v>
+      </c>
+      <c r="C5">
         <v>589000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>877000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1021000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>612000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>847000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1064000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>871000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>682000000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>567000000.0</v>
+      </c>
+      <c r="L5">
         <v>808000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>672000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>824000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>409000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>209000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-595000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>251000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>782000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>276000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>131000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-462000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1589000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-198000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-296000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16034000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>371000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>283000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>140000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>197000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>534000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>203000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>87000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-59000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-39000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-202000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-16000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>312000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-270000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>252000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>328000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>184000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>1714000000.0</v>
+      </c>
+      <c r="C6">
         <v>916000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1159000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>1315000000.0</v>
+      </c>
+      <c r="F6">
         <v>897000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1139000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1342000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1154000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>965000000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>841000000.0</v>
+      </c>
+      <c r="L6">
         <v>1076000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>948000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1093000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>664000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>464000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-321000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>528000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1055000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>538000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>409000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-170000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1896000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>118000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>44000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15679000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>724000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>639000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>499000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>547000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>887000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>556000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>479000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>329000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>348000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>224000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>142000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>444000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-159000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>529000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>408000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>266000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>117000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>107000000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>1504000000.0</v>
+      </c>
+      <c r="C9">
         <v>1753000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1701000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1615000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1475000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1530000000.0</v>
       </c>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>1490000000.0</v>
+        <v>1700000000.0</v>
       </c>
       <c r="I9">
+        <v>1646000000.0</v>
+      </c>
+      <c r="J9">
         <v>1278000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1447000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1343000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1311000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1149000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1337000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>970000000.0</v>
       </c>
       <c r="Q9">
         <v>970000000.0</v>
       </c>
       <c r="R9">
+        <v>970000000.0</v>
+      </c>
+      <c r="S9">
         <v>1205000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1010000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>976000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>858000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1009000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>757000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>678000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>755000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1295000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1101000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1062000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>976000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1236000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>973000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>936000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>841000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>876000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>952000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>539000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1040000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>971000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>730000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>874000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>709000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>1274000000.0</v>
+      </c>
+      <c r="C10">
         <v>528000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>821000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>967000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>561000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>792000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1009000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>824000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>641000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>522000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>759000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>614000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>760000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>345000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>144000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-655000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>187000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>688000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>209000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>66000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-536000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1520000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-264000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-376000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16093000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>307000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>224000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>84000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>138000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>475000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>148000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-105000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-133000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-243000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-30000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>121000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>117000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>65000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-121000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>336000000.0</v>
+      </c>
+      <c r="C11">
         <v>-359000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>204000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>256000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>152000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-399000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>235000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>243000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>178000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>71000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>235000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>200000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>179000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>157000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>153000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>182000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>107000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>352000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>193000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>143000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>69000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>568000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-21000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>212000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>107000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>95000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>67000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>173000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>110000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>62000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-86000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-51000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>114000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-10000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>112000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>118000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>70000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>20000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>86000000.0</v>
+      </c>
+      <c r="C12">
         <v>61000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>56000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>54000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="G12">
         <v>55000000.0</v>
       </c>
       <c r="H12">
+        <v>55000000.0</v>
+      </c>
+      <c r="I12">
         <v>47000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>41000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>45000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="N12">
         <v>64000000.0</v>
       </c>
       <c r="O12">
+        <v>64000000.0</v>
+      </c>
+      <c r="P12">
         <v>65000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>60000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>64000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>94000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>67000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>74000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>69000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>66000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>69000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>59000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>59000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="AD12">
         <v>59000000.0</v>
       </c>
       <c r="AE12">
+        <v>59000000.0</v>
+      </c>
+      <c r="AF12">
         <v>55000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>63000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>46000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>56000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>41000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>59000000.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>67000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>92000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>74000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>69000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>66000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>129000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>51000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>62000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>60000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>53000000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C14">
         <v>-11000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-8000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-10000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-12000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-8000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-8000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-11000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-6000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-5000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-6000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-8000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-42000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-8000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3510000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-153000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5349000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5667000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6311000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6515000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12570000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12560000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17393000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17574000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17548000000.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>930000000.0</v>
+      </c>
+      <c r="C15">
         <v>876000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>609000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>701000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>402000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1179000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>766000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>579000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>455000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>440000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>518000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>410000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>576000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>182000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-17000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-837000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>72000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>293000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-68000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-452000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>653000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-170000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-201000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-10210000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>48000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>57000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-9000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>131000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-19000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>70000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-134000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-26000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-417000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-429000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-141000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>141000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>410000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>576000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>183000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-17000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-839000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>72000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>294000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-68000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-452000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>652000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-170000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-212000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-10210000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>48000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>57000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>131000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>938000000.0</v>
+      </c>
+      <c r="C17">
         <v>887000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>617000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>711000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>409000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1191000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>774000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>581000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>463000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>451000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>524000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>414000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>581000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>188000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-9000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-837000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>80000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>335000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-77000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-605000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>952000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-270000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-355000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-16098000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>94000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>117000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-11000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>71000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>302000000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-86000000.0</v>
+      </c>
+      <c r="C18">
         <v>-61000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-56000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-54000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55000000.0</v>
       </c>
       <c r="G18">
         <v>-55000000.0</v>
       </c>
       <c r="H18">
+        <v>-55000000.0</v>
+      </c>
+      <c r="I18">
         <v>-47000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-41000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-45000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-49000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000000.0</v>
       </c>
       <c r="N18">
         <v>-64000000.0</v>
       </c>
       <c r="O18">
+        <v>-64000000.0</v>
+      </c>
+      <c r="P18">
         <v>-65000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-60000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-95000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-67000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-65000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-74000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-69000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-66000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-69000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-59000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-63000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-59000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-56000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-59000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>158000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>386000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-253000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-60000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-570000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-28000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>208000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-102000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-63000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-626000000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>809000000.0</v>
+      </c>
+      <c r="C21">
         <v>970000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>948000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>887000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>752000000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
+        <v>945000000.0</v>
+      </c>
+      <c r="H21">
         <v>930000000.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
-        <v>660000000.0</v>
+        <v>833000000.0</v>
       </c>
       <c r="J21">
+        <v>653000000.0</v>
+      </c>
+      <c r="K21">
         <v>651000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>714000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>514000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>438000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>663000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>269000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-25000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>279000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>574000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>378000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>194000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>164000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>182000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-49000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-52000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-16059000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>330000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>297000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>271000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>176000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>382000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>282000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>78000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-41000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-92000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-193000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-66000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>312000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>284000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>252000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>328000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>184000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>5778000000.0</v>
+      </c>
+      <c r="C23">
         <v>6416000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6062000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6023000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5675000000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>6419000000.0</v>
+      </c>
+      <c r="H23">
         <v>5978000000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
-        <v>5758000000.0</v>
+        <v>6306000000.0</v>
       </c>
       <c r="J23">
+        <v>5765000000.0</v>
+      </c>
+      <c r="K23">
         <v>6184000000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>5927000000.0</v>
+      </c>
+      <c r="M23">
         <v>5801000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5278000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5242000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5100000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5072000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4556000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4911000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4715000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4948000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4618000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5313000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5098000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4788000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21484000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6018000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5585000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5723000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5439000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5883000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5383000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5470000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5440000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5855000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5494000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3081000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5061000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3232000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2848000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3123000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3248000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>354000000.0</v>
+      </c>
+      <c r="C25">
         <v>327000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>282000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>294000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>285000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>292000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="I25">
         <v>283000000.0</v>
       </c>
       <c r="J25">
+        <v>283000000.0</v>
+      </c>
+      <c r="K25">
         <v>274000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>267000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>276000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>269000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>255000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>254000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>275000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>277000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>273000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>262000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>278000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>292000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>307000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>316000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>339000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>355000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>353000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>356000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>359000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000000.0</v>
       </c>
       <c r="AE25">
         <v>353000000.0</v>
       </c>
       <c r="AF25">
+        <v>353000000.0</v>
+      </c>
+      <c r="AG25">
         <v>392000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>132000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>387000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>282000000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>132000000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>133000000.0</v>
+      </c>
+      <c r="C26">
         <v>147000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>146000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>161000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>146000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>158000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>164000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>651000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>556000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>492000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>595000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>687000000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>700000000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>99000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>501000000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>102000000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>99000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>87000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>166000000.0</v>
       </c>
-      <c r="AO26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>562000000.0</v>
+      </c>
+      <c r="C28">
         <v>636000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>607000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>567000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>577000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>585000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>612000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>643000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>618000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>634000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>627000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>695000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>655000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>645000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>620000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>624000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>621000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>633000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>607000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>642000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>587000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>574000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>565000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>590000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>675000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>749000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>679000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>701000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>704000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>755000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>608000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>662000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>728000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>785000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>792000000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>728000000.0</v>
       </c>
-      <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>336000000.0</v>
+      </c>
+      <c r="C29">
         <v>-359000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>204000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>256000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>152000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-399000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>235000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>243000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>178000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>235000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>200000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>179000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>157000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>153000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>182000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>107000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>352000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>193000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>143000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>69000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>568000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>213000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>107000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>95000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>67000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>695000000.0</v>
+      </c>
+      <c r="C30">
         <v>783000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>753000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>728000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>723000000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
-        <v>612000000.0</v>
+        <v>585000000.0</v>
       </c>
       <c r="H30">
-        <v>643000000.0</v>
+        <v>770000000.0</v>
       </c>
       <c r="I30">
-        <v>618000000.0</v>
+        <v>813000000.0</v>
       </c>
       <c r="J30">
+        <v>625000000.0</v>
+      </c>
+      <c r="K30">
         <v>796000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>629000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>797000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>711000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>674000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>855000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>995000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>691000000.0</v>
       </c>
-      <c r="R30">
-[...1 lines deleted...]
-      </c>
       <c r="S30">
+        <v>631000000.0</v>
+      </c>
+      <c r="T30">
         <v>632000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>782000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>694000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>827000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>806000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>730000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16814000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>964000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>804000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>791000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>800000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>854000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>691000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>858000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>882000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>968000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1145000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>605000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>728000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>687000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>563000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>675000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>550000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>465000000.0</v>
+      </c>
+      <c r="C31">
         <v>-442000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-127000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>80000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-191000000.0</v>
       </c>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
       <c r="G31">
+        <v>-153000000.0</v>
+      </c>
+      <c r="H31">
         <v>79000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
+        <v>-9000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-12000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-129000000.0</v>
+      </c>
+      <c r="L31">
+        <v>45000000.0</v>
+      </c>
+      <c r="M31">
+        <v>100000000.0</v>
+      </c>
+      <c r="N31">
+        <v>322000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-318000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-125000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-630000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-92000000.0</v>
+      </c>
+      <c r="S31">
+        <v>114000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-169000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-128000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-700000000.0</v>
+      </c>
+      <c r="W31">
+        <v>1338000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-215000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-324000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-34000000.0</v>
+      </c>
+      <c r="AA31">
         <v>-23000000.0</v>
       </c>
-      <c r="I31">
-[...53 lines deleted...]
-      <c r="AA31">
+      <c r="AB31">
         <v>-73000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-187000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-38000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>92000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-134000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-54000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-64000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-41000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-50000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>36000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-132000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-803000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-187000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-449000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-64000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>6587000000.0</v>
+      </c>
+      <c r="C32">
         <v>7386000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7010000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6910000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6427000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7364000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6908000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7139000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6418000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6835000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6641000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6315000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5716000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5905000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5369000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5047000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4835000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5485000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5093000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5142000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4782000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5495000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5049000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4736000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5425000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6347000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>5882000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5994000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5615000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6264000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>5665000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>5548000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5399000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>5763000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5301000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3015000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5373000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3516000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3024000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3322000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3407000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -12926,1063 +13139,1063 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>3364000000.0</v>
       </c>
       <c r="C2">
         <v>2646000000.0</v>
       </c>
       <c r="D2">
         <v>2488000000.0</v>
       </c>
       <c r="E2">
         <v>3853000000.0</v>
       </c>
       <c r="F2">
         <v>4132000000.0</v>
       </c>
       <c r="G2">
         <v>3249000000.0</v>
       </c>
       <c r="H2">
         <v>3723000000.0</v>
       </c>
       <c r="I2">
         <v>7030000000.0</v>
       </c>
       <c r="J2">
         <v>981000000.0</v>
       </c>
       <c r="K2">
         <v>1432000000.0</v>
       </c>
       <c r="L2">
         <v>1390000000.0</v>
       </c>
       <c r="M2">
         <v>780000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>1273000000</v>
       </c>
       <c r="C3">
         <v>1278000000</v>
       </c>
       <c r="D3">
         <v>1137000000</v>
       </c>
       <c r="E3">
         <v>772000000</v>
       </c>
       <c r="F3">
         <v>541000000</v>
       </c>
       <c r="G3">
         <v>787000000</v>
       </c>
       <c r="H3">
         <v>976000000</v>
       </c>
       <c r="I3">
         <v>995000000</v>
       </c>
       <c r="J3">
         <v>665000000</v>
       </c>
       <c r="K3">
         <v>424000000</v>
       </c>
       <c r="L3">
         <v>607000000</v>
       </c>
       <c r="M3">
         <v>583000000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1268000000.0</v>
       </c>
       <c r="F4">
         <v>-232000000.0</v>
       </c>
       <c r="G4">
         <v>911000000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1437000000.0</v>
       </c>
       <c r="F5">
         <v>1169000000.0</v>
       </c>
       <c r="G5">
         <v>-863000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>351000000.0</v>
       </c>
       <c r="C6">
         <v>718000000.0</v>
       </c>
       <c r="D6">
         <v>158000000.0</v>
       </c>
       <c r="E6">
         <v>-1365000000.0</v>
       </c>
       <c r="F6">
         <v>-279000000.0</v>
       </c>
       <c r="G6">
         <v>883000000.0</v>
       </c>
       <c r="H6">
         <v>-474000000.0</v>
       </c>
       <c r="I6">
         <v>-3307000000.0</v>
       </c>
       <c r="J6">
         <v>6049000000.0</v>
       </c>
       <c r="K6">
         <v>-451000000.0</v>
       </c>
       <c r="L6">
         <v>42000000.0</v>
       </c>
       <c r="M6">
         <v>610000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
         <v>394000000.0</v>
       </c>
       <c r="C7">
         <v>-53000000.0</v>
       </c>
       <c r="D7">
         <v>483000000.0</v>
       </c>
       <c r="E7">
         <v>122000000.0</v>
       </c>
       <c r="F7">
         <v>480000000.0</v>
       </c>
       <c r="G7">
         <v>216000000.0</v>
       </c>
       <c r="H7">
         <v>437000000.0</v>
       </c>
       <c r="I7">
         <v>274000000.0</v>
       </c>
       <c r="J7">
         <v>-1201000000.0</v>
       </c>
       <c r="K7">
         <v>-639000000.0</v>
       </c>
       <c r="L7">
         <v>1245000000.0</v>
       </c>
       <c r="M7">
         <v>-286000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-625000000.0</v>
       </c>
       <c r="F8">
         <v>-126000000.0</v>
       </c>
       <c r="G8">
         <v>680000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
         <v>358000000.0</v>
       </c>
       <c r="C9">
         <v>-159000000.0</v>
       </c>
       <c r="D9">
         <v>-677000000.0</v>
       </c>
       <c r="E9">
         <v>-625000000.0</v>
       </c>
       <c r="F9">
         <v>-126000000.0</v>
       </c>
       <c r="G9">
         <v>680000000.0</v>
       </c>
       <c r="H9">
         <v>-583000000.0</v>
       </c>
       <c r="I9">
         <v>-204000000.0</v>
       </c>
       <c r="J9">
         <v>-1190000000.0</v>
       </c>
       <c r="K9">
         <v>278000000.0</v>
       </c>
       <c r="L9">
         <v>469000000.0</v>
       </c>
       <c r="M9">
         <v>-102000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
         <v>79000000.0</v>
       </c>
       <c r="C10">
         <v>-102000000.0</v>
       </c>
       <c r="D10">
         <v>-669000000.0</v>
       </c>
       <c r="E10">
         <v>-885000000.0</v>
       </c>
       <c r="F10">
         <v>170000000.0</v>
       </c>
       <c r="G10">
         <v>-80000000.0</v>
       </c>
       <c r="H10">
         <v>-200000000.0</v>
       </c>
       <c r="I10">
         <v>-339000000.0</v>
       </c>
       <c r="J10">
         <v>418000000.0</v>
       </c>
       <c r="K10">
         <v>345000000.0</v>
       </c>
       <c r="L10">
         <v>442000000.0</v>
       </c>
       <c r="M10">
         <v>-187000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>605000000.0</v>
       </c>
       <c r="F11">
         <v>246000000.0</v>
       </c>
       <c r="G11">
         <v>-711000000.0</v>
       </c>
       <c r="H11">
         <v>1396000000.0</v>
       </c>
       <c r="I11">
         <v>767000000.0</v>
       </c>
       <c r="J11">
         <v>10000000.0</v>
       </c>
       <c r="K11">
         <v>-975000000.0</v>
       </c>
       <c r="L11">
         <v>-450000000.0</v>
       </c>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>873000000.0</v>
       </c>
       <c r="F12">
         <v>1008000000.0</v>
       </c>
       <c r="G12">
         <v>16722000000.0</v>
       </c>
       <c r="H12">
         <v>27000000.0</v>
       </c>
       <c r="I12">
         <v>-192000000.0</v>
       </c>
       <c r="J12">
         <v>-610000000.0</v>
       </c>
       <c r="K12">
         <v>-38000000.0</v>
       </c>
       <c r="L12">
         <v>1984000000.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>69000000.0</v>
       </c>
       <c r="F13">
         <v>480000000.0</v>
       </c>
       <c r="G13">
         <v>216000000.0</v>
       </c>
       <c r="H13">
         <v>-60000000.0</v>
       </c>
       <c r="I13">
         <v>129000000.0</v>
       </c>
       <c r="J13">
         <v>-427000000.0</v>
       </c>
       <c r="K13">
         <v>-105000000.0</v>
       </c>
       <c r="L13">
         <v>-1067000000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>1188000000.0</v>
       </c>
       <c r="C14">
         <v>1136000000.0</v>
       </c>
       <c r="D14">
         <v>1087000000.0</v>
       </c>
       <c r="E14">
         <v>1061000000.0</v>
       </c>
       <c r="F14">
         <v>1105000000.0</v>
       </c>
       <c r="G14">
         <v>1317000000.0</v>
       </c>
       <c r="H14">
         <v>1418000000.0</v>
       </c>
       <c r="I14">
         <v>1486000000.0</v>
       </c>
       <c r="J14">
         <v>1103000000.0</v>
       </c>
       <c r="K14">
         <v>550000000.0</v>
       </c>
       <c r="L14">
         <v>530000000.0</v>
       </c>
       <c r="M14">
         <v>586000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
         <v>910000000.0</v>
       </c>
       <c r="C15">
         <v>836000000.0</v>
       </c>
       <c r="D15">
         <v>786000000.0</v>
       </c>
       <c r="E15">
         <v>743000000.0</v>
       </c>
       <c r="F15">
         <v>749000000.0</v>
       </c>
       <c r="G15">
         <v>744000000.0</v>
       </c>
       <c r="H15">
         <v>395000000.0</v>
       </c>
       <c r="I15">
         <v>315000000.0</v>
       </c>
       <c r="J15">
         <v>155000000.0</v>
       </c>
       <c r="K15">
         <v>293000000.0</v>
       </c>
       <c r="L15">
         <v>297000000.0</v>
       </c>
       <c r="M15">
         <v>279000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>3715000000.0</v>
       </c>
       <c r="C16">
         <v>3364000000.0</v>
       </c>
       <c r="D16">
         <v>2646000000.0</v>
       </c>
       <c r="E16">
         <v>2488000000.0</v>
       </c>
       <c r="F16">
         <v>3853000000.0</v>
       </c>
       <c r="G16">
         <v>4132000000.0</v>
       </c>
       <c r="H16">
         <v>3249000000.0</v>
       </c>
       <c r="I16">
         <v>3723000000.0</v>
       </c>
       <c r="J16">
         <v>7030000000.0</v>
       </c>
       <c r="K16">
         <v>981000000.0</v>
       </c>
       <c r="L16">
         <v>1432000000.0</v>
       </c>
       <c r="M16">
         <v>1390000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
         <v>2537000000.0</v>
       </c>
       <c r="C18">
         <v>2054000000.0</v>
       </c>
       <c r="D18">
         <v>3062000000.0</v>
       </c>
       <c r="E18">
         <v>1116000000.0</v>
       </c>
       <c r="F18">
         <v>1833000000.0</v>
       </c>
       <c r="G18">
         <v>517000000.0</v>
       </c>
       <c r="H18">
         <v>1150000000.0</v>
       </c>
       <c r="I18">
         <v>767000000.0</v>
       </c>
       <c r="J18">
         <v>-1464000000.0</v>
       </c>
       <c r="K18">
         <v>-162000000.0</v>
       </c>
       <c r="L18">
         <v>670000000.0</v>
       </c>
       <c r="M18">
         <v>1304000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19">
         <v>1000000.0</v>
       </c>
       <c r="C19">
         <v>-1016000000.0</v>
       </c>
       <c r="D19">
         <v>-1487000000.0</v>
       </c>
       <c r="E19">
         <v>-1564000000.0</v>
       </c>
       <c r="F19">
         <v>-463000000.0</v>
       </c>
       <c r="G19">
         <v>-618000000.0</v>
       </c>
       <c r="H19">
         <v>-1045000000.0</v>
       </c>
       <c r="I19">
         <v>-578000000.0</v>
       </c>
       <c r="J19">
         <v>-4130000000.0</v>
       </c>
       <c r="K19">
         <v>-472000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-143000000.0</v>
       </c>
       <c r="D21">
         <v>-651000000.0</v>
       </c>
       <c r="E21">
         <v>-28000000.0</v>
       </c>
       <c r="F21">
         <v>-936000000.0</v>
       </c>
       <c r="G21">
         <v>991000000.0</v>
       </c>
       <c r="H21">
         <v>-587000000.0</v>
       </c>
       <c r="I21">
         <v>-1060000000.0</v>
       </c>
       <c r="J21">
         <v>3088000000.0</v>
       </c>
       <c r="K21">
         <v>-156000000.0</v>
       </c>
       <c r="L21">
         <v>177000000.0</v>
       </c>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>2624000000.0</v>
       </c>
       <c r="C22">
         <v>3008000000.0</v>
       </c>
       <c r="D22">
         <v>1970000000.0</v>
       </c>
       <c r="E22">
         <v>-578000000.0</v>
       </c>
       <c r="F22">
         <v>-330000000.0</v>
       </c>
       <c r="G22">
         <v>-15761000000.0</v>
       </c>
       <c r="H22">
         <v>94000000.0</v>
       </c>
       <c r="I22">
         <v>195000000.0</v>
       </c>
       <c r="J22">
         <v>-396000000.0</v>
       </c>
       <c r="K22">
         <v>403000000.0</v>
       </c>
       <c r="L22">
         <v>-606000000.0</v>
       </c>
       <c r="M22">
         <v>1840000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>-188000000.0</v>
       </c>
       <c r="C23">
         <v>-64000000.0</v>
       </c>
       <c r="D23">
         <v>-704000000.0</v>
       </c>
       <c r="E23">
         <v>7000000.0</v>
       </c>
       <c r="F23">
         <v>-24000000.0</v>
       </c>
       <c r="G23">
         <v>1215000000.0</v>
       </c>
       <c r="H23">
         <v>-302000000.0</v>
       </c>
       <c r="I23">
         <v>-502000000.0</v>
       </c>
       <c r="J23">
         <v>8463000000.0</v>
       </c>
       <c r="K23">
         <v>54000000.0</v>
       </c>
       <c r="L23">
         <v>-289000000.0</v>
       </c>
       <c r="M23">
         <v>523000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>-1215000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="C24">
-        <v>170000000.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="D24">
         <v>-165000000.0</v>
       </c>
       <c r="E24">
         <v>-575000000.0</v>
       </c>
       <c r="F24">
         <v>78000000.0</v>
       </c>
       <c r="G24">
         <v>356000000.0</v>
       </c>
       <c r="H24">
         <v>30000000.0</v>
       </c>
       <c r="I24">
         <v>506000000.0</v>
       </c>
       <c r="J24">
         <v>-113000000.0</v>
       </c>
       <c r="K24">
         <v>-47000000.0</v>
       </c>
       <c r="L24">
         <v>46000000.0</v>
       </c>
       <c r="M24">
         <v>339000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>103000000.0</v>
       </c>
       <c r="C25">
         <v>-290000000.0</v>
       </c>
       <c r="D25">
         <v>-133000000.0</v>
       </c>
       <c r="E25">
         <v>1076000000.0</v>
       </c>
       <c r="F25">
         <v>134000000.0</v>
       </c>
       <c r="G25">
         <v>227000000.0</v>
       </c>
       <c r="H25">
         <v>-61000000.0</v>
       </c>
       <c r="I25">
         <v>56000000.0</v>
       </c>
       <c r="J25">
         <v>-9000000.0</v>
       </c>
       <c r="K25">
         <v>-91000000.0</v>
       </c>
       <c r="L25">
         <v>204000000.0</v>
       </c>
       <c r="M25">
         <v>-280000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>-384000000.0</v>
       </c>
       <c r="C26">
         <v>-484000000.0</v>
       </c>
       <c r="D26">
         <v>-538000000.0</v>
       </c>
       <c r="E26">
         <v>-828000000.0</v>
       </c>
       <c r="F26">
         <v>-434000000.0</v>
       </c>
       <c r="G26">
         <v>-256000000.0</v>
       </c>
       <c r="H26">
         <v>-250000000.0</v>
       </c>
       <c r="I26">
         <v>-2486000000.0</v>
       </c>
       <c r="J26">
         <v>-477000000.0</v>
       </c>
       <c r="K26">
         <v>-672000000.0</v>
       </c>
       <c r="L26">
         <v>116000000.0</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
         <v>203000000.0</v>
       </c>
       <c r="C27">
         <v>202000000.0</v>
       </c>
       <c r="D27">
         <v>197000000.0</v>
       </c>
       <c r="E27">
         <v>207000000.0</v>
       </c>
       <c r="F27">
         <v>852000000.0</v>
       </c>
       <c r="G27">
         <v>15145000000.0</v>
       </c>
       <c r="H27">
         <v>187000000.0</v>
       </c>
       <c r="I27">
         <v>121000000.0</v>
       </c>
       <c r="J27">
         <v>37000000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>2080000000.0</v>
       </c>
       <c r="M27">
         <v>27000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>-1482000000.0</v>
       </c>
       <c r="C28">
         <v>-1527000000.0</v>
       </c>
       <c r="D28">
         <v>-2028000000.0</v>
       </c>
       <c r="E28">
         <v>-1592000000.0</v>
       </c>
       <c r="F28">
         <v>-2143000000.0</v>
       </c>
       <c r="G28">
         <v>225000000.0</v>
       </c>
       <c r="H28">
         <v>-1534000000.0</v>
       </c>
       <c r="I28">
         <v>-4363000000.0</v>
       </c>
       <c r="J28">
         <v>10919000000.0</v>
       </c>
       <c r="K28">
         <v>-102000000.0</v>
       </c>
       <c r="L28">
         <v>-515000000.0</v>
       </c>
       <c r="M28">
         <v>-388000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>3810000000.0</v>
       </c>
       <c r="C29">
         <v>3332000000.0</v>
       </c>
       <c r="D29">
         <v>3062000000.0</v>
       </c>
       <c r="E29">
         <v>1888000000.0</v>
       </c>
       <c r="F29">
         <v>2374000000.0</v>
       </c>
       <c r="G29">
         <v>1304000000.0</v>
       </c>
       <c r="H29">
         <v>2126000000.0</v>
       </c>
       <c r="I29">
         <v>1762000000.0</v>
       </c>
       <c r="J29">
         <v>-799000000.0</v>
       </c>
       <c r="K29">
         <v>262000000.0</v>
       </c>
       <c r="L29">
         <v>1277000000.0</v>
       </c>
       <c r="M29">
         <v>1887000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-2044000000.0</v>
       </c>
       <c r="C30">
         <v>-1016000000.0</v>
       </c>
       <c r="D30">
         <v>-817000000.0</v>
       </c>
       <c r="E30">
         <v>-1564000000.0</v>
       </c>
       <c r="F30">
         <v>-463000000.0</v>
       </c>
       <c r="G30">
         <v>-618000000.0</v>
       </c>
       <c r="H30">
         <v>-1045000000.0</v>
       </c>
       <c r="I30">
         <v>-578000000.0</v>
       </c>
@@ -13998,3220 +14211,3296 @@
       <c r="M30">
         <v>-836000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>3715000000.0</v>
+      </c>
+      <c r="C2">
         <v>2693000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3087000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3277000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3364000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2664000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2284000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2717000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2646000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3201000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2805000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2415000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2488000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2851000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2928000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3191000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3853000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3926000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3913000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4382000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4132000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4061000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4132000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3010000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3249000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2808000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3138000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3073000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3723000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4765000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4879000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5631000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7030000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4777000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4133000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1027000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>981000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>998000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1129000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1267000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1432000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>336000000</v>
+      </c>
+      <c r="C3">
         <v>377000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>295000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
+        <v>301000000</v>
+      </c>
+      <c r="F3">
         <v>300000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
+        <v>353000000</v>
+      </c>
+      <c r="H3">
         <v>300000000</v>
       </c>
-      <c r="F3">
-[...5 lines deleted...]
-      <c r="H3">
+      <c r="I3">
         <v>292000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>333000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>356000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>282000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>276000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>264000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>241000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>180000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>174000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>177000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>129000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>111000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>121000000</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>221000000</v>
+      </c>
+      <c r="W3">
         <v>127000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000</v>
       </c>
       <c r="X3">
         <v>167000000</v>
       </c>
       <c r="Y3">
+        <v>167000000</v>
+      </c>
+      <c r="Z3">
         <v>325000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>103000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>279000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>238000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>235000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>342000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>242000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>234000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>177000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>248000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>201000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>67000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>76000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>94000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>166000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>95000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>69000000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>374000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-18000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-381000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>18000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-242000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-663000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-35000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>34000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-480000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>249000000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>310000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>40000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>334000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>419000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>634000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>50000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>229000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>123000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>244000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>573000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>11049000000.0</v>
+      </c>
+      <c r="C6">
         <v>1022000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-394000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-190000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-87000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>700000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>380000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-433000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>71000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-555000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>396000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>390000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-73000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-363000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-77000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-263000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-662000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-73000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-469000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>250000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>71000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-71000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1122000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-239000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>441000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-330000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>65000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-650000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1042000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-114000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-752000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1399000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2253000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>644000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-46000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>46000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-17000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-131000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-138000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-165000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-390000000.0</v>
+      </c>
+      <c r="C7">
         <v>982000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>586000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-464000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-122000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>484000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-604000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>63000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>250000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-157000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>239000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-63000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>106000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-143000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>262000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-274000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>180000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-25000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>166000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>405000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-95000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>199000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>205000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>183000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-31000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-106000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>128000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-587000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>403000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-48000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-148000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>158000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-568000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-265000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-267000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-362000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>887000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-18000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-414000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-146000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:41">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>9000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-332000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-210000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-55000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-156000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-204000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-434000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>41000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-74000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>341000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>20000000.0</v>
+      </c>
+      <c r="C9">
         <v>-155000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-532000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>487000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-362000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>197000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-204000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>199000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-519000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-144000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-332000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-210000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-55000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-156000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-204000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-434000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-74000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>341000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>101000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-19000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>419000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>179000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-208000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-148000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-23000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-204000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-168000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-160000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>125000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-941000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-149000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-83000000.0</v>
       </c>
-      <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-65000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>169000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>59000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>35000000.0</v>
+      </c>
+      <c r="C10">
         <v>42000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>129000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-106000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>141000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-265000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-51000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-78000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-67000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-265000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-259000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-218000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-203000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-205000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>31000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>88000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>103000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>92000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-135000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-140000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>124000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-83000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-220000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-53000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-148000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-134000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>230000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>152000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>24000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>334000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-13000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-199000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>43000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>342000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>78000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>111000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>74000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>256000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-240000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>103000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-264000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-154000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-26000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>129000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>737000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>191000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>499000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-31000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>507000000.0</v>
       </c>
-      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>116000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>125000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>248000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>127000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>498000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-184000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>196000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>239000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>242000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>433000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-260000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-115000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>98000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9988000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>143000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>53000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>115000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>202000000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>239000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-207000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>220000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-29000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-38000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-101000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>405000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-262000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>280000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-264000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>177000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>160000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-128000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-265000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-132000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>68000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>354000000.0</v>
+      </c>
+      <c r="C14">
         <v>327000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>282000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>294000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>285000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>292000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="I14">
         <v>283000000.0</v>
       </c>
       <c r="J14">
+        <v>283000000.0</v>
+      </c>
+      <c r="K14">
         <v>274000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>267000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>276000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>269000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>255000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>254000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>275000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>277000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>273000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>262000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>278000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>292000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>307000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>315000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>340000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>355000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>353000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>356000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>359000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000000.0</v>
       </c>
       <c r="AE14">
         <v>353000000.0</v>
       </c>
       <c r="AF14">
+        <v>353000000.0</v>
+      </c>
+      <c r="AG14">
         <v>392000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>388000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>387000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>282000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>158000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>132000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>111000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>277000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>80000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>227000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="C15">
         <v>227000000.0</v>
       </c>
       <c r="D15">
         <v>227000000.0</v>
       </c>
       <c r="E15">
+        <v>227000000.0</v>
+      </c>
+      <c r="F15">
         <v>229000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000000.0</v>
       </c>
       <c r="H15">
         <v>209000000.0</v>
       </c>
       <c r="I15">
+        <v>209000000.0</v>
+      </c>
+      <c r="J15">
         <v>210000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>201000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="M15">
         <v>192000000.0</v>
       </c>
       <c r="N15">
+        <v>192000000.0</v>
+      </c>
+      <c r="O15">
         <v>190000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000000.0</v>
       </c>
       <c r="P15">
         <v>182000000.0</v>
       </c>
       <c r="Q15">
+        <v>182000000.0</v>
+      </c>
+      <c r="R15">
         <v>172000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000000.0</v>
       </c>
       <c r="S15">
         <v>156000000.0</v>
       </c>
       <c r="T15">
-        <v>149000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="U15">
+        <v>188000000.0</v>
+      </c>
+      <c r="V15">
         <v>131000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>129000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>186000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000000.0</v>
       </c>
       <c r="Y15">
         <v>118000000.0</v>
       </c>
       <c r="Z15">
+        <v>118000000.0</v>
+      </c>
+      <c r="AA15">
         <v>117000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>93000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>92000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>93000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="AF15">
         <v>74000000.0</v>
       </c>
       <c r="AG15">
+        <v>74000000.0</v>
+      </c>
+      <c r="AH15">
         <v>76000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>79000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>70000000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>72000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>73000000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>14764000000.0</v>
+      </c>
+      <c r="C16">
         <v>3715000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2693000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3087000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3277000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3364000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2664000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2284000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2717000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2646000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3201000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2805000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2415000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2488000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2851000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2928000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3191000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3853000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3926000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3913000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4382000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4132000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4061000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4132000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3010000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3249000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2808000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3138000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3073000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3723000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4765000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4879000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5631000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7030000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4777000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>981000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1027000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>981000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>998000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1129000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1267000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>164000000.0</v>
+      </c>
+      <c r="C18">
         <v>1285000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>634000000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>209000000.0</v>
+      </c>
+      <c r="F18">
         <v>409000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>837000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>710000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>56000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>451000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>932000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>529000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>582000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>197000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>657000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>417000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>147000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-105000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>644000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>305000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>385000000.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>457000000.0</v>
+      </c>
+      <c r="W18">
         <v>251000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>52000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>63000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>153000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1254000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>81000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>355000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-419000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>747000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-95000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>117000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-462000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-559000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>279000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-422000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>363000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-125000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-102000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-298000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:41">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1055000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-286000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-310000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-217000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-269000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-261000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-269000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-314000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-90000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-184000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-229000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-984000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-150000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-164000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-266000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-251000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-82000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>44000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-174000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-67000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-114000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-119000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-318000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-386000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-96000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-307000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-256000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>9885000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21">
-        <v>-9000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>-9000000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-9000000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-5000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-28000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-44000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-15000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-841000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-36000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-76000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-21000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1203000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-115000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-360000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-161000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-18000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-48000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-68000000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>938000000.0</v>
+      </c>
+      <c r="C22">
         <v>2624000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>617000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>711000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>409000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1201000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>773000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>579000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>455000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>450000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>524000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>414000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>581000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>182000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-837000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>72000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>293000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-77000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-605000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>652000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-170000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-355000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-16098000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>48000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>57000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>32000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>131000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-38000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>70000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>31000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>314000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-20000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8000000.0</v>
       </c>
-      <c r="AL22"/>
       <c r="AM22"/>
-      <c r="AN22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>-141000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>141000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-134000000.0</v>
+      </c>
+      <c r="C23">
         <v>-31000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-52000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-20000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-85000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-9000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-59000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-647000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-53000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-50000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-30000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-23000000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="V23">
         <v>-88000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-64000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-63000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-94000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-61000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-65000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-85000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-91000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-96000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-157000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-114000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-135000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-150000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7053000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1359000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>230000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-347000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>305000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-77000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>382000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>-363000000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="C24">
-        <v>-255000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D24">
-        <v>-286000000.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="E24">
-        <v>-310000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="F24">
-        <v>65000000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="G24">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="H24">
+        <v>-34000000.0</v>
+      </c>
+      <c r="I24">
         <v>-19000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>100000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-277000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>92000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>81000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-60000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-16000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-42000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-180000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-13000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-58000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>115000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>60000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>53000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>48000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-253000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>183000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-69000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-21000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>89000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>220000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>206000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>43000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-16000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-110000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4000000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-32000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>37000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-34000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-671000000.0</v>
+      </c>
+      <c r="C25">
         <v>-1663000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-580000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-119000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>140000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-129000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-100000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-17000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-44000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>286000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>168000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-172000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-433000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>148000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>495000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>621000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-78000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-82000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>97000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>139000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>586000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-911000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-16000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>40000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16038000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>800000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>62000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>136000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>39000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-91000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-215000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-89000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-64000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-527000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>346000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-67000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-541000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-218000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>468000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-306000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:41">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-196000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-188000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-152000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-166000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-158000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-320000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-119000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-99000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-101000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-265000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-226000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-236000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-328000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-106000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-39000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>250000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-1461000000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-512000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-513000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-174000000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>45000000.0</v>
+      </c>
+      <c r="C27">
         <v>50000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>51000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>52000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>50000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>48000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>53000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>50000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>51000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>49000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="M27">
         <v>49000000.0</v>
       </c>
       <c r="N27">
+        <v>49000000.0</v>
+      </c>
+      <c r="O27">
         <v>207000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>53000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>50000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>52000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>205000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>140000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>210000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>239000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>187000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>46000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>623000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>121000000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>282000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>308000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>37000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>9523000000.0</v>
+      </c>
+      <c r="C28">
         <v>-258000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-279000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-443000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-502000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-234000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-364000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-502000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-427000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1168000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-310000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-300000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-250000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-295000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-429000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-399000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-469000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-558000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-300000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1030000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-255000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-269000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-201000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1022000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-327000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-538000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-569000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-195000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-232000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1716000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-275000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-819000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1553000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2707000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8372000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-457000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>457000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-331000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-52000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>20000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>261000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>500000000.0</v>
+      </c>
+      <c r="C29">
         <v>1662000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>929000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>510000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>709000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1190000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1010000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>348000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>784000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>932000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>811000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>858000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>461000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>898000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>597000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>321000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>72000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>774000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>416000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>506000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>678000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>377000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>219000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>230000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>478000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1357000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>360000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>593000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-184000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1089000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>240000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>139000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>294000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-214000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-358000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>346000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-346000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>457000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>41000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-229000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>1038000000.0</v>
+      </c>
+      <c r="C30">
         <v>-393000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1055000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-286000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-310000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-217000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-269000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-261000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-269000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-314000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-90000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-185000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-229000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-984000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-150000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-164000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-266000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-251000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-82000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>44000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-174000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-67000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-114000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-119000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-318000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-386000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-96000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-307000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-256000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-374000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-42000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-28000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-134000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-244000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3828000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>67000000.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-126000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-130000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-129000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-87000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>