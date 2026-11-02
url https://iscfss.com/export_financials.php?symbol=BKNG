--- v0 (2026-07-29)
+++ v1 (2026-11-02)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5436,729 +5439,735 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>5145000000.0</v>
+      </c>
+      <c r="C2">
         <v>4131000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5094000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4025000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4280000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3292000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3824000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4065000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3928000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3268000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3374000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3020000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2123000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2132000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2507000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2131000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2240000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1504000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1586000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1466000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1028000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>570000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>735000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1114000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>581000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>926000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1239000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1275000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1291000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>934000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1134000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1174599000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1053509000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>841274000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>667523000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>805740000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>598200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>407575000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>419108000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>494607000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>431870000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>334783000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>322842000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>388528000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>367221000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>567322000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>281480000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>525441000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>340903000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>299411000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>247345000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>312896000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>316251000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>250546000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>184648000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240176000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>201203000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>173984000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>146867000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>169545000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>127794000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>115512000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>90311000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>112753000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>119138000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>75256000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>60568000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>62995000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>77168000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>77832000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>46290000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>65802000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>78356000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>68934000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>47708000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>59359000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>58999000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>57906000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>49032000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>53806000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>56402000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>49387000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>37851000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>48922000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>57175000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>58900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>40612000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>50640000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>49380000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>38023000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>25061000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>38467000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>46863000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>36020000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>35375000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>40972000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>55422000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>62177000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>45941000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>34931000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>69531000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>51377000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>40691000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>59447000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>73292000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>59411000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>24300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>32900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>26900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>13100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6227,52 +6236,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6341,420 +6351,422 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-348000000.0</v>
+      </c>
+      <c r="C5">
         <v>-310000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-290000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-301000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-303000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-387000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-375000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-303000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-324000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-356000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-323000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-285000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-291000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-267000000.0</v>
       </c>
       <c r="O5">
         <v>-267000000.0</v>
       </c>
       <c r="P5">
+        <v>-267000000.0</v>
+      </c>
+      <c r="Q5">
         <v>-391000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-252000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-183000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-144000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-72000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-43000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-160000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-118000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-196000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-233000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-342000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-191000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-265000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-230000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-169000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-316000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-233806000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-76283000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>56406000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>236982000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>653666000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>573915000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>247055000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-134684000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>322346000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>135442000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>297765000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>244852000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-185465000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-43123000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-224545000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-259902000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-72204000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>78335000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>92751000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>84729000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>39761000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-75582000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-88060000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-23676000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-62872000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-107647000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-51112000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-87582000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-59835000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>19476000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10360000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-32889000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-19048000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-94673000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-47768000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4814000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-11106000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-64535000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-40397000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3759000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>75100000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>73578000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>50344000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>49628000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>35035000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>29541000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>26347000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>12236000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11868000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3475000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-15217000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-9314000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-5390000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3596000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>11941000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>61000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1515000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-468000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-734000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1040000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="CQ5">
         <v>101000.0</v>
       </c>
       <c r="CR5">
+        <v>101000.0</v>
+      </c>
+      <c r="CS5">
         <v>65000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33334000.0</v>
       </c>
       <c r="CU5">
         <v>-33334000.0</v>
       </c>
       <c r="CV5">
+        <v>-33334000.0</v>
+      </c>
+      <c r="CW5">
         <v>-3539000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-4304000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-8471000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-14209000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1162000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>2224000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5969000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-7400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="DE5">
         <v>-2100000.0</v>
       </c>
       <c r="DF5">
         <v>-2100000.0</v>
       </c>
+      <c r="DG5">
+        <v>-2100000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6810,188 +6822,193 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>514000000.0</v>
+      </c>
+      <c r="C7">
         <v>530000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>557000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>533000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>517000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>476000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>483000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>508000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>529000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>556000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>599000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>547000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>533000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>539000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>552000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>286000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>323000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>349000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>351000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>295000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>314000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>331000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>366000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>401000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>417000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>438000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>462000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>466000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>495000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>488000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7027,116 +7044,119 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>13000000.0</v>
       </c>
       <c r="C8">
-        <v>1000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7181,604 +7201,609 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>6848000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6712000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6491000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6385000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6278000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6163000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6159000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6068000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6059000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5965000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5851000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5779000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5699000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5758000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5756000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5678000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5599000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5519000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5445000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5343776000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5225709000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5034164000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5783089000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5707331000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5633659000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5558194000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5482653000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5410913000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5377160000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5273830000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5184910000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5097560000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5009753000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4926560000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4923196000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4848824000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4703329000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4650077000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4592979000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4459333000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4408981000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2645316000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2612197000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2593883000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2569123000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2536639000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2431279000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2394034000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2372283000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2347728000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2417092000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2355093000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2400959000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>17214000000.0</v>
+      </c>
+      <c r="C10">
         <v>16024000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17203000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16509000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17595000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15578000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16164000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15775000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16290000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15629000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12107000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13294000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14602000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14140000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12221000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9021000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11841000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10549000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11127000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11643000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11231000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12151000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10562000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11197000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10404000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6363000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6312000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6466000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5256000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2334000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2624000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2973096000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3186665000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2622086000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2541604000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2846300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2634264000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2434020000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2081075000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2422269000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2693718000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1857165000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1477265000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1841658000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1888949000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3255814000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3148651000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5043724000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3503899000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1288150000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1289994000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1096094000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1762214000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1611210000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1536349000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>898470000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>812786000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1192075000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>632836000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>421166000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>611249000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>551074000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>358967000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>533121000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>356035000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>348775000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>202141000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>362473000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>333449000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>291260000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>364550000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>413386000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>471068000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>508235000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>385359000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>423508000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>426521000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>454988000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>423577000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>308670000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>118771000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>81907000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>80341000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>100089000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>118270000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>100071000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>101270000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>77281000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>156306000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>176092000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>93732000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>115302000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>69292000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>52560000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>67182000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>66857000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>98140000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>92051000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>99943000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>99013000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>124284000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>98698000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>77024000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>104501000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>95434000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>125855000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>133200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>115500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>142800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>30600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7847,1888 +7872,1904 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>17214000000.0</v>
+      </c>
+      <c r="C12">
         <v>16024000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17785000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16509000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17595000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15578000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16164000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15775000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16327000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15991000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12683000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13918000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15242000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14499000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12426000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9137000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11841000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10549000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11152000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12165000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11732000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12651000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11063000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11197000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10404000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7189000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7310000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7439000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6809000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4315000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6284000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7131172000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7332418000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6862790000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7401477000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7253328000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6356089000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5370178000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4299955000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4378316000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4370960000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3382802000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2648511000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3052842000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3188076000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4635455000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4290833000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6237077000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7164706000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6710508000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6752714000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6583620000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5945074000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5181617000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5183194000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4667997000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3942342000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3618703000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2657663000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2404633000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1949418000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1745586000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1662218000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1475069000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1220199000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1235668000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>800155000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>719266000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>589568000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>497054000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>463438000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>452236000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>551221000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>549661000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>507858000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>496556000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>448931000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>454988000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>431560000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>341356000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>191493000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>167453000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>153086000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>152970000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>255868000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>242038000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>224082000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>221662000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>362666000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>255668000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>245468000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>263329000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>132284000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>122754000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>131336000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>134335000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>160598000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>160378000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>149212000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>144511000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>154717000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>125092000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>87976000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>130623000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>138707000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>149480000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>172000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>192900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>142800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>30600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>13000000.0</v>
       </c>
       <c r="C13">
-        <v>1000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
-      <c r="G13"/>
+      <c r="G13">
+        <v>1000000.0</v>
+      </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>489000.0</v>
       </c>
       <c r="AH13">
+        <v>489000.0</v>
+      </c>
+      <c r="AI13">
         <v>488000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486000.0</v>
       </c>
       <c r="AK13">
         <v>486000.0</v>
       </c>
       <c r="AL13">
         <v>486000.0</v>
       </c>
       <c r="AM13">
+        <v>486000.0</v>
+      </c>
+      <c r="AN13">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000.0</v>
       </c>
       <c r="AO13">
         <v>484000.0</v>
       </c>
       <c r="AP13">
         <v>484000.0</v>
       </c>
       <c r="AQ13">
-        <v>482000.0</v>
+        <v>484000.0</v>
       </c>
       <c r="AR13">
         <v>482000.0</v>
       </c>
       <c r="AS13">
         <v>482000.0</v>
       </c>
       <c r="AT13">
+        <v>482000.0</v>
+      </c>
+      <c r="AU13">
         <v>481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="AV13">
         <v>480000.0</v>
       </c>
       <c r="AW13">
         <v>480000.0</v>
       </c>
       <c r="AX13">
+        <v>480000.0</v>
+      </c>
+      <c r="AY13">
         <v>478000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>476000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>468000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>467000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000.0</v>
       </c>
       <c r="BD13">
         <v>450000.0</v>
       </c>
       <c r="BE13">
         <v>450000.0</v>
       </c>
       <c r="BF13">
+        <v>450000.0</v>
+      </c>
+      <c r="BG13">
         <v>449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="BH13">
         <v>446000.0</v>
       </c>
       <c r="BI13">
         <v>446000.0</v>
       </c>
       <c r="BJ13">
+        <v>446000.0</v>
+      </c>
+      <c r="BK13">
         <v>445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="BL13">
         <v>438000.0</v>
       </c>
       <c r="BM13">
+        <v>438000.0</v>
+      </c>
+      <c r="BN13">
         <v>432000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>424000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>405000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>391000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>377000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>373000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>367000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>362000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>355000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>347000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>346000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>345000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>343000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>342000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>331000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>329000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>327000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>325000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>323000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>321000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>320000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>319000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>317000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>316000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>315000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="CN13">
         <v>306000.0</v>
       </c>
       <c r="CO13">
+        <v>306000.0</v>
+      </c>
+      <c r="CP13">
         <v>303000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884000.0</v>
       </c>
       <c r="CR13">
         <v>1884000.0</v>
       </c>
       <c r="CS13">
+        <v>1884000.0</v>
+      </c>
+      <c r="CT13">
         <v>1882000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1880000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1836000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1832000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1720000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1650000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1454000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>1390000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>1380000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>1361000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>1300000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>1200000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>770000000.0</v>
+      </c>
+      <c r="C14">
         <v>794000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>815975000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>813950000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>815475000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>827325000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>835650000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>846600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>856675000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>867650000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>880550000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>899675000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>924100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>949575000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>967725000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>991775000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1016625000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1023025000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1034275000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1033550000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1026350000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1024325000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1023600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1027025000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1024875000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1027325000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1055250000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1070775000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1090025000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1135900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1164725000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1193775000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1213750000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1230125000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1216975000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1249300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1251400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1250625000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1250500000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1249375000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1251475000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1253225000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1260075000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1278250000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1300950000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1310150000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1325575000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1325600000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1323875000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1325450000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1323450000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1324600000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1302775000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1283825000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1281025000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1279625000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1280650000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1283675000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1280275000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1279600000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1277625000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1278975000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1274700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1263975000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1271175000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1271550000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1238050000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1241750000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1211975000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1175325000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1216775000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1216400000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1248700000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1228350000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1137600000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1148100000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1091675000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>929775000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1118050000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1159625000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1174825000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>984500000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1160900000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1162125000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1162900000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>994100000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1058175000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1006975000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>998300000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>972625000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>975225000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>995300000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>982100000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>937104050.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>947201900.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>998295450.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>998124575.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1000074975.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>854337500.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>900730100.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>916937500.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>785944650.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>695772450.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>696218375.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>689300325.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>693751200.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>561037175.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>599765250.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>595833325.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>593000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>489000.0</v>
       </c>
       <c r="AH15">
+        <v>489000.0</v>
+      </c>
+      <c r="AI15">
         <v>488000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486000.0</v>
       </c>
       <c r="AK15">
         <v>486000.0</v>
       </c>
       <c r="AL15">
         <v>486000.0</v>
       </c>
       <c r="AM15">
+        <v>486000.0</v>
+      </c>
+      <c r="AN15">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000.0</v>
       </c>
       <c r="AO15">
         <v>484000.0</v>
       </c>
       <c r="AP15">
         <v>484000.0</v>
       </c>
       <c r="AQ15">
-        <v>482000.0</v>
+        <v>484000.0</v>
       </c>
       <c r="AR15">
         <v>482000.0</v>
       </c>
       <c r="AS15">
         <v>482000.0</v>
       </c>
       <c r="AT15">
+        <v>482000.0</v>
+      </c>
+      <c r="AU15">
         <v>481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="AV15">
         <v>480000.0</v>
       </c>
       <c r="AW15">
         <v>480000.0</v>
       </c>
       <c r="AX15">
+        <v>480000.0</v>
+      </c>
+      <c r="AY15">
         <v>478000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>476000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>468000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>467000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000.0</v>
       </c>
       <c r="BD15">
         <v>450000.0</v>
       </c>
       <c r="BE15">
         <v>450000.0</v>
       </c>
       <c r="BF15">
+        <v>450000.0</v>
+      </c>
+      <c r="BG15">
         <v>449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="BH15">
         <v>446000.0</v>
       </c>
       <c r="BI15">
         <v>446000.0</v>
       </c>
       <c r="BJ15">
+        <v>446000.0</v>
+      </c>
+      <c r="BK15">
         <v>445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="BL15">
         <v>438000.0</v>
       </c>
       <c r="BM15">
+        <v>438000.0</v>
+      </c>
+      <c r="BN15">
         <v>432000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>424000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>405000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>391000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>377000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>373000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>367000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>362000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>355000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>347000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>346000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>345000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>343000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>342000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>331000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>329000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>327000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>325000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>323000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>321000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>320000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>319000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>317000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>316000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>315000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="CN15">
         <v>306000.0</v>
       </c>
       <c r="CO15">
+        <v>306000.0</v>
+      </c>
+      <c r="CP15">
         <v>303000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884000.0</v>
       </c>
       <c r="CR15">
         <v>1884000.0</v>
       </c>
       <c r="CS15">
+        <v>1884000.0</v>
+      </c>
+      <c r="CT15">
         <v>1882000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1880000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1836000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1832000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1720000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1650000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1454000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1390000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1380000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1361000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1200000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>10121000000.0</v>
+      </c>
+      <c r="C16">
         <v>8189000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5270000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6283000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9149000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6871000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4031000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4907000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6931000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5328000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3254000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3717000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6040000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4500000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2223000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2253000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4395000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2765000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>906000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1086000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1896000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>643000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>323000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>487000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>910000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>960000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1561000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1567000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2343000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1797000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1022000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1101255000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1802182000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1425649000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>980455000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>827361000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1185639000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>879405000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>614361000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>568304000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>758268000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>535536000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>434881000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>413495000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>660272000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>525148000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>460558000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>416852000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>569310000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>471956000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>437127000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>430661000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>535644000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>403530000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>368823000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>36755000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>70559000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>117800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>141611000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>71146000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>60758000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>50405000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>41718000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>35608000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>29664000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>92694000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>82504000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>55946000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>59589000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>124576000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>50094000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>96533000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>4714000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>6720000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>5093000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>7055000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>827000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4345000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3643000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>31485000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>23230000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>29040000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>43245000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>111080000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>137462000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>158658000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>137969000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>151408000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>158888000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>174236000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>338000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>368000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>685000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>723000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>805000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>721000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>905000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>906000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1107000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1111000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1127000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1006000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>931000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>786000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>876000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>868000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>504000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>513000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>370000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>491160000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>502581000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>481220000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>481139000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>407935000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>397449000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>497847000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>822334000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>802433000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>803935000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>830161000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>892576000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>952388000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>991882000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1072038000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1040260000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>866167000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>396489000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>334631000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>326425000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>371498000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>387296000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>41474000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>45159000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>46305000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45237000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>45720000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>46990000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>47448000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>54679000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>55938000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>56440000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>59402000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>59179000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9797,1849 +9838,1866 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>2672000000.0</v>
+      </c>
+      <c r="C20">
         <v>2662000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2669000000.0</v>
       </c>
       <c r="D20">
         <v>2669000000.0</v>
       </c>
       <c r="E20">
+        <v>2669000000.0</v>
+      </c>
+      <c r="F20">
         <v>2855000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2816000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2799000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2838000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2814000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2815000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2826000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2804000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2821000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2816000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2807000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2808000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2842000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2878000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2887000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1872000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1886000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1882000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1895000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1865000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2412000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2391000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2913000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2885000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2915000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2907000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2910000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2845129000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2850396000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2754747000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2737671000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2727897000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2418630000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2402306000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2396906000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2416338000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3360585000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3378327000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3375000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3386519000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3366396000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3327784000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3326474000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3483144000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1905551000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1771548000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1767912000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1761194000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1738346000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>502295000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>522672000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>517721000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>508331000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>520769000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>504784000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>510154000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>529594000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>525801000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>510894000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>453618000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>426324000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>333531000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>350630000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>349981000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>347221000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>321122000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>326863000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>353407000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>311200000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>295332000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>287159000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>270807000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>236612000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>228354000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>226707000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>218813000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>213846000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>201339000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>198417000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>202469000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>127665000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>132540000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>138859000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>8779000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>32837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8779000.0</v>
       </c>
       <c r="CM20">
         <v>8779000.0</v>
       </c>
       <c r="CN20">
+        <v>8779000.0</v>
+      </c>
+      <c r="CO20">
         <v>23646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10517000.0</v>
       </c>
       <c r="CP20">
         <v>10517000.0</v>
       </c>
       <c r="CQ20">
         <v>10517000.0</v>
       </c>
       <c r="CR20">
         <v>10517000.0</v>
       </c>
       <c r="CS20">
+        <v>10517000.0</v>
+      </c>
+      <c r="CT20">
         <v>22535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23646000.0</v>
       </c>
       <c r="CU20">
         <v>23646000.0</v>
       </c>
-      <c r="CV20"/>
+      <c r="CV20">
+        <v>23646000.0</v>
+      </c>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>852000000.0</v>
+      </c>
+      <c r="C21">
         <v>882000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>918000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>961000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1291000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1333000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1382000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1450000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1498000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1553000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1613000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1660000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1722000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1777000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1829000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1855000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1925000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1997000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2057000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1677000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1725000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1762000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1812000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1838000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1865000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1897000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1954000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1985000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2041000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2078000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2125000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2117275000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2162766000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2140098000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2176823000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2218152000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1914767000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1951999000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1993885000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2040213000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2082120000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2128539000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2167533000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2203270000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2246629000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2282347000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2334761000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2175214000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>976946000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>998307000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1019985000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1038863000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1052087000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>191135000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>208113000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>192488000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>196037000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>210918000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>200151000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>210693000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>228885000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>234063000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>232030000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>243243000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>236547000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>156832000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>172080000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>179794000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>183042000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>174886000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>193231000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>213392000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>192555000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>182841000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>182748000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>182438000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>152241000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>148261000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>152925000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>153114000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>149270000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>146462000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>348092000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>361374000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>214402000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>226735000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>98908000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>226769000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>46407000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>15593000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>15832000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>13741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10517000.0</v>
       </c>
       <c r="CP21">
         <v>10517000.0</v>
       </c>
       <c r="CQ21">
         <v>10517000.0</v>
       </c>
       <c r="CR21">
         <v>10517000.0</v>
       </c>
       <c r="CS21">
-        <v>22535000.0</v>
+        <v>10517000.0</v>
       </c>
       <c r="CT21">
         <v>22535000.0</v>
       </c>
       <c r="CU21">
+        <v>22535000.0</v>
+      </c>
+      <c r="CV21">
         <v>23646000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>680000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>849000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>655000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>477000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>612000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>492000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>395000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>404000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>394000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>332000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>286000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>337000000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
       <c r="AS22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT22">
         <v>1.0</v>
       </c>
       <c r="AU22">
         <v>1.0</v>
       </c>
       <c r="AV22">
         <v>1.0</v>
       </c>
       <c r="AW22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AX22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
       <c r="BA22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>21923000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>29682000000.0</v>
+      </c>
+      <c r="C23">
         <v>27720000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29264000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>28752000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>30684000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27191000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27708000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27978000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28541000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27728000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24342000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25635000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>26558000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25206000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25361000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22063000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>24493000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22384000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23641000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23341000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23881000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>23655000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>21874000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22145000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20912000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17862000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21402000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21446000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21494000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22366000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22687000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24370476000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>25296253000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>25018960000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>25451263000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25789111000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>23458323000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>21994252000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19838973000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20033784000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>19687170000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18334546000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17420575000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16614770000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17027346000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>16842492000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14940563000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15184380000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11600323000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10813684000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10444460000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10445655000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9867371000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6855127000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6569742000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6217809000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5428806000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5092827000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3970671000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3815573000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3360075000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3065351000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2905953000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2746545000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2445739000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2201561000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1834224000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1797036000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1492337000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1328028000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1343977000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1456113000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1491546000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1428191000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1350856000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1370709000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1167664000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1165739000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1105648000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1034534000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>828177000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>773432000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>754028000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>775831000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>567255000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>559798000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>542082000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>537853000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>494612000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>353209000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>337784000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>362278000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>229006000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>208258000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>211162000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>223818000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>282134000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>282151000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>262190000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>241685000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>268661000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>240562000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>195078000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>285573000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>492838000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>482717000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>441900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>267100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>204800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>209700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>18180000000.0</v>
+      </c>
+      <c r="C24">
         <v>15398000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16856000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15997000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17473000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15369000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14853000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13793000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13361000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13438000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12223000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11856000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13198000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11272000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11985000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7950000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8190000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8435000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8937000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9876000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9986000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9930000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11029000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10829000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10633000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7557000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7640000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7512000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7686000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7619000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8649000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8703901000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>7810223000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8041816000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8812751000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>8736080000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7579713000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7308623000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6199060000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6381709000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7255205000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>6321202000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6158443000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5421328000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>5399966000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5304108000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3850085000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3888019000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1765699000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1753160000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1750580000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1731027000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1762890000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>935997000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>936651000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>937266000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>937841000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>938377000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>77360000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>82831000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>88222000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>93569000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>476268000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>471112000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>474051000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>460978000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>568865000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>523718000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>223261000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>223216000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>223549000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>223562000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>224247000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>223576000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>224418000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>224572000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>223348000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>124996000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>124524000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>125000000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>13198000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11272000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11985000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7950000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8190000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8435000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8937000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9876000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9991000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9930000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11029000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10829000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10633000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7557000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7640000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7512000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7686000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7619000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8649000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8703901000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7810223000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8041816000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8812751000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8736080000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7579713000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7308623000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6199060000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6381709000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7255205000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6321202000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6158443000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5421328000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5399966000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5304108000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3850085000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3888019000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1765699000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1757478000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1750580000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1767757000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1762890000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>935997000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>936651000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>937266000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>937841000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>938377000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>77360000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>82831000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>88222000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>93569000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>476268000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>471112000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>474051000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>448000000.0</v>
+      </c>
+      <c r="C26">
         <v>473000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>582000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>651000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>559000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>538000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>536000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>500000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>468000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>443000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>440000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>420000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>440000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>806000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2789000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2650000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2381000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2200000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3175000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3283000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4319000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3788000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3759000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3672000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2946000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2056000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4477000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4319000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4618000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8445000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8408000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9114218000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9444908000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9432763000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10421600000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11114314000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>10263659000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10140630000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>9591067000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>9296417000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7954414000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7594338000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>7931363000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6327630000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6395468000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4973644000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3755653000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1965182000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
@@ -11657,52 +11715,53 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11771,463 +11830,469 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>3480000000.0</v>
+      </c>
+      <c r="C28">
         <v>2919000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2090000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1020000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1394000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>922000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>917000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>945000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1047000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1827000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2676000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1022000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-16000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1475000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>816000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>449000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2045000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-432000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>150000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-314000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1249000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2015000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1818000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1012000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1619000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2623000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2778000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2494000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3900000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6741000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6025000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5730805000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5526105000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6309989000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6979094000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6780181000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5829856000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5826620000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5057181000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4885920000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4561487000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4464037000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4681178000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3579670000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3511017000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2048294000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>738300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1118700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1698219000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>562717000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>603984000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1173199000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>490089000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-197750000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-134009000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>553338000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>633881000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>249494000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-57836000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>153834000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-36249000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>24139000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>117476000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-61835000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>159997000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>209678000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-6278000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-91535000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>23031000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>81220000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>28435000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>54133000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>49008000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>61842000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>184437000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>145945000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>142640000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>113992000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>145288000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>215048000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>104490000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>141309000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>143208000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>123473000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>105977000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>123505000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>123148000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>147291000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>67042000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-51096000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>30792000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>9698000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-69292000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-52560000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-67182000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-66857000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-98140000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-92051000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-99943000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-99013000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-124284000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-98698000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-77024000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-104501000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-95434000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-125855000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-133200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-115500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-142800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-29600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>9397000000.0</v>
+      </c>
+      <c r="C29">
         <v>9689000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13158000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12260000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11815000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9912000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12578000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12559000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12532000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12848000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11440000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13144000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13388000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13200000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15267000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12854000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13475000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14141000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17104000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16579000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16970000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18599000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>16907000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16721000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15605000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12383000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12267,683 +12332,690 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>4341000000.0</v>
+      </c>
+      <c r="C30">
         <v>3520000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3820000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4013000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4370000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3290000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3199000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3649000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3814000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3296000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3253000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3447000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2805000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2048000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2229000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2284000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2249000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1611000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1358000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1555000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1290000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>586000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>529000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>859000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>566000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>667000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1680000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1788000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1973000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1491000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1523000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1719059000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1715055000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1530321000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1217801000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1437762000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1230602000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>934254000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>860115000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1105086000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>982993000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>857140000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>645169000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>890532000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>889868000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>706776000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>643894000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>843560000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>841133000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>627160000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>535962000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>706234000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>649250000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>471807000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>367512000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>493777000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>429520000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>324562000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>264453000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>345339000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>321358000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>221978000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>162426000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>248946000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>208056000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>132497000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>118659000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>169864000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>150045000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>104747000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>92328000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>138875000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>132523000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>97261000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>70712000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>103558000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>76831000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>52134000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>48536000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>58577000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>53025000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>33821000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>30043000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>36200000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>31811000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>25915000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>18314000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>24146000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>23733000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>19052000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10782000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>18809000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>23565000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>16106000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>13636000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>16654000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>21977000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>20218000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>15665000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>25021000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>25839000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>20706000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>13889000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>29731000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>42764000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>52859000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>21800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>30900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>24100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>160200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-5208000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3519000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1854000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-993000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-765000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-502000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1234000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1996000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1188000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1120000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1186000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1210000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-278000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-453000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1066000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1081000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>351000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1930000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3750000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4989406000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5505113000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5792896000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6349067000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>7940346000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7271349000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>6479235000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5457889000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>5380523000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3832000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3545501000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3252936000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2936984000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2944940000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3019994000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2905788000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>3075529000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>4942870000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4443872000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>4130365000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3633295000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>3110020000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>3537066000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3381132000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3061333000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2399777000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2115096000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2073765000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1828898000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1386866000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1115644000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1116201000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>984401000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>765032000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>1986000000.0</v>
+      </c>
+      <c r="C32">
         <v>1123000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5566000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5438000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4627000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3556000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4844000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3851000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3087000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3644000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3704000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5647000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6868000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6562000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7324000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3867000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4642000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5397000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6899000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8573000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7065000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7640000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8781000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8615000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7544000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5124000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12983,1326 +13055,1337 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>6625000000.0</v>
+      </c>
+      <c r="C33">
         <v>6786000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7000000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7049000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7421000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7241000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7217000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7449000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7248000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7252000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7308000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7156000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7209000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>7574000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>9563000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>9653000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9569000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9509000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10496000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8989000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10092000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9547000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9668000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>9562000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>9459000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>8602000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11569000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11390000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>11474000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>15289000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14280000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>14902629000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15262879000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>15514096000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>16416458000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>16664516000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>15185753000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>15006370000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>14437454000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>14200202000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>13772703000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>13469783000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>13867338000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12315813000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>12333875000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>10875011000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>9673189000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7880515000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3091564000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2957744000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2963519000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2956608000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2941221000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>824675000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>887367000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>852080000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>850507000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>889765000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>903827000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>933596000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>983640000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>959681000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>948489000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>906487000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>888063000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>724960000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>811283000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>846678000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>695342000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>681643000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>720138000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>816941000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>768361000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>744593000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>737856000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>740887000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>615292000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>609986000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>602559000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>596904000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>541324000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>529600000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>530346000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>544990000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>249460000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>261571000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>269536000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>258854000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>78555000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>52670000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>54271000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>52653000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>48130000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>46130000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>41594000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>45587000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>71346000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>73557000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>76879000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>55709000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>57682000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>62063000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>63855000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>104464000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>284185000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>264596000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>230200000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>32900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>21300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>12300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>700000000.0</v>
+      </c>
+      <c r="C34">
         <v>705000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>714000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>679000000.0</v>
       </c>
       <c r="E34">
         <v>679000000.0</v>
       </c>
       <c r="F34">
+        <v>679000000.0</v>
+      </c>
+      <c r="G34">
         <v>653000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>199000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>204000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>200000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>152000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>161000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>160000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1206000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1422000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>172000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1177000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1214000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1377000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1375000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1235000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>122000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1382000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1400000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1429000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1440000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1552000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587000000.0</v>
       </c>
       <c r="AB34">
         <v>1587000000.0</v>
       </c>
       <c r="AC34">
+        <v>1587000000.0</v>
+      </c>
+      <c r="AD34">
         <v>1648000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1743000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1328000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1293381000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1288333000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1412186000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1398907000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>143827000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>134537000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>128564000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>138767000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>141096000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>143674000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>143242000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>134777000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>131474000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>146399000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>132987000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>103533000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>107938000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>106858000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>81177000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>75981000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>83934000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>88088000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>90589000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>68944000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>47813000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>41122000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>43526000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>39183000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>37119000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>33858000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>47209000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>42990000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>28481000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>26894000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>19394000000.0</v>
+      </c>
+      <c r="C35">
         <v>16633000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>18144000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17223000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18705000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16909000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16081000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14953000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14611000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14948000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13756000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13428000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14742000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13062000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14105000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9850000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10209000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10533000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11217000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12017000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>12353000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>12423000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>13556000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13264000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13004000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9891000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10103000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9967000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>9838000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9875000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>10347000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10488442000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9555494000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9883824000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10689834000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>9278441000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8096622000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>7912513000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>7131623000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7290734000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>8202814000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>7294605000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>7185796000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6505190000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6538247000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6509133000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4993549000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4861348000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2267711000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2168968000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2144453000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2186459000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2195481000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1210185000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1156386000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1031384000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1024200000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1027623000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>163533000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>167398000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>176759000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>196716000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>575698000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>558995000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>595479000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>541341000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>103830000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>117723000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>126147000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>129051000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>66943000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>71224000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>65684000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>60745000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>59870000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>59661000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>52284000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>50626000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>633934000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>592434000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>290322000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>289032000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>290283000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>284708000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>260418000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>261243000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>268562000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>263984000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>238847000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>138901000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>139063000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>139015000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>13746000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>13892000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>14185000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1001000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>14953000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>15835000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>28183000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3367000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3789000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4747000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>5108000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>59447000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>73292000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>59411000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>24300000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>32900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>26900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>1292000000.0</v>
+      </c>
+      <c r="C36">
         <v>1985000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2606000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1346000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1275000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1142000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1109000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>988000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>692000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>686000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>265000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>546000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>548000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>486000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>211000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>336000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>313000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>382000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>505000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>44000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-150000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-210000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>917000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-131000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-8000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>156000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>867000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>41000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>16000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>181000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-308014000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-311234000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>132228000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>600283000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-261330000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-233852000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-367609000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>108579000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-695004000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-748801000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-761427000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>118656000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>67421000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>69838000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>68252000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>48800000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>48471000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>7303000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>7693000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>33514000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15947000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>16316000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>35102000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>35828000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>36710000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>38483000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>41313000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>23490000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>21444000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>17157000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>8439000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>14418000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>14409000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>15520000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>13865000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>4025000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>4690000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>4919000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>5479000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>7561000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>17917000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>18781000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>19215000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>22342000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>21085000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>20216000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>21024000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>21844000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>21417000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>15195000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>17985000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>17430000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>17553000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>17431000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>17164000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>383000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>16186000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>16674000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>21385000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>21915000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>22309000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>21507000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>17923000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>9664000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>9791000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>20606000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>19731000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>20967000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>22572000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>22812000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>26202000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>26772000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>58207000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>242593000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>227466000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>202200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>12300000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>6000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14358,1689 +14441,1703 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>940000000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>886000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>824000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1059000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1118000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1103000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1059000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>950000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>957000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>901000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5205000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>875000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>923000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>942000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>867000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>885000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>545000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>529000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>134100000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>140546000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>148347000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>119548000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>15936377000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>16206968000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>14760653000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14625173000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>14090437000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>13860397000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>13452253000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>13169938000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>13592552000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>12058678000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12087773000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>10660148000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>9474236000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>7676725000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2922883000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2808371000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2828466000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2836842000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2832080000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>732175000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>798098000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>770149000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>771891000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>816245000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>839505000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>879753000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>934294000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>915295000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>908750000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>870582000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>853075000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>694144000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>780794000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>817339000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>665673000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>653083000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>690734000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>788491000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>740827000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>717708000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>710768000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>715831000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>593155000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>588586000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>580868000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>576166000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>521320000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>511566000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>512075000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>527284000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>231833000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>243899000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>253709000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>242955000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>63081000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>36978000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>37747000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>36050000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>32024000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>28440000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>20181000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>20308000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>43141000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>42266000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>44613000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>22572000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>22812000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>26202000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>26772000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>58207000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>242593000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>227466000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>1502000000.0</v>
+      </c>
+      <c r="C39">
         <v>1390000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>659000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1181000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1298000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1082000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1128000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1105000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1152000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1189000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1098000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1114000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1302000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1085000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1143000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>989000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>834000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>715000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>635000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>632000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>767000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>871000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>614000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>527000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>444000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1372000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>843000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>810000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1217000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1250000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>575000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>578326000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>985901000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1111753000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>415527000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>433505000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>685879000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>683450000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>241449000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>350180000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>560514000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>624821000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>259557000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>355583000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>615527000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>625250000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>332647000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>223228000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>502920000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>518272000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>192265000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>199193000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>331826000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>377028000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>131669000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>203955000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>206437000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>259797000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>144728000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>132005000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>105659000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>138106000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>132820000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>116043000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>129421000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>108436000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>104127000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>61228000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>57382000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>44584000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>38133000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>48061000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>39441000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>36676000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>34430000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>29708000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>26610000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>48631000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>22993000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>37697000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>42335000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>42558000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>40553000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>41671000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>30116000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>30274000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>30150000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>33191000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>29658000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>25819000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>27263000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>27487000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>25027000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>23268000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>24596000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>27242000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>28213000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>27998000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>20434000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>16444000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>30423000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>32701000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>29358000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>20755000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>27182000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>15782000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>17900000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>10400000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>16600000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>6600000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>3805000000.0</v>
+      </c>
+      <c r="C40">
         <v>4476000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4454000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4958000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4208000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5576000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6047000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5287000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3900000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4774000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3741000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4182000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3463000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3584000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2364000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2925000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2364000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1876000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1765000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2069000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1620000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1350000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1382000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1388000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1445000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1255000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1578000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1704000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1740000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1877000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1399000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1654370000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1418603000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1238815000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1138980000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1091372000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1073632000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>986681000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>857467000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>882081000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1777781000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1652791000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>681587000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1194279000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1563913000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1135912000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>600758000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>609071000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>555716000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>561915000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>545342000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>544021000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>387336000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>425032000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>387911000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>720622000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>656606000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>613053000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>424536000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>519547000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>511621000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>489540000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>380682000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>313736000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>304657000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>190007000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>127561000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>193868000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>143692000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>110066000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>152788000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>123148000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>114009000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>79894000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>59589000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>132246000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>60792000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>105302000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>51640000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>50534000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>47328000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>38861000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>33164000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>39169000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>36009000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>31617000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>33765000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>36006000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>34621000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>21245000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>24553000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>26072000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>25430000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>27816000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>29952000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>29356000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>37272000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>36800000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>41355000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>35427000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>37371000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>31608000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>38606000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>35445000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>27643000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>18046000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>15000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>10800000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>6600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1011000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1568000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1614000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1696000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1749000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1929000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1846000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2053000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2162000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2161000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2034000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1954000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1900000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2001000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1989000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1657000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1768000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1698000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1783041000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1789414000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1891906000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1398907000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>142327000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>133037000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>127064000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>138767000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>141096000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>143674000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>143242000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>134777000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>131474000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>146399000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>132987000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>103533000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>107938000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>106858000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>81177000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>75981000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>83934000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>88088000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>90589000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>68944000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>47813000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>41122000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>43526000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>39183000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>37119000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>33858000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>47209000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>42990000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>28481000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>26894000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>25201000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>24052000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>21777000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>20961000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>18717000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>18010000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>16866000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>16061000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>14172000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>13368000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>12508000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>11957000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>11466000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>11885000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>12260000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>11710000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>11173000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>10889000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>3091000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>844000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1573000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>692000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>632000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2029000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>435000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1069000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>545000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>276000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>422000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>715000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1001000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1483000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2365000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2838000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>3367000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3789000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>4747000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>5108000.0</v>
       </c>
-      <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-53494000000.0</v>
+      </c>
+      <c r="C42">
         <v>-49847000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-45959000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-43989000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-43474000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-42265000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-40170000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-39099000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-37479000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-36000000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-34251000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-31948000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-29471000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-26466000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-24492000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-22245000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-20386000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-19227000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-18131000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-18218000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-18219000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-18309000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-18277000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-18344000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-18420000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-18357000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-17108000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-15845000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-14574000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-12048000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-9266000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-7535529000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-5359009000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-4344859000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-2912777000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-2281149000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1762656000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1486793000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1343973000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-1138700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-1008148000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-812171000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-641730000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>24160000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1109742000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1880357000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2185940000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2616937000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2620131000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2570528000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2614305000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2552448000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2967882000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1557097000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1606245000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1534900000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>3034984000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2642322000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1627693000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2449688000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1573177000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1550051000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1776677000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1718470000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1764566000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1764770000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1778897000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1729648000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1710292000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1687951000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1683001000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1670587000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1655217000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1643412000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1634923000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1624258000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1613556000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1608128000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1583911000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1579750000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1719319000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1710635000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1718537000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1726471000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1723204000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1720997000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1713596000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1712823000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1711985000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1706314000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1704979000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1717130000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1710375000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1702440000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1695534000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1695528000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1706680000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1705913000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1689216000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1687341000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1644955000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1621900000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1292323000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1235648000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1234381000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1591880000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1581700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>481100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>328000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>329100000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16109,213 +16206,212 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
         <v>329000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>776000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>1335000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>4318000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>8533000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>36730000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>42793000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>48768000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>54655000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>60457000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>66174000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>71808000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>77360000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>82831000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>88222000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>93569000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>38000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>41000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>8064000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>19146000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>35985000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>50213000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>58602000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>66068000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
-      <c r="CA44">
-[...1 lines deleted...]
-      </c>
+      <c r="CA44"/>
       <c r="CB44">
         <v>13470000.0</v>
       </c>
       <c r="CC44">
         <v>13470000.0</v>
       </c>
       <c r="CD44">
         <v>13470000.0</v>
       </c>
       <c r="CE44">
         <v>13470000.0</v>
       </c>
       <c r="CF44">
         <v>13470000.0</v>
       </c>
       <c r="CG44">
         <v>13470000.0</v>
       </c>
       <c r="CH44">
         <v>13470000.0</v>
       </c>
       <c r="CI44">
         <v>13470000.0</v>
       </c>
       <c r="CJ44">
@@ -16330,1713 +16426,1729 @@
       <c r="CM44">
         <v>13470000.0</v>
       </c>
       <c r="CN44">
         <v>13470000.0</v>
       </c>
       <c r="CO44">
         <v>13470000.0</v>
       </c>
       <c r="CP44">
         <v>13470000.0</v>
       </c>
       <c r="CQ44">
         <v>13470000.0</v>
       </c>
       <c r="CR44">
         <v>13470000.0</v>
       </c>
       <c r="CS44">
         <v>13470000.0</v>
       </c>
       <c r="CT44">
         <v>13470000.0</v>
       </c>
       <c r="CU44">
-        <v>25345000.0</v>
+        <v>13470000.0</v>
       </c>
       <c r="CV44">
         <v>25345000.0</v>
       </c>
       <c r="CW44">
+        <v>25345000.0</v>
+      </c>
+      <c r="CX44">
         <v>55032000.0</v>
       </c>
-      <c r="CX44">
+      <c r="CY44">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359580000.0</v>
       </c>
       <c r="CZ44">
         <v>359580000.0</v>
       </c>
       <c r="DA44">
         <v>359580000.0</v>
       </c>
-      <c r="DB44"/>
+      <c r="DB44">
+        <v>359580000.0</v>
+      </c>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>1361000000.0</v>
+      </c>
+      <c r="C45">
         <v>1391000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3082000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1422000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1441000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1412000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2783000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1482000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1512000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1468000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2708000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1376000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1340000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1321000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1314000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1281000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1205000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1214000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1285000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1312000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1313000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1316000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1358000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1316000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1355000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1330000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>656000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>642861000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>613462000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>573040000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>480081000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>457548000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>425100000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>381197000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>347017000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>339805000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>320450000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>299845000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>274786000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>257135000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>246102000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>214863000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>198953000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>203790000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>168681000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>149373000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>135053000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>119766000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>109141000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>92500000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>89269000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>81931000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>78616000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>73520000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>64322000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>53843000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>49346000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>44386000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>39739000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>35905000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>34988000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>30816000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>30489000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>29339000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>29669000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>28560000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>29404000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>28450000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>27534000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>26885000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>27088000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>25056000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>22137000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>21400000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>21691000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>20738000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>20004000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>18034000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>18271000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>17706000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>17627000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>17672000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>15827000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>15899000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>15474000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>15692000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>16524000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>16603000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>16106000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>17690000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>21413000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>25279000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>28205000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>31291000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>32266000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>33137000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>34870000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>35861000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>37083000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>46257000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>41592000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>37130000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>28000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>20600000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>15300000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>1361000000.0</v>
+      </c>
+      <c r="C46">
         <v>784000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>807000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1422000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1441000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1412000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1391000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1482000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1512000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1468000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1489000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1376000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1340000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1321000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1314000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1281000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1303000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1331000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1318000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1207000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1205000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1214000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1285000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1312000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1313000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1316000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1358000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1316000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1355000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1330000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>656000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>642861000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>613462000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>573040000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>480081000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>457548000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>425100000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>381197000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>347017000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>339805000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>320450000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>299845000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>274786000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>257135000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>246102000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>214863000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>198953000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>203790000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>168681000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>149373000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>135053000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>119766000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>109141000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>92500000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>89269000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>81931000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>78616000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>73520000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>64322000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>53843000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>49346000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>44386000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>39739000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>35905000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>34988000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>30816000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>30489000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>29339000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>29669000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>28560000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>29404000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>28450000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>27534000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>26885000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>27088000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>25056000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>22137000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>21400000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>21691000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>20738000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>20004000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>18034000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>18271000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>17706000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>17627000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>17672000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>15827000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>15899000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>15474000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>15692000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>16524000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>16603000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>16106000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>17690000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>21413000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>25279000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>28205000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>31291000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>32266000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>33137000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>34870000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>35861000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>37083000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>46257000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>41592000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>37130000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>28000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>20600000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>15300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>732000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>699000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>669000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>879000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>858000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>844000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>822000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>762000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1205000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>734000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>756000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>744000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>736000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>720000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>738000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>706000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>716000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>695000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>656000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>642861000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>613462000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>573040000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>480081000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>457548000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>425100000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>381197000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>347017000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>339805000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>320450000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>299845000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>274786000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>257135000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>246102000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>214863000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>198953000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>203790000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>168681000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>149373000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>135053000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>119766000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>109141000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>92500000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>89269000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>81931000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>78616000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>73520000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>64322000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>53843000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>49346000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>44386000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>39739000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>35905000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>34988000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>30816000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>30489000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>29339000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>29669000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>28560000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>29404000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>28450000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>27534000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>26885000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>27088000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>25056000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>22137000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>21400000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>21691000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>20738000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>20004000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>18034000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>18271000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>17706000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>17627000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>17672000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>15827000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>15899000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>15474000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>15692000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>16524000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>16603000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>16106000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>17690000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>21413000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>25279000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>28205000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>31291000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>32266000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>33137000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>34870000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>35861000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>37083000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>46257000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>41592000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>37130000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>43046000000.0</v>
+      </c>
+      <c r="C48">
         <v>41420000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>40670000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>39553000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>37119000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>36539000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>36525000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>35749000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>33527000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>32304000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>31830000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>31608000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>29097000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>27807000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>27541000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>26306000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>24640000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>23783000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>24453000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>23835000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>23066000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>23233000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>23288000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>23453000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>22652000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>22530000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>23232000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>22061000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>20111000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>19132000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>18367000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>17720656000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>15953078000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>14975706000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>13938869000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>14513392000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>12793001000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>12072792000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>11326852000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>10652944000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>10146927000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>9566289000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>9191865000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>8687596000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>7490864000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6973832000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6640505000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6188674000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>5126421000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>4549970000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4218752000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3840675000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>3007686000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2570114000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2368611000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2105386000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1524615000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1163494000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1033738000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>858438000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>396528000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>163545000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>69110000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-62861000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-285841000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-400798000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-454673000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-533128000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-852111000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-919122000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-913033000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-946288000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-1034256000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-1088352000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-1106506000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-1139368000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-1243732000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-1278304000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-1262033000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1275265000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-1323019000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-1335536000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-1334572000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-1338362000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-1508957000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-1521333000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-1525447000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-1530448000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-1539712000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-1551113000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-1555444000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-1557672000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-1566208000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-1573796000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-1565869000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-1558458000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-1534145000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-1540454000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-1544341000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-1543019000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-1539433000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-1542249000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-1528475000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-1404775000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-1205662000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-1193950000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-1180400000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-258900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-156700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-142500000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>29097000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>27807000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>27541000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>26306000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>24640000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>23783000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>24453000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>23835000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>23066000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>23233000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>23288000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>23453000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>22652000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>22530000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>23232000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>22061000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>20111000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>19132000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>18367000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>17720656000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>15953078000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>14975706000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>13938869000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>14513392000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>12793001000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>12072792000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>11326852000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>10652944000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>10146927000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>9566289000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>9191865000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>8687596000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>7490864000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>6973832000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>6640505000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>6188674000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>5126421000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>4549970000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>4218752000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>3840675000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>3007686000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2570114000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2368611000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2105386000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>1524615000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1163494000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>1033738000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>858438000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>396528000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>163545000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>69110000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-62861000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>-285841000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>2000000000.0</v>
+      </c>
+      <c r="C50">
         <v>3015000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1880000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999000000.0</v>
       </c>
       <c r="E50">
         <v>999000000.0</v>
       </c>
       <c r="F50">
+        <v>999000000.0</v>
+      </c>
+      <c r="G50">
         <v>655000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1745000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2419000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3447000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3462000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1961000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1913000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>855000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>854000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>500000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1234000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1283000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1333000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1989000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1158000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2180000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3905000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>985000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>979000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>973000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>995000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>988000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>982000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>975000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>968000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>948190000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>941657000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>711000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>899802000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>8485297000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>974538000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>967734000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>6158443000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>37150000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18055,968 +18167,974 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>20694000000.0</v>
+      </c>
+      <c r="C51">
         <v>18943000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>19293000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>17529000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>18989000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>16500000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>17081000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16720000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>17337000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>17456000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14783000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14316000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14586000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12665000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13037000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9470000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9796000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10117000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>11277000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11329000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12480000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>14166000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12380000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12209000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>12023000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8986000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>9090000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8960000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>9156000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9075000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>8649000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8703901000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8758413000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8983473000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>9523661000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>9635882000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>8479197000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>8283161000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>7166794000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7342693000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7255205000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>6321202000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6158443000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5421328000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5399966000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>5304108000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3887280000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3925800000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1807015000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1855185000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1902511000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2306023000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2295096000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1462228000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1456995000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1451808000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1446667000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1441569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="BH51">
         <v>575000000.0</v>
       </c>
       <c r="BI51">
         <v>575000000.0</v>
       </c>
       <c r="BJ51">
+        <v>575000000.0</v>
+      </c>
+      <c r="BK51">
         <v>575213000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>476443000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>471286000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>516032000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>558453000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>195863000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>270938000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>356480000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>372480000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>392985000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>467519000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>520076000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>570077000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>569796000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>569453000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>569161000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>568980000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>568865000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>523718000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>223261000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>223216000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>223549000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>223562000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>224247000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>223576000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>224418000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>224572000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>223348000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>124996000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>124524000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>125000000.0</v>
       </c>
-      <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
-      <c r="CX51">
+      <c r="CX51"/>
+      <c r="CY51">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360000000.0</v>
       </c>
       <c r="CZ51">
         <v>360000000.0</v>
       </c>
       <c r="DA51">
         <v>360000000.0</v>
       </c>
-      <c r="DB51"/>
+      <c r="DB51">
+        <v>360000000.0</v>
+      </c>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
-      <c r="DF51">
+      <c r="DF51"/>
+      <c r="DG51">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>2000000000.0</v>
+      </c>
+      <c r="C52">
         <v>3015000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1880000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999000000.0</v>
       </c>
       <c r="E52">
         <v>999000000.0</v>
       </c>
       <c r="F52">
+        <v>999000000.0</v>
+      </c>
+      <c r="G52">
         <v>655000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1745000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2419000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3447000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3462000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1961000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1913000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>855000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>854000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>500000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1234000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1283000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1333000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1989000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1158000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2180000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3905000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>985000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>979000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>973000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>995000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>988000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>982000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>975000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>968000000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>948190000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>941657000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>710910000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>899802000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>899484000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>974538000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>967734000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>960984000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
-[...2 lines deleted...]
-      <c r="AR52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
+        <v>0.0</v>
+      </c>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>37195000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>37781000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>41316000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>97707000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>151931000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>538266000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>532206000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>526231000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>520344000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>514542000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>508826000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>503192000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>497640000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>492169000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>486778000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>481644000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>175000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>174000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>41981000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>78329000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>159878000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>220725000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>297878000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>306412000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>317910000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>467519000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>520076000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>570077000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>569796000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>569453000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>569161000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>568980000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>582000000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>37000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>362000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>576000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>624000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>640000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>359000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>175000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>116000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>25000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>24000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>25000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>522000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>501000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>500000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>501000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3672000000.0</v>
       </c>
-      <c r="Y53">
-[...1 lines deleted...]
-      </c>
       <c r="Z53">
+        <v>0.0</v>
+      </c>
+      <c r="AA53">
         <v>826000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>998000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>973000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1553000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1981000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>3660000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>4158076000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>4145753000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>4240704000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>4859873000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>4407028000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3721825000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2936158000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>2218880000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1956047000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1677242000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1525637000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1171246000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1211184000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1299127000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1379641000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1142182000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1193353000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>3660807000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>5422358000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>5462720000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>5487526000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>4182860000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>3570407000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>3646845000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>3769527000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>3129556000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>2426628000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>2024827000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1983467000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1338169000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1194512000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1303251000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>941948000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>864164000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>886893000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>598014000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>356793000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>256119000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>205794000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>98888000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>38850000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>80153000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>41426000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>122499000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>73048000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>22410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7983000.0</v>
       </c>
       <c r="CA53">
         <v>7983000.0</v>
       </c>
       <c r="CB53">
+        <v>7983000.0</v>
+      </c>
+      <c r="CC53">
         <v>32686000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>72722000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>85546000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>72745000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>52881000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>137598000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>141967000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>122812000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>144381000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>206360000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>79576000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>151736000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>148027000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>62992000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>70194000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>64154000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>67478000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>62458000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>68327000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>49269000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>45498000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>30433000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>26394000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>10952000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>26122000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>43273000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>23625000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>38800000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>77400000.0</v>
       </c>
-      <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19072,1461 +19190,1474 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>29682000000.0</v>
+      </c>
+      <c r="C55">
         <v>27720000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>29264000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>28752000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>30684000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>27191000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27708000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27978000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>28541000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>27728000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>24342000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25635000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>26558000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>25206000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>25361000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>22063000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>24493000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22384000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>23641000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>23341000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>23881000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>23655000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>21874000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>22145000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>20912000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>17862000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>21402000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>21446000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>21494000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>22366000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>22687000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>24370476000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>25296253000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>25018960000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>25451263000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>25789111000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>23458323000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>21994252000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>19838973000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>20033784000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>19687170000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>18334546000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>17420575000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>16614770000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>17027346000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>16842492000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>14940563000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>15184380000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>11600323000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>10813684000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>10444460000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>10445655000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>9867371000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>6855127000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>6569742000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6217809000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5428806000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5092827000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3970671000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3815573000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3360075000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3065351000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2905953000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2746545000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2445739000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2201561000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1834224000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1797036000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1492337000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1328028000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1343977000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1456113000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1491546000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1428191000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1350856000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1370709000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1167664000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1165739000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1105648000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1034534000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>828177000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>773432000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>754028000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>775831000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>567255000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>559798000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>542082000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>537853000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>494612000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>353209000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>337784000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>362278000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>229006000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>208258000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>211162000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>223818000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>282134000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>282151000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>262190000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>241685000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>268661000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>240562000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>195078000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>285573000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>492838000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>482717000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>441900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>267100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>204800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>209700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>23057000000.0</v>
+      </c>
+      <c r="C56">
         <v>20934000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22264000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21703000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23263000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19950000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>20491000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20529000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>21293000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>20476000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>17034000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>18479000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>19349000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>17632000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>15798000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>12410000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14924000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>12875000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>13145000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>14352000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>13789000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>14108000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>12206000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>12583000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>11453000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9260000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>9833000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10056000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10020000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7077000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>8407000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>9467847000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>10033374000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>9504864000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>9034805000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9124595000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>8272570000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6987882000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5401519000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5833582000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5914467000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4864763000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3553237000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4298957000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4693471000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5967481000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5267374000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>7303865000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>8508759000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>7855940000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7480941000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>7489047000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>6926150000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>6030452000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>5682375000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>5365729000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4578299000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>4203062000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3066844000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2881977000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2376435000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2105670000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1957464000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1840058000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1557676000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1476601000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1022941000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>950358000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>796995000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>646385000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>623839000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>639172000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>723185000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>683598000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>613000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>629822000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>552372000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>555753000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>503089000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>437630000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>286853000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>243832000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>223682000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>230841000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>317795000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>298227000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>272546000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>278999000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>416057000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>300539000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>283513000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>309625000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>180876000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>162128000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>169568000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>178231000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>210788000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>208594000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>185311000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>185976000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>210979000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>178499000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>131223000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>181109000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>208653000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>218121000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>211700000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>234200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>183500000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>197400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>21071000000.0</v>
+      </c>
+      <c r="C57">
         <v>19811000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16698000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>16265000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18636000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16394000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>15647000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16678000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18206000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16832000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13330000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12832000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12481000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11070000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8474000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8543000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10282000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7478000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6246000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5779000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6724000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6468000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3425000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3968000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3909000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4136000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5366000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5528000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6349000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5576000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3555000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3930224000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5222484000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4447395000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3497868000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3624275000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3756955000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3248199000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2858670000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2905976000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2209651000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1987574000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1439310000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1582807000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1931134000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1703234000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1379991000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1589145000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1507245000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1430989000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1381745000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1825844000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1771437000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1605339000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1461726000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1475340000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1366635000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1290229000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1105798000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1181261000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1126193000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1086696000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>471168000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>506329000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>465776000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>343592000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>408765000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>477588000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>518738000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>494310000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>546652000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>656469000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>712441000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>718905000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>694843000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>761058000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>688952000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>732188000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>100672000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>104340000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>103730000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>88248000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>71015000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>88091000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>93184000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>90517000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>74377000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>86646000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>84001000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>59268000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>49614000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>64539000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>72293000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>63836000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>65327000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>70328000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>92694000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>98977000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>87296000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>70358000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>106902000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>82985000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>79297000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>94892000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>100935000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>77457000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>39300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>43700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>33500000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>22100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>40465000000.0</v>
+      </c>
+      <c r="C58">
         <v>36444000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>34842000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>33488000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>37341000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>33303000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>31728000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>31631000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>32817000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>31780000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>27086000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>26260000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>27223000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>24132000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>22579000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>18393000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>20491000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>18011000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17463000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17796000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>19077000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18891000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16981000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17232000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>16913000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>14027000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15469000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15495000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16187000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15451000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13902000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14418666000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14777978000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14331219000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>14187702000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12902716000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11853577000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>11160712000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>9990293000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10196710000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>10412465000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>9282179000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8625106000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>8087997000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>8469381000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8212367000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6373540000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6450493000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3774956000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3599957000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3526198000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4012303000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3966918000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2815524000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2618112000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2506724000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2390835000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2317852000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1269331000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1348659000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1302952000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1283412000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1046866000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1065324000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1061255000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>884933000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>512595000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>595311000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>644885000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>623361000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>613595000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>727693000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>778125000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>779650000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>754713000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>820719000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>741236000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>782814000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>734606000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>696774000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>394052000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>377280000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>361298000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>372799000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>353602000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>351760000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>342939000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>350630000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>322848000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>198169000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>188677000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>203554000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>86039000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>77728000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>79512000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>71329000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>107647000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>114812000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>115479000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>73725000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>110691000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>87732000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>84405000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>94892000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>100935000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>77457000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>39300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>43700000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>33500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>23100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20582,729 +20713,736 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>-10783000000.0</v>
+      </c>
+      <c r="C60">
         <v>-8724000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-5578000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-4736000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-6657000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-6112000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-4020000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-3653000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-4276000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-4052000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-2744000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-625000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-665000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1074000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2782000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3670000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4002000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4373000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6178000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5545000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4804000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4764000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4893000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4913000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3999000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3835000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5933000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5951000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5307000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6915000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>8785000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9951810000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>10518275000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>10687741000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>11263561000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>12886395000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>11604746000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>10833540000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>9848680000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>9837074000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>9274705000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>9052367000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>8795469000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>8526773000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>8557965000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>8630125000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>8567023000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>8733887000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7825367000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7213727000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>6918262000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>6433352000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>5900453000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>4039603000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3951630000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3577864000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2927787000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2591659000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2574295000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2390299000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1989627000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1724401000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1813336000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1636999000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1384484000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1316628000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1321629000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1201725000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>847452000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>704667000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>730382000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>728420000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>696416000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>628985000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>579107000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>534863000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>405202000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>359707000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>348556000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>317050000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>408495000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>371949000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>369071000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>379116000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>209177000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>203579000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>199143000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>182752000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>171073000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>155040000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>149107000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>158724000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>142967000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>130530000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>131650000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>152489000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>174487000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>167339000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>146711000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>142615000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>102938000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>72830000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-248907000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>190681000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>391903000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>405260000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>402600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>223400000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>171300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>186600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-36319000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-33178000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-30983000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-28630000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-26664000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-25390000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-24290000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-24286000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-24283000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-24274000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-24128000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-24123000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-24119000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-24115000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-22864000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-21523000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-20173000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-17567000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-14711000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-12879305000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-10630361000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-9430421000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-8698829000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-7997881000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-7411392000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-7067508000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-6855164000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-6584117000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-6385308000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-6086001000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-5826640000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-5073400000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-3900011000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-3046203000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-2737585000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-2232663000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-2084533000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-2083867000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-1987207000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-1943615000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-1483892000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1136987000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-1060607000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-1058983000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-1058754000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-1057811000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-803586000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-802784000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-799106000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-797677000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-640415000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-636623000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-636393000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-629902000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-510970000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-507724000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-506793000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-506662000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-493555000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-493442000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-492511000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-492379000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-489106000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-488691000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-488098000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-487893000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-486468000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-486253000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-356307000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-356244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-350628000.0</v>
       </c>
       <c r="CF61">
         <v>-350628000.0</v>
       </c>
       <c r="CG61">
         <v>-350628000.0</v>
       </c>
       <c r="CH61">
         <v>-350628000.0</v>
       </c>
       <c r="CI61">
         <v>-350628000.0</v>
       </c>
       <c r="CJ61">
         <v>-350628000.0</v>
       </c>
       <c r="CK61">
         <v>-350628000.0</v>
       </c>
       <c r="CL61">
         <v>-350628000.0</v>
       </c>
       <c r="CM61">
         <v>-350628000.0</v>
       </c>
       <c r="CN61">
-        <v>-338410000.0</v>
+        <v>-350628000.0</v>
       </c>
       <c r="CO61">
         <v>-338410000.0</v>
       </c>
       <c r="CP61">
         <v>-338410000.0</v>
       </c>
       <c r="CQ61">
         <v>-338410000.0</v>
       </c>
       <c r="CR61">
         <v>-338410000.0</v>
       </c>
       <c r="CS61">
-        <v>-326633000.0</v>
+        <v>-338410000.0</v>
       </c>
       <c r="CT61">
         <v>-326633000.0</v>
       </c>
       <c r="CU61">
         <v>-326633000.0</v>
       </c>
       <c r="CV61">
         <v>-326633000.0</v>
       </c>
       <c r="CW61">
         <v>-326633000.0</v>
       </c>
       <c r="CX61">
         <v>-326633000.0</v>
       </c>
       <c r="CY61">
         <v>-326633000.0</v>
       </c>
       <c r="CZ61">
-        <v>-359580000.0</v>
+        <v>-326633000.0</v>
       </c>
       <c r="DA61">
         <v>-359580000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-359580000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21316,127 +21454,128 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
-      <c r="BB62">
+      <c r="BB62"/>
+      <c r="BC62">
         <v>190893000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BD62">
         <v>160287000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BE62">
         <v>133221000.0</v>
       </c>
-      <c r="BE62">
+      <c r="BF62">
         <v>110184000.0</v>
       </c>
-      <c r="BF62">
+      <c r="BG62">
         <v>183316000.0</v>
       </c>
-      <c r="BG62">
+      <c r="BH62">
         <v>127045000.0</v>
       </c>
-      <c r="BH62">
+      <c r="BI62">
         <v>76615000.0</v>
       </c>
-      <c r="BI62">
+      <c r="BJ62">
         <v>67496000.0</v>
       </c>
-      <c r="BJ62">
+      <c r="BK62">
         <v>57538000.0</v>
       </c>
-      <c r="BK62">
+      <c r="BL62">
         <v>45751000.0</v>
       </c>
-      <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21517,51 +21656,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>768000000.0</v>
       </c>
       <c r="C2">
         <v>751000000.0</v>
       </c>
       <c r="D2">
         <v>665000000.0</v>
       </c>
       <c r="E2">
         <v>607000000.0</v>
       </c>
       <c r="F2">
         <v>599000000.0</v>
       </c>
       <c r="G2">
         <v>642000000.0</v>
       </c>
       <c r="H2">
         <v>641000000.0</v>
       </c>
       <c r="I2">
         <v>426000000.0</v>
       </c>
@@ -21606,51 +21745,51 @@
       </c>
       <c r="W2">
         <v>716217000.0</v>
       </c>
       <c r="X2">
         <v>978847000.0</v>
       </c>
       <c r="Y2">
         <v>845240000.0</v>
       </c>
       <c r="Z2">
         <v>978847000.0</v>
       </c>
       <c r="AA2">
         <v>1025842000.0</v>
       </c>
       <c r="AB2">
         <v>419300000.0</v>
       </c>
       <c r="AC2">
         <v>34600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>768000000.0</v>
       </c>
       <c r="C3">
         <v>751000000.0</v>
       </c>
       <c r="D3">
         <v>665000000.0</v>
       </c>
       <c r="E3">
         <v>607000000.0</v>
       </c>
       <c r="F3">
         <v>599000000.0</v>
       </c>
       <c r="G3">
         <v>642000000.0</v>
       </c>
       <c r="H3">
         <v>641000000.0</v>
       </c>
       <c r="I3">
         <v>426000000.0</v>
       </c>
@@ -21672,107 +21811,107 @@
       <c r="O3">
         <v>65141000.0</v>
       </c>
       <c r="P3">
         <v>53824000.0</v>
       </c>
       <c r="Q3">
         <v>50464000.0</v>
       </c>
       <c r="R3">
         <v>39193000.0</v>
       </c>
       <c r="S3">
         <v>43068000.0</v>
       </c>
       <c r="T3">
         <v>37500000.0</v>
       </c>
       <c r="U3">
         <v>36831000.0</v>
       </c>
       <c r="V3">
         <v>28778000.0</v>
       </c>
       <c r="W3">
-        <v>15556000.0</v>
+        <v>14389000.0</v>
       </c>
       <c r="X3">
         <v>16578000.0</v>
       </c>
       <c r="Y3">
         <v>18265000.0</v>
       </c>
       <c r="Z3">
         <v>16578000.0</v>
       </c>
       <c r="AA3">
         <v>17385000.0</v>
       </c>
       <c r="AB3">
         <v>5300000.0</v>
       </c>
       <c r="AC3">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>8449000000.0</v>
       </c>
       <c r="C5">
         <v>8587000000.0</v>
       </c>
       <c r="D5">
         <v>6378000000.0</v>
       </c>
       <c r="E5">
         <v>4314000000.0</v>
       </c>
       <c r="F5">
         <v>1799000000.0</v>
       </c>
       <c r="G5">
         <v>923000000.0</v>
       </c>
       <c r="H5">
         <v>6224000000.0</v>
       </c>
       <c r="I5">
         <v>5104000000.0</v>
       </c>
@@ -21817,51 +21956,51 @@
       </c>
       <c r="W5">
         <v>30410000.0</v>
       </c>
       <c r="X5">
         <v>-14023000.0</v>
       </c>
       <c r="Y5">
         <v>-20247000.0</v>
       </c>
       <c r="Z5">
         <v>-9002000.0</v>
       </c>
       <c r="AA5">
         <v>-57849000.0</v>
       </c>
       <c r="AB5">
         <v>-63400000.0</v>
       </c>
       <c r="AC5">
         <v>-54800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>9217000000.0</v>
       </c>
       <c r="C6">
         <v>9338000000.0</v>
       </c>
       <c r="D6">
         <v>7043000000.0</v>
       </c>
       <c r="E6">
         <v>4921000000.0</v>
       </c>
       <c r="F6">
         <v>2398000000.0</v>
       </c>
       <c r="G6">
         <v>1565000000.0</v>
       </c>
       <c r="H6">
         <v>6865000000.0</v>
       </c>
       <c r="I6">
         <v>5530000000.0</v>
       </c>
@@ -21883,146 +22022,146 @@
       <c r="O6">
         <v>1889074000.0</v>
       </c>
       <c r="P6">
         <v>1453339000.0</v>
       </c>
       <c r="Q6">
         <v>826691000.0</v>
       </c>
       <c r="R6">
         <v>505579000.0</v>
       </c>
       <c r="S6">
         <v>354026000.0</v>
       </c>
       <c r="T6">
         <v>197935000.0</v>
       </c>
       <c r="U6">
         <v>98952000.0</v>
       </c>
       <c r="V6">
         <v>66326000.0</v>
       </c>
       <c r="W6">
-        <v>45966000.0</v>
+        <v>44799000.0</v>
       </c>
       <c r="X6">
         <v>2555000.0</v>
       </c>
       <c r="Y6">
         <v>-1982000.0</v>
       </c>
       <c r="Z6">
         <v>7576000.0</v>
       </c>
       <c r="AA6">
         <v>-40464000.0</v>
       </c>
       <c r="AB6">
         <v>-58100000.0</v>
       </c>
       <c r="AC6">
         <v>-52900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>17000000.0</v>
       </c>
       <c r="I8">
         <v>46000000.0</v>
       </c>
       <c r="J8">
         <v>-1383000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>26917000000.0</v>
       </c>
       <c r="C9">
         <v>23739000000.0</v>
       </c>
       <c r="D9">
         <v>21365000000.0</v>
       </c>
       <c r="E9">
         <v>17090000000.0</v>
       </c>
       <c r="F9">
         <v>10958000000.0</v>
       </c>
       <c r="G9">
         <v>6796000000.0</v>
       </c>
       <c r="H9">
         <v>15066000000.0</v>
       </c>
       <c r="I9">
         <v>14527000000.0</v>
       </c>
@@ -22067,51 +22206,51 @@
       </c>
       <c r="W9">
         <v>198155000.0</v>
       </c>
       <c r="X9">
         <v>192906000.0</v>
       </c>
       <c r="Y9">
         <v>158366000.0</v>
       </c>
       <c r="Z9">
         <v>192906000.0</v>
       </c>
       <c r="AA9">
         <v>209554000.0</v>
       </c>
       <c r="AB9">
         <v>63100000.0</v>
       </c>
       <c r="AC9">
         <v>600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>6832000000.0</v>
       </c>
       <c r="C10">
         <v>7292000000.0</v>
       </c>
       <c r="D10">
         <v>5481000000.0</v>
       </c>
       <c r="E10">
         <v>3923000000.0</v>
       </c>
       <c r="F10">
         <v>1465000000.0</v>
       </c>
       <c r="G10">
         <v>567000000.0</v>
       </c>
       <c r="H10">
         <v>5958000000.0</v>
       </c>
       <c r="I10">
         <v>4835000000.0</v>
       </c>
@@ -22156,51 +22295,51 @@
       </c>
       <c r="W10">
         <v>31827000.0</v>
       </c>
       <c r="X10">
         <v>-7303000.0</v>
       </c>
       <c r="Y10">
         <v>-20315000.0</v>
       </c>
       <c r="Z10">
         <v>-7303000.0</v>
       </c>
       <c r="AA10">
         <v>-315145000.0</v>
       </c>
       <c r="AB10">
         <v>-1055100000.0</v>
       </c>
       <c r="AC10">
         <v>-112200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>1428000000.0</v>
       </c>
       <c r="C11">
         <v>1410000000.0</v>
       </c>
       <c r="D11">
         <v>1192000000.0</v>
       </c>
       <c r="E11">
         <v>865000000.0</v>
       </c>
       <c r="F11">
         <v>300000000.0</v>
       </c>
       <c r="G11">
         <v>508000000.0</v>
       </c>
       <c r="H11">
         <v>1093000000.0</v>
       </c>
       <c r="I11">
         <v>837000000.0</v>
       </c>
@@ -22245,51 +22384,51 @@
       </c>
       <c r="W11">
         <v>193000.0</v>
       </c>
       <c r="X11">
         <v>7303000.0</v>
       </c>
       <c r="Y11">
         <v>19184000.0</v>
       </c>
       <c r="Z11">
         <v>7303000.0</v>
       </c>
       <c r="AA11">
         <v>315145000.0</v>
       </c>
       <c r="AB11">
         <v>1055100000.0</v>
       </c>
       <c r="AC11">
         <v>112200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>1617000000.0</v>
       </c>
       <c r="C12">
         <v>1295000000.0</v>
       </c>
       <c r="D12">
         <v>897000000.0</v>
       </c>
       <c r="E12">
         <v>391000000.0</v>
       </c>
       <c r="F12">
         <v>334000000.0</v>
       </c>
       <c r="G12">
         <v>356000000.0</v>
       </c>
       <c r="H12">
         <v>266000000.0</v>
       </c>
       <c r="I12">
         <v>269000000.0</v>
       </c>
@@ -22334,51 +22473,51 @@
       </c>
       <c r="W12">
         <v>3722000.0</v>
       </c>
       <c r="X12">
         <v>907000.0</v>
       </c>
       <c r="Y12">
         <v>68000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>921000000.0</v>
       </c>
       <c r="C13">
         <v>1114000000.0</v>
       </c>
       <c r="D13">
         <v>914000000.0</v>
       </c>
       <c r="E13">
         <v>219000000.0</v>
       </c>
       <c r="F13">
         <v>16000000.0</v>
       </c>
       <c r="G13">
         <v>54000000.0</v>
       </c>
       <c r="H13">
         <v>152000000.0</v>
       </c>
       <c r="I13">
         <v>187000000.0</v>
       </c>
@@ -22389,92 +22528,92 @@
         <v>94946000.0</v>
       </c>
       <c r="L13">
         <v>130587000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14">
         <v>135000.0</v>
       </c>
       <c r="O14">
         <v>4471000.0</v>
       </c>
       <c r="P14">
         <v>2760000.0</v>
       </c>
       <c r="Q14">
         <v>601000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>5404000000.0</v>
       </c>
       <c r="C15">
         <v>5882000000.0</v>
       </c>
       <c r="D15">
         <v>4289000000.0</v>
       </c>
       <c r="E15">
         <v>3058000000.0</v>
       </c>
       <c r="F15">
         <v>1165000000.0</v>
       </c>
       <c r="G15">
         <v>59000000.0</v>
       </c>
       <c r="H15">
         <v>4865000000.0</v>
       </c>
       <c r="I15">
         <v>3998000000.0</v>
       </c>
@@ -22519,51 +22658,51 @@
       </c>
       <c r="W15">
         <v>31509000.0</v>
       </c>
       <c r="X15">
         <v>-7303000.0</v>
       </c>
       <c r="Y15">
         <v>-19184000.0</v>
       </c>
       <c r="Z15">
         <v>-7303000.0</v>
       </c>
       <c r="AA15">
         <v>-315145000.0</v>
       </c>
       <c r="AB15">
         <v>-1055100000.0</v>
       </c>
       <c r="AC15">
         <v>-112200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>3058000000.0</v>
       </c>
       <c r="F16">
         <v>1165000000.0</v>
       </c>
       <c r="G16">
         <v>59000000.0</v>
       </c>
       <c r="H16">
         <v>4865000000.0</v>
       </c>
       <c r="I16">
         <v>3998000000.0</v>
       </c>
       <c r="J16">
         <v>2340765000.0</v>
       </c>
       <c r="K16">
         <v>2134987000.0</v>
       </c>
@@ -22592,51 +22731,51 @@
         <v>193473000.0</v>
       </c>
       <c r="T16">
         <v>155527000.0</v>
       </c>
       <c r="U16">
         <v>72539000.0</v>
       </c>
       <c r="V16">
         <v>190875000.0</v>
       </c>
       <c r="W16">
         <v>29997000.0</v>
       </c>
       <c r="X16">
         <v>10425000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>5404000000.0</v>
       </c>
       <c r="C17">
         <v>5882000000.0</v>
       </c>
       <c r="D17">
         <v>5302000000.0</v>
       </c>
       <c r="E17">
         <v>3058000000.0</v>
       </c>
       <c r="F17">
         <v>1165000000.0</v>
       </c>
       <c r="G17">
         <v>59000000.0</v>
       </c>
       <c r="H17">
         <v>4865000000.0</v>
       </c>
       <c r="I17">
         <v>3998000000.0</v>
       </c>
@@ -22657,51 +22796,51 @@
       </c>
       <c r="O17">
         <v>1424037000.0</v>
       </c>
       <c r="P17">
         <v>1059131000.0</v>
       </c>
       <c r="Q17">
         <v>528142000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-696000000.0</v>
       </c>
       <c r="C18">
         <v>-181000000.0</v>
       </c>
       <c r="D18">
         <v>80000000.0</v>
       </c>
       <c r="E18">
         <v>-172000000.0</v>
       </c>
       <c r="F18">
         <v>-318000000.0</v>
       </c>
       <c r="G18">
         <v>-356000000.0</v>
       </c>
       <c r="H18">
         <v>-114000000.0</v>
       </c>
       <c r="I18">
         <v>-82000000.0</v>
       </c>
@@ -22710,51 +22849,51 @@
       </c>
       <c r="K18">
         <v>-112954000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-788000000.0</v>
       </c>
       <c r="F19">
         <v>-697000000.0</v>
       </c>
       <c r="G19">
         <v>1554000000.0</v>
       </c>
       <c r="H19">
         <v>879000000.0</v>
       </c>
       <c r="I19">
         <v>-237000000.0</v>
       </c>
       <c r="J19">
         <v>114306000.0</v>
       </c>
       <c r="K19">
         <v>14825000.0</v>
       </c>
@@ -22769,92 +22908,92 @@
       </c>
       <c r="O19">
         <v>-5860000.0</v>
       </c>
       <c r="P19">
         <v>593000.0</v>
       </c>
       <c r="Q19">
         <v>-10570000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>13000000.0</v>
       </c>
       <c r="G20">
         <v>1211000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>940700000.0</v>
       </c>
       <c r="L20">
         <v>940700000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>9282000000.0</v>
       </c>
       <c r="C21">
         <v>7555000000.0</v>
       </c>
       <c r="D21">
         <v>5835000000.0</v>
       </c>
       <c r="E21">
         <v>5102000000.0</v>
       </c>
       <c r="F21">
         <v>2496000000.0</v>
       </c>
       <c r="G21">
         <v>-631000000.0</v>
       </c>
       <c r="H21">
         <v>5345000000.0</v>
       </c>
       <c r="I21">
         <v>5341000000.0</v>
       </c>
@@ -22899,84 +23038,84 @@
       </c>
       <c r="W21">
         <v>30422000.0</v>
       </c>
       <c r="X21">
         <v>-13887000.0</v>
       </c>
       <c r="Y21">
         <v>-23324000.0</v>
       </c>
       <c r="Z21">
         <v>-13887000.0</v>
       </c>
       <c r="AA21">
         <v>-57849000.0</v>
       </c>
       <c r="AB21">
         <v>-63400000.0</v>
       </c>
       <c r="AC21">
         <v>-54800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>17635000000.0</v>
       </c>
       <c r="C23">
         <v>16184000000.0</v>
       </c>
       <c r="D23">
         <v>15530000000.0</v>
       </c>
       <c r="E23">
         <v>11988000000.0</v>
       </c>
       <c r="F23">
         <v>8462000000.0</v>
       </c>
       <c r="G23">
         <v>7427000000.0</v>
       </c>
       <c r="H23">
         <v>9721000000.0</v>
       </c>
       <c r="I23">
         <v>9186000000.0</v>
       </c>
@@ -23021,135 +23160,135 @@
       </c>
       <c r="W23">
         <v>883950000.0</v>
       </c>
       <c r="X23">
         <v>1185640000.0</v>
       </c>
       <c r="Y23">
         <v>1026930000.0</v>
       </c>
       <c r="Z23">
         <v>1185776000.0</v>
       </c>
       <c r="AA23">
         <v>1293245000.0</v>
       </c>
       <c r="AB23">
         <v>545800000.0</v>
       </c>
       <c r="AC23">
         <v>90000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>768000000.0</v>
       </c>
       <c r="C25">
         <v>751000000.0</v>
       </c>
       <c r="D25">
         <v>653000000.0</v>
       </c>
       <c r="E25">
         <v>607000000.0</v>
       </c>
       <c r="F25">
         <v>599000000.0</v>
       </c>
       <c r="G25">
         <v>642000000.0</v>
       </c>
       <c r="H25">
         <v>641000000.0</v>
       </c>
       <c r="I25">
         <v>426000000.0</v>
       </c>
       <c r="J25">
         <v>362774000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>285000000.0</v>
       </c>
       <c r="I26">
         <v>233000000.0</v>
       </c>
       <c r="J26">
         <v>189000000.0</v>
       </c>
       <c r="K26">
         <v>142000000.0</v>
       </c>
       <c r="L26">
         <v>113617000.0</v>
       </c>
       <c r="M26">
         <v>97498000.0</v>
       </c>
@@ -23176,51 +23315,51 @@
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>9171000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>12008000.0</v>
       </c>
       <c r="Z26">
         <v>41293000.0</v>
       </c>
       <c r="AA26">
         <v>39192000.0</v>
       </c>
       <c r="AB26">
         <v>14000000.0</v>
       </c>
       <c r="AC26">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
         <v>11639000000.0</v>
       </c>
       <c r="C27">
         <v>10398000000.0</v>
       </c>
       <c r="D27">
         <v>9517000000.0</v>
       </c>
       <c r="E27">
         <v>7979000000.0</v>
       </c>
       <c r="F27">
         <v>4780000000.0</v>
       </c>
       <c r="G27">
         <v>2934000000.0</v>
       </c>
       <c r="H27">
         <v>5922000000.0</v>
       </c>
       <c r="I27">
         <v>5786000000.0</v>
       </c>
@@ -23257,51 +23396,51 @@
       <c r="T27">
         <v>255797000.0</v>
       </c>
       <c r="U27">
         <v>145653000.0</v>
       </c>
       <c r="V27">
         <v>89492000.0</v>
       </c>
       <c r="W27">
         <v>60956000.0</v>
       </c>
       <c r="X27">
         <v>42248000.0</v>
       </c>
       <c r="Y27">
         <v>77363000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>4260000000.0</v>
       </c>
       <c r="C28">
         <v>4390000000.0</v>
       </c>
       <c r="D28">
         <v>4854000000.0</v>
       </c>
       <c r="E28">
         <v>3231000000.0</v>
       </c>
       <c r="F28">
         <v>2836000000.0</v>
       </c>
       <c r="G28">
         <v>2525000000.0</v>
       </c>
       <c r="H28">
         <v>3045000000.0</v>
       </c>
       <c r="I28">
         <v>2741000000.0</v>
       </c>
@@ -23346,51 +23485,51 @@
       </c>
       <c r="W28">
         <v>93288000.0</v>
       </c>
       <c r="X28">
         <v>77694000.0</v>
       </c>
       <c r="Y28">
         <v>46343000.0</v>
       </c>
       <c r="Z28">
         <v>202735000.0</v>
       </c>
       <c r="AA28">
         <v>250018000.0</v>
       </c>
       <c r="AB28">
         <v>107200000.0</v>
       </c>
       <c r="AC28">
         <v>42400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>1428000000.0</v>
       </c>
       <c r="C29">
         <v>1410000000.0</v>
       </c>
       <c r="D29">
         <v>1220000000.0</v>
       </c>
       <c r="E29">
         <v>865000000.0</v>
       </c>
       <c r="F29">
         <v>300000000.0</v>
       </c>
       <c r="G29">
         <v>508000000.0</v>
       </c>
       <c r="H29">
         <v>1093000000.0</v>
       </c>
       <c r="I29">
         <v>837000000.0</v>
       </c>
@@ -23401,51 +23540,51 @@
         <v>578251000.0</v>
       </c>
       <c r="L29">
         <v>576960000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>17635000000.0</v>
       </c>
       <c r="C30">
         <v>16184000000.0</v>
       </c>
       <c r="D30">
         <v>15530000000.0</v>
       </c>
       <c r="E30">
         <v>11988000000.0</v>
       </c>
       <c r="F30">
         <v>8462000000.0</v>
       </c>
       <c r="G30">
         <v>7427000000.0</v>
       </c>
       <c r="H30">
         <v>9721000000.0</v>
       </c>
       <c r="I30">
         <v>9186000000.0</v>
       </c>
@@ -23490,51 +23629,51 @@
       </c>
       <c r="W30">
         <v>167733000.0</v>
       </c>
       <c r="X30">
         <v>206793000.0</v>
       </c>
       <c r="Y30">
         <v>181690000.0</v>
       </c>
       <c r="Z30">
         <v>206929000.0</v>
       </c>
       <c r="AA30">
         <v>267403000.0</v>
       </c>
       <c r="AB30">
         <v>126500000.0</v>
       </c>
       <c r="AC30">
         <v>55400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-2450000000.0</v>
       </c>
       <c r="C31">
         <v>-263000000.0</v>
       </c>
       <c r="D31">
         <v>-354000000.0</v>
       </c>
       <c r="E31">
         <v>-1179000000.0</v>
       </c>
       <c r="F31">
         <v>-1031000000.0</v>
       </c>
       <c r="G31">
         <v>1198000000.0</v>
       </c>
       <c r="H31">
         <v>613000000.0</v>
       </c>
       <c r="I31">
         <v>-506000000.0</v>
       </c>
@@ -23579,51 +23718,51 @@
       </c>
       <c r="W31">
         <v>1405000.0</v>
       </c>
       <c r="X31">
         <v>13887000.0</v>
       </c>
       <c r="Y31">
         <v>3009000.0</v>
       </c>
       <c r="Z31">
         <v>-4470000.0</v>
       </c>
       <c r="AA31">
         <v>57849000.0</v>
       </c>
       <c r="AB31">
         <v>63400000.0</v>
       </c>
       <c r="AC31">
         <v>54800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>26917000000.0</v>
       </c>
       <c r="C32">
         <v>23739000000.0</v>
       </c>
       <c r="D32">
         <v>21365000000.0</v>
       </c>
       <c r="E32">
         <v>17090000000.0</v>
       </c>
       <c r="F32">
         <v>10958000000.0</v>
       </c>
       <c r="G32">
         <v>6796000000.0</v>
       </c>
       <c r="H32">
         <v>15066000000.0</v>
       </c>
       <c r="I32">
         <v>14527000000.0</v>
       </c>
@@ -23687,1094 +23826,1099 @@
       <c r="AC32">
         <v>35200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>191000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>199000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>194000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>184000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>203000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>190000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>142000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>177000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>175000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>169000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>160000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>161000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>163000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>145000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>149000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>150000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>141000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>146000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>154000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="X2">
         <v>161000000.0</v>
       </c>
       <c r="Y2">
+        <v>161000000.0</v>
+      </c>
+      <c r="Z2">
         <v>157000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>163000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>162000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>159000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>162000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>158000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>109000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>107641000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>106666000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>103090000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>33150000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54181000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>67425000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>80401000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>72072000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>101489000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>126084000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>128669000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>120612000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>155619000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>187491000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>168458000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>165412000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>216519000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>240579000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>235331000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>207852000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>280838000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>296383000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>292347000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>250890000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>309809000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>322617000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>293959000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>266073000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>352656000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>353489000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>303512000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>252902000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>335569000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>322184000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>265278000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>228564000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>296654000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>298503000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>253728000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>200977000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>245531000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>260251000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>222077000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>174700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>214956000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>198669000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>181672000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>160554000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>189920000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>201847000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>169683000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>138994000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>178795000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>201323000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>175685000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>145072000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>184778000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>205610000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>180757000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>148351000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>202793000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>199072000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>167500000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>166817000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>202223000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>256308000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>219892000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>196051000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>251557000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>304650000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>222490000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>186821000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>282818000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>293723000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>262480000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>55300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>132400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>99800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>43300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>129000000.0</v>
+      </c>
+      <c r="C3">
         <v>131000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>191000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>199000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>194000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>184000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>203000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>190000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>181000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>177000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>175000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>169000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>160000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>161000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>163000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>145000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>149000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>150000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>141000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>146000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>154000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="X3">
         <v>161000000.0</v>
       </c>
       <c r="Y3">
+        <v>161000000.0</v>
+      </c>
+      <c r="Z3">
         <v>157000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>163000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>162000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>159000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>162000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>158000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>108603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000.0</v>
       </c>
       <c r="AG3">
         <v>107000000.0</v>
       </c>
       <c r="AH3">
+        <v>107000000.0</v>
+      </c>
+      <c r="AI3">
         <v>103000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>97562000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>95910000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>85872000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>83430000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>79807000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>78745000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>77712000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>72871000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>70764000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>69054000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>67674000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>65002000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>71558000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>57599000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>40287000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>38376000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>37121000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>35747000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>26027000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>19080000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17628000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16008000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15663000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15842000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13737000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13957000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>13651000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12479000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>14203000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14795000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11687000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9779000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10011000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10098000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9723000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9361000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10444000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>10935000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>11064000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>10625000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11712000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9916000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>9805000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9268000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9780000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9340000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9066000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>8645000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8469000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8369000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5771000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6169000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>4067000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4276000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3610000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2436000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2527000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2645000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2787000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3912000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>4466000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4850000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4490000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4459000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-5037000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4960000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>7708000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>8947000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6674000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4462000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3577000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2672000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1800000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1600000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1200000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24956,755 +25100,762 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>2860000000.0</v>
+      </c>
+      <c r="C5">
         <v>1395000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2112000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3770000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1522000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1045000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2071000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3174000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2186000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1156000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>619000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3403000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1859000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>497000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1597000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2278000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1220000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-781000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>891000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1048000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>40000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-180000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>343000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>933000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>305000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-658000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1482000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2433000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1275000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1034000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>697664000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2308000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1275000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>823000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1011729000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2133183000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>924059000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>583327000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>817899000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>853014000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>742838000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>507387000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>660297000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1497606000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>689924000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>440722000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>582590000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1328542000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>732871000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>433798000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>472379000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1044486000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>555190000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>307771000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>372878000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>748241000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>462561000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>240253000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>306992000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>619731000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>324386000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>148407000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>188483000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>326972000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>175138000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>85634000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>113001000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>200006000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>105978000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>47400000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>64303000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>134570000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>83848000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>30853000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>44012000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>78084000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>47574000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-31735000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>12576000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>31602000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>19037000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1094000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6034000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>14892000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>11790000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4831000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>11617000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>9650000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>10948000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4679000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3898000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>8112000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>6179000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-8223000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1478000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-25129000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>5239000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3679000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2400000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2881000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-9105000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-29103000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-5218000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-7246000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-16282000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>75000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-16200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-16000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-17589000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>2989000000.0</v>
+      </c>
+      <c r="C6">
         <v>1526000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2303000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3969000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1716000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1229000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2274000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3364000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2367000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1333000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>794000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3572000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2019000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>658000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1760000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2423000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1369000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-631000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1032000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1194000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>194000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>504000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1094000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>462000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-495000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1644000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2592000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1437000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1192000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>806267000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2415000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1382000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>926000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1109291000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2229093000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1009931000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>666757000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>897706000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>931759000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>820550000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>580258000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>731061000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1566660000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>757598000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>505724000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>654148000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1386141000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>773158000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>472174000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>509500000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1080233000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>581217000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>326851000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>390506000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>764249000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>478224000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>256095000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>320729000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>633688000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>338037000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>160886000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>202686000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>341767000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>186825000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>95413000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>123012000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>210104000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>115701000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>56761000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>74747000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>145505000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>94912000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>41478000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>55724000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>88000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>57379000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-22467000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>22356000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>40942000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>28103000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7551000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>14503000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>23261000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>17561000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>11000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>15684000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>13926000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14558000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7115000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>6425000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>10757000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>8966000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-4311000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5944000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-20279000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9729000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8138000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-7437000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>7841000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8708000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-158000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-22429000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-756000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-3669000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-13610000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>76800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-14600000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-14800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-16889000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25886,102 +26037,103 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-6000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>8000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>4000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>11000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>29800000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26160,1465 +26312,1482 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>7352000000.0</v>
+      </c>
+      <c r="C9">
         <v>5532000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6349000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9008000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6798000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4762000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5471000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7994000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5859000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4415000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4784000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7341000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5462000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3778000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4049000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6052000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4294000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2695000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2981000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4676000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2160000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1141000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1238000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2640000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>630000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2288000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3339000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5040000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3850000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2837000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3212615000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4849000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3537000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2928000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2769943000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4379848000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2957131000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2339003000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2276361000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3589063000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2429818000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2019450000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1879383000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2947282000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2092906000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1672236000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1674685000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2619978000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1882996000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1406471000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1333301000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1989065000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1383855000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1009665000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>939750000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1396501000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1004142000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>743288000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>724698000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1100148000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>749227000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>505808000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>478412000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>666188000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>445255000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>319116000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>313189000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>434006000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>305238000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>208330000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>205065000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>316078000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>253725000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>181103000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>160153000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>202331000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>157211000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>119717000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>99517000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>123547000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>105804000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>72231000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>64919000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>80002000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>65234000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>57707000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>49898000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>51104000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>53779000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>43374000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>31816000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>40648000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>40494000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>32987000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>30484000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>37741000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>48148000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>41993000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>39253000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>50432000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>60106000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>47214000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>41348000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>58516000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>58372000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>51318000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>113900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>19800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>11800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>6111000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>2560000000.0</v>
+      </c>
+      <c r="C10">
         <v>1399000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1863000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3469000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1104000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>396000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1564000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2869000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1922000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>937000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>411000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3149000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1618000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>303000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1452000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2176000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1144000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-849000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>816000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>968000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-41000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-278000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>245000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>835000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>209000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-722000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1420000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2363000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1207000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>968000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>631906000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2240000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1210000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>753000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>940750000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2066845000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>863117000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>527610000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>762663000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>797534000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>692548000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>460493000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>616530000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1456170000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>648377000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>407243000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>552041000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1305589000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>715765000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>416053000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>450187000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1020351000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>535557000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>290442000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>356022000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>731174000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>445679000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>228995000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>298660000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>611852000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>316591000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>140692000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>180905000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>318679000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>165871000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>80828000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>108138000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>194095000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>99473000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>40595000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>53129000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>126831000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>74327000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>20792000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>45145000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>80224000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>50870000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-26216000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>14660000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>33032000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>18982000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1041000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5917000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12672000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4712000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5307000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>10071000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>11401000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5103000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2228000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9730000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7689000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-7731000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-7411000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-23823000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6309000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5741000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1322000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4977000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2816000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-13774000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-105135000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-191922000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-4521000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-13567000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-921500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-102200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-14300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-17200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>610000000.0</v>
+      </c>
+      <c r="C11">
         <v>316000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>435000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>721000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>209000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>63000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>496000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>352000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>401000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>161000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>189000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>638000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>328000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>37000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>217000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>510000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>287000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-149000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>198000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>199000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>126000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-223000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>410000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>34000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>87000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>249000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>413000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>228000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>203000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-13934000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>473000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>232000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>146000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1496208000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>346454000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>142908000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>71987000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>88755000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>291517000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>111910000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>86069000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>112261000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>259438000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>131345000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>73916000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>100210000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>243336000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>139314000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>84835000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>72110000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>187362000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>98117000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>46150000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>66427000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>131201000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>93025000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>47179000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>72704000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>138966000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>60314000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>36679000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>45794000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>94119000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>51275000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>26953000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>29683000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-124887000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>32495000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>15541000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>19827000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>40445000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>23258000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6506000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>11228000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-26657000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>14964000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-11593000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>889000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-18113000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5578000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-741000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2250000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-158573000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>336000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-290000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-260000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>67000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-11401000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-5103000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-2228000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1322000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-7689000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>7731000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>7411000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>23823000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-825000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-5741000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1322000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-4977000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-2816000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>13774000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>105135000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>191922000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>4521000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>13567000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>921500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>102200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>14300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>17200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>300000000.0</v>
+      </c>
+      <c r="C12">
         <v>253000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>249000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>301000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>418000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>649000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>507000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>305000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>264000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>219000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>208000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>254000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>241000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>194000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>145000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>102000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>76000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>68000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>80000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="W12">
         <v>98000000.0</v>
       </c>
       <c r="X12">
         <v>98000000.0</v>
       </c>
       <c r="Y12">
+        <v>98000000.0</v>
+      </c>
+      <c r="Z12">
         <v>96000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>64000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>62000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>70000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>68000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>66000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>65758000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>68000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>65000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>70000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>70979000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>66338000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>60942000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>55717000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>55236000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>55480000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>50290000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>46894000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>43767000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>41436000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41547000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>33479000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>30549000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>22953000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17106000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17745000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22192000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24135000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>19633000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>17329000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16856000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>17067000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>16882000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11258000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8332000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7879000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7795000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7715000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7578000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8293000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9267000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4806000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4863000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5911000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6505000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6805000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9375000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>7739000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9521000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10061000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10412000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2607000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2484000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2470000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7060000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1550000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1554000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1498000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5075000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1245000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1239000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1293000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3722000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000.0</v>
       </c>
       <c r="CL12">
         <v>566000.0</v>
       </c>
       <c r="CM12">
+        <v>566000.0</v>
+      </c>
+      <c r="CN12">
         <v>907000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>367000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>22000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>23000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>25000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>21000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>22000.0</v>
       </c>
-      <c r="CT12">
-[...1 lines deleted...]
-      </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
+        <v>201000000.0</v>
+      </c>
+      <c r="C13">
         <v>187000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>198000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>248000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>234000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>241000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>251000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>327000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>293000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>243000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>237000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>289000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>266000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>228000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>131000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>61000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24000000.0</v>
       </c>
-      <c r="R13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>4000000.0</v>
       </c>
       <c r="U13">
         <v>4000000.0</v>
       </c>
       <c r="V13">
         <v>4000000.0</v>
       </c>
       <c r="W13">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="X13">
         <v>5000000.0</v>
       </c>
       <c r="Y13">
+        <v>5000000.0</v>
+      </c>
+      <c r="Z13">
         <v>12000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>32000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>39000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>44000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>34000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>412000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27654,87 +27823,86 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -27749,124 +27917,124 @@
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>135000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-114000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>114000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>21000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>931000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3387000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>307000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-154000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>241000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3387000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-91000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>-777000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-979000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1580000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>-361000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>-1803000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1803000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1154000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>421000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
@@ -27916,888 +28084,895 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>1950000000.0</v>
+      </c>
+      <c r="C15">
         <v>1083000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1428000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2748000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>895000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>333000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1068000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2517000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1521000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>776000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>222000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2511000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1290000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>266000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1235000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1666000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>857000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-700000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>618000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>769000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-167000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-55000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-165000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>801000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>122000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-699000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1171000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1950000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>979000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>765000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>645840000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1767000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>978000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>607000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-555458000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1720391000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>720209000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>455623000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>673908000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>506017000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>580638000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>374424000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>504269000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1196732000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>517032000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>333327000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>451831000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1062253000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>576451000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>331218000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>378077000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>832989000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>437326000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>244271000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>288663000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>596586000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>352347000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>181970000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>225716000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>469499000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>256368000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>104790000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>135729000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>222980000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>114957000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>53875000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>78455000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>318982000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>67011000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>25023000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>33255000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>84486000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>49838000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>13776000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>32862000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>104365000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>34572000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-14716000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13232000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>48817000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>12517000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-99000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3790000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>171570000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12376000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>4992000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5001000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>10004000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11401000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5103000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2228000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>9730000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7689000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-7731000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-7411000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-23823000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6309000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5741000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-1322000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4977000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2816000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-13774000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-105135000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-191922000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-4521000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-13567000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-921500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-102200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-14300000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-17200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>1290000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>266000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1235000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1666000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>857000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-700000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>618000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>769000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-167000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-55000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-165000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>801000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>122000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-699000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1171000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1950000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>979000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>765000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>645840000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1767578000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>977372000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>607210000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-555458000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1720391000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>720209000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>455623000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>673908000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>506017000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>580638000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>374424000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>504269000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1196732000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>517032000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>333327000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>451831000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1062253000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>576451000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>331218000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>378077000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>832989000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>437326000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>244271000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>288663000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>596586000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>352347000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>181970000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>225714000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>469499000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>256368000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>104790000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>135729000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>222980000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>114957000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>53875000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>78455000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>318983000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>67011000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>25023000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>34146000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>84486000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>49838000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>13776000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>32862000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>104364000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>34572000.0</v>
       </c>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>13232000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>47754000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12517000.0</v>
       </c>
-      <c r="CD16">
-[...1 lines deleted...]
-      </c>
       <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
         <v>3790000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>170595000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12376000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4114000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>4998000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>9267000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11401000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4331000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2228000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8536000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7689000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
         <v>-6310000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6310000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3887000.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>-2816000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2816000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>1950000000.0</v>
+      </c>
+      <c r="C17">
         <v>1083000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1428000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2748000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>895000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>333000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1068000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2517000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1521000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>776000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>222000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2511000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1290000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>266000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1235000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1666000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>857000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-700000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>618000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>769000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-167000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-55000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-165000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>801000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>122000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-699000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1171000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1950000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>979000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>765000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>645840000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1767578000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>977372000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>607210000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-555458000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1720391000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>720209000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>455623000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>673908000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>506017000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>580638000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>374424000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>504269000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1196732000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>517032000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>333327000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>451831000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1062253000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>576451000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>331218000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>378077000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>832989000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>437440000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>244292000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>289594000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>599973000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>352654000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>181816000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>225955000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>472886000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>256277000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>104013000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>224560000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>114596000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -28874,147 +29049,152 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>-99000000.0</v>
+      </c>
+      <c r="C18">
         <v>-66000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-51000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-53000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-184000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-408000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-256000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>22000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>24000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>35000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>25000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-194000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-41000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-52000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-68000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-71000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-76000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-77000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-94000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-98000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-93000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-84000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-32000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-23000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-26000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-34000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-31000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29050,364 +29230,364 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>186000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>47000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>252000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-305000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>220000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-955000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>43000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-967000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>96000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>131000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>496000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>618000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>789000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-349000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>310000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>63000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>28000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>478000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-445257000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>62427000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>52493000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>93337000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>25259000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>31382000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>30800000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>26865000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>27538000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>19787000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>10431000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-42931000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2397000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>8899000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>11593000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>6753000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>3723000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5837000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-143000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-4928000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-28468000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-2411000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>359000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-2068000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1437000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-7351000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>4206000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-1278000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>3214000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>3353000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-322000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-5652000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>-9797000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>1979000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-2000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>36000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4000000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>1000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>8000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>74000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>614000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>34000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>489000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
-        <v>940700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN20">
         <v>940700000.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>940700000.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>940700000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
@@ -29550,423 +29730,427 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>2500000000.0</v>
+      </c>
+      <c r="C21">
         <v>1271000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2030000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3940000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2250000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1062000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1729000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3179000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1856000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>791000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>609000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3103000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1673000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>450000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1345000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2583000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>174000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>848000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2015000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-56000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-311000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-153000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>315000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-484000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-309000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1172000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2370000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1247000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>556000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1142921000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2247000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1221000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>730000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>986470000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2101801000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>893259000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>556462000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>790361000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>833227000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>732407000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>550318000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>657900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1488707000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>678331000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>433969000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>578867000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1322705000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>733014000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>438726000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>500847000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1046897000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>554831000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>309839000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>374315000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>755592000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>458355000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>241531000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>303778000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>616378000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>324708000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>154059000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>188960000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>336769000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>173159000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>87909000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>117862000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>200755000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>109375000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>42842000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>48833000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>127922000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>80954000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>31765000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>44012000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>78084000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>47574000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-31735000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>12576000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>31602000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>19037000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-1229000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6034000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>12892000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11790000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>5167000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5133000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9650000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10960000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>4679000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1150000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>8112000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6179000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-8223000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-8029000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-25037000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5239000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4503000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-3164000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2881000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-14604000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-29103000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-5218000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-7246000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-16282000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>75000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-16200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-16000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-17589000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30148,390 +30332,396 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>4852000000.0</v>
+      </c>
+      <c r="C23">
         <v>4261000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4319000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5068000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4548000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3700000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3742000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4815000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4003000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3624000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4175000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4238000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3789000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3328000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2704000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3469000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3294000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2521000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2133000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2661000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2216000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1452000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1391000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2325000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1114000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2597000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2167000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2670000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2603000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2281000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2069694000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2602000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2316000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2198000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1816623000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2332228000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2131297000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1862942000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1558072000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2857325000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1823495000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1597801000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1342095000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1614194000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1602066000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1406725000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1261230000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1513792000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1390561000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1203076000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1040306000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1223006000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1125407000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>992173000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>816325000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>950718000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>868404000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>795716000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>686993000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>836426000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>778008000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>655261000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>542354000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>664988000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>594280000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>496485000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>423891000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>529905000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>494366000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>419216000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>357209000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>433687000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>433022000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>371415000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>290841000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>339203000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>308306000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>333124000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>247495000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>281865000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>288614000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>243143000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>197879000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>245905000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>254767000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>228225000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>189837000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>226232000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>248429000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>219452000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>179203000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>235329000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>233387000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>208710000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>200476000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>265001000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>299217000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>257382000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>240004000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>299108000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>363756000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>284308000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>257272000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>346552000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>359341000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>330080000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>94200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>168400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>127600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30598,1389 +30788,1402 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>162000000.0</v>
+      </c>
+      <c r="C25">
         <v>163000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>191000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>199000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>194000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>184000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>203000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>190000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>181000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>177000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>175000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>169000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>160000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>161000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>163000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>145000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>149000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>150000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>141000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>146000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>154000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="X25">
         <v>161000000.0</v>
       </c>
       <c r="Y25">
+        <v>161000000.0</v>
+      </c>
+      <c r="Z25">
         <v>157000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>163000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>162000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>159000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>162000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>158000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>108603000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>107641000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>106666000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>103090000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>97562000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>95910000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>85872000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>83430000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>79807000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>78745000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>77712000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>72871000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>70764000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>69054000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>67674000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>65002000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>71558000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>57599000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>40287000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>38376000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>37121000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>35747000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>26027000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19080000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>17628000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16008000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15663000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15842000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13737000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13957000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>13651000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12479000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>14203000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>14795000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11687000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9779000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>10011000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>10098000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9723000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>9361000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>10444000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9275000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>11953000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>11396000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>11712000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9916000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>9805000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>9268000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>9780000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9340000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>9066000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8645000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8469000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>8369000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5771000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>6169000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4067000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4276000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3610000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2436000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2527000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2645000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2787000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3912000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>4466000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4850000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4490000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>4459000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-5037000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4960000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7708000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>8947000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6674000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4462000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>3577000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2672000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>79000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>71000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>70000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>65000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>55867000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>58000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>59000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>60000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>56667000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>47901000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>44831000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>39945000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>37419000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>36389000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>35797000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>32788000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>32270000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>28830000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>27156000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>25361000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>25430000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>24802000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>24042000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>23224000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>23173000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>18536000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>16959000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>13222000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>11711000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>10799000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>10440000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>10735000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>10357000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>8548000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>8239000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>6670000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>6148000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>5347000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>4895000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>4608000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5137000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>4777000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>4697000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>4527000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
         <v>4402000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>5136000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>4149000.0</v>
       </c>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
         <v>4930000.0</v>
       </c>
-      <c r="CK26">
-[...1 lines deleted...]
-      </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>4930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5578000.0</v>
       </c>
       <c r="CO26">
         <v>5578000.0</v>
       </c>
       <c r="CP26">
+        <v>5578000.0</v>
+      </c>
+      <c r="CQ26">
         <v>4930000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>9773000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>10138000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>10520000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>10533000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>10129000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>10160000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>9892000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>11112000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>15209000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>11420000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>6695000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>5868000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>3800000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>4600000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>3400000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
-        <v>2068000000.0</v>
+        <v>3313000000.0</v>
       </c>
       <c r="C27">
+        <v>2872000000.0</v>
+      </c>
+      <c r="D27">
         <v>2760000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3362000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3038000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2479000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2328000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3023000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2759000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2288000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2246000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2829000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2518000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2087000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1788000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2335000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2202000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1486000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1235000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1680000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1194000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>573000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>504000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>860000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>342000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1228000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1208000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1691000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1615000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1408000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1226216000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1717000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1469000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1373000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1024302000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1507975000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1403579000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1172589000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>891721000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1237806000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1138606000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>942077000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>699101000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>945656000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>931644000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>788742000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>633574000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>857499000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>772734000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>638633000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>485327000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>638329000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>555120000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>483145000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>362781000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>436606000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>371847000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>333830000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>263663000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>335085000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>287127000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>231500000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>170456000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>213560000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>171131000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>149010000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>115686000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>148050000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>121851000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>97302000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>141489000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>114036000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>102718000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>86164000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>50370000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>62257000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>52751000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>43261000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>33777000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>41225000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>39354000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>31299000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>21009000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>27185000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>20294000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>21004000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>46627000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>14649000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>16366000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>15405000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>10092000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>10284000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>10774000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>11098000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
-        <v>100000000.0</v>
+        <v>1117000000.0</v>
       </c>
       <c r="C28">
+        <v>993000000.0</v>
+      </c>
+      <c r="D28">
         <v>1131000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1199000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1095000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>835000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1016000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1443000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>919000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1012000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1607000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1093000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1006000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>984000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>905000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>898000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>842000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>754000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>673000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>770000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>820000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>671000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>619000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>665000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>556000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>685000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>763000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>791000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>799000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>692000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>679008000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>720000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>681000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>662000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>604942000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>626261000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>529590000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>486577000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>477053000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>462196000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>445296000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>421396000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>419348000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>415035000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>388101000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>359162000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>365256000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>357373000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>312919000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>267512000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>286833000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>249556000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>230918000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>184379000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>173315000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>177497000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>147837000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>141350000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>133163000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>126180000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>115502000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>101100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>100397000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>97737000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>85312000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>67810000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>64493000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>70326000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>59592000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>54298000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>13657000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>58783000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>53853000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>48672000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>41553000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>52859000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>47889000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>99686000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>44685000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>42056000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>39053000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>34080000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>30161000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>30787000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>28103000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>26406000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>16390000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>23446000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>23900000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>21070000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>17499000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19879000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>20754000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>14632000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>24086000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>28503000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>32644000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>27781000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>76335000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>37391000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>43802000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>45207000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>87760000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>47852000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>55346000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>59060000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>33300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>29800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>23200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>20800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>610000000.0</v>
+      </c>
+      <c r="C29">
         <v>316000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>435000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>721000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>209000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>496000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>352000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>401000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>161000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>189000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>638000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>328000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>37000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>217000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>510000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>287000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-149000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>198000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>199000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>126000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-223000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>410000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>87000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-23000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>249000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>413000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>228000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>214000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32016,1044 +32219,1054 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>4852000000.0</v>
+      </c>
+      <c r="C30">
         <v>4261000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4319000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5068000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4548000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3700000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3742000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4815000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4003000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3624000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4175000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4238000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3789000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3328000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2704000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3469000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3294000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2521000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2133000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2661000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2216000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1452000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1391000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2325000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1114000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2597000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2167000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2670000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2603000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2281000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2069694000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2602000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2316000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2198000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1783473000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2278047000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2063872000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1782541000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1486000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2755836000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1697411000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1469132000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1221483000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1458575000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1414575000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1238267000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1095818000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1297273000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1149982000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>967745000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>832454000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>942168000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>829024000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>699826000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>565435000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>640909000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>545787000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>501757000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>420920000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>483770000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>424519000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>351749000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>289452000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>329419000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>272096000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>231207000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>195327000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>233251000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>195863000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>165488000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>156232000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>188156000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>172771000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>149338000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>116141000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>124247000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>109637000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>151452000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>86941000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>91945000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>86767000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>73460000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>58885000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>67110000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>53444000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>52540000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>44765000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>41454000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>42819000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>38695000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>30852000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>32536000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>34315000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>41210000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>33659000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>62778000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>42909000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>37490000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>43953000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>47551000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>59106000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>61818000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>70451000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>63734000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>65618000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>67600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>38900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>36000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>27800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>23700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>60000000.0</v>
+      </c>
+      <c r="C31">
         <v>128000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-167000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-471000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1146000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-666000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-165000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-310000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>66000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>146000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-198000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>46000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-55000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-147000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>107000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-407000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>144000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1023000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-32000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1047000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>15000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>33000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>398000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>520000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>693000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-413000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>248000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-7000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-40000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>412000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-511015000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>23000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-45720000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-34956000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-30142000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-28852000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-27698000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-35693000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-39859000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-89825000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-41370000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-32537000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-29954000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-26726000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-26826000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17116000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-17249000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-22673000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-50660000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-26546000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-19274000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-19397000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-18293000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-24418000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12676000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-12536000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-5118000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4526000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8117000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-13367000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8055000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-18090000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-7288000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-7081000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-9724000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6660000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-9902000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2247000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>4296000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1091000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-6627000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-10973000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1133000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2140000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>3296000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>5519000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>2084000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1430000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-55000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>188000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-117000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-220000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>610000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-455000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>174000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>421000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>441000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>424000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-3097000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>1618000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1105000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>8223000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4653000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>25037000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1070000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4503000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>3254000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2881000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1000000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>14604000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>29103000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>5218000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>7246000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>16282000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-75000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>16200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>16000000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>17589000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>7352000000.0</v>
+      </c>
+      <c r="C32">
         <v>5532000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6349000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9008000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6798000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4762000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5471000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7994000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5859000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4415000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4784000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7341000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5462000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3778000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4049000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6052000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4294000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2695000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2981000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4676000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2160000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1141000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1238000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2640000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>630000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2288000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3339000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5040000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3850000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2837000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3212615000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4849000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3537000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2928000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2803093000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4434029000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3024556000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2419404000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2348433000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3690552000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2555902000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2148119000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1999995000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3102901000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2280397000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1840694000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1840097000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2836497000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2123575000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1641802000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1541153000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2269903000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1680238000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1302012000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1190640000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1706310000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1326759000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1037247000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>990771000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1452804000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1102716000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>809320000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>731314000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1001757000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>767439000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>584394000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>541753000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>730660000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>603741000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>462058000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>406042000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>561609000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>513976000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>403180000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>334853000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>417287000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>355880000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>301389000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>260071000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>313467000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>307651000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>241914000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>203913000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>258797000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>266557000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>233392000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>194970000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>235882000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>259389000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>224131000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>180167000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>243441000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>239566000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>200487000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>197301000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>239964000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>304456000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>261885000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>235304000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>301989000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>364756000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>269704000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>228169000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>341334000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>352095000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>313798000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>169200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>152200000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>111600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>49411000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -33136,51 +33349,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>16193000000.0</v>
       </c>
       <c r="C2">
         <v>12135000000.0</v>
       </c>
       <c r="D2">
         <v>12251000000.0</v>
       </c>
       <c r="E2">
         <v>11152000000.0</v>
       </c>
       <c r="F2">
         <v>10582000000.0</v>
       </c>
       <c r="G2">
         <v>6332000000.0</v>
       </c>
       <c r="H2">
         <v>2645000000.0</v>
       </c>
       <c r="I2">
         <v>2563000000.0</v>
       </c>
@@ -33223,51 +33436,51 @@
       <c r="V2">
         <v>101270000.0</v>
       </c>
       <c r="W2">
         <v>93732000.0</v>
       </c>
       <c r="X2">
         <v>77024000.0</v>
       </c>
       <c r="Y2">
         <v>99943000.0</v>
       </c>
       <c r="Z2">
         <v>77024000.0</v>
       </c>
       <c r="AA2">
         <v>124383000.0</v>
       </c>
       <c r="AB2">
         <v>53600000.0</v>
       </c>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>322000000</v>
       </c>
       <c r="C3">
         <v>429000000</v>
       </c>
       <c r="D3">
         <v>345000000</v>
       </c>
       <c r="E3">
         <v>368000000</v>
       </c>
       <c r="F3">
         <v>304000000</v>
       </c>
       <c r="G3">
         <v>286000000</v>
       </c>
       <c r="H3">
         <v>368000000</v>
       </c>
       <c r="I3">
         <v>442000000</v>
       </c>
@@ -33312,51 +33525,51 @@
       </c>
       <c r="W3">
         <v>6944000</v>
       </c>
       <c r="X3">
         <v>9415000</v>
       </c>
       <c r="Y3">
         <v>9127000</v>
       </c>
       <c r="Z3">
         <v>9415000</v>
       </c>
       <c r="AA3">
         <v>37320000</v>
       </c>
       <c r="AB3">
         <v>27400000</v>
       </c>
       <c r="AC3">
         <v>6600000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1139000000.0</v>
       </c>
       <c r="F4">
         <v>583000000.0</v>
       </c>
       <c r="G4">
         <v>4250000000.0</v>
       </c>
       <c r="H4">
         <v>3695000000.0</v>
       </c>
       <c r="I4">
         <v>122000000.0</v>
       </c>
       <c r="J4">
         <v>381338000.0</v>
       </c>
       <c r="K4">
         <v>649139000.0</v>
       </c>
@@ -33371,51 +33584,51 @@
       </c>
       <c r="O4">
         <v>903513000.0</v>
       </c>
       <c r="P4">
         <v>273869000.0</v>
       </c>
       <c r="Q4">
         <v>156826000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3428000000.0</v>
       </c>
       <c r="F5">
         <v>1618000000.0</v>
       </c>
       <c r="G5">
         <v>-594000000.0</v>
       </c>
       <c r="H5">
         <v>3732000000.0</v>
       </c>
       <c r="I5">
         <v>4174000000.0</v>
       </c>
       <c r="J5">
         <v>3501418000.0</v>
       </c>
       <c r="K5">
         <v>2118725000.0</v>
       </c>
@@ -33430,51 +33643,51 @@
       </c>
       <c r="O5">
         <v>12667000.0</v>
       </c>
       <c r="P5">
         <v>78170000.0</v>
       </c>
       <c r="Q5">
         <v>67197000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>1076000000.0</v>
       </c>
       <c r="C6">
         <v>4058000000.0</v>
       </c>
       <c r="D6">
         <v>-116000000.0</v>
       </c>
       <c r="E6">
         <v>1099000000.0</v>
       </c>
       <c r="F6">
         <v>570000000.0</v>
       </c>
       <c r="G6">
         <v>4250000000.0</v>
       </c>
       <c r="H6">
         <v>3687000000.0</v>
       </c>
       <c r="I6">
         <v>82000000.0</v>
       </c>
@@ -33519,51 +33732,51 @@
       </c>
       <c r="W6">
         <v>7538000.0</v>
       </c>
       <c r="X6">
         <v>22919000.0</v>
       </c>
       <c r="Y6">
         <v>-32761000.0</v>
       </c>
       <c r="Z6">
         <v>22919000.0</v>
       </c>
       <c r="AA6">
         <v>-47359000.0</v>
       </c>
       <c r="AB6">
         <v>79600000.0</v>
       </c>
       <c r="AC6">
         <v>53600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>535000000.0</v>
       </c>
       <c r="C7">
         <v>367000000.0</v>
       </c>
       <c r="D7">
         <v>1709000000.0</v>
       </c>
       <c r="E7">
         <v>1795000000.0</v>
       </c>
       <c r="F7">
         <v>269000000.0</v>
       </c>
       <c r="G7">
         <v>-1020000000.0</v>
       </c>
       <c r="H7">
         <v>-539000000.0</v>
       </c>
       <c r="I7">
         <v>125000000.0</v>
       </c>
@@ -33608,51 +33821,51 @@
       </c>
       <c r="W7">
         <v>-7196000.0</v>
       </c>
       <c r="X7">
         <v>-20570000.0</v>
       </c>
       <c r="Y7">
         <v>-22489000.0</v>
       </c>
       <c r="Z7">
         <v>-20570000.0</v>
       </c>
       <c r="AA7">
         <v>51542000.0</v>
       </c>
       <c r="AB7">
         <v>-16400000.0</v>
       </c>
       <c r="AC7">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1228000000.0</v>
       </c>
       <c r="F8">
         <v>-1002000000.0</v>
       </c>
       <c r="G8">
         <v>891000000.0</v>
       </c>
       <c r="H8">
         <v>-323000000.0</v>
       </c>
       <c r="I8">
         <v>-319000000.0</v>
       </c>
       <c r="J8">
         <v>-269732000.0</v>
       </c>
       <c r="K8">
         <v>-284221000.0</v>
       </c>
@@ -33667,51 +33880,51 @@
       </c>
       <c r="O8">
         <v>-105277000.0</v>
       </c>
       <c r="P8">
         <v>-125793000.0</v>
       </c>
       <c r="Q8">
         <v>-29275000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>-730000000.0</v>
       </c>
       <c r="C9">
         <v>-506000000.0</v>
       </c>
       <c r="D9">
         <v>-1330000000.0</v>
       </c>
       <c r="E9">
         <v>-1228000000.0</v>
       </c>
       <c r="F9">
         <v>-1002000000.0</v>
       </c>
       <c r="G9">
         <v>891000000.0</v>
       </c>
       <c r="H9">
         <v>-323000000.0</v>
       </c>
       <c r="I9">
         <v>-319000000.0</v>
       </c>
@@ -33750,51 +33963,51 @@
       </c>
       <c r="U9">
         <v>-21178000.0</v>
       </c>
       <c r="V9">
         <v>-8339000.0</v>
       </c>
       <c r="W9">
         <v>-2243000.0</v>
       </c>
       <c r="X9">
         <v>751000.0</v>
       </c>
       <c r="Y9">
         <v>2003000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>7401000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>-480000000.0</v>
       </c>
       <c r="I10">
         <v>-201000000.0</v>
       </c>
       <c r="J10">
         <v>-124269000.0</v>
       </c>
       <c r="K10">
         <v>5495000.0</v>
       </c>
       <c r="L10">
         <v>-81611000.0</v>
       </c>
       <c r="M10">
         <v>-48932000.0</v>
       </c>
@@ -33817,51 +34030,51 @@
         <v>-5153000.0</v>
       </c>
       <c r="T10">
         <v>-9166000.0</v>
       </c>
       <c r="U10">
         <v>-2562000.0</v>
       </c>
       <c r="V10">
         <v>808000.0</v>
       </c>
       <c r="W10">
         <v>-227000.0</v>
       </c>
       <c r="X10">
         <v>1570000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3718000000.0</v>
       </c>
       <c r="F11">
         <v>1539000000.0</v>
       </c>
       <c r="G11">
         <v>-2266000000.0</v>
       </c>
       <c r="H11">
         <v>480000000.0</v>
       </c>
       <c r="I11">
         <v>635000000.0</v>
       </c>
       <c r="J11">
         <v>687446000.0</v>
       </c>
       <c r="K11">
         <v>516356000.0</v>
       </c>
@@ -33878,51 +34091,51 @@
         <v>256021000.0</v>
       </c>
       <c r="P11">
         <v>210325000.0</v>
       </c>
       <c r="Q11">
         <v>84750000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>45155000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>185000000.0</v>
       </c>
       <c r="F12">
         <v>190000000.0</v>
       </c>
       <c r="G12">
         <v>1532000000.0</v>
       </c>
       <c r="H12">
         <v>449000000.0</v>
       </c>
       <c r="I12">
         <v>363000000.0</v>
       </c>
       <c r="J12">
         <v>301088000.0</v>
       </c>
       <c r="K12">
         <v>1187970000.0</v>
       </c>
@@ -33937,191 +34150,191 @@
       </c>
       <c r="O12">
         <v>88129000.0</v>
       </c>
       <c r="P12">
         <v>75557000.0</v>
       </c>
       <c r="Q12">
         <v>86832000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3023000000.0</v>
       </c>
       <c r="F13">
         <v>1271000000.0</v>
       </c>
       <c r="G13">
         <v>-1911000000.0</v>
       </c>
       <c r="H13">
         <v>-662000000.0</v>
       </c>
       <c r="I13">
         <v>-231000000.0</v>
       </c>
       <c r="J13">
         <v>-90000000.0</v>
       </c>
       <c r="K13">
         <v>-16000000.0</v>
       </c>
       <c r="L13">
         <v>-105520000.0</v>
       </c>
       <c r="M13">
         <v>-47056000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>768000000.0</v>
       </c>
       <c r="C14">
         <v>751000000.0</v>
       </c>
       <c r="D14">
         <v>665000000.0</v>
       </c>
       <c r="E14">
         <v>607000000.0</v>
       </c>
       <c r="F14">
         <v>599000000.0</v>
       </c>
       <c r="G14">
         <v>642000000.0</v>
       </c>
       <c r="H14">
         <v>641000000.0</v>
       </c>
       <c r="I14">
         <v>426000000.0</v>
       </c>
       <c r="J14">
-        <v>362774000.0</v>
+        <v>363000000.0</v>
       </c>
       <c r="K14">
-        <v>309135000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="L14">
         <v>272494000.0</v>
       </c>
       <c r="M14">
         <v>207820000.0</v>
       </c>
       <c r="N14">
         <v>117975000.0</v>
       </c>
       <c r="O14">
         <v>65141000.0</v>
       </c>
       <c r="P14">
         <v>53824000.0</v>
       </c>
       <c r="Q14">
         <v>50464000.0</v>
       </c>
       <c r="R14">
         <v>39193000.0</v>
       </c>
       <c r="S14">
         <v>43068000.0</v>
       </c>
       <c r="T14">
-        <v>40701000.0</v>
+        <v>37500000.0</v>
       </c>
       <c r="U14">
         <v>36831000.0</v>
       </c>
       <c r="V14">
         <v>28778000.0</v>
       </c>
       <c r="W14">
         <v>14389000.0</v>
       </c>
       <c r="X14">
         <v>16578000.0</v>
       </c>
       <c r="Y14">
         <v>18265000.0</v>
       </c>
       <c r="Z14">
         <v>16578000.0</v>
       </c>
       <c r="AA14">
         <v>17385000.0</v>
       </c>
       <c r="AB14">
         <v>5300000.0</v>
       </c>
       <c r="AC14">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
         <v>1248000000.0</v>
       </c>
       <c r="C15">
         <v>1174000000.0</v>
       </c>
       <c r="D15">
         <v>2786000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
@@ -34134,51 +34347,51 @@
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>17269000000.0</v>
       </c>
       <c r="C16">
         <v>16193000000.0</v>
       </c>
       <c r="D16">
         <v>12135000000.0</v>
       </c>
       <c r="E16">
         <v>12251000000.0</v>
       </c>
       <c r="F16">
         <v>11152000000.0</v>
       </c>
       <c r="G16">
         <v>10582000000.0</v>
       </c>
       <c r="H16">
         <v>6332000000.0</v>
       </c>
       <c r="I16">
         <v>2645000000.0</v>
       </c>
@@ -34223,96 +34436,96 @@
       </c>
       <c r="W16">
         <v>101270000.0</v>
       </c>
       <c r="X16">
         <v>99943000.0</v>
       </c>
       <c r="Y16">
         <v>67182000.0</v>
       </c>
       <c r="Z16">
         <v>99943000.0</v>
       </c>
       <c r="AA16">
         <v>77024000.0</v>
       </c>
       <c r="AB16">
         <v>133200000.0</v>
       </c>
       <c r="AC16">
         <v>53600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>-149103000.0</v>
       </c>
       <c r="M17">
         <v>-136190000.0</v>
       </c>
       <c r="N17">
         <v>17987000.0</v>
       </c>
       <c r="O17">
         <v>11621000.0</v>
       </c>
       <c r="P17">
         <v>-12148000.0</v>
       </c>
       <c r="Q17">
         <v>7670000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>9087000000.0</v>
       </c>
       <c r="C18">
         <v>7894000000.0</v>
       </c>
       <c r="D18">
         <v>6999000000.0</v>
       </c>
       <c r="E18">
         <v>6186000000.0</v>
       </c>
       <c r="F18">
         <v>2516000000.0</v>
       </c>
       <c r="G18">
         <v>-201000000.0</v>
       </c>
       <c r="H18">
         <v>4497000000.0</v>
       </c>
       <c r="I18">
         <v>4896000000.0</v>
       </c>
@@ -34357,51 +34570,51 @@
       </c>
       <c r="W18">
         <v>35074000.0</v>
       </c>
       <c r="X18">
         <v>18681000.0</v>
       </c>
       <c r="Y18">
         <v>-8313000.0</v>
       </c>
       <c r="Z18">
         <v>18681000.0</v>
       </c>
       <c r="AA18">
         <v>-57036000.0</v>
       </c>
       <c r="AB18">
         <v>-90400000.0</v>
       </c>
       <c r="AC18">
         <v>-47500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>129000000.0</v>
       </c>
       <c r="D19">
         <v>2035000000.0</v>
       </c>
       <c r="E19">
         <v>-518000000.0</v>
       </c>
       <c r="F19">
         <v>491000000.0</v>
       </c>
       <c r="G19">
         <v>2923000000.0</v>
       </c>
       <c r="H19">
         <v>7427000000.0</v>
       </c>
       <c r="I19">
         <v>2930000000.0</v>
       </c>
@@ -34422,84 +34635,84 @@
       </c>
       <c r="O19">
         <v>-1470938000.0</v>
       </c>
       <c r="P19">
         <v>-786821000.0</v>
       </c>
       <c r="Q19">
         <v>-706360000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-1289000000.0</v>
       </c>
       <c r="C21">
         <v>3524000000.0</v>
       </c>
       <c r="D21">
         <v>1393000000.0</v>
       </c>
       <c r="E21">
         <v>1741000000.0</v>
       </c>
       <c r="F21">
         <v>-1053000000.0</v>
       </c>
       <c r="G21">
         <v>2864000000.0</v>
       </c>
       <c r="H21">
         <v>-25000000.0</v>
       </c>
       <c r="I21">
         <v>-1462000000.0</v>
       </c>
@@ -34520,51 +34733,51 @@
       </c>
       <c r="O21">
         <v>979083000.0</v>
       </c>
       <c r="P21">
         <v>-213000.0</v>
       </c>
       <c r="Q21">
         <v>279599000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>5404000000.0</v>
       </c>
       <c r="C22">
         <v>5882000000.0</v>
       </c>
       <c r="D22">
         <v>4289000000.0</v>
       </c>
       <c r="E22">
         <v>3058000000.0</v>
       </c>
       <c r="F22">
         <v>1165000000.0</v>
       </c>
       <c r="G22">
         <v>59000000.0</v>
       </c>
       <c r="H22">
         <v>4865000000.0</v>
       </c>
       <c r="I22">
         <v>3998000000.0</v>
       </c>
@@ -34609,51 +34822,51 @@
       </c>
       <c r="W22">
         <v>31509000.0</v>
       </c>
       <c r="X22">
         <v>-7303000.0</v>
       </c>
       <c r="Y22">
         <v>-19184000.0</v>
       </c>
       <c r="Z22">
         <v>-7303000.0</v>
       </c>
       <c r="AA22">
         <v>-315145000.0</v>
       </c>
       <c r="AB22">
         <v>-1055100000.0</v>
       </c>
       <c r="AC22">
         <v>-112200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>47000000.0</v>
       </c>
       <c r="C23">
         <v>-45000000.0</v>
       </c>
       <c r="D23">
         <v>75000000.0</v>
       </c>
       <c r="E23">
         <v>-17000000.0</v>
       </c>
       <c r="F23">
         <v>-23000000.0</v>
       </c>
       <c r="G23">
         <v>-33000000.0</v>
       </c>
       <c r="H23">
         <v>-8000000.0</v>
       </c>
       <c r="I23">
         <v>27000000.0</v>
       </c>
@@ -34698,51 +34911,51 @@
       </c>
       <c r="W23">
         <v>-3349000.0</v>
       </c>
       <c r="X23">
         <v>120741000.0</v>
       </c>
       <c r="Y23">
         <v>3171000.0</v>
       </c>
       <c r="Z23">
         <v>-56176000.0</v>
       </c>
       <c r="AA23">
         <v>-41674000.0</v>
       </c>
       <c r="AB23">
         <v>-1000000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>9000000.0</v>
       </c>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>3000000.0</v>
       </c>
       <c r="E24">
         <v>-15000000.0</v>
       </c>
       <c r="F24">
         <v>491000000.0</v>
       </c>
       <c r="G24">
         <v>2923000000.0</v>
       </c>
       <c r="H24">
         <v>7427000000.0</v>
       </c>
       <c r="I24">
         <v>2930000000.0</v>
       </c>
@@ -34783,140 +34996,140 @@
         <v>19884000.0</v>
       </c>
       <c r="V24">
         <v>1226000.0</v>
       </c>
       <c r="W24">
         <v>97000.0</v>
       </c>
       <c r="X24">
         <v>-8823000.0</v>
       </c>
       <c r="Y24">
         <v>-782000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>-30455000.0</v>
       </c>
       <c r="AB24">
         <v>-2000000.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>2601000000.0</v>
       </c>
       <c r="C25">
         <v>626000000.0</v>
       </c>
       <c r="D25">
         <v>629000000.0</v>
       </c>
       <c r="E25">
         <v>947000000.0</v>
       </c>
       <c r="F25">
         <v>856000000.0</v>
       </c>
       <c r="G25">
         <v>-64000000.0</v>
       </c>
       <c r="H25">
         <v>-549000000.0</v>
       </c>
       <c r="I25">
         <v>608000000.0</v>
       </c>
       <c r="J25">
-        <v>151321000.0</v>
+        <v>151095000.0</v>
       </c>
       <c r="K25">
-        <v>1126881000.0</v>
+        <v>1127016000.0</v>
       </c>
       <c r="L25">
         <v>98592000.0</v>
       </c>
       <c r="M25">
         <v>89220000.0</v>
       </c>
       <c r="N25">
         <v>106728000.0</v>
       </c>
       <c r="O25">
         <v>61126000.0</v>
       </c>
       <c r="P25">
         <v>33137000.0</v>
       </c>
       <c r="Q25">
         <v>41878000.0</v>
       </c>
       <c r="R25">
         <v>-158331000.0</v>
       </c>
       <c r="S25">
         <v>21360000.0</v>
       </c>
       <c r="T25">
-        <v>9886000.0</v>
+        <v>13087000.0</v>
       </c>
       <c r="U25">
         <v>8760000.0</v>
       </c>
       <c r="V25">
         <v>3434000.0</v>
       </c>
       <c r="W25">
         <v>3936000.0</v>
       </c>
       <c r="X25">
         <v>39391000.0</v>
       </c>
       <c r="Y25">
         <v>24222000.0</v>
       </c>
       <c r="Z25">
         <v>39391000.0</v>
       </c>
       <c r="AA25">
         <v>226502000.0</v>
       </c>
       <c r="AB25">
         <v>1003200000.0</v>
       </c>
       <c r="AC25">
         <v>68400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-6440000000.0</v>
       </c>
       <c r="C26">
         <v>-6509000000.0</v>
       </c>
       <c r="D26">
         <v>-10377000000.0</v>
       </c>
       <c r="E26">
         <v>-6621000000.0</v>
       </c>
       <c r="F26">
         <v>-163000000.0</v>
       </c>
       <c r="G26">
         <v>-1303000000.0</v>
       </c>
       <c r="H26">
         <v>-8187000000.0</v>
       </c>
       <c r="I26">
         <v>-5971000000.0</v>
       </c>
@@ -34955,51 +35168,51 @@
       </c>
       <c r="U26">
         <v>-155670000.0</v>
       </c>
       <c r="V26">
         <v>-12150000.0</v>
       </c>
       <c r="W26">
         <v>-12218000.0</v>
       </c>
       <c r="X26">
         <v>-8716000.0</v>
       </c>
       <c r="Y26">
         <v>-11777000.0</v>
       </c>
       <c r="Z26">
         <v>-8716000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>617000000.0</v>
       </c>
       <c r="C27">
         <v>599000000.0</v>
       </c>
       <c r="D27">
         <v>530000000.0</v>
       </c>
       <c r="E27">
         <v>404000000.0</v>
       </c>
       <c r="F27">
         <v>376000000.0</v>
       </c>
       <c r="G27">
         <v>255000000.0</v>
       </c>
       <c r="H27">
         <v>325000000.0</v>
       </c>
       <c r="I27">
         <v>331000000.0</v>
       </c>
@@ -35034,51 +35247,51 @@
         <v>40522000.0</v>
       </c>
       <c r="T27">
         <v>16253000.0</v>
       </c>
       <c r="U27">
         <v>14928000.0</v>
       </c>
       <c r="V27">
         <v>4169000.0</v>
       </c>
       <c r="W27">
         <v>638000.0</v>
       </c>
       <c r="X27">
         <v>282000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>-8915000000.0</v>
       </c>
       <c r="C28">
         <v>-4204000000.0</v>
       </c>
       <c r="D28">
         <v>-8909000000.0</v>
       </c>
       <c r="E28">
         <v>-4897000000.0</v>
       </c>
       <c r="F28">
         <v>-1239000000.0</v>
       </c>
       <c r="G28">
         <v>1528000000.0</v>
       </c>
       <c r="H28">
         <v>-8220000000.0</v>
       </c>
       <c r="I28">
         <v>-7431000000.0</v>
       </c>
@@ -35123,51 +35336,51 @@
       </c>
       <c r="W28">
         <v>107239000.0</v>
       </c>
       <c r="X28">
         <v>50999000.0</v>
       </c>
       <c r="Y28">
         <v>-8606000.0</v>
       </c>
       <c r="Z28">
         <v>50999000.0</v>
       </c>
       <c r="AA28">
         <v>14031000.0</v>
       </c>
       <c r="AB28">
         <v>210800000.0</v>
       </c>
       <c r="AC28">
         <v>101100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>9409000000.0</v>
       </c>
       <c r="C29">
         <v>8323000000.0</v>
       </c>
       <c r="D29">
         <v>7344000000.0</v>
       </c>
       <c r="E29">
         <v>6554000000.0</v>
       </c>
       <c r="F29">
         <v>2820000000.0</v>
       </c>
       <c r="G29">
         <v>85000000.0</v>
       </c>
       <c r="H29">
         <v>4865000000.0</v>
       </c>
       <c r="I29">
         <v>5338000000.0</v>
       </c>
@@ -35212,51 +35425,51 @@
       </c>
       <c r="W29">
         <v>42018000.0</v>
       </c>
       <c r="X29">
         <v>28096000.0</v>
       </c>
       <c r="Y29">
         <v>814000.0</v>
       </c>
       <c r="Z29">
         <v>28096000.0</v>
       </c>
       <c r="AA29">
         <v>-19716000.0</v>
       </c>
       <c r="AB29">
         <v>-63000000.0</v>
       </c>
       <c r="AC29">
         <v>-40900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-313000000.0</v>
       </c>
       <c r="C30">
         <v>129000000.0</v>
       </c>
       <c r="D30">
         <v>1486000000.0</v>
       </c>
       <c r="E30">
         <v>-518000000.0</v>
       </c>
       <c r="F30">
         <v>-998000000.0</v>
       </c>
       <c r="G30">
         <v>2637000000.0</v>
       </c>
       <c r="H30">
         <v>7050000000.0</v>
       </c>
       <c r="I30">
         <v>2215000000.0</v>
       </c>
@@ -35318,3431 +35531,3455 @@
       <c r="AC30">
         <v>-6600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>16183000000.0</v>
+      </c>
+      <c r="C2">
         <v>17269000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16509000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17595000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15613000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16193000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15808000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16290000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15629000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12135000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13326000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14630000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14172000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12251000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9046000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11867000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10578000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11152000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11663000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11252000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12172000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10582000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11217000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10423000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6383000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6332000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6485000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5276000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2354000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2645000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2994472000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3207881000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2644594000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2563341000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2847871000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2635373000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2434948000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2082007000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2422269000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2693718000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1857165000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1477265000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1841658000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1888949000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3255814000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3148651000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5043724000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3503899000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1288150000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1289994000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1096094000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1762214000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1611210000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1536349000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>898470000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>812786000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1192075000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>632836000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>421166000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>611249000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>551074000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>358967000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>533121000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>356035000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>348775000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>202141000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>362473000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>333449000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>291260000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>364550000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>413386000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>471068000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>508235000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>385359000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>423508000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>426521000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>454988000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>423577000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>308670000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>118771000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>81907000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>80341000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>100089000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>118270000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>100071000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>101270000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>77281000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>156306000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>176092000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>93732000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>115302000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>69292000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>52560000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>67182000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>66857000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>98140000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>92051000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>99943000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>99013000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>124284000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>98698000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>77024000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>104501000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>95434000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>125855000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>133172000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>115500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>142800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>30600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>53600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>76000000</v>
+      </c>
+      <c r="C3">
         <v>107000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>73000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000</v>
       </c>
       <c r="E3">
         <v>64000000</v>
       </c>
       <c r="F3">
+        <v>64000000</v>
+      </c>
+      <c r="G3">
         <v>121000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>76000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>77000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>146000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>130000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>94000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>71000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>92000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>88000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>98000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>86000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>109000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>101000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>79000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>59000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>65000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>64000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>72000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>70000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>80000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>87000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>82000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>88000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>111000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>85989000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>120976000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>103048000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>131987000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>64113000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>76423000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>76710000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>70559000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>51813000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>102871000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>60443000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>53256000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>47278000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>42286000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>53088000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31263000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>40779000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28739000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>32255000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>29731000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27487000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>20477000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>21430000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15051000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16208000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10527000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14726000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13697000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>17063000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11693000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9798000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8279000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>8122000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4238000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5402000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4831000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5204000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1788000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5023000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3091000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5437000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5858000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12505000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>19532000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4938000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5504000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3290000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2217000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3223000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3340000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4213000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2075000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2996000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1831000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2061000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4142000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1988000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2454000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1255000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1247000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2140000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2854000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1104000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>484000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1719000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3101000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1157000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3150000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1221000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2394000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2984000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2816000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>8358000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9119000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>8047000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>11796000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>9400000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>6500000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>4800000</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>473000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1913000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>3162000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2782000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>1324000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-565000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-509000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>421000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-926000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>1597000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-647000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>787000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>4038000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>72000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-171000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>1227000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>2928000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-289000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-345691000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-197306000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>594343000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>70654000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-285489000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>182031000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>153592000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>331204000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-295865000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-271449000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>836553000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>379900000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-364393000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-47291000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1366865000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>107163000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1895073000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>1539825000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2215749000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-1844000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>193900000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-666120000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>151004000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>74861000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>637879000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>85684000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-379289000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>559239000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>211670000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-190083000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>60175000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>192107000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1276000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>800000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1703000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1385000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>205000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>135000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>561000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1859000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-365000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-437000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-561000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>322000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>186000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-541000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1092000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2261000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1110000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-731000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1153004000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2098754000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1046144000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-123902000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>710278000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2050925000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>738197000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2018000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>782711000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>678491000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>622715000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>34808000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7838000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>200553000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2676000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-316587000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-11917000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>226490000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>53478000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-315107000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-21643000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>117040000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>60419000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-184570000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>79289000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>12162000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>56919000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-135703000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>56467000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>22474000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-16561000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>15790000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>1325000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1086000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>694000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1086000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2024000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-580000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>385000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-521000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>665000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3529000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1191000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1304000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>458000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1921000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3205000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2821000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1289000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-574000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-511000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>411000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-920000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1590000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-635000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>794000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4040000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>51000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-153000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1209000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2922000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-291000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-349472000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-213409000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>563287000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>81253000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-284530000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>212498000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>200425000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>352941000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-340262000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-271449000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>836553000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>379900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-364393000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-47291000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1366865000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>107163000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1895073000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1539825000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2215749000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1844000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>193900000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-666120000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>151004000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>74861000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>637879000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>85684000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-379289000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>559239000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>211670000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-190083000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>60175000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>192107000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-174154000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>177086000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>7260000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>146634000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-160332000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>29024000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>42189000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-73290000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-48836000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-57682000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-37167000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>122876000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-38149000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-3013000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-28467000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>31411000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>114907000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>189899000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>36864000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1566000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-19748000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-18181000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>18199000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-1199000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>23989000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-79025000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-19786000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>82360000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-21570000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>46010000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>16732000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-14622000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>325000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-31283000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>6089000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-7892000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>930000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-25271000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>25586000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>21674000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-27477000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9067000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-30421000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-7317000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>17700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-27300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>112200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-23000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>1520000000.0</v>
+      </c>
+      <c r="C7">
         <v>1892000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-449000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2102000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1035000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2051000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1143000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2330000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>626000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1704000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>604000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1456000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>85000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2476000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1028000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2229000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1670000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1326000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-448000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-209000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1188000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-262000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-299000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-177000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>353000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-897000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-183000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-364000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>558000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-550000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-205734000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-20140000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>492010000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-141136000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1521674000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-47850000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>330818000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-226275000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>284819000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-115233000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>265616000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-219329000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>203068000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-15048000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>39932000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-235965000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>153544000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>82724000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-8000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-261655000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>63068000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>28997000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>72496000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-111620000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>149235000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>21756000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>21680000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-48856000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1711000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>37170000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-79433000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>128753000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-129000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>23275000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>21239000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>6492000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>40171000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>20719000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-9436000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>16216000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>10333000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-23454000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3201000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1086000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>10890000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-17232000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-45196000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>31594000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>3144000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-4901000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-2641000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>9299000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1308000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-9608000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-5972000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>11038000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-4666000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>146000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-5552000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>2876000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-2749000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-1724000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1641000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-4332000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>425000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-18979000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-8366000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4431000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>8114000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-33592000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>9220000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-4312000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>31383000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>8529000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>7712000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>3918000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-4600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-6400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-3900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-830000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>158000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>130000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-242000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-790000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-326000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>170000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-352000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-748000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-72000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>337000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-251000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>45000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>760000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>119000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>81000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-499000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-24000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>131071000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-58269000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-295768000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-96034000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>209452000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-145639000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-255117000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-78428000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>186074000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-126148000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-152443000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-191704000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>220910000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1664000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-167347000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-120593000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>171148000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-40398000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-218803000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-94156000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>172389000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-40978000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-127821000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-115162000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>127383000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-55939000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-118486000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-58235000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>76294000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-47871000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-97729000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-56487000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
+        <v>-950000000.0</v>
+      </c>
+      <c r="C9">
         <v>155000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>98000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>250000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-979000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-99000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>145000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>179000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-645000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-185000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>176000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-834000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-830000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>158000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>130000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-242000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-790000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-326000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>170000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-352000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-748000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-72000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>337000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-251000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>45000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>760000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>119000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>81000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-499000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-24000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>131071000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-58269000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-295768000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-96034000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>209452000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-145639000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-255117000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-78428000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>186074000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-126148000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-152443000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-191704000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>220910000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1664000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-167347000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-120593000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>171148000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-40398000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-218803000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-94156000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>172389000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-40978000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-127821000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-115162000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>127383000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-55939000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-118486000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-58235000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>76294000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-47871000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-97729000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-56487000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>83480000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-27239000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-65293000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-20223000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>51165000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-18610000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-39392000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-15930000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-42888000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-25700000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-24227000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-5104000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-21178000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-4197000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-8339000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-8259000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-2243000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>751000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-8295000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>751000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>2003000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>7401000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-810000000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-669000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1005083000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-708925000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-861670000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>302337000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-443643000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-416822000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-340485000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-186684000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-292668000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-223148000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-317812000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1605000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-207993000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-261790000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>-145345000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-285928000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>3307000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-184237000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>1893000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-99727000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-167000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19951000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>1757000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>22851000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-25355000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3752000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>5460000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>2211000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>10776000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>1343000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10776000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1091000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2038000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>127000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1270000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2993000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1868000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-544000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>110000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1859000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>114000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-673000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-26000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-432000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1135000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-314000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-719000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>952000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>561000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-369748000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-323868000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>697120000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>631496000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>46486000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-232745000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>567947000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>305758000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-10058000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-161559000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>375982000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>311991000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-25680000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-213937000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>204603000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>201215000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-5687000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-103368000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>165317000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>147608000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-98782000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-47065000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>139898000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>188112000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-62033000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>73370000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>91445000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>153239000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-81835000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>87853000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>26544000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>177763000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>17158000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>8959000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>19881000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>20045000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>7626000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>11626000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>9492000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>24000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>6527000.0</v>
       </c>
-      <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>4043000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>8558000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
-      <c r="CW11">
+      <c r="CW11"/>
+      <c r="CX11">
         <v>26286000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>3327000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>45155000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>38774000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>51293000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>35180000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>79000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-227000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>89000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>169000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-93000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-16000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-137000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-37000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>59000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>190000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>745000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>192000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>405000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>48000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>96000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>91000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>214000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>54991000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>117803000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>81721000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>108485000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>90527000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>98299000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>64114000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>48148000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>48502000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1018990000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22963000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>97515000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>84487000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>40710000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>58543000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28385000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>61284000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>73503000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>60165000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>55307000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>69272000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>54265000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>42860000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>18813000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8354000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24897000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>29436000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>25442000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-7042000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30504000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>26913000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>25182000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>915000000.0</v>
       </c>
       <c r="O13">
+        <v>915000000.0</v>
+      </c>
+      <c r="P13">
         <v>898000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1987000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2460000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1652000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-618000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>143000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1936000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-190000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-636000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>77000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>307000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1659000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>46000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>274000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>105000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1087000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-7057000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>361997000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>90658000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-676598000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-90000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>330534000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>17988000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-453605000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-16000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-105520000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-47056000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38761,1660 +38998,1675 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>129000000.0</v>
+      </c>
+      <c r="C14">
         <v>131000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>191000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>199000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>194000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>184000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>203000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>190000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>181000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>177000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>175000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>169000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>160000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>161000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>163000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>145000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>149000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>150000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>141000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>146000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>154000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="X14">
         <v>161000000.0</v>
       </c>
       <c r="Y14">
+        <v>161000000.0</v>
+      </c>
+      <c r="Z14">
         <v>157000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>163000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>162000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>159000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>162000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>158000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>108603000.0</v>
       </c>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
       <c r="AG14">
-        <v>106666000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="AH14">
-        <v>103090000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="AI14">
+        <v>103000000.0</v>
+      </c>
+      <c r="AJ14">
         <v>97562000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>95910000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>85872000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>83430000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>79807000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>78745000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>77712000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>72871000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>70764000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>69054000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67674000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>65002000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>71558000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>57599000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>40287000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>38376000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>37121000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>35747000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>26027000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19080000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17628000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16008000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15663000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15842000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13737000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13957000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>13651000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12479000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14203000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14795000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>11687000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9779000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>10011000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10098000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9723000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9361000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>10444000.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
-        <v>11953000.0</v>
+        <v>10935000.0</v>
       </c>
       <c r="BV14">
-        <v>11396000.0</v>
+        <v>11064000.0</v>
       </c>
       <c r="BW14">
+        <v>10625000.0</v>
+      </c>
+      <c r="BX14">
         <v>11712000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9916000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9805000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9268000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9780000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9340000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9066000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>8645000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8469000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8369000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5771000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6169000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4067000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4276000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3610000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2436000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2527000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2645000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2787000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3912000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>4466000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4850000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4490000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4459000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-5037000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4960000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7708000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>8947000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6674000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4462000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>3577000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>2672000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1800000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1200000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
+        <v>321000000.0</v>
+      </c>
+      <c r="C15">
         <v>343000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>307000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>310000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>312000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>319000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>289000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>291000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>295000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>299000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3093000000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>1897000000.0</v>
       </c>
-      <c r="N15">
-[...3 lines deleted...]
-      <c r="P15">
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
         <v>61000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>5000000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>2000000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>5140000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>984944000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>12434000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>86310000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>3991000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>24623000.0</v>
       </c>
-      <c r="BL15">
-[...1 lines deleted...]
-      </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>9404000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>17508000000.0</v>
+      </c>
+      <c r="C16">
         <v>16183000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17203000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16509000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17637000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15613000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16193000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15808000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16290000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15629000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12135000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13326000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14630000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14172000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12251000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9046000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11867000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10578000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11152000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11663000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11252000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12172000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10582000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11217000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10423000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6383000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6332000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6485000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5276000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2354000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2645000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2994472000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3207881000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2644594000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2563341000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2847871000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2635373000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2434948000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2082007000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2422269000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2693718000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1857165000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1477265000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1841658000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1888949000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3255814000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3148651000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5043724000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3503899000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1288150000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1289994000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1096094000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1762214000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1611210000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1536349000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>898470000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>812786000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1192075000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>632836000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>421166000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>611249000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>551074000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>358967000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>533121000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>356035000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>348775000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>202141000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>362473000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>333449000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>291260000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>364550000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>413386000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>471068000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>508235000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>385359000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>423508000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>426521000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>454988000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>423577000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>308670000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>118771000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>81907000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>80341000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>100089000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>118270000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>100071000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>101270000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>77281000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>156306000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>176092000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>93732000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>115302000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>69292000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>52560000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>67182000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>66857000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>98140000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>92051000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>99943000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>99013000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>124284000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>98698000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>77024000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>104501000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>95434000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>125855000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>133200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>115500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>142800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>30600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>2170000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-17656000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>22272000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-4185000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-238000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>30568000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-175248000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-88045000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-53002000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>933000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3924000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5793000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>30403000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3073000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-21282000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>12538000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>8383000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-27127000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>17827000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-9110000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-11795000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>722000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>8035000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>3643000000.0</v>
+      </c>
+      <c r="C18">
         <v>3108000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1417000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1371000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3137000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3162000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>645000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2296000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2379000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2574000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1252000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1301000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1645000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2801000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2098000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-96000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2598000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1586000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>178000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1517000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1093000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-272000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-641000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>848000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>52000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-460000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>990000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1769000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1699000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>39000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>997823000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1842993000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1546796000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>508388000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1109498000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1810168000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1144506000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>310059000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1054696000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1404983000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>905564000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>291071000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>833794000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1267514000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>649288000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>177720000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>714501000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1263393000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>657726000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>147273000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>526986000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>949987000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>571952000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>168066000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>480611000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>664418000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>416880000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>168683000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>264778000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>548776000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>213485000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>267940000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>171795000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>301126000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>181917000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>99866000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>141061000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>193391000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>89034000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>71073000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>74916000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>96058000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>102407000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>23850000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>61743000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>56182000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>5605000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>16536000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>28574000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>31495000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>20889000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>18272000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>10541000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>10612000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>11908000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>18551000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3740000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>13007000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>8908000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>9419000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-1188000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8260000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>7703000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-1324000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-2902000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-17910000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1574000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>10925000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>21674000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-18423000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>24503000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-9073000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-41095000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-103000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1440000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-17278000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-22200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-23100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-23200000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-21900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-63000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-61000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-118000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>137000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>69000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-39000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-22000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>42000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1683000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>510000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-709000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-122000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>498000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-79000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-65000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-72000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1112000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1813000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>183000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>847000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4177000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2220000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>628802000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>163624000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>370071000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1767503000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-44594000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1476894000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-567418000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-822249000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1071932000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-1460373000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-726052000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>201258000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1168536000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>37665000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-1366063000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1083340000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2025111000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>591549000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1706955000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-3414000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>68251000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1193276000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-617828000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-268000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>173320000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-586823000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-713517000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-343918000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-49331000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-722546000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-144494000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>129550000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40481,3136 +40733,3167 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>1975000000.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>1726000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1519000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1530000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1679000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1114000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>1893000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2843000000.0</v>
       </c>
       <c r="P21">
         <v>2843000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="Q21">
+        <v>2843000000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21">
         <v>-1102000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1086000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1982000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2015000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>38000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-56000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2882000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920000000.0</v>
       </c>
       <c r="AA21">
         <v>2920000000.0</v>
       </c>
       <c r="AB21">
+        <v>2920000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-37000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-213000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>225000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>21623000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>801000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3033000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1487457000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-196143000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>967411000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-78870000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1051718000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>995000000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>892205000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>102500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>792590000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-235000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5208000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1464258000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-4434000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2261881000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-59381000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-58449000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-414669000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-889000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>979971000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>-496000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-94000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>979673000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>-213000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>1950000000.0</v>
+      </c>
+      <c r="C22">
         <v>1083000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1428000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2748000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>895000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>333000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1068000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2517000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1521000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>776000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>222000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2511000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1290000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>266000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1235000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1666000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>857000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-700000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>618000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>769000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-167000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-55000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-165000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>801000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>122000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-699000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1171000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1950000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>979000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>765000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>645840000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1767578000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>977372000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>607210000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-555458000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1720391000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>720209000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>455623000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>673908000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>506017000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>580638000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>374424000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>504269000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1196732000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>517032000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>333327000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>451831000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1062253000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>576451000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>331218000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>378077000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>832989000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>437440000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>244292000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>289595000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>599972000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>352654000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>181816000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>225956000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>472884000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>256278000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>104013000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>135111000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>224560000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>114596000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>53875000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>78455000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>318983000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>67011000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>25023000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>33255000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>87968000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>54096000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18154000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>32862000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>104364000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>34572000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-14716000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13232000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>48816000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>12517000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-99000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3790000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>171571000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12376000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4992000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5001000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>10004000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11401000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5103000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2228000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>9730000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7689000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-7731000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-7411000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-23823000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6309000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5741000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-1322000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4977000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2816000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-13774000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-105135000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-191922000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-4521000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-13567000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-921500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-102200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-14200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-17200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>140000000.0</v>
+      </c>
+      <c r="C23">
         <v>87000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-20000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-20000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-14000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-19000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>88000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-21000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-12000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-66000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-33000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1733000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>250000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>371000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1077000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>862000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>220000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14047000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1513000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1311000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1479000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-9115000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3496000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>61412000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>105246000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21787000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18073000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18688000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>58608000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29423000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2270641000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8716000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>13192000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9576000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8162000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-108581000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5408000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-7693000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>865000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-52052000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-15242000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10560000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2731000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-7007000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10064000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>66851000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-291584000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>15446000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1315000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>34593000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3144000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5361000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2479000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6003000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6231000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2869000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1916000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>17151000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-328000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-14729000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>169000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>51409000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>241399000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1581000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-14714000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-18708000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>18708000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4329000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-24618000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>888000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3390000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3055000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-51000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-221000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>120962000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3221000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-13954000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1532000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-11777000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2626000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-24266000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-4285000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-13489000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-4431000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-21995000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>21000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-7000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-8000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>29200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-76800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>144600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>225</v>
+      </c>
+      <c r="B24">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>2000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="F24">
         <v>3000000.0</v>
       </c>
       <c r="G24">
+        <v>3000000.0</v>
+      </c>
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-14000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-19000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>55000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-9000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>52000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-36000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="T24">
         <v>5000000.0</v>
       </c>
       <c r="U24">
-        <v>-5000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="V24">
         <v>-5000000.0</v>
       </c>
       <c r="W24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="X24">
         <v>-2000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1112000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1813000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>847000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2220000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>629000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>164000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>370000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1767000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-494439000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1476894000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-567418000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-822249000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>28000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-22000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>225000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-170000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-55000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>38000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>14503000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-117000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-5077000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1277000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-960000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>35000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-581000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>718000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-487000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-2387000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>31583000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>31043000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-2885000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-19000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-16000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-40177000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>12275000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>18486000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>9676000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-5030000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-14000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>289000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>959000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-698000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-123055000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-30473000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>15142000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-74692000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-3000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-22462000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-160000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>15346000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3493000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-283000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1328000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-14300000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-48537000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1797000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>18900000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>161086000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-102152000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-58938000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>108000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-88638000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>4325000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-7430000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1840000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>3435000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-2086000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-2058000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>3969000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>6499000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-3946000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3849000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3398000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-39852000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-2000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-9300000.0</v>
       </c>
-      <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
+        <v>-38000000.0</v>
+      </c>
+      <c r="C25">
         <v>-86000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>186000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>518000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1181000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>716000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>253000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1921000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-62000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>253000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>123000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>213000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-344000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>400000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-151000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1042000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-16000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1027000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-44000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-111000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-462000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-40000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-701000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1139000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-236000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>44000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-390000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>554031000.0</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
-        <v>25777000.0</v>
+        <v>37776000.0</v>
       </c>
       <c r="AH25">
-        <v>-8943000.0</v>
+        <v>25443000.0</v>
       </c>
       <c r="AI25">
+        <v>-8853000.0</v>
+      </c>
+      <c r="AJ25">
         <v>47917000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>36355000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>33827000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>33222000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>33313000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>976319000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>41241000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>76008000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25566000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22361000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>23407000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>27258000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>25919000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>22206000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20270000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20825000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>48473000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22963000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18524000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16768000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>17218000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16756000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15018000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>12134000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7844000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>23043000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>11610000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8604000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7074000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11873000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11715000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>11216000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-175345000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7098000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5980000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3936000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-19868000.0</v>
       </c>
-      <c r="BT25">
-[...1 lines deleted...]
-      </c>
       <c r="BU25">
-        <v>-10517000.0</v>
+        <v>-12923000.0</v>
       </c>
       <c r="BV25">
-        <v>2452000.0</v>
+        <v>-9628000.0</v>
       </c>
       <c r="BW25">
+        <v>3223000.0</v>
+      </c>
+      <c r="BX25">
         <v>-6956000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-19872000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-18961000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1892000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-7588000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5388000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5047000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>702000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-2522000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3287000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-8331000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>525000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1946000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1035000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>704000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>251000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-1054000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>463000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-28000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>7311000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1337000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>23143000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>298000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-556000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>21140000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7626000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7743000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2882000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>34341000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>187947000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2719000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1495000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>911500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>90600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>-3988000000.0</v>
+      </c>
+      <c r="C26">
         <v>-3770000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2119000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-653000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1498000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2170000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1227000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1764000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1662000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1856000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2488000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2640000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3099000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2150000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2343000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1990000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1239000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1049000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-9000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-13000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-137000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-4000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-13000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1281000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1347000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1349000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2718000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2773000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1860696000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-2205000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1187000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-718941000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-704817000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-567852000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-345453000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-209797000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-256049000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-233776000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-278847000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-241719000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-821671000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1280803000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-677963000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-308618000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-504922000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-148130000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-666000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-96660000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-507000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-459723000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-346905000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-76380000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1624000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-229000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-943000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-254225000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-802000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-3678000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1429000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-157262000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-3792000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-230000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-6491000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-118932000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-3246000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-931000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-131000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-13107000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-113000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-931000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-132000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-3273000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-415000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-593000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-205000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-1425000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-20045000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-129946000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-63000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-5616000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-12150000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>-12218000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-12218000.0</v>
       </c>
-      <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>140000000.0</v>
+      </c>
+      <c r="C27">
         <v>141000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>167000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>153000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>154000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>143000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>167000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>148000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>140000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>144000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128000000.0</v>
       </c>
       <c r="M27">
         <v>128000000.0</v>
       </c>
       <c r="N27">
+        <v>128000000.0</v>
+      </c>
+      <c r="O27">
         <v>113000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>102000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>101000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>108000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="T27">
         <v>86000000.0</v>
       </c>
       <c r="U27">
+        <v>86000000.0</v>
+      </c>
+      <c r="V27">
         <v>91000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>113000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>76000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>85000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>83000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>80000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>83000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>84000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>78000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>105117000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>76382000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>78001000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>71500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>68726000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>66501000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>66988000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>59059000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>74595000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>54115000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>54982000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>66034000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>75065000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>58799000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>60736000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>54533000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>67172000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>46969000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>35739000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>39412000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>50288000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>35006000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>34978000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>21826000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>19993000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>17672000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>17730000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>16640000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>25438000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>13415000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>13231000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>14110000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>19768000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>21254000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>15465000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>11909000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>7944000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10869000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>11265000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>10593000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>40522000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>27182000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>23435000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>9939000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>16253000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>27182000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>23435000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>3166000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>14928000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>2194000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>3017000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>4169000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>9761000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>714000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>638000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>282000.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>106000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>282000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-2194000000.0</v>
+      </c>
+      <c r="C28">
         <v>-4026000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-667000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2484000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1797000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3967000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>143000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3165000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1966000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>784000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2490000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2632000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1225000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2562000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>479000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1999000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1238000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2139000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-5000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1096000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2007000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1869000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-61000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2874000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1281000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1344000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1389000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2939000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2548000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1838702000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2203923000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1183138000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2205237000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-900123000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>401072000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-423012000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>843400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-264869000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-218191000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>674770000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-133973000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-20801000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1262730000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-660713000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1214248000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-496174000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2118416000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-51331000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-141917000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-405492000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-451561000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>524514000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-70972000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-9318000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>635000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-52995000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>730533000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5554000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-734000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-8649000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-147198000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38433000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-118439000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-66032000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>358995000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-43728000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-83329000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-10770000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-31133000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-73119000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-47259000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-47113000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1357000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20360000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5627000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-12875000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6333000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>43508000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>114394000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3865000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-4474000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-8731000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>19242000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1562000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1143000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>888000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3489000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>102349000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>513000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-12371000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>126525000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4663000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>14000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>6000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-11643000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>768000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2263000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1797000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4247000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1377000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>49926000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>453000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1270000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2092000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>10216000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>65900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>144600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>3719000000.0</v>
+      </c>
+      <c r="C29">
         <v>3215000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1490000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1435000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3201000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3283000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>721000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2373000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2525000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2704000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1346000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1372000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1737000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2889000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2173000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2684000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1695000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>279000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1596000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1152000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-207000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-577000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>920000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>122000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-380000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1077000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1851000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1787000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>150000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1083812000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1963969000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1649844000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>640375000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1173611000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1886591000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1221216000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>380618000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1106509000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1507854000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>966007000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>344327000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>881072000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1309800000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>702376000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>208983000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>755280000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1292132000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>689981000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>177004000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>554473000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>970464000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>593382000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>183117000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>496819000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>674945000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>431606000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>182380000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>281841000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>560469000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>223283000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>276219000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>179917000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>305364000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>187319000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>104697000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>146265000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>195179000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>94057000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>74164000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>80353000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>101916000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>89902000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>43382000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>66681000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>61686000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8895000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>18753000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>31797000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>34835000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>25102000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>20347000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>13537000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>12443000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>13969000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>22693000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>5728000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>15461000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>10163000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>10666000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>952000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>11114000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>8807000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-840000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-1183000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-14809000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2731000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>14075000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>22895000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-16029000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>27487000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-6257000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-32737000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>9016000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>9487000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-5482000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-12800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-16400000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-16700000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-17100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-89000000.0</v>
+      </c>
+      <c r="C30">
         <v>-107000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-71000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-63000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-61000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-118000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>137000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>69000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-39000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1586000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>510000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-785000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-122000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-121000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-783000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-79000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-71000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-65000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-66000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-72000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1042000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1733000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>96000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>765000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4080000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2109000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>409199000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42648000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>127637000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1635516000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-558977000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2105632000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-644612000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-892814000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1130719000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1563282000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-786568000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>147274000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1220479000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-94123000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1439096000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1140820000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2066134000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1817721000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1576166000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-40855000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>39126000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1215426000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-969965000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-16002000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>137840000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-598279000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-730773000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-371501000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-66615000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-738023000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-155181000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>55051000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-392006000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-29519000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-108099000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-311474000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-262057000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-83784000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-45236000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-110383000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-53584000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-91102000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-79819000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>72600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-127207000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-74146000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-25765000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5619000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>36849000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>40238000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6448000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-14714000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-23828000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-50368000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4329000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-24618000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>15742000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-97960000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-132207000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>71021000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-91492000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3221000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-13954000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>-4686000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2626000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-24266000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-13489000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-524000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-21995000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>13596000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1219000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-42000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-12051000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>29200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-76800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-15800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-4800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>