--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1145,51 +1148,53 @@
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>75099000.0</v>
+      </c>
       <c r="C2">
         <v>65515000.0</v>
       </c>
       <c r="D2">
         <v>66526000.0</v>
       </c>
       <c r="E2">
         <v>71000000.0</v>
       </c>
       <c r="F2">
         <v>76125000.0</v>
       </c>
       <c r="G2">
         <v>71233000.0</v>
       </c>
       <c r="H2">
         <v>104721000.0</v>
       </c>
       <c r="I2">
         <v>95049000.0</v>
       </c>
       <c r="J2">
         <v>91825000.0</v>
       </c>
       <c r="K2">
@@ -1397,51 +1402,53 @@
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1223625000.0</v>
+      </c>
       <c r="C7">
         <v>1589210000.0</v>
       </c>
       <c r="D7">
         <v>1028356000.0</v>
       </c>
       <c r="E7">
         <v>1042591000.0</v>
       </c>
       <c r="F7">
         <v>1384805000.0</v>
       </c>
       <c r="G7">
         <v>1363193000.0</v>
       </c>
       <c r="H7">
         <v>2305345000.0</v>
       </c>
       <c r="I7">
         <v>874476000.0</v>
       </c>
       <c r="J7">
         <v>1271554000.0</v>
       </c>
       <c r="K7">
@@ -1449,95 +1456,99 @@
       </c>
       <c r="L7">
         <v>2427438000.0</v>
       </c>
       <c r="M7">
         <v>2536883000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2483000.0</v>
+      </c>
       <c r="C8">
         <v>2105000.0</v>
       </c>
       <c r="D8">
         <v>1988000.0</v>
       </c>
       <c r="E8">
         <v>1978000.0</v>
       </c>
       <c r="F8">
         <v>1975000.0</v>
       </c>
       <c r="G8">
         <v>1983000.0</v>
       </c>
       <c r="H8">
         <v>1996000.0</v>
       </c>
       <c r="I8">
         <v>1968000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>33</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>4358077000.0</v>
+      </c>
       <c r="C9">
         <v>4352991000.0</v>
       </c>
       <c r="D9">
         <v>4342362000.0</v>
       </c>
       <c r="E9">
         <v>4332302000.0</v>
       </c>
       <c r="F9">
         <v>4208675000.0</v>
       </c>
       <c r="G9">
         <v>4212409000.0</v>
       </c>
       <c r="H9">
         <v>4172099000.0</v>
       </c>
       <c r="I9">
         <v>4151147000.0</v>
       </c>
       <c r="J9">
         <v>4126549000.0</v>
       </c>
       <c r="K9">
@@ -1633,51 +1644,53 @@
         <v>100904000.0</v>
       </c>
       <c r="U10">
         <v>68034000.0</v>
       </c>
       <c r="V10">
         <v>77682000.0</v>
       </c>
       <c r="W10">
         <v>86858000.0</v>
       </c>
       <c r="X10">
         <v>56468000.0</v>
       </c>
       <c r="Y10">
         <v>2172000.0</v>
       </c>
       <c r="Z10">
         <v>1067000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>35</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>279122000.0</v>
+      </c>
       <c r="C11">
         <v>308925000.0</v>
       </c>
       <c r="D11">
         <v>277971000.0</v>
       </c>
       <c r="E11">
         <v>398850000.0</v>
       </c>
       <c r="F11">
         <v>347031000.0</v>
       </c>
       <c r="G11">
         <v>380420000.0</v>
       </c>
       <c r="H11">
         <v>240227000.0</v>
       </c>
       <c r="I11">
         <v>398267000.0</v>
       </c>
       <c r="J11">
         <v>222647000.0</v>
       </c>
       <c r="K11">
@@ -2241,53 +2254,59 @@
       <c r="S20">
         <v>109967000.0</v>
       </c>
       <c r="T20">
         <v>328852000.0</v>
       </c>
       <c r="U20">
         <v>324750000.0</v>
       </c>
       <c r="V20">
         <v>65646000.0</v>
       </c>
       <c r="W20">
         <v>8961000.0</v>
       </c>
       <c r="X20">
         <v>44650000.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="B21"/>
-[...1 lines deleted...]
-      <c r="D21"/>
+      <c r="B21">
+        <v>231093000.0</v>
+      </c>
+      <c r="C21">
+        <v>244393000.0</v>
+      </c>
+      <c r="D21">
+        <v>282411000.0</v>
+      </c>
       <c r="E21">
         <v>4535702000.0</v>
       </c>
       <c r="F21">
         <v>4904292000.0</v>
       </c>
       <c r="G21">
         <v>34060000.0</v>
       </c>
       <c r="H21">
         <v>35198000.0</v>
       </c>
       <c r="I21">
         <v>51472000.0</v>
       </c>
       <c r="J21">
         <v>67977000.0</v>
       </c>
       <c r="K21">
         <v>83007000.0</v>
       </c>
       <c r="L21">
         <v>129186000.0</v>
       </c>
       <c r="M21">
@@ -2453,51 +2472,53 @@
         <v>4811622000.0</v>
       </c>
       <c r="U23">
         <v>4742455000.0</v>
       </c>
       <c r="V23">
         <v>1697811000.0</v>
       </c>
       <c r="W23">
         <v>746625000.0</v>
       </c>
       <c r="X23">
         <v>1656582000.0</v>
       </c>
       <c r="Y23">
         <v>730298000.0</v>
       </c>
       <c r="Z23">
         <v>570323000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4215005000.0</v>
+      </c>
       <c r="C24">
         <v>4022008000.0</v>
       </c>
       <c r="D24">
         <v>3655850000.0</v>
       </c>
       <c r="E24">
         <v>3784099000.0</v>
       </c>
       <c r="F24">
         <v>3778087000.0</v>
       </c>
       <c r="G24">
         <v>3847103000.0</v>
       </c>
       <c r="H24">
         <v>3215710000.0</v>
       </c>
       <c r="I24">
         <v>3345754000.0</v>
       </c>
       <c r="J24">
         <v>3375324000.0</v>
       </c>
       <c r="K24">
@@ -2525,51 +2546,53 @@
         <v>2459341000.0</v>
       </c>
       <c r="S24">
         <v>2390000000.0</v>
       </c>
       <c r="T24">
         <v>2317217000.0</v>
       </c>
       <c r="U24">
         <v>1852474000.0</v>
       </c>
       <c r="V24">
         <v>754169000.0</v>
       </c>
       <c r="W24">
         <v>367149000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>49</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>4239358000.0</v>
+      </c>
       <c r="C25">
         <v>4288903000.0</v>
       </c>
       <c r="D25">
         <v>3806624000.0</v>
       </c>
       <c r="E25">
         <v>3784099000.0</v>
       </c>
       <c r="F25">
         <v>3778087000.0</v>
       </c>
       <c r="G25">
         <v>3847103000.0</v>
       </c>
       <c r="H25">
         <v>3215710000.0</v>
       </c>
       <c r="I25">
         <v>4197095000.0</v>
       </c>
       <c r="J25">
         <v>4539790000.0</v>
       </c>
       <c r="K25">
@@ -2753,51 +2776,53 @@
         <v>2234320000.0</v>
       </c>
       <c r="U28">
         <v>1805309000.0</v>
       </c>
       <c r="V28">
         <v>676619000.0</v>
       </c>
       <c r="W28">
         <v>284179000.0</v>
       </c>
       <c r="X28">
         <v>952291000.0</v>
       </c>
       <c r="Y28">
         <v>-2172000.0</v>
       </c>
       <c r="Z28">
         <v>-1067000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4247744000.0</v>
+      </c>
       <c r="C29">
         <v>4275262000.0</v>
       </c>
       <c r="D29">
         <v>4100977000.0</v>
       </c>
       <c r="E29">
         <v>4432747000.0</v>
       </c>
       <c r="F29">
         <v>4538614000.0</v>
       </c>
       <c r="G29">
         <v>4716422000.0</v>
       </c>
       <c r="H29">
         <v>4251479000.0</v>
       </c>
       <c r="I29">
         <v>4659083000.0</v>
       </c>
       <c r="J29">
         <v>5401465000.0</v>
       </c>
       <c r="K29"/>
@@ -2931,51 +2956,53 @@
         <v>752627000.0</v>
       </c>
       <c r="O31">
         <v>733222000.0</v>
       </c>
       <c r="P31">
         <v>1040208000.0</v>
       </c>
       <c r="Q31">
         <v>778963000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-13985000.0</v>
+      </c>
       <c r="C32">
         <v>-66826000.0</v>
       </c>
       <c r="D32">
         <v>-121748000.0</v>
       </c>
       <c r="E32">
         <v>-4112000.0</v>
       </c>
       <c r="F32">
         <v>67040000.0</v>
       </c>
       <c r="G32">
         <v>82870000.0</v>
       </c>
       <c r="H32">
         <v>-450797000.0</v>
       </c>
       <c r="I32">
         <v>685000.0</v>
       </c>
       <c r="J32">
         <v>-193904000.0</v>
       </c>
       <c r="K32"/>
@@ -3053,51 +3080,53 @@
       <c r="S33">
         <v>4168473000.0</v>
       </c>
       <c r="T33">
         <v>4519787000.0</v>
       </c>
       <c r="U33">
         <v>4472223000.0</v>
       </c>
       <c r="V33">
         <v>1551934000.0</v>
       </c>
       <c r="W33">
         <v>611322000.0</v>
       </c>
       <c r="X33">
         <v>1515804000.0</v>
       </c>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>58482000.0</v>
+      </c>
       <c r="C34">
         <v>69183000.0</v>
       </c>
       <c r="D34">
         <v>71679000.0</v>
       </c>
       <c r="E34">
         <v>927605000.0</v>
       </c>
       <c r="F34">
         <v>1300803000.0</v>
       </c>
       <c r="G34">
         <v>1551636000.0</v>
       </c>
       <c r="H34">
         <v>2210060000.0</v>
       </c>
       <c r="I34">
         <v>197289000.0</v>
       </c>
       <c r="J34">
         <v>214644000.0</v>
       </c>
       <c r="K34">
@@ -3319,51 +3348,53 @@
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37">
         <v>0.0</v>
       </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>66145000.0</v>
+      </c>
       <c r="C38">
         <v>67066000.0</v>
       </c>
       <c r="D38">
         <v>64304000.0</v>
       </c>
       <c r="E38">
         <v>167137000.0</v>
       </c>
       <c r="F38">
         <v>176758000.0</v>
       </c>
       <c r="G38">
         <v>271957000.0</v>
       </c>
       <c r="H38">
         <v>118141000.0</v>
       </c>
       <c r="I38">
         <v>184536000.0</v>
       </c>
       <c r="J38">
         <v>217840000.0</v>
       </c>
       <c r="K38">
@@ -3771,51 +3802,53 @@
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>9258595000.0</v>
+      </c>
       <c r="C45">
         <v>10076234000.0</v>
       </c>
       <c r="D45">
         <v>9018313000.0</v>
       </c>
       <c r="E45">
         <v>5132832000.0</v>
       </c>
       <c r="F45">
         <v>5534715000.0</v>
       </c>
       <c r="G45">
         <v>5552307000.0</v>
       </c>
       <c r="H45">
         <v>5952461000.0</v>
       </c>
       <c r="I45">
         <v>4797600000.0</v>
       </c>
       <c r="J45">
         <v>5257397000.0</v>
       </c>
       <c r="K45">
@@ -3849,51 +3882,51 @@
         <v>3760453000.0</v>
       </c>
       <c r="U45">
         <v>3658788000.0</v>
       </c>
       <c r="V45">
         <v>1408732000.0</v>
       </c>
       <c r="W45">
         <v>523619000.0</v>
       </c>
       <c r="X45">
         <v>1401161000.0</v>
       </c>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
         <v>5379359000.0</v>
       </c>
       <c r="C46">
-        <v>5728238000.0</v>
+        <v>5483845000.0</v>
       </c>
       <c r="D46">
         <v>5001536000.0</v>
       </c>
       <c r="E46">
         <v>5132832000.0</v>
       </c>
       <c r="F46">
         <v>5534715000.0</v>
       </c>
       <c r="G46">
         <v>5856198000.0</v>
       </c>
       <c r="H46">
         <v>6318674000.0</v>
       </c>
       <c r="I46">
         <v>5275427000.0</v>
       </c>
       <c r="J46">
         <v>5852145000.0</v>
       </c>
       <c r="K46">
         <v>7379305000.0</v>
       </c>
@@ -3921,51 +3954,53 @@
       <c r="S46">
         <v>3694784000.0</v>
       </c>
       <c r="T46">
         <v>3760453000.0</v>
       </c>
       <c r="U46">
         <v>3658788000.0</v>
       </c>
       <c r="V46">
         <v>1408732000.0</v>
       </c>
       <c r="W46">
         <v>523619000.0</v>
       </c>
       <c r="X46">
         <v>1401161000.0</v>
       </c>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>71</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>5304837000.0</v>
+      </c>
       <c r="C47">
         <v>5728238000.0</v>
       </c>
       <c r="D47">
         <v>5001536000.0</v>
       </c>
       <c r="E47">
         <v>5132832000.0</v>
       </c>
       <c r="F47">
         <v>5534715000.0</v>
       </c>
       <c r="G47">
         <v>5856198000.0</v>
       </c>
       <c r="H47">
         <v>6269572000.0</v>
       </c>
       <c r="I47">
         <v>5275427000.0</v>
       </c>
       <c r="J47">
         <v>5852145000.0</v>
       </c>
       <c r="K47">
@@ -4121,51 +4156,53 @@
         <v>-959011000.0</v>
       </c>
       <c r="O49">
         <v>-949696000.0</v>
       </c>
       <c r="P49">
         <v>-884051000.0</v>
       </c>
       <c r="Q49">
         <v>-815876000.0</v>
       </c>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>77492000.0</v>
+      </c>
       <c r="C50">
         <v>40779000.0</v>
       </c>
       <c r="D50">
         <v>41463000.0</v>
       </c>
       <c r="E50">
         <v>66043000.0</v>
       </c>
       <c r="F50">
         <v>63125000.0</v>
       </c>
       <c r="G50">
         <v>68885000.0</v>
       </c>
       <c r="H50">
         <v>339413000.0</v>
       </c>
       <c r="I50">
         <v>294426000.0</v>
       </c>
       <c r="J50">
         <v>495413000.0</v>
       </c>
       <c r="K50">
@@ -4325,51 +4362,53 @@
       <c r="S52">
         <v>162929000.0</v>
       </c>
       <c r="T52">
         <v>18007000.0</v>
       </c>
       <c r="U52">
         <v>20869000.0</v>
       </c>
       <c r="V52">
         <v>132000.0</v>
       </c>
       <c r="W52">
         <v>3888000.0</v>
       </c>
       <c r="X52">
         <v>113315000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>77</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>0.0</v>
+      </c>
       <c r="C53">
         <v>19879000.0</v>
       </c>
       <c r="D53">
         <v>29755000.0</v>
       </c>
       <c r="E53">
         <v>48680000.0</v>
       </c>
       <c r="F53">
         <v>182393000.0</v>
       </c>
       <c r="G53">
         <v>172905000.0</v>
       </c>
       <c r="H53">
         <v>68567000.0</v>
       </c>
       <c r="I53">
         <v>14855000.0</v>
       </c>
       <c r="J53">
         <v>291796000.0</v>
       </c>
       <c r="K53">
@@ -4827,63 +4866,63 @@
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
         <v>-44753000.0</v>
       </c>
       <c r="C60">
         <v>212475000.0</v>
       </c>
       <c r="D60">
         <v>403664000.0</v>
       </c>
       <c r="E60">
         <v>582605000.0</v>
       </c>
       <c r="F60">
         <v>697402000.0</v>
       </c>
       <c r="G60">
         <v>800434000.0</v>
       </c>
       <c r="H60">
         <v>696356000.0</v>
       </c>
       <c r="I60">
-        <v>1018903000.0</v>
+        <v>1018413000.0</v>
       </c>
       <c r="J60">
-        <v>1530728000.0</v>
+        <v>1530291000.0</v>
       </c>
       <c r="K60">
-        <v>2077982000.0</v>
+        <v>2077732000.0</v>
       </c>
       <c r="L60">
-        <v>2458888000.0</v>
+        <v>2458727000.0</v>
       </c>
       <c r="M60">
-        <v>2881724000.0</v>
+        <v>2882241000.0</v>
       </c>
       <c r="N60">
         <v>1020937000.0</v>
       </c>
       <c r="O60">
         <v>1002717000.0</v>
       </c>
       <c r="P60">
         <v>1040208000.0</v>
       </c>
       <c r="Q60">
         <v>1059997000.0</v>
       </c>
       <c r="R60">
         <v>1086582000.0</v>
       </c>
       <c r="S60">
         <v>960601000.0</v>
       </c>
       <c r="T60">
         <v>1419538000.0</v>
       </c>
       <c r="U60">
         <v>1764012000.0</v>
       </c>
@@ -4990,578 +5029,586 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>84333000.0</v>
+      </c>
       <c r="C2">
+        <v>75099000.0</v>
+      </c>
+      <c r="D2">
         <v>84765000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83479000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>73168000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65515000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73275000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74497000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66526000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>76784000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>94539000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>88730000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>77706000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>76651000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>82014000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>76125000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>73810000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74558000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65278000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>71233000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62591000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>61780000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>78134000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>104721000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>106109000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>104317000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>85379000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>95049000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>79573000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>79713000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>73358000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>91825000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>76977000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>78004000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>63542000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77356000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>70669000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>78153000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>92089000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>128006000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>89096000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>82019000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>69131000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>76314000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>62344000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>52022000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>53010000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>65840000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>46873000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>45361000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>45920000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>43184000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>45745000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43105000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39230000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>54134000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>40367000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>33083000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37879000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>36302000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>31990000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>40432000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>42680000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>51612000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>42541000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>40388000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>41248000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>29105000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>30649000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>32015000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>45565000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23359000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14006000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12626000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12768000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15860000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13292000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7206000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4290000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9253000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7445000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>7437000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5606,52 +5653,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5696,361 +5744,361 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>-3649052000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-3237011000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3163465000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3083017000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2999301000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3047375000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3052207000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3109270000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3176950000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3064320000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3002673000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2894319000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2797681000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2884846000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2850751000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2720736000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2670455000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2543035000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2499701000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2345096000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2123632000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1905993000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1691384000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1960626000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1891040000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1822256000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1794148000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1726770000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1661109000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1601289000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>864000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-116000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>32000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1015000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1607000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>60000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-43000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-327000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-455000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-588000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-732000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-865000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-998000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1131000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1094000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1396000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1189000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1492000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1795000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1401000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1690000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1257000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1074000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-891000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2359000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>10808000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>9435000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1429000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>607476000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>4145683000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4139353000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4132747000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4126549000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4120963000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4113249000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4105640000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4102397000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4096963000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4088290000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6076,313 +6124,325 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1207790000.0</v>
+      </c>
       <c r="C7">
+        <v>1223625000.0</v>
+      </c>
+      <c r="D7">
         <v>1234063000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1259702000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1284197000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1589210000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1485141000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>935145000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>983528000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1028356000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1064790000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1073539000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>996529000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1042591000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1285402000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1324087000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1353642000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1384805000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1429024000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1462415000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1496804000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1363193000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1587606000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2012516000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2038198000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2305345000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2366430000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2390053000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2445470000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>851341000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>916986000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1066236000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1187549000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1164466000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1484652000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1531545000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1544316000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2415914000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2422841000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2425850000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2403191000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>2427438000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2525171000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2527132000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2515363000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2536883000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2632420000.0</v>
       </c>
-      <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2493000.0</v>
+      </c>
       <c r="C8">
-        <v>2480000.0</v>
+        <v>2483000.0</v>
       </c>
       <c r="D8">
         <v>2480000.0</v>
       </c>
       <c r="E8">
+        <v>2480000.0</v>
+      </c>
+      <c r="F8">
         <v>2445000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2105000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2098000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2077000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000.0</v>
       </c>
       <c r="K8">
         <v>1988000.0</v>
       </c>
       <c r="L8">
         <v>1988000.0</v>
       </c>
       <c r="M8">
         <v>1988000.0</v>
       </c>
       <c r="N8">
-        <v>1978000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="O8">
         <v>1978000.0</v>
       </c>
       <c r="P8">
         <v>1978000.0</v>
       </c>
       <c r="Q8">
         <v>1978000.0</v>
       </c>
       <c r="R8">
-        <v>1975000.0</v>
+        <v>1978000.0</v>
       </c>
       <c r="S8">
         <v>1975000.0</v>
       </c>
       <c r="T8">
+        <v>1975000.0</v>
+      </c>
+      <c r="U8">
         <v>1977000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6404,569 +6464,578 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>4358077000.0</v>
+      </c>
+      <c r="D9">
         <v>4356139000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4353523000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4351874000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4352991000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4349478000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>4339378000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4336504000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4333556000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4332302000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4215297000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4211931000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4208360000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4208675000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4221112000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4217728000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4213095000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4212409000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4209710000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4180436000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4174356000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4172099000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4167146000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4161045000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4154790000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4151147000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4145683000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4139353000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4132747000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4126549000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4120963000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4113249000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4105640000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4102397000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4096963000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4088290000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4078781000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4069283000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4062781000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4051927000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4044305000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4034655000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4028831000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2041742000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2033492000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2025471000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2020096000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2012725000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2005261000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1997946000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1991347000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1984814000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1977708000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1970820000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1965705000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1958652000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1908926000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1904144000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1898909000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1892836000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>265204000.0</v>
+      </c>
+      <c r="C10">
         <v>279122000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>253448000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>251888000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>239731000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>308925000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>254711000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>290018000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>318549000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>277971000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>331716000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>336576000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>362235000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>398850000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>299201000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>238757000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>289247000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>347031000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>478509000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>280675000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>303952000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>380420000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>354621000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>452441000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>392674000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>240227000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>241391000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>255999000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>256501000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>398267000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>133664000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>126637000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>335412000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>222647000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>291554000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>151528000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>59237000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>216397000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>74184000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>39053000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>70862000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>88029000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>70391000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>78496000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>115182000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>104083000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>238324000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>50934000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>45701000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>58511000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>42690000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>30946000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>28242000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>69240000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>42504000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>38676000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>42113000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>30836000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>39195000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>40126000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>36732000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>81827000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>68961000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51345000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>65613000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>66370000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>159313000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>95611000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>52507000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>53973000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>55885000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>60442000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>119536000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>100904000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>63059000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>81229000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>55921000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>68034000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>100260000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>30398000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>94096000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>77682000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>85626000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>86858000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>279122000.0</v>
+      </c>
+      <c r="D11">
         <v>253448000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>251888000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>239731000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>308925000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>254711000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>331716000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>336576000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>362235000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>398850000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>299201000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>238757000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>289247000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>347031000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>478509000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>280675000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6988,1300 +7057,1312 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>270143000.0</v>
+      </c>
+      <c r="C12">
         <v>279122000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>253448000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>251888000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>239731000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>328804000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>284412000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>309745000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>318549000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>307726000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>397949000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>432772000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>431244000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>447530000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>388705000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>404238000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>468507000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>529424000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>636445000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>380652000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>438885000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>553325000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>490757000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>562314000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>500713000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>308794000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>291181000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>314804000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>340018000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>413122000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>133664000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>146628000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>510061000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>514443000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>537930000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>181307000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>59237000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>216397000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>74184000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>39053000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>70862000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>88029000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>70391000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>78496000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>115182000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>104083000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>238324000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>50934000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>45701000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>58511000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>42690000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>30946000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>28242000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>69240000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>42504000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>38676000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>42113000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>30836000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>39195000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>40126000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>36732000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>81827000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>68961000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>51345000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>65613000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>66370000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>159313000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>95611000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>52507000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>53973000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>55885000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>60442000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>119536000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>100904000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>63059000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>81229000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>55921000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>68034000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>100260000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>30398000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>94096000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>77682000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>85626000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
+        <v>2493000.0</v>
+      </c>
+      <c r="C13">
         <v>2483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480000.0</v>
       </c>
       <c r="D13">
         <v>2480000.0</v>
       </c>
       <c r="E13">
+        <v>2480000.0</v>
+      </c>
+      <c r="F13">
         <v>2445000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2105000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2098000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2077000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000.0</v>
       </c>
       <c r="K13">
         <v>1988000.0</v>
       </c>
       <c r="L13">
         <v>1988000.0</v>
       </c>
       <c r="M13">
         <v>1988000.0</v>
       </c>
       <c r="N13">
-        <v>1978000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="O13">
         <v>1978000.0</v>
       </c>
       <c r="P13">
         <v>1978000.0</v>
       </c>
       <c r="Q13">
         <v>1978000.0</v>
       </c>
       <c r="R13">
-        <v>1975000.0</v>
+        <v>1978000.0</v>
       </c>
       <c r="S13">
         <v>1975000.0</v>
       </c>
       <c r="T13">
+        <v>1975000.0</v>
+      </c>
+      <c r="U13">
         <v>1977000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1978000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984000.0</v>
       </c>
       <c r="X13">
         <v>1984000.0</v>
       </c>
       <c r="Y13">
+        <v>1984000.0</v>
+      </c>
+      <c r="Z13">
         <v>1985000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1996000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1997000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1998000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1968000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938000.0</v>
       </c>
       <c r="AG13">
         <v>1938000.0</v>
       </c>
       <c r="AH13">
+        <v>1938000.0</v>
+      </c>
+      <c r="AI13">
         <v>1913000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1915000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1916000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1918000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908000.0</v>
       </c>
       <c r="AN13">
         <v>1908000.0</v>
       </c>
       <c r="AO13">
         <v>1908000.0</v>
       </c>
       <c r="AP13">
+        <v>1908000.0</v>
+      </c>
+      <c r="AQ13">
         <v>1883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882000.0</v>
       </c>
       <c r="AR13">
         <v>1882000.0</v>
       </c>
       <c r="AS13">
         <v>1882000.0</v>
       </c>
       <c r="AT13">
-        <v>1870000.0</v>
+        <v>1882000.0</v>
       </c>
       <c r="AU13">
         <v>1870000.0</v>
       </c>
       <c r="AV13">
+        <v>1870000.0</v>
+      </c>
+      <c r="AW13">
         <v>1286000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277000.0</v>
       </c>
       <c r="AY13">
         <v>1277000.0</v>
       </c>
       <c r="AZ13">
+        <v>1277000.0</v>
+      </c>
+      <c r="BA13">
         <v>1276000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1277000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1267000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1265000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1264000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1265000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1254000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244000.0</v>
       </c>
       <c r="BI13">
         <v>1244000.0</v>
       </c>
       <c r="BJ13">
-        <v>1243000.0</v>
+        <v>1244000.0</v>
       </c>
       <c r="BK13">
         <v>1243000.0</v>
       </c>
       <c r="BL13">
         <v>1243000.0</v>
       </c>
       <c r="BM13">
-        <v>1232000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="BN13">
         <v>1232000.0</v>
       </c>
       <c r="BO13">
         <v>1232000.0</v>
       </c>
       <c r="BP13">
         <v>1232000.0</v>
       </c>
       <c r="BQ13">
-        <v>1053000.0</v>
+        <v>1232000.0</v>
       </c>
       <c r="BR13">
         <v>1053000.0</v>
       </c>
       <c r="BS13">
-        <v>1052000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="BT13">
         <v>1052000.0</v>
       </c>
       <c r="BU13">
-        <v>1050000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="BV13">
         <v>1050000.0</v>
       </c>
       <c r="BW13">
         <v>1050000.0</v>
       </c>
       <c r="BX13">
+        <v>1050000.0</v>
+      </c>
+      <c r="BY13">
         <v>1051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013000.0</v>
       </c>
       <c r="BZ13">
         <v>1013000.0</v>
       </c>
       <c r="CA13">
+        <v>1013000.0</v>
+      </c>
+      <c r="CB13">
         <v>1011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="CC13">
         <v>650000.0</v>
       </c>
       <c r="CD13">
         <v>650000.0</v>
       </c>
-      <c r="CE13"/>
+      <c r="CE13">
+        <v>650000.0</v>
+      </c>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>234326000.0</v>
+        <v>238112000.0</v>
       </c>
       <c r="C14">
         <v>234326000.0</v>
       </c>
       <c r="D14">
+        <v>234326000.0</v>
+      </c>
+      <c r="E14">
         <v>232719000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>230678000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>229272000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>228124000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>226789000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>225890000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>225427000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>225416000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>225404000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>224578000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>202245000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>186790000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>186761000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>185916000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>185370000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>196230000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>185182000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>184011000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>183389000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>183244000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>183178000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>184522000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>185245000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>185516000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>186140000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>186747000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>188220000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>187675000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>187585000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>186880000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>186585000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>186298000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>186212000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>185689000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>185684000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>185946000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>185825000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>185153000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>184805000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>184570000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>184266000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>183678000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>183432000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>159003000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>125058000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>124478000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>124308000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>124128000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>123405000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>124391000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>122608000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>122493000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>121708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121145000.0</v>
       </c>
       <c r="BF14">
         <v>121145000.0</v>
       </c>
       <c r="BG14">
+        <v>121145000.0</v>
+      </c>
+      <c r="BH14">
         <v>121616000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>121280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120792000.0</v>
       </c>
       <c r="BJ14">
         <v>120792000.0</v>
       </c>
       <c r="BK14">
+        <v>120792000.0</v>
+      </c>
+      <c r="BL14">
         <v>120404000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>119721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119315000.0</v>
       </c>
       <c r="BN14">
         <v>119315000.0</v>
       </c>
       <c r="BO14">
+        <v>119315000.0</v>
+      </c>
+      <c r="BP14">
         <v>118455000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>106042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101738000.0</v>
       </c>
       <c r="BR14">
         <v>101738000.0</v>
       </c>
       <c r="BS14">
+        <v>101738000.0</v>
+      </c>
+      <c r="BT14">
         <v>101398000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>101856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101995000.0</v>
       </c>
       <c r="BV14">
         <v>101995000.0</v>
       </c>
       <c r="BW14">
+        <v>101995000.0</v>
+      </c>
+      <c r="BX14">
         <v>101564000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>101520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101302000.0</v>
       </c>
       <c r="BZ14">
         <v>101302000.0</v>
       </c>
       <c r="CA14">
+        <v>101302000.0</v>
+      </c>
+      <c r="CB14">
         <v>91640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65007000.0</v>
       </c>
       <c r="CC14">
         <v>65007000.0</v>
       </c>
       <c r="CD14">
         <v>65007000.0</v>
       </c>
       <c r="CE14">
-        <v>64900000.0</v>
+        <v>65007000.0</v>
       </c>
       <c r="CF14">
         <v>64900000.0</v>
       </c>
       <c r="CG14">
+        <v>64900000.0</v>
+      </c>
+      <c r="CH14">
         <v>60877000.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1988000.0</v>
       </c>
       <c r="N15">
-        <v>1978000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="O15">
         <v>1978000.0</v>
       </c>
       <c r="P15">
         <v>1978000.0</v>
       </c>
       <c r="Q15">
         <v>1978000.0</v>
       </c>
       <c r="R15">
-        <v>1975000.0</v>
+        <v>1978000.0</v>
       </c>
       <c r="S15">
         <v>1975000.0</v>
       </c>
       <c r="T15">
+        <v>1975000.0</v>
+      </c>
+      <c r="U15">
         <v>1977000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1978000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984000.0</v>
       </c>
       <c r="X15">
         <v>1984000.0</v>
       </c>
       <c r="Y15">
+        <v>1984000.0</v>
+      </c>
+      <c r="Z15">
         <v>1985000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1996000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1997000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1998000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1968000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938000.0</v>
       </c>
       <c r="AG15">
         <v>1938000.0</v>
       </c>
       <c r="AH15">
+        <v>1938000.0</v>
+      </c>
+      <c r="AI15">
         <v>1913000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1915000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1916000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1918000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908000.0</v>
       </c>
       <c r="AN15">
         <v>1908000.0</v>
       </c>
       <c r="AO15">
         <v>1908000.0</v>
       </c>
       <c r="AP15">
+        <v>1908000.0</v>
+      </c>
+      <c r="AQ15">
         <v>1883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882000.0</v>
       </c>
       <c r="AR15">
         <v>1882000.0</v>
       </c>
       <c r="AS15">
         <v>1882000.0</v>
       </c>
       <c r="AT15">
-        <v>1870000.0</v>
+        <v>1882000.0</v>
       </c>
       <c r="AU15">
         <v>1870000.0</v>
       </c>
       <c r="AV15">
+        <v>1870000.0</v>
+      </c>
+      <c r="AW15">
         <v>1286000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277000.0</v>
       </c>
       <c r="AY15">
         <v>1277000.0</v>
       </c>
       <c r="AZ15">
+        <v>1277000.0</v>
+      </c>
+      <c r="BA15">
         <v>1276000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1277000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1267000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1265000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1264000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1265000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1254000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244000.0</v>
       </c>
       <c r="BI15">
         <v>1244000.0</v>
       </c>
       <c r="BJ15">
-        <v>1243000.0</v>
+        <v>1244000.0</v>
       </c>
       <c r="BK15">
         <v>1243000.0</v>
       </c>
       <c r="BL15">
         <v>1243000.0</v>
       </c>
       <c r="BM15">
-        <v>1232000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="BN15">
         <v>1232000.0</v>
       </c>
       <c r="BO15">
         <v>1232000.0</v>
       </c>
       <c r="BP15">
         <v>1232000.0</v>
       </c>
       <c r="BQ15">
-        <v>1053000.0</v>
+        <v>1232000.0</v>
       </c>
       <c r="BR15">
         <v>1053000.0</v>
       </c>
       <c r="BS15">
-        <v>1052000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="BT15">
         <v>1052000.0</v>
       </c>
       <c r="BU15">
-        <v>1050000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="BV15">
         <v>1050000.0</v>
       </c>
       <c r="BW15">
         <v>1050000.0</v>
       </c>
       <c r="BX15">
+        <v>1050000.0</v>
+      </c>
+      <c r="BY15">
         <v>1051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013000.0</v>
       </c>
       <c r="BZ15">
         <v>1013000.0</v>
       </c>
       <c r="CA15">
+        <v>1013000.0</v>
+      </c>
+      <c r="CB15">
         <v>1011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="CC15">
         <v>650000.0</v>
       </c>
       <c r="CD15">
         <v>650000.0</v>
       </c>
-      <c r="CE15"/>
+      <c r="CE15">
+        <v>650000.0</v>
+      </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>62068000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61686000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>65694000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>60974000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>58541000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54189000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>58477000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55753000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64924000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>69428000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>70447000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>66197000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>74370000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>71420000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>73268000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>67080000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66778000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>67853000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>68113000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96995000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>142001000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>158608000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>76634000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>79402000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>81034000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>87513000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>95212000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>60414000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>55892000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>68508000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>72954000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>68358000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>83672000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>91312000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>113842000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>106946000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>115029000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>98525000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>112661000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>99277000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>81791000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>109134000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>112830000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>101613000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>99529000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>398060000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>398300000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>388400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>376161000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>370142000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>364148000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>361360000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>347676000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>341364000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>339171000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>327808000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>329526000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>324204000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>331980000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>318814000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>309155000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>299961000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>299597000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>287953000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>256061000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>258511000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>265223000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>253647000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>251827000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>252612000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>263827000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>254582000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>43521000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>49187000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>51474000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>47056000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>44910000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>11159000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>20849000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13093000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>118180000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8326,232 +8407,234 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>18069000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8853000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9876000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9557000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>12671000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>144000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>22966000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>23900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>25122000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>24227000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>281132000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>309605000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>331281000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>299688000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>294948000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>371523000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>407613000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>422261000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>348010000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>332994000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>330050000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>338528000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>335588000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>350749000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>372627000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>415370000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>499820000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>582529000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>329273000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>325954000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>323031000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>337040000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>329323000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>327729000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>329649000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>189114000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>187432000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>186022000.0</v>
       </c>
-      <c r="BF18">
-[...1 lines deleted...]
-      </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>186757000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>184988000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>171439000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>183031000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>183019000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>199634000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8596,52 +8679,53 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
         <v>27321000.0</v>
       </c>
       <c r="C20">
         <v>27321000.0</v>
       </c>
       <c r="D20">
         <v>27321000.0</v>
       </c>
       <c r="E20">
         <v>27321000.0</v>
       </c>
       <c r="F20">
         <v>27321000.0</v>
       </c>
       <c r="G20">
         <v>27321000.0</v>
       </c>
       <c r="H20">
         <v>27321000.0</v>
       </c>
       <c r="I20">
@@ -8662,1592 +8746,1621 @@
       <c r="N20">
         <v>27321000.0</v>
       </c>
       <c r="O20">
         <v>27321000.0</v>
       </c>
       <c r="P20">
         <v>27321000.0</v>
       </c>
       <c r="Q20">
         <v>27321000.0</v>
       </c>
       <c r="R20">
         <v>27321000.0</v>
       </c>
       <c r="S20">
         <v>27321000.0</v>
       </c>
       <c r="T20">
         <v>27321000.0</v>
       </c>
       <c r="U20">
         <v>27321000.0</v>
       </c>
       <c r="V20">
-        <v>154131000.0</v>
+        <v>27321000.0</v>
       </c>
       <c r="W20">
         <v>154131000.0</v>
       </c>
       <c r="X20">
         <v>154131000.0</v>
       </c>
       <c r="Y20">
         <v>154131000.0</v>
       </c>
       <c r="Z20">
         <v>154131000.0</v>
       </c>
       <c r="AA20">
         <v>154131000.0</v>
       </c>
       <c r="AB20">
         <v>154131000.0</v>
       </c>
       <c r="AC20">
         <v>154131000.0</v>
       </c>
       <c r="AD20">
         <v>154131000.0</v>
       </c>
       <c r="AE20">
         <v>154131000.0</v>
       </c>
       <c r="AF20">
         <v>154131000.0</v>
       </c>
       <c r="AG20">
         <v>154131000.0</v>
       </c>
       <c r="AH20">
-        <v>505783000.0</v>
+        <v>154131000.0</v>
       </c>
       <c r="AI20">
         <v>505783000.0</v>
       </c>
       <c r="AJ20">
-        <v>710783000.0</v>
+        <v>505783000.0</v>
       </c>
       <c r="AK20">
         <v>710783000.0</v>
       </c>
       <c r="AL20">
+        <v>710783000.0</v>
+      </c>
+      <c r="AM20">
         <v>705476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>697128000.0</v>
       </c>
       <c r="AN20">
         <v>697128000.0</v>
       </c>
       <c r="AO20">
-        <v>725696000.0</v>
+        <v>697128000.0</v>
       </c>
       <c r="AP20">
         <v>725696000.0</v>
       </c>
       <c r="AQ20">
+        <v>725696000.0</v>
+      </c>
+      <c r="AR20">
         <v>745996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734989000.0</v>
       </c>
       <c r="AS20">
         <v>734989000.0</v>
       </c>
       <c r="AT20">
+        <v>734989000.0</v>
+      </c>
+      <c r="AU20">
         <v>736805000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>743220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109553000.0</v>
       </c>
       <c r="AW20">
         <v>109553000.0</v>
       </c>
       <c r="AX20">
         <v>109553000.0</v>
       </c>
       <c r="AY20">
         <v>109553000.0</v>
       </c>
       <c r="AZ20">
         <v>109553000.0</v>
       </c>
       <c r="BA20">
         <v>109553000.0</v>
       </c>
       <c r="BB20">
         <v>109553000.0</v>
       </c>
       <c r="BC20">
         <v>109553000.0</v>
       </c>
       <c r="BD20">
         <v>109553000.0</v>
       </c>
       <c r="BE20">
         <v>109553000.0</v>
       </c>
       <c r="BF20">
         <v>109553000.0</v>
       </c>
       <c r="BG20">
         <v>109553000.0</v>
       </c>
       <c r="BH20">
         <v>109553000.0</v>
       </c>
       <c r="BI20">
         <v>109553000.0</v>
       </c>
       <c r="BJ20">
+        <v>109553000.0</v>
+      </c>
+      <c r="BK20">
         <v>109693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109730000.0</v>
       </c>
       <c r="BL20">
         <v>109730000.0</v>
       </c>
       <c r="BM20">
         <v>109730000.0</v>
       </c>
       <c r="BN20">
+        <v>109730000.0</v>
+      </c>
+      <c r="BO20">
         <v>109835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109967000.0</v>
       </c>
       <c r="BP20">
         <v>109967000.0</v>
       </c>
       <c r="BQ20">
+        <v>109967000.0</v>
+      </c>
+      <c r="BR20">
         <v>109942000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>109967000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>325267000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>325453000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>329597000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>328852000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>335729000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>339405000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>329830000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>324750000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>310065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65646000.0</v>
       </c>
       <c r="CC20">
         <v>65646000.0</v>
       </c>
       <c r="CD20">
         <v>65646000.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>65646000.0</v>
+      </c>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>8961000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="B21"/>
-[...4 lines deleted...]
-      <c r="G21"/>
+      <c r="B21">
+        <v>255927000.0</v>
+      </c>
+      <c r="C21">
+        <v>231093000.0</v>
+      </c>
+      <c r="D21">
+        <v>268182000.0</v>
+      </c>
+      <c r="E21">
+        <v>279000000.0</v>
+      </c>
+      <c r="F21">
+        <v>281041000.0</v>
+      </c>
+      <c r="G21">
+        <v>244393000.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>4535702000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4801988000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4839643000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4874044000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4904292000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4940553000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4984864000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>305960000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>34060000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>310230000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>316704000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>317048000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>35198000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>42776000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>42538000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>45930000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>51472000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>59653000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>59817000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>60659000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>67977000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>64877000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>79509000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>82114000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>83007000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>113619000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>115134000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>119035000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>129186000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>133079000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>136145000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>154677000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>154773000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>157100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>157003000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>158203000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>158757000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>159954000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>159949000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>158804000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>159942000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>158004000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>158782000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>156884000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>154136000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>155065000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>157909000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>163614000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>171341000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>178325000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>182729000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>189350000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>198043000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>206438000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>214116000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>222830000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>231589000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>238932000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>243412000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>248237000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>257135000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>265972000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>274875000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>283778000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>292448000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>300495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65646000.0</v>
       </c>
       <c r="CC21">
         <v>65646000.0</v>
       </c>
       <c r="CD21">
         <v>65646000.0</v>
       </c>
-      <c r="CE21"/>
+      <c r="CE21">
+        <v>65646000.0</v>
+      </c>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>8961000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>45673000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41341000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53940000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>34823000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52929000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>27735000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30487000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49461000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>269123000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>274130000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>44120000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>43530000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>65794000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>61305000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>69527000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>93709000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>72563000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>87134000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>120800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>283530000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>180119000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>120898000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>143624000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>150159000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>129453000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>136414000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>130707000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>211706000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>386908000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>94551000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>143190000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>48020000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>42046000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>38377000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>38862000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>71978000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>36279000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>33953000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>38191000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>43231000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>43559000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>42666000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>43096000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>52144000.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
         <v>50143000.0</v>
       </c>
-      <c r="BH22">
-[...1 lines deleted...]
-      </c>
       <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>47502000.0</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
       <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
         <v>112340000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>129827000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>126104000.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>104434000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>97899000.0</v>
       </c>
-      <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>43076000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>5897812000.0</v>
+      </c>
+      <c r="C23">
         <v>5952243000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6012708000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6141466000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6205691000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6335562000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5939123000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5450886000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5542324000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5573435000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5829069000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5904735000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5885859000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5937062000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6093953000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6168296000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6294977000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6410467000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6654333000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6602949000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6746153000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6901758000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7007927000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7424543000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7501695000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7194433000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7374203000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7459482000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7630773000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6467260000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6494637000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6729647000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7187428000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7675449000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8092166000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8192792000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8238088000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9217687000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9632283000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9872332000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9988672000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10048564000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10274960000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10353280000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10490965000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10521363000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10797714000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4750776000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4719608000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4737757000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4644231000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4630842000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4620908000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4665978000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4587421000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4578321000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4576109000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4466061000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4438441000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4405764000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4431268000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4530470000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4538063000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4598044000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4638057000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4645943000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4501682000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4488049000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4468431000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4449258000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4686926000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4741528000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4813736000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4811622000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4845753000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4854484000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4742055000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4742455000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4655656000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2381186000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1925071000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1697811000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1498387000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4224369000.0</v>
+      </c>
       <c r="C24">
+        <v>4215005000.0</v>
+      </c>
+      <c r="D24">
         <v>4159357000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4232238000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4248486000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4022008000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3654497000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3679102000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3692132000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3655850000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3492860000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3760560000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3772254000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3784099000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3758929000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3565819000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3640784000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3778087000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3638136000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3655441000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3664901000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3847103000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3857820000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3636174000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3810923000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3215710000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3228606000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3305419000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3188143000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3345754000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3212286000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3471220000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3342840000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3375324000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3384211000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3042123000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3389339000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3413998000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3542677000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3629301000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3753068000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3769371000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3809554000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3750562000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3734133000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3456808000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3313108000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2583460000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2569162000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2434624000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2535109000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2556222000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2331085000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2169826000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2027573000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2174265000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2465926000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>65000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2400990000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2387130000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2292887000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2498620000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2401841000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2323064000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2479538000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2459341000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2304168000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2292547000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2494846000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2390000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2115905000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2114622000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2375628000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2317217000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2209484000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2129089000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1952424000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1852474000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1674230000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1231208000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>887074000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>754169000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>367149000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>4239358000.0</v>
+      </c>
+      <c r="D25">
         <v>4183936000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4257120000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4273678000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4288903000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4257286000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>3643623000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3911551000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3990603000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3784099000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4281853000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4092420000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4170465000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3778087000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3638136000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3655441000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3664901000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3847103000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3857820000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3636174000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3810923000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3215710000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3228606000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3305419000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3188143000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4197095000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4129272000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4537456000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4530389000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4539790000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4868863000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4573668000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4933655000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5829912000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5965518000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6055151000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6156259000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6196809000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6334725000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6277694000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6249496000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5993691000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5945528000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2583460000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2569162000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2434624000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2535109000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2556222000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2331085000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2169826000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2027573000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2174265000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2465926000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>65000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2400990000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2387130000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2292887000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2498620000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2401841000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2323064000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>1906000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>55973000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>49810000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>54788000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>55333000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>57701000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>59697000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>62050000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>67424000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>103808000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8190000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4972000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4898000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5750000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5601000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>21210000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>23211000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>26036000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>27747000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>27528000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>29984000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>32018000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>77839000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>129794000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>185880000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>196854000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>203297000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>167826000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>366800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>372961000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>373238000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>371639000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>345011000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>352472000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>318232000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>312925000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>312192000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>41965000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>44064000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>44103000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>46050000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>37606000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>36287000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>31386000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>65344000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>65122000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>65735000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>31721000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>62964000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>52121000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>46505000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>20196000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>19516000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>20930000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10292,380 +10405,388 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>5249571000.0</v>
+      </c>
+      <c r="C28">
         <v>6384892000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5243990000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5299290000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5357068000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5343072000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4936452000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4385168000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4422792000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4447698000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4530438000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4551252000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4494259000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4493883000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4806130000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4919490000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4912930000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4878986000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4807974000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5055513000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5082643000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5064530000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5163150000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5418821000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5539461000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5620241000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5102171000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5191342000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5173434000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3798828000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3995608000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4410819000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4194977000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4317143000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5223813000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5037544000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4874418000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5613515000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5891334000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6348649000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6361058000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6108780000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6264334000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6199198000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6134314000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5889608000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5707204000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2532526000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2523461000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2376113000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2492419000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2525276000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2302843000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2100586000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1985069000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2546170000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2549129000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2367789000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2326795000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2380940000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2256155000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2488469000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2332880000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2271719000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2398925000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2559156000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2144855000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2196936000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2512253000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2498956000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2411438000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2382445000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2327840000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2234320000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2172358000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2065173000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1915874000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1805309000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1623982000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1411685000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>803744000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>676619000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>524613000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4251050000.0</v>
+      </c>
       <c r="C29">
+        <v>4247744000.0</v>
+      </c>
+      <c r="D29">
         <v>4256644000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4396855000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4459321000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4275262000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3998899000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4080255000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4131787000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4100977000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4289200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4352047000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4399285000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4432747000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4311166000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4350390000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4445612000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4538614000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4649000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4487650000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4582621000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4716422000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4772021000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4796303000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4943816000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10682,578 +10803,587 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>64359000.0</v>
+      </c>
+      <c r="C30">
         <v>67680000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>67556000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>56061000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57894000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51891000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53002000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49782000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49645000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48393000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47522000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48222000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52618000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55761000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>51548000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>49544000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49952000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51137000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52223000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>52906000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>52588000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>109221000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>113820000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>120503000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>135531000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>133613000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>140661000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>137902000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>138455000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>133905000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>130088000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>118005000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>125473000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>128961000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>130943000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>129748000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>138149000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>141705000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>135455000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>138614000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>146791000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>144053000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>152557000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>161914000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>162853000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>149730000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>129491000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>103365000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>107568000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>104262000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>108720000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>107139000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>109178000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>100401000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>105588000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>106934000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>102568000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>98697000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>93447000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>87231000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>87841000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>88033000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>83606000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>79824000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>91195000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>80184000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>81583000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>95341000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>95174000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>91646000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>85839000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>74735000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>72448000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>66807000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>66906000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>62715000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>63823000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>58987000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>60762000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22044000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12160000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>10623000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>11540000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>464515000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>510437000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>511999000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>555284000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>491237000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>516230000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>569756000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>697402000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>764220000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>613877000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>665509000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>646303000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>687725000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>783426000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>895748000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>507027000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>591459000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>664055000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>718037000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>813300000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>676587000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>707213000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>865254000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>956968000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>939427000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1125967000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1162042000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1289499000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1539936000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1581433000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1574905000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1604006000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1747569000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1812876000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1871269000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1990146000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2082114000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>765067000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>758913000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>752627000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>747030000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>740630000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>739512000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>733222000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>753910000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>757628000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>771379000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1040208000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>784768000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>801167000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>779592000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>778963000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>774715000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>781018000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>17979000.0</v>
+      </c>
       <c r="C32">
+        <v>-13985000.0</v>
+      </c>
+      <c r="D32">
         <v>-100833000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-98241000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-101679000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-66826000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-110267000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-129256000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-98515000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-121748000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-304348000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-32062000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-40845000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-4112000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-75569000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-266547000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-138002000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>67040000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>11197000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-116391000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-42410000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>82870000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3074000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-92399000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>115881000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11270,2470 +11400,2499 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>5345264000.0</v>
+      </c>
+      <c r="C33">
         <v>5398303000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5475769000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5673985000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5751658000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5822625000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5465406000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4958057000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5026588000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5095067000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5235122000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5287624000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5219428000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5299969000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5512519000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5580830000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5640081000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5711473000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5821220000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5822018000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5889601000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6128155000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6285843000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6586516000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6699714000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6598258000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6745703000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6803553000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6880149000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5693244000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5857923000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6178501000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>6295357000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>6773577000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7156314000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7631868000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7764371000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>8598183000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>9078389000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>9170746000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>9521173000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>9550621000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>9796839000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>9855596000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>9937441000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>9906574000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>10099027000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4462083000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4432226000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4442895000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4350353000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4347817000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4337546000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4356940000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4286066000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4285739000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4278568000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4185186000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4165150000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>4151945000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4177015000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>4202361000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>4209128000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>4276187000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>4291052000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4328522000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4095480000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4144934000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4175530000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4168473000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4422237000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4484219000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4501382000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4519787000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4550842000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4554700000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>4474189000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4472223000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>4381328000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2261509000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1743592000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1551934000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1341522000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>58289000.0</v>
+      </c>
       <c r="C34">
+        <v>58482000.0</v>
+      </c>
+      <c r="D34">
         <v>61868000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>62493000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>63774000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>69183000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>67191000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>67603000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>69058000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>71679000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>71519000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>71621000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>289872000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>927605000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>82085000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>83261000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>614445000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1300803000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1382432000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>126891000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1477307000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1551636000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1574256000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1917910000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1952442000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2210060000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>154885000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>151217000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2399082000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>197289000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>203112000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>204083000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>213485000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>214644000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>213698000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>218061000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>221212000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>230891000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>183209000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>195582000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>218537000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>217292000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>246829000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>235845000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>236654000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>267849000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>221325000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>88482000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>87706000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>88321000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>38175000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>38961000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>42880000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>42283000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>198960000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>200567000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>198832000.0</v>
       </c>
-      <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>194121000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>189655000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>187450000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>182464000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>183252000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>201752000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>5791801000.0</v>
+      </c>
+      <c r="C35">
         <v>5842395000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5380278000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5468964000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5501844000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5541894000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5060817000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4487128000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4552625000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4568166000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4437435000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4716286000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4637729000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4711704000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4944151000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4795716000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4902800000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5078890000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5038637000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5089492000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5152084001.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5408296000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5444747000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5554228000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5763365001.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5448736000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5522347000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5623680000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5611452000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4675516000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4641989000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>5072820000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>5043562000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>5049382000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5454084000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5199342000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5577128000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6408813000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6481721000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6580783000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6713324000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6749689000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6932303000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6886166000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6901520000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6761360000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6749382000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3001215000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2982822000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2845976000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2910324000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2924506000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2701694000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2541758000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2415647000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2562264000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2850780000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2804903000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2781868000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2761773000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2651776000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2864115000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2768112000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2724450000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2888316000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2870052000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2746236000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2731110000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2944052000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2842645000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>2587501000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2605344000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2884651000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2842317000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2782928000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2711809000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>2549152000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>2464937000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>2283330000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1398622000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1033531000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>895929000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>736578000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>74314000.0</v>
+      </c>
+      <c r="C36">
         <v>-4281074000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>69939000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>66851000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>66181000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>67066000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>56112000.0</v>
       </c>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
       <c r="I36">
-        <v>65983000.0</v>
+        <v>53330000.0</v>
       </c>
       <c r="J36">
+        <v>53283000.0</v>
+      </c>
+      <c r="K36">
         <v>64304000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>68703000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>72716000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>77317000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>82879000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>83995000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>80261000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>85147000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>81734000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>80380000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>95286000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>95553000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>271957000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>155530000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>139911000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>160769000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>69045000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>338444000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>343693000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>352527000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>417817000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>450793000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>462570000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>519861000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>921432000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>219398000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>220881000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1252192000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1218878000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1456486000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>294045000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>298847000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1519245000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>210879000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>206505000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>210931000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1517069000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>248330000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>225174000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>216970000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>547420000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>175678000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>171679000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>166102000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>476963000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>186410000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>148337000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>141236000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>162914000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>483870000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>127806000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>125167000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>164289000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>78277000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>160898000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>59399000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>69268000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>121749000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>130965000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>60274000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>132133000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>95322000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>101843000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>124861000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>173347000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>199298000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>188754000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>101792000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>196237000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>203468000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>87104000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>67395000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>77556000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>126944000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>1518000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1534000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1548000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>1562000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>2337000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>2202000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>2221000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>2239000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>2258000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>2277000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>2295000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>2314000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>2332000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>2351000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>2369000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>5430000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>5480000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-501000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-490000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-523000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-504000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-483000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>-437000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>-401000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>-357000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>-307000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>-250000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>-287000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>-244000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>-203000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>-161000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>-117000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>-1000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>259000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>517000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>779000.0</v>
       </c>
-      <c r="AV37">
-[...1 lines deleted...]
-      </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>66145000.0</v>
+      </c>
+      <c r="D38">
         <v>72639000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>66851000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>70181000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>67066000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>63912000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>155616000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>74131000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>78676000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>167137000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>171365000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>168996000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>87731000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>176758000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>211509000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>130797000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>127846000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>271957000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>155530000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>139911000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>160769000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>118141000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>118326000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>120988000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>124719000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>184536000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>207025000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>216604000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>227232000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>921432000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>975938000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1208027000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1252192000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1218878000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1456486000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1479268000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1516816000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1519245000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1519164000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1514310000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1503028000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1517069000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1525469000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>550745000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>545835000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>547420000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>504612000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>492164000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>484123000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>476963000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>496095000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>493570000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>485184000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>491122000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>483870000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>462915000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>460365000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>465519000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>455421000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>481975000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>474925000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>470748000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>475011000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>492858000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>512431000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>473689000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>705561000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>721748000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>756735000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>759334000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>800999000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>803034000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>813409000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>813435000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>814028000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>152750000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>133041000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>143202000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>87703000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>218046000.0</v>
+      </c>
+      <c r="C39">
         <v>207138000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>215935000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>159532000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>156408000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>132242000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>136303000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>133302000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>147542000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>122249000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>148476000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>136117000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>182569000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>133802000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>141181000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>133684000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>136437000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>118433000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>144445000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>347373000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>365079000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>111057000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>117507000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>155210000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>165737000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>153768000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>196658000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>203223000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>272151000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>106189000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>89432000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>106394000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>135639000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>114844000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>266979000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>249869000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>139917000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>130695000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>132549000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>523919000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>249846000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>122671000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>207153000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>215228000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>237112000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>322114000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>258894000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>98115000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>100160000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>93898000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>99237000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>101381000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>103276000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>96301000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>101119000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>146972000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>152860000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>151342000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>90506000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>126462000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>82178000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>158249000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>64028000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>60861000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>190197000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>128480000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>165306000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>152163000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>145220000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>135166000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>122965000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>122132000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>120370000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>124124000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>164946000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>155840000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>148122000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>143211000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>113306000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>67235000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>75223000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>57572000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>16623000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>19855000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>373987000.0</v>
+      </c>
+      <c r="C40">
         <v>414700000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>304528000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>268152000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>249674000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>234699000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>248693000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>231908000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>217941000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>213609000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>260349000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>242043000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>257811000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>208406000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>261662000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>260150000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>253475000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>227027000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>293920000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>372471000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>448372000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>258550000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>419047000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>418107000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>321550000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>239364000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-227120000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-233777998.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-144755000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>300307000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>323648000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>309101000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>312987000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>333092000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>228306000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>233109000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>295396000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>331585000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>349092000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>388869000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>375504000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>377261000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>394863000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>393362000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>422303000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>427570000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>433745000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>203825000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>193562000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>214650000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>222164000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>210974000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>193432000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>207416000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>209148000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>195044000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>183796000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>166745000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>191931000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>184139000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>185474000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>179566000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>205332000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>182114000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>179797000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>183127000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>199793000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>188779000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>193693000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>200331000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>482156000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>470221000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>465656000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>508401000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>449376000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>429607000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>411748000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>425120000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>419226000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>180188000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>244434000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>148965000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>143437000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>104504000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>71519000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>71621000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>71523000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>85831000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>82085000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>83261000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>84764000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>86791000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>139562000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>135744000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>150801000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>198000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>164348000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>133505000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>117646000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>184414000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>178785000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>176339000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>181517000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>478421000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>512717000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>535364000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>513173000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>438948000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>450599000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>459348000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>474210000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>498255000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>443349000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>456250000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>487081000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>483829000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>513082000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>496313000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>486640000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>524195000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>472722000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>336456000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>332361000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>330053000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>279028000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>272097000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>274422000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>272081000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>275904000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>275740000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>272643000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>276196000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>265342000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>260439000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>256592000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>251539000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>252240000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>274839000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>276530000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>270398000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>282679000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>271264000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>278863000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>273998000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>262678000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>258669000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>273354000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>258517000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>256516000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>219421000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>221334000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>213329000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>202975000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>108811000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>104768000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>100071000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>189984000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>4251003000.0</v>
+      </c>
+      <c r="C42">
         <v>4255303000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4253365000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4250749000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4249100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4250217000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4246704000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4243342000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4239417000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4239588000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>4236604000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>4233730000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>4230782000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4229528000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4112523000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4109157000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4105586000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4105901000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4118338000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4114954000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4110320999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4109635000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4106936000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4077662000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4071581999.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4087448000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7251514000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7164965000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4083850000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>7133582000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>7141450000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7192183000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7253257000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7134429000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7067196000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4056809000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6846881000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>6930803000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>6900914000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>6762226000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4031981000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>6565518000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>6515682000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>6350223000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>6121137000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>5893848000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>5673415000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3955568000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3877732000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3800927000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3767444000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3692695000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3619570000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1951146000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1944547000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1938014000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1930908000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1924020000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1918905000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1929465000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1879739000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1874957000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1869722000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1863649000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1858308000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1853190000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1847596000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1839554000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1668696000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1661664000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1659990000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1697393000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1734646000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1752581000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1810460000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1855056000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1898724000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1934571000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1967002000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>651389000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>670801000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>690950000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>607476000.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13778,87 +13937,86 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13914,2231 +14072,2263 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>9242074000.0</v>
+      </c>
       <c r="C45">
+        <v>9258595000.0</v>
+      </c>
+      <c r="D45">
         <v>9837310000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10091627000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10093085000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10076234000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9647349000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9044249000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9036147000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9018313000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5079506000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5136362000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5058643000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5132832000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5341154000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>5691221000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>5761755000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5552307000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5660202000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5970169000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>6062166000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5952461000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>6088210000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6140681000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>6206810000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>4797600000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>4884279000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>5165055000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5177668000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5257397000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5570858000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5811933000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5897051000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>6674305000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6856044000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>6925619000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>7220923000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>7247942000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>7426589000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>7489142000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>7581796000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>7536759000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>7732667000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3476326000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3451379000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3460463000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3404084000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3413996000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>3411876000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3438374000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3626605000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>3792169000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>3793384000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3694064000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3681280000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3689030000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3716650000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>3736842000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3753707000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3794212000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3816127000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>3857774000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>3620469000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>3652076000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3663099000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3694784000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3716676000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3762471000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3744647000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3760453000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3749843000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3751666000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3660780000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>3658788000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3567300000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2108759000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1610551000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1408732000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1214578000.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>4987702000.0</v>
+      </c>
+      <c r="C46">
         <v>5379359000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5375809000.0</v>
       </c>
-      <c r="D46">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
+        <v>5300813000.0</v>
+      </c>
+      <c r="F46">
         <v>5654156000.0</v>
       </c>
-      <c r="F46">
-[...1 lines deleted...]
-      </c>
       <c r="G46">
+        <v>5483845000.0</v>
+      </c>
+      <c r="H46">
         <v>5374173000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4860306000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4933284000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5001536000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5079506000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5136362000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5058643000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5132832000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5341154000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5411834000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5462979000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5534715000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5609711000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5691221000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5761755000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5856198000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5970432000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6286873000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6379214000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6318674000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6407259000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6459860000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6527622000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5275427000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5407130000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5715931000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5775496000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5852145000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6180376000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>6423841000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6512179000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>7379305000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>7621903000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>7691478000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>8004357000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8031376000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8277675000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8341286000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8434413000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>8389505000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>8573558000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3911338000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3886391000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3895475000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3845741000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3855653000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3853423000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3879977000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3789971000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3792169000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3793384000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3694064000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3681280000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3689030000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3716650000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3736842000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3753707000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3794212000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3816127000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3857774000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>3620469000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3652076000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3663099000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3694784000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3716676000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3762471000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3744647000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3760453000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3749843000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3751666000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3660780000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3658788000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3567300000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2108759000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1610551000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1408732000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1214578000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>5304837000.0</v>
+      </c>
+      <c r="D47">
         <v>5375809000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5579813000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5654156000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5728238000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5374173000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>5079506000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5136362000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5058643000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5132832000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5341154000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5411834000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5462979000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5534715000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5609711000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5691221000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5761755000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5856198000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5970432000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6286873000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6379214000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6269572000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6407259000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5214125000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5236194000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5275427000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5407130000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>5715931000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5775496000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5852145000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6180376000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>6423841000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6512179000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>7379305000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>7621903000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>7691478000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>8004357000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8031376000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8277675000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8341286000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8434413000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>8389505000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>8573558000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3911338000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3886391000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3895475000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3845741000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3855653000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3853423000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3879977000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3789971000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3792169000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3793384000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3694064000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3681280000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3689030000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3716650000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3736842000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>3753707000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3794212000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3816127000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3857774000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3620469000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3652076000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3663099000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3694784000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3716676000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3762471000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3744647000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3760453000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3749843000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3751666000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3660780000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3658788000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>3567300000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2108759000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1610551000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1408732000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>523619000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-4309431000.0</v>
+      </c>
+      <c r="C48">
         <v>-4302539000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4262576000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4147850000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-4104826000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-4039847000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3955925000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3905205000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3867478000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3837912000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-3746756000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-3697960000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3693450000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-3648901000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3623264000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-3594905000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3510487000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3410474000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3328772000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3503054000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3419469000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-3311184000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-3267064000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3142089000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3023688000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-3393088000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-3301680000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-3223222000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-3167752000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-3069272000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-3200811000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-3163690000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2998201000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-2541294000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2556351000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-2142466000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-2096179000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1969875000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1701388000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1649703000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1614253000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1565478000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1391219000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1322999000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1238452000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1108001000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1001467000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-964605000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-961310000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-959011000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-958036000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-957069000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-951869000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-949696000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-925209000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-913199000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-894389000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-884051000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-869176000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-862140000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-828181000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-815876000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-807740000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-790827000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-781270000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-766975000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-746176000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-724886000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-714354000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-700720000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-424651000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-391270000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-387785000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-332692000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-283455000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-224528000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-205853000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-170713000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-133356000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-102211000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-81952000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-62626000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-3697960000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-3693450000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-3648901000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-3623264000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-3594905000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-3510487000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-3410474000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-3328772000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-3503054000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-3419469000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-3311184000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-3267064000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-3142089000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-3023688000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-3393088000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-3301680000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-3223222000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-3167752000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-3069272000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-3200811000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-3163690000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-2998201000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-2541294000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-2556351000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-2142466000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-2096179000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-1969875000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-1701388000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-1649703000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-1614253000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-1565478000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-1391219000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-1322999000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-1238452000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-1108001000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-1001467000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-964605000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-961310000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-959011000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-958036000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-957069000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-951869000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-949696000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-925209000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-913199000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-894389000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-884051000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-869176000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-862140000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-828181000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-815876000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-807740000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-790827000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>82616000.0</v>
+      </c>
       <c r="C50">
+        <v>77492000.0</v>
+      </c>
+      <c r="D50">
         <v>104018000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>59238000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>64116000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>40779000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>51525000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>60939000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>65681000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>41463000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>304504000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>53729000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>87711000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>66043000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>61000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>268341000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>207751000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>63125000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>219323000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>218332000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>224890000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>68885000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>72345000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>222572000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>83014000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>339413000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>343615000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>267153000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>454854000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>294426000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>487755000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>250906000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>535470000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>495413000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>553567000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>5189072000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>233548000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>145649000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>265376000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>332551000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>275661000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>173454000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>156056000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>5514775000.0</v>
+      </c>
+      <c r="C51">
         <v>6664014000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5497438000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5551178000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5596799000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5651997000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5191163000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4675186000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4741341000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4725669000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4862154000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4887828000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4856494000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4892733000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5105331000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5158247000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5202177000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5226017000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5286483000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5336188000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5386595000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5444950000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5517771000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5871262000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5932135000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5860468000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5343562000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5447341000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>5429935000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4514656000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4632959000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4816304000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5135395000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>5142291000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5515367000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5189072000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5167203000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>6045167000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>6230894000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>6387702000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>6431920000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>6432413000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6485105000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>6476284000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>6473483000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>6265956000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>6415029000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2647491000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2634407000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2636578000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2607281000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2625949000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2638930000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2679369000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2575311000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2584846000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2591242000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2398625000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2446353000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2421066000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2464287000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2570296000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2562545000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2600674000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2464538000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2625526000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2304168000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2292547000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2564760000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2552929000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2467323000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2442887000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2447376000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2335224000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2235417000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2146402000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1971795000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1873343000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1724242000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1442083000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>897840000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>754301000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>610239000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>160582000.0</v>
+      </c>
+      <c r="C52">
         <v>153225000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>186411000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>152405000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>167176000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>188890000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>203475000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>261288000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>263336000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>235169000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>496238000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>243163000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>290288000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>266860000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>243265000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>445792000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>384141000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>233918000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>387408000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>382440000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>385312000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>234654000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>237372000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>450539000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>286416000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>596146000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>846563000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>763415000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>862210000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>317561000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>503687000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>278848000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>605006000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>602501000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>739441000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>675123000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>233548000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>215255000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>265376000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>332551000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>275661000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>235604000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>150380000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>198590000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>223987000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>272265000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>469501000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>64031000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>65245000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>201954000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>72172000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>69727000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>307845000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>509543000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>547738000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>410581000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>125316000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>47654000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>45363000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>33936000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>171400000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>71676000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>160704000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>277610000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>150129000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>166185000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>155397000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>154492000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>69914000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>162929000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>351418000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>328265000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>71748000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>18007000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>25933000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>17313000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>19371000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>20869000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>50012000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>210875000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>10766000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>132000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>3451000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>77</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>4939000.0</v>
+      </c>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
-        <v>19879000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F53">
         <v>19879000.0</v>
       </c>
       <c r="G53">
+        <v>19879000.0</v>
+      </c>
+      <c r="H53">
         <v>29701000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>19727000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>29755000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>66233000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>96196000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>69009000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>48680000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>89504000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>165481000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>179260000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>182393000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>157936000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>99977000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>134933000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>172905000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>136136000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>109873000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>108039000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>68567000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>49790000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>58805000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>83517000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>14855000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>41676000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>19991000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>174649000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>291796000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>246376000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>29779000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>30070000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>32864000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>38225000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>32343000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>28645000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>32570000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>48020000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>42046000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>38377000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>38862000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>71978000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>36279000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>33953000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>38191000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>43231000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>43559000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>42666000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>43096000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>52144000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>45202000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>44867000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>45903000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>50143000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>47221000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>47502000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>81558000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>112340000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>129827000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>126104000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>109977000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>104434000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>97899000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>94027000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>86723000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>79187000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>77478000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>76649000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>76962000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>93337000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>79489000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>67976000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>61116000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>40054000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>41984000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>37314000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>20528000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16194,1160 +16384,1173 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>5897812000.0</v>
+      </c>
+      <c r="C55">
         <v>5952243000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6012708000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6141466000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6205691000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6335562000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5939123000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5450886000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5542324000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5573435000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5829069000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5904735000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5885859000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5937062000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6093953000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6168296000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6294977000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6410467000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6654333000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6602949000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6746153000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6901758000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7007927000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7424543000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7501695000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7194433000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7374203000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7459482000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7630773000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6467260000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6494637000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6729647000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7187428000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7675449000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8092166000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8192792000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8238088000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9217687000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9632283000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9872332000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9988672000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>10048564000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>10274960000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>10353280000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>10490965000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10521363000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10797714000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4750776000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4719608000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4737757000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4644231000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4630842000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4620908000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4665978000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4587421000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4578321000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4576109000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4466061000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4438441000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>4405764000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>4431268000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>4530470000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>4538063000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>4598044000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>4638057000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>4645943000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>4501682000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>4488049000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4468431000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4449258000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4686926000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4741528000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4813736000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4811622000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4845753000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>4854484000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>4742055000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4742455000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>4655656000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2381186000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1925071000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1697811000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1498387000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>746625000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>552548000.0</v>
+      </c>
+      <c r="C56">
         <v>553940000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>536939000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>467481000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>454033000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>512937000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>473717000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>492829000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>515736000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>478368000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>593947000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>617111000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>666431000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>637093000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>581434000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>587466000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>654896000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>698994000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>833113000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>780931000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>856552000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>773603000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>722084000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>838027000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>801981000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>596175000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>628500000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>655929000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>750624000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>774016000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>636714000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>551146000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>892071000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>901872000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>935852000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>560924000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>473717000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>619504000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>553894000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>701586000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>467499000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>497943000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>478121000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>497684000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>553524000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>614789000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>698687000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>288693000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>287382000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>294862000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>293878000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>283025000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>283362000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>309038000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>301355000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>292582000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>297541000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>280875000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>273291000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>253819000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>254253000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>328109000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>328935000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>321857000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>347005000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>317421000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>406202000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>343115000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>292901000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>280785000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>264689000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>257309000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>312354000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>291835000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>294911000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>299784000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>267866000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>270232000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>274328000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>119677000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>181479000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>145877000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>156865000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>160582000.0</v>
+      </c>
+      <c r="C57">
         <v>153225000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>637772000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>565722000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>555712000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>579763000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>583984000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>622085000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>614251000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>600116000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>898295000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>649173000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>707276000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>641205000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>657003000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>854013000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>792898000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>631954000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>821916000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>897322000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>898962000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>690733000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>719010000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>930426000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>686100000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1046972000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1058060000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>969598000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1101724000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>773331000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>962800000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>736170000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1064305000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1095776000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1128396000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1077548000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>706328000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>731142000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>800166000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>898098000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>855915000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>840148000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>716130000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>783105000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>828251000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>877762000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1065119000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>717938000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>710117000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>870844000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>717370000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>696204000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>911345000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1121503000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1150307000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>990094000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>687513000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>620950000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>607187000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>575362000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>726733000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>606358000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>707181000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>800117000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>672203000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>689309000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>653792000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>642170000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>570078000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>646012000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>864223000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>830501000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>582969000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>549767000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>532836000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>508733000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>495361000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>508905000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>527440000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>409428000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>280339000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>171443000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>154333000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>118002000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>5952383000.0</v>
+      </c>
+      <c r="C58">
         <v>5995620000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6018050000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6034686000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6057556000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6121657000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5644801000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5109213000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5166876000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5168282000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5335730000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5365459000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5345005000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5352909000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5601154000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5649729000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5695698000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5710844000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5860553000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5986814000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6051046001.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6099029000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6163757000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6484654000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6449465001.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6495708000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6580407000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6593278000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6713176000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5448847000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5604789000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5808990000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6107867000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6145158000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6582480000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6276890000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6283456000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7139955000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7281887000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7478881000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7569239000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7589837000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7648433000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7669271000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7729771000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7639122000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7814501000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3719153000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3692939000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3716820000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3627694000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3620710000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3613039000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3663261000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3565954000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3552358000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3538293000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3425853000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3389055000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3337135000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3378509000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3470473000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3475293000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3524567000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3560519000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3559361000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3400028000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>3373280000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>3514130000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>3488657000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>3451724000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>3435845000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>3467620000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>3392084000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3315764000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3220542000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3044513000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2973842000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2810770000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1808050000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1313870000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1067372000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>890911000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>675135000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>889848000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>920657000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1079561000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1530291000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>1509686000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>1915902000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>1954632000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>2882241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2458727000.0</v>
       </c>
       <c r="AN59">
         <v>2458727000.0</v>
       </c>
       <c r="AO59">
-        <v>0.0</v>
+        <v>2458727000.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
@@ -17374,420 +17577,424 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>-55935000.0</v>
+      </c>
+      <c r="C60">
         <v>-44753000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-6731000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>105379000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>146719000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>212475000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>292877000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>340214000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>373974000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>403664000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>491836000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>537758000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>539320000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>582605000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>491237000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>516230000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>597077000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>697402000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>791541000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>613877000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>692829999.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>800434000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>841856000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>937557000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1049878999.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>696356000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>788366000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>860724000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>918098000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1018903000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>890371000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>921161000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1080044000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1530728000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1510087000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1916259000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1954939000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2077982000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2350683000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2393695000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2419636000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2458888000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2626644000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2684010000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2760935000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2881724000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2983213000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1031623000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1026669000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1020937000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1016537000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1010132000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1007869000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1002717000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1021467000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1025963000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1037816000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1040208000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1049386000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1068629000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1052759000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1059997000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1062770000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1073477000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1077538000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1086582000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1101654000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1114769000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>954301000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>960601000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1235202000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1305683000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1346116000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1419538000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1526365000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1630322000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1692810000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1764012000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1832298000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>560636000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>598934000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>630403000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>607476000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>40091000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
-[...1 lines deleted...]
-      </c>
+      <c r="O61"/>
       <c r="P61">
         <v>-102774000.0</v>
       </c>
       <c r="Q61">
         <v>-102774000.0</v>
       </c>
       <c r="R61">
         <v>-102774000.0</v>
       </c>
       <c r="S61">
         <v>-102774000.0</v>
       </c>
       <c r="T61">
         <v>-102774000.0</v>
       </c>
       <c r="U61">
         <v>-102774000.0</v>
       </c>
       <c r="V61">
         <v>-102774000.0</v>
       </c>
       <c r="W61">
         <v>-102774000.0</v>
       </c>
       <c r="X61">
         <v>-102774000.0</v>
       </c>
       <c r="Y61">
         <v>-102774000.0</v>
       </c>
       <c r="Z61">
+        <v>-102774000.0</v>
+      </c>
+      <c r="AA61">
         <v>-84651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79097000.0</v>
       </c>
       <c r="AB61">
         <v>-79097000.0</v>
       </c>
       <c r="AC61">
+        <v>-79097000.0</v>
+      </c>
+      <c r="AD61">
         <v>-70940000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-64940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56440000.0</v>
       </c>
       <c r="AF61">
         <v>-56440000.0</v>
       </c>
       <c r="AG61">
         <v>-56440000.0</v>
       </c>
       <c r="AH61">
         <v>-56440000.0</v>
       </c>
       <c r="AI61">
         <v>-56440000.0</v>
       </c>
       <c r="AJ61">
         <v>-56440000.0</v>
       </c>
       <c r="AK61">
         <v>-56440000.0</v>
       </c>
       <c r="AL61">
         <v>-56440000.0</v>
       </c>
       <c r="AM61">
-        <v>-46800000.0</v>
+        <v>-56440000.0</v>
       </c>
       <c r="AN61">
         <v>-46800000.0</v>
       </c>
       <c r="AO61">
         <v>-46800000.0</v>
       </c>
       <c r="AP61">
         <v>-46800000.0</v>
       </c>
       <c r="AQ61">
         <v>-46800000.0</v>
       </c>
       <c r="AR61">
         <v>-46800000.0</v>
       </c>
       <c r="AS61">
         <v>-46800000.0</v>
       </c>
       <c r="AT61">
         <v>-46800000.0</v>
       </c>
       <c r="AU61">
         <v>-46800000.0</v>
       </c>
@@ -17806,104 +18013,107 @@
       <c r="AZ61">
         <v>-46800000.0</v>
       </c>
       <c r="BA61">
         <v>-46800000.0</v>
       </c>
       <c r="BB61">
         <v>-46800000.0</v>
       </c>
       <c r="BC61">
         <v>-46800000.0</v>
       </c>
       <c r="BD61">
         <v>-46800000.0</v>
       </c>
       <c r="BE61">
         <v>-46800000.0</v>
       </c>
       <c r="BF61">
         <v>-46800000.0</v>
       </c>
       <c r="BG61">
         <v>-46800000.0</v>
       </c>
       <c r="BH61">
-        <v>-29187000.0</v>
+        <v>-46800000.0</v>
       </c>
       <c r="BI61">
         <v>-29187000.0</v>
       </c>
       <c r="BJ61">
         <v>-29187000.0</v>
       </c>
       <c r="BK61">
         <v>-29187000.0</v>
       </c>
       <c r="BL61">
         <v>-29187000.0</v>
       </c>
       <c r="BM61">
         <v>-29187000.0</v>
       </c>
       <c r="BN61">
         <v>-29187000.0</v>
       </c>
       <c r="BO61">
         <v>-29187000.0</v>
       </c>
       <c r="BP61">
         <v>-29187000.0</v>
       </c>
       <c r="BQ61">
         <v>-29187000.0</v>
       </c>
       <c r="BR61">
         <v>-29187000.0</v>
       </c>
       <c r="BS61">
         <v>-29187000.0</v>
       </c>
       <c r="BT61">
+        <v>-29187000.0</v>
+      </c>
+      <c r="BU61">
         <v>-20020000.0</v>
       </c>
-      <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17948,50 +18158,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18088,51 +18299,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
         <v>2479925000.0</v>
       </c>
       <c r="C2">
         <v>2175139000.0</v>
       </c>
       <c r="D2">
         <v>2122695000.0</v>
       </c>
       <c r="E2">
         <v>2230966000.0</v>
       </c>
       <c r="F2">
         <v>2257308000.0</v>
       </c>
       <c r="G2">
         <v>2322618000.0</v>
       </c>
       <c r="H2">
         <v>3180544000.0</v>
       </c>
       <c r="I2">
         <v>2453328000.0</v>
       </c>
@@ -18162,51 +18373,51 @@
       </c>
       <c r="R2">
         <v>1302277000.0</v>
       </c>
       <c r="S2">
         <v>1256781000.0</v>
       </c>
       <c r="T2">
         <v>1170937000.0</v>
       </c>
       <c r="U2">
         <v>819801000.0</v>
       </c>
       <c r="V2">
         <v>493887000.0</v>
       </c>
       <c r="W2">
         <v>769661000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
         <v>359239000.0</v>
       </c>
       <c r="C3">
         <v>357788000.0</v>
       </c>
       <c r="D3">
         <v>342712000.0</v>
       </c>
       <c r="E3">
         <v>353890000.0</v>
       </c>
       <c r="F3">
         <v>344910000.0</v>
       </c>
       <c r="G3">
         <v>359226000.0</v>
       </c>
       <c r="H3">
         <v>383703000.0</v>
       </c>
       <c r="I3">
         <v>447455000.0</v>
       </c>
@@ -18242,81 +18453,81 @@
       </c>
       <c r="T3">
         <v>306989000.0</v>
       </c>
       <c r="U3">
         <v>193190000.0</v>
       </c>
       <c r="V3">
         <v>19022000.0</v>
       </c>
       <c r="W3">
         <v>79496000.0</v>
       </c>
       <c r="X3">
         <v>22480000.0</v>
       </c>
       <c r="Y3">
         <v>13650000.0</v>
       </c>
       <c r="Z3">
         <v>11230000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5">
         <v>-11585000.0</v>
       </c>
       <c r="C5">
         <v>63015000.0</v>
       </c>
       <c r="D5">
         <v>26580000.0</v>
       </c>
       <c r="E5">
         <v>-33969000.0</v>
       </c>
       <c r="F5">
         <v>80164000.0</v>
       </c>
       <c r="G5">
         <v>-102536000.0</v>
       </c>
       <c r="H5">
         <v>-22420000.0</v>
       </c>
       <c r="I5">
         <v>57645000.0</v>
       </c>
@@ -18352,51 +18563,51 @@
       </c>
       <c r="T5">
         <v>-22207000.0</v>
       </c>
       <c r="U5">
         <v>-26593000.0</v>
       </c>
       <c r="V5">
         <v>-9257000.0</v>
       </c>
       <c r="W5">
         <v>-37641000.0</v>
       </c>
       <c r="X5">
         <v>20244000.0</v>
       </c>
       <c r="Y5">
         <v>11343000.0</v>
       </c>
       <c r="Z5">
         <v>-298000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
         <v>347654000.0</v>
       </c>
       <c r="C6">
         <v>420803000.0</v>
       </c>
       <c r="D6">
         <v>369292000.0</v>
       </c>
       <c r="E6">
         <v>319921000.0</v>
       </c>
       <c r="F6">
         <v>425074000.0</v>
       </c>
       <c r="G6">
         <v>256690000.0</v>
       </c>
       <c r="H6">
         <v>361283000.0</v>
       </c>
       <c r="I6">
         <v>505100000.0</v>
       </c>
@@ -18432,117 +18643,117 @@
       </c>
       <c r="T6">
         <v>284782000.0</v>
       </c>
       <c r="U6">
         <v>166597000.0</v>
       </c>
       <c r="V6">
         <v>9765000.0</v>
       </c>
       <c r="W6">
         <v>41855000.0</v>
       </c>
       <c r="X6">
         <v>42724000.0</v>
       </c>
       <c r="Y6">
         <v>24993000.0</v>
       </c>
       <c r="Z6">
         <v>10932000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-6042000.0</v>
       </c>
       <c r="J8">
         <v>114716000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
         <v>645024000.0</v>
       </c>
       <c r="C9">
         <v>807432000.0</v>
       </c>
       <c r="D9">
         <v>744709000.0</v>
       </c>
       <c r="E9">
         <v>513944000.0</v>
       </c>
       <c r="F9">
         <v>488583000.0</v>
       </c>
       <c r="G9">
         <v>700639000.0</v>
       </c>
       <c r="H9">
         <v>876544000.0</v>
       </c>
       <c r="I9">
         <v>1067868999.0</v>
       </c>
@@ -18578,51 +18789,51 @@
       </c>
       <c r="T9">
         <v>668359000.0</v>
       </c>
       <c r="U9">
         <v>490112000.0</v>
       </c>
       <c r="V9">
         <v>296690000.0</v>
       </c>
       <c r="W9">
         <v>660872000.0</v>
       </c>
       <c r="X9">
         <v>222584000.0</v>
       </c>
       <c r="Y9">
         <v>161516000.0</v>
       </c>
       <c r="Z9">
         <v>123935000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
         <v>-264697000.0</v>
       </c>
       <c r="C10">
         <v>-197348000.0</v>
       </c>
       <c r="D10">
         <v>-180286000.0</v>
       </c>
       <c r="E10">
         <v>-239899000.0</v>
       </c>
       <c r="F10">
         <v>-107527000.0</v>
       </c>
       <c r="G10">
         <v>87297000.0</v>
       </c>
       <c r="H10">
         <v>-270761000.0</v>
       </c>
       <c r="I10">
         <v>-577808000.0</v>
       </c>
@@ -18658,51 +18869,51 @@
       </c>
       <c r="T10">
         <v>-263632000.0</v>
       </c>
       <c r="U10">
         <v>-145907000.0</v>
       </c>
       <c r="V10">
         <v>-67530000.0</v>
       </c>
       <c r="W10">
         <v>-10056000.0</v>
       </c>
       <c r="X10">
         <v>-2509000.0</v>
       </c>
       <c r="Y10">
         <v>20383000.0</v>
       </c>
       <c r="Z10">
         <v>10690000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
         <v>-1951000.0</v>
       </c>
       <c r="C11">
         <v>4646000.0</v>
       </c>
       <c r="D11">
         <v>8784000.0</v>
       </c>
       <c r="E11">
         <v>-1559000.0</v>
       </c>
       <c r="F11">
         <v>-8163000.0</v>
       </c>
       <c r="G11">
         <v>5352000.0</v>
       </c>
       <c r="H11">
         <v>-2269000.0</v>
       </c>
       <c r="I11">
         <v>-49456000.0</v>
       </c>
@@ -18738,51 +18949,51 @@
       </c>
       <c r="T11">
         <v>-101260000.0</v>
       </c>
       <c r="U11">
         <v>-38491000.0</v>
       </c>
       <c r="V11">
         <v>150000.0</v>
       </c>
       <c r="W11">
         <v>3921000.0</v>
       </c>
       <c r="X11">
         <v>139000.0</v>
       </c>
       <c r="Y11">
         <v>8666000.0</v>
       </c>
       <c r="Z11">
         <v>4503000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
         <v>253112000.0</v>
       </c>
       <c r="C12">
         <v>243286000.0</v>
       </c>
       <c r="D12">
         <v>231722000.0</v>
       </c>
       <c r="E12">
         <v>205930000.0</v>
       </c>
       <c r="F12">
         <v>187691000.0</v>
       </c>
       <c r="G12">
         <v>208779000.0</v>
       </c>
       <c r="H12">
         <v>248341000.0</v>
       </c>
       <c r="I12">
         <v>280269000.0</v>
       </c>
@@ -18818,103 +19029,107 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>12382000.0</v>
+      </c>
       <c r="C13">
         <v>19162000.0</v>
       </c>
       <c r="D13">
         <v>21634000.0</v>
       </c>
       <c r="E13">
         <v>6935000.0</v>
       </c>
       <c r="F13">
         <v>1349000.0</v>
       </c>
       <c r="G13">
         <v>4799000.0</v>
       </c>
       <c r="H13">
         <v>9859000.0</v>
       </c>
       <c r="I13">
         <v>9846000.0</v>
       </c>
       <c r="J13">
         <v>4623000.0</v>
       </c>
       <c r="K13">
         <v>2933000.0</v>
       </c>
       <c r="L13">
         <v>387965000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>163</v>
+      </c>
+      <c r="B14">
+        <v>54000.0</v>
+      </c>
       <c r="C14">
         <v>59000.0</v>
       </c>
       <c r="D14">
         <v>59000.0</v>
       </c>
       <c r="E14">
         <v>87000.0</v>
       </c>
       <c r="F14">
         <v>-74000.0</v>
       </c>
       <c r="G14">
         <v>-74000.0</v>
       </c>
       <c r="H14">
         <v>-561000.0</v>
       </c>
       <c r="I14">
         <v>-490000.0</v>
       </c>
       <c r="J14">
         <v>-437000.0</v>
       </c>
       <c r="K14">
@@ -18922,51 +19137,51 @@
       </c>
       <c r="L14">
         <v>-678000.0</v>
       </c>
       <c r="M14">
         <v>-436000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14">
         <v>671000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
         <v>-262692000.0</v>
       </c>
       <c r="C15">
         <v>-201935000.0</v>
       </c>
       <c r="D15">
         <v>-189011000.0</v>
       </c>
       <c r="E15">
         <v>-238427000.0</v>
       </c>
       <c r="F15">
         <v>-99290000.0</v>
       </c>
       <c r="G15">
         <v>82019000.0</v>
       </c>
       <c r="H15">
         <v>-267931000.0</v>
       </c>
       <c r="I15">
         <v>-528258000.0</v>
       </c>
@@ -19002,53 +19217,55 @@
       </c>
       <c r="T15">
         <v>-161979000.0</v>
       </c>
       <c r="U15">
         <v>-108087000.0</v>
       </c>
       <c r="V15">
         <v>-67433000.0</v>
       </c>
       <c r="W15">
         <v>-9794000.0</v>
       </c>
       <c r="X15">
         <v>-8963000.0</v>
       </c>
       <c r="Y15">
         <v>6455000.0</v>
       </c>
       <c r="Z15">
         <v>3409000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>165</v>
+      </c>
+      <c r="B16">
+        <v>-262692000.0</v>
+      </c>
       <c r="C16">
         <v>-201935000.0</v>
       </c>
       <c r="D16">
         <v>-189011000.0</v>
       </c>
       <c r="E16">
         <v>-238427000.0</v>
       </c>
       <c r="F16">
         <v>-99290000.0</v>
       </c>
       <c r="G16">
         <v>82019000.0</v>
       </c>
       <c r="H16">
         <v>-267931000.0</v>
       </c>
       <c r="I16">
         <v>-528258000.0</v>
       </c>
       <c r="J16">
         <v>-571419000.0</v>
       </c>
       <c r="K16">
@@ -19062,53 +19279,55 @@
       </c>
       <c r="N16">
         <v>-3584000.0</v>
       </c>
       <c r="O16">
         <v>-65645000.0</v>
       </c>
       <c r="P16">
         <v>-68175000.0</v>
       </c>
       <c r="Q16">
         <v>-48901000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>-262746000.0</v>
+      </c>
       <c r="C17">
         <v>-201994000.0</v>
       </c>
       <c r="D17">
         <v>-123551000.0</v>
       </c>
       <c r="E17">
         <v>-238340000.0</v>
       </c>
       <c r="F17">
         <v>-99364000.0</v>
       </c>
       <c r="G17">
         <v>81945000.0</v>
       </c>
       <c r="H17">
         <v>-268492000.0</v>
       </c>
       <c r="I17">
         <v>-528352000.0</v>
       </c>
       <c r="J17">
         <v>-571606000.0</v>
       </c>
       <c r="K17">
@@ -19122,99 +19341,101 @@
       </c>
       <c r="N17">
         <v>-3584000.0</v>
       </c>
       <c r="O17">
         <v>-65645000.0</v>
       </c>
       <c r="P17">
         <v>-68175000.0</v>
       </c>
       <c r="Q17">
         <v>-48901000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-240730000.0</v>
+      </c>
       <c r="C18">
         <v>-233847000.0</v>
       </c>
       <c r="D18">
         <v>-218692000.0</v>
       </c>
       <c r="E18">
         <v>-205441000.0</v>
       </c>
       <c r="F18">
         <v>-193791000.0</v>
       </c>
       <c r="G18">
         <v>-203980000.0</v>
       </c>
       <c r="H18">
         <v>-238482000.0</v>
       </c>
       <c r="I18">
         <v>-270423000.0</v>
       </c>
       <c r="J18">
         <v>-321531000.0</v>
       </c>
       <c r="K18">
         <v>-382684000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>8123000.0</v>
       </c>
       <c r="F19">
         <v>297100000.0</v>
       </c>
       <c r="G19">
         <v>387340000.0</v>
       </c>
       <c r="H19">
         <v>17808000.0</v>
       </c>
       <c r="I19">
         <v>288550000.0</v>
       </c>
       <c r="J19">
         <v>-4777000.0</v>
       </c>
       <c r="K19">
         <v>7864000.0</v>
       </c>
@@ -19226,51 +19447,51 @@
       </c>
       <c r="N19">
         <v>-11791000.0</v>
       </c>
       <c r="O19">
         <v>-17549000.0</v>
       </c>
       <c r="P19">
         <v>-31142000.0</v>
       </c>
       <c r="Q19">
         <v>-13686000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>29618000.0</v>
       </c>
       <c r="F20">
         <v>23003000.0</v>
       </c>
       <c r="G20">
         <v>107308000.0</v>
       </c>
       <c r="H20">
         <v>49266000.0</v>
       </c>
       <c r="I20">
         <v>498873000.0</v>
       </c>
       <c r="J20">
         <v>432355000.0</v>
       </c>
       <c r="K20">
         <v>252505000.0</v>
       </c>
@@ -19280,51 +19501,51 @@
       <c r="M20">
         <v>76941000.0</v>
       </c>
       <c r="N20">
         <v>12891000.0</v>
       </c>
       <c r="O20">
         <v>27677000.0</v>
       </c>
       <c r="P20">
         <v>16892000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>17167000.0</v>
       </c>
       <c r="C21">
         <v>46528000.0</v>
       </c>
       <c r="D21">
         <v>18412000.0</v>
       </c>
       <c r="E21">
         <v>-42687000.0</v>
       </c>
       <c r="F21">
         <v>-216936000.0</v>
       </c>
       <c r="G21">
         <v>-97692000.0</v>
       </c>
       <c r="H21">
         <v>-44498000.0</v>
       </c>
       <c r="I21">
         <v>-594249000.0</v>
       </c>
@@ -19360,81 +19581,81 @@
       </c>
       <c r="T21">
         <v>-22207000.0</v>
       </c>
       <c r="U21">
         <v>-44693000.0</v>
       </c>
       <c r="V21">
         <v>49759000.0</v>
       </c>
       <c r="W21">
         <v>-37641000.0</v>
       </c>
       <c r="X21">
         <v>20244000.0</v>
       </c>
       <c r="Y21">
         <v>11343000.0</v>
       </c>
       <c r="Z21">
         <v>-298000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>3107782000.0</v>
       </c>
       <c r="C23">
         <v>2936043000.0</v>
       </c>
       <c r="D23">
         <v>2848992000.0</v>
       </c>
       <c r="E23">
         <v>2787597000.0</v>
       </c>
       <c r="F23">
         <v>2962827000.0</v>
       </c>
       <c r="G23">
         <v>3120949000.0</v>
       </c>
       <c r="H23">
         <v>4101586000.0</v>
       </c>
       <c r="I23">
         <v>4115446000.0</v>
       </c>
@@ -19470,127 +19691,129 @@
       </c>
       <c r="T23">
         <v>1880503000.0</v>
       </c>
       <c r="U23">
         <v>1354606000.0</v>
       </c>
       <c r="V23">
         <v>222304000.0</v>
       </c>
       <c r="W23">
         <v>611113000.0</v>
       </c>
       <c r="X23">
         <v>202340000.0</v>
       </c>
       <c r="Y23">
         <v>150173000.0</v>
       </c>
       <c r="Z23">
         <v>124233000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>370302000.0</v>
+      </c>
       <c r="C25">
         <v>367511000.0</v>
       </c>
       <c r="D25">
         <v>351134000.0</v>
       </c>
       <c r="E25">
         <v>353890000.0</v>
       </c>
       <c r="F25">
         <v>345062000.0</v>
       </c>
       <c r="G25">
         <v>365654000.0</v>
       </c>
       <c r="H25">
         <v>383490000.0</v>
       </c>
       <c r="I25">
         <v>455212000.0</v>
       </c>
       <c r="J25">
         <v>494758000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.06</v>
       </c>
       <c r="E26">
         <v>0.08</v>
       </c>
       <c r="F26">
         <v>0.04</v>
       </c>
       <c r="G26">
         <v>0.02</v>
       </c>
       <c r="H26">
         <v>0.07</v>
       </c>
       <c r="I26">
         <v>0.13</v>
       </c>
       <c r="J26">
         <v>0.12</v>
       </c>
       <c r="K26">
@@ -19604,51 +19827,51 @@
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>108897000.0</v>
       </c>
       <c r="C27">
         <v>208709000.0</v>
       </c>
       <c r="D27">
         <v>209515000.0</v>
       </c>
       <c r="E27">
         <v>171623000.0</v>
       </c>
       <c r="F27">
         <v>186964000.0</v>
       </c>
       <c r="G27">
         <v>243274000.0</v>
       </c>
       <c r="H27">
         <v>288343000.0</v>
       </c>
       <c r="I27">
         <v>303294000.0</v>
       </c>
@@ -19660,51 +19883,51 @@
       </c>
       <c r="L27">
         <v>367574000.0</v>
       </c>
       <c r="M27">
         <v>323829999.0</v>
       </c>
       <c r="N27">
         <v>276729000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>240991000.0</v>
       </c>
       <c r="C28">
         <v>177920000.0</v>
       </c>
       <c r="D28">
         <v>175002000.0</v>
       </c>
       <c r="E28">
         <v>333888000.0</v>
       </c>
       <c r="F28">
         <v>359274000.0</v>
       </c>
       <c r="G28">
         <v>206575000.0</v>
       </c>
       <c r="H28">
         <v>488955000.0</v>
       </c>
       <c r="I28">
         <v>259475000.0</v>
       </c>
@@ -19740,101 +19963,103 @@
       </c>
       <c r="T28">
         <v>409641000.0</v>
       </c>
       <c r="U28">
         <v>346676000.0</v>
       </c>
       <c r="V28">
         <v>271035000.0</v>
       </c>
       <c r="W28">
         <v>43640000.0</v>
       </c>
       <c r="X28">
         <v>15997000.0</v>
       </c>
       <c r="Y28">
         <v>12540000.0</v>
       </c>
       <c r="Z28">
         <v>12138000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>-1951000.0</v>
+      </c>
       <c r="C29">
         <v>4646000.0</v>
       </c>
       <c r="D29">
         <v>-1502000.0</v>
       </c>
       <c r="E29">
         <v>-1559000.0</v>
       </c>
       <c r="F29">
         <v>-8163000.0</v>
       </c>
       <c r="G29">
         <v>5352000.0</v>
       </c>
       <c r="H29">
         <v>-2269000.0</v>
       </c>
       <c r="I29">
         <v>-49456000.0</v>
       </c>
       <c r="J29">
         <v>-16515000.0</v>
       </c>
       <c r="K29">
         <v>5378000.0</v>
       </c>
       <c r="L29">
         <v>-92209000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>627857000.0</v>
       </c>
       <c r="C30">
         <v>760904000.0</v>
       </c>
       <c r="D30">
         <v>726297000.0</v>
       </c>
       <c r="E30">
         <v>556631000.0</v>
       </c>
       <c r="F30">
         <v>705519000.0</v>
       </c>
       <c r="G30">
         <v>798331000.0</v>
       </c>
       <c r="H30">
         <v>921042000.0</v>
       </c>
       <c r="I30">
         <v>1662118000.0</v>
       </c>
@@ -19870,51 +20095,51 @@
       </c>
       <c r="T30">
         <v>709566000.0</v>
       </c>
       <c r="U30">
         <v>534805000.0</v>
       </c>
       <c r="V30">
         <v>320918000.0</v>
       </c>
       <c r="W30">
         <v>611113000.0</v>
       </c>
       <c r="X30">
         <v>202340000.0</v>
       </c>
       <c r="Y30">
         <v>150173000.0</v>
       </c>
       <c r="Z30">
         <v>124233000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
         <v>-281864000.0</v>
       </c>
       <c r="C31">
         <v>-243876000.0</v>
       </c>
       <c r="D31">
         <v>-198698000.0</v>
       </c>
       <c r="E31">
         <v>-197212000.0</v>
       </c>
       <c r="F31">
         <v>109409000.0</v>
       </c>
       <c r="G31">
         <v>184989000.0</v>
       </c>
       <c r="H31">
         <v>-226263000.0</v>
       </c>
       <c r="I31">
         <v>16441000.0</v>
       </c>
@@ -19950,51 +20175,51 @@
       </c>
       <c r="T31">
         <v>-222425000.0</v>
       </c>
       <c r="U31">
         <v>-101214000.0</v>
       </c>
       <c r="V31">
         <v>-2913000.0</v>
       </c>
       <c r="W31">
         <v>-59815000.0</v>
       </c>
       <c r="X31">
         <v>-22753000.0</v>
       </c>
       <c r="Y31">
         <v>9040000.0</v>
       </c>
       <c r="Z31">
         <v>10988000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
         <v>3124949000.0</v>
       </c>
       <c r="C32">
         <v>2982571000.0</v>
       </c>
       <c r="D32">
         <v>2867404000.0</v>
       </c>
       <c r="E32">
         <v>2744910000.0</v>
       </c>
       <c r="F32">
         <v>2745891000.0</v>
       </c>
       <c r="G32">
         <v>3023257000.0</v>
       </c>
       <c r="H32">
         <v>4057088000.0</v>
       </c>
       <c r="I32">
         <v>3521197000.0</v>
       </c>
@@ -20049,897 +20274,904 @@
       <c r="Z32">
         <v>123935000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="CJ1" t="s">
         <v>182</v>
       </c>
       <c r="CK1" t="s">
         <v>183</v>
       </c>
+      <c r="CL1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>739404000.0</v>
+      </c>
+      <c r="C2">
         <v>762959000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>565014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>597024000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>554928000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>552895000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>546283000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>535331000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>540630000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>528570000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>535558000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>565117000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>529181000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>567015000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>523889000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>551052000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>549905000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>483272000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>471589000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>536626000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>622106000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>541712000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>541275000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>540499000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>573632000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>593522000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>611185000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>585642000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>581469000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>586851000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>607076000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>627076000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>632325000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>632654000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>645254000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>642405000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>674542000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>864706000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>704221000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>693103000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>715902000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>697262000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>699720000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>694991000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>696889000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>901224000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>637084000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>435415000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>429870000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>422336000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>420579000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>416027000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>413003000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>417168000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>411467000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>484439000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>477964000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>389961000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>381414000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>366242000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>370954000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>360619000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>368936000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>353051000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>355324000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>338640000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>328939000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>316586000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>318112000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>322595000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>322601000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>306526000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>305059000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>309265000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>294997000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>285866000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>280809000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>276383000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>245192000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>161281000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>136945000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>99457000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>131477000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>169957000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>156851000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>148459000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>126280000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>240427000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>73463000.0</v>
+      </c>
+      <c r="C3">
         <v>76906000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>94792000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>96565000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>90976000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>93569000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>90064000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>88028000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>86127000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>87398000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>85932000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>86347000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>84934000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>90071000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>86922000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>88143000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>87226000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>85571000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>84560000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>83591000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>85806000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>87513000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>87821000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>93154000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>90738000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>94971000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>93550000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>94024000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>96888000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>106104000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>110980000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>116116000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>114255000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>121145000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>115952000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>119190000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>125790000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>131510000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>129084000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>131661000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>125404000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>124645000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>159089000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>223805000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>218468000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>216202000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>177622000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>71088000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>70316000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>68200000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>68644000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>67254000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>64659000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>62500000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>62876000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>68147000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>67817000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>66479000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>68381000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>72587000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>74486000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>72874000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>77195000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>75578000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>75657000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>66725000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>69150000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>70652000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>69675000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>132650000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>70070000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>79031000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>71940000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>77834000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>79235000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>82471000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>72984000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>70045000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>58103000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>30716000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>21832000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-7207000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>15057000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10207000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5596000.0</v>
       </c>
-      <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -21073,616 +21305,623 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5">
+        <v>53520000.0</v>
+      </c>
+      <c r="C5">
         <v>-27349000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5086000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16088000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33037000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11155000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11259000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19296000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21305000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15898000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>230000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>53458000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11390000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>40104000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-41519000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-35406000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-56793000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-43465000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-40073000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-41336000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-60817000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-29435000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-26919000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12412000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>105107000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6248000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14218000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8411000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17722000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7376000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14684000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>29987000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>33688000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>38910000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29911000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>41440000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>76425000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>62327000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>73815000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>79580000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>64679000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>73768000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>39463000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14123000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-33988000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-54149000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3403000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>42557000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>43948000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>44516000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>39187000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>34215000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>40792000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>29412000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>28893000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>19162000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>27142000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17584000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>29728000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>9442000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10814000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4788000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4623000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>19017000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11607000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-155000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6600000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>15915000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>15900000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-223927000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-9158000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3196000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-551000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5709000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-12079000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-13946000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-17178000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-29524000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-7982000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>7498000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3413000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>27158000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-16393000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2943000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1301000.0</v>
       </c>
-      <c r="CH5">
-[...1 lines deleted...]
-      </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>126983000.0</v>
+      </c>
+      <c r="C6">
         <v>49557000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>99878000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>112653000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>124013000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>104724000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>101323000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>107324000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>107432000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>103296000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>86162000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>139805000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>96324000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>130175000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45403000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>52737000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30433000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>42106000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44487000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42255000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>24989000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>58078000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>60902000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>80742000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>195845000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>101219000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>79332000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>102435000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>114610000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>113480000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>125664000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>146103000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>147943000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>160055000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>145863000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>160630000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>202215000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>193837000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>202899000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>211241000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>190083000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>198413000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>198552000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>209682000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>184480000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>162053000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>181025000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>113645000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>114264000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>112716000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>107831000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>101469000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>105451000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>91912000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>91769000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>87309000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>94959000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>84063000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>98109000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>82029000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>85300000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>77662000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>81818000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>94595000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>87264000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>66570000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>75750000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>86567000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>85575000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-91277000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>60912000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>75835000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>71389000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>72125000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>67156000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>68525000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>55806000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>40521000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>50121000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>38214000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>18419000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>19951000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1336000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>13150000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>6897000.0</v>
       </c>
-      <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21816,89 +22055,90 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-6042000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22029,1214 +22269,1233 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>25452000.0</v>
+      </c>
+      <c r="C9">
         <v>-8866000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>212824000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>215920000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>225146000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>194087000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>200122000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>206994000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>206229000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>190493000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>184131000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>181553000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>189128000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>128647000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>129326000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>130053000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>127539000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>125566000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>132127000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>142350000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>116604000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>145978000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>165165000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>197206000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>317790000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>216182000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>203616000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>231670000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>243753000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>237652000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>251631000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>285964000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>292622000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>292968000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>295776000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>314107000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>358279000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>344162000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>354142000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>379651000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>362026000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>359126000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>355056000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>363826000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>370440000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>350879000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>328856000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>225591000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>227842000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>224395000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>218187000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>212655000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>218976000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>200075000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>201470000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>206371000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>205561000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>282010000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>234314000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>217057000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>198486000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>200785000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>189528000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>195921000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>189100000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>179882000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>176904000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>184171000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>179834000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>164333000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>159676000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>171675000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>175589000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>160193000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>169597000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>172544000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>166025000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>155877000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>141851000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>107146000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>85238000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>71519000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>75057000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>193295000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>174983000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>145706000.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>-7333000.0</v>
+      </c>
+      <c r="C10">
         <v>-41147000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-114571000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-43310000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-65669000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-80377000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-50057000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37293000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29621000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-81357000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-50687000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4251000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43991000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-26124000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-28674000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-83093000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-102008000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-105122000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>189542000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-84396000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-107551000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-46347000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-110109000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-109916000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>353669000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-93104000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-80308000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-55422000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-41927000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>99799000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-54903000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-181055000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-441649000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-51569000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-445147000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-49072000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-42333000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-269169000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-47569000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-35368000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-47152000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-104835000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-99132000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-137400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-208997000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-173996000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-153109000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2333000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1293000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2491000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-7000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4035999.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4706000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-25732000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-11469000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-17796000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-9277000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-14622000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-6523000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-21231000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-23459000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-15040000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-28734000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-14886000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-21673000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-34789000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-28619000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-13025000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-22748000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-310521000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-58215000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-6256000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-84980000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-81976000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-94047000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-32032000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-55577000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-62128000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-45202000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-19753000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-18824000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10215000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-25915000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-8874000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-4129000.0</v>
       </c>
-      <c r="CH10">
-[...1 lines deleted...]
-      </c>
       <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
         <v>-6630000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6630000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
+        <v>-429000.0</v>
+      </c>
+      <c r="C11">
         <v>-1171000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>167000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-271000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-676000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3560000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>677000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>449000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-40000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9813000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1876000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>275000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>572000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-473000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-300000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1190000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1976000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-23402000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15279000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-792000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>752000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2208000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14884000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8504000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-15828000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1781000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>633000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>679000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-31732000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-17763000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-15546000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>15585000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-66590000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-31218000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2735000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>84028000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-569000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4159000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>123000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1665000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>69468000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-30796000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-52593000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-78288000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-67200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-116073000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>962000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1006000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1516000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>960000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1164000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1148000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-909000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>747000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>882000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1061000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>253000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>513000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12728000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-11154000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-6904000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-11821000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-5329000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-7378000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-13990000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-7329000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2495000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-9112000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-31735000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-22338000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-2771000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-29887000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-32852000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-35125000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-12715000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-20568000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-25004000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-14057000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>273000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>386000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-1030000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>748000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>19000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>603000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>8931000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-2760000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2760000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
+        <v>60853000.0</v>
+      </c>
+      <c r="C12">
         <v>13798000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>119657000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59398000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>60259000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>66648000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>61570000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>58888000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>58517000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58783000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>58363000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>57709000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>56867000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59782000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>53246000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47687000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>45215000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>46658000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>47382000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>46917000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>48607000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>49451000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50546000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>52422000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>56360000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>60070000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>62078000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>62828000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>63365000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>65202000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>68626000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>73901000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>72540000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>76610000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>79999000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>76476000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>93069000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>95628000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>96482000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>96604000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>96903000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>97672000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>97969000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>96641000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>96482000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>99079000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>79189000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>35057000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>34863000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>34520000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>35119000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>32355000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>35405000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>36067000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>36665000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>37295000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>36756000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>32206000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>36251000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30673000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>34273000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>19828000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33357000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>33903000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>33280000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>31802000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>35219000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>28940000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>38648000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>39262000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>49057000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3060000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37428000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>39175000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>39623000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>37187000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>35070000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>31055000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>30428000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>26879000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14393000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>12822000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>14390000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>12323000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9548000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10385000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>17477000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>35772000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>3113000.0</v>
+      </c>
       <c r="C13">
+        <v>2795000.0</v>
+      </c>
+      <c r="D13">
         <v>3020000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2919000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3648000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5007000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4663000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4714000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4778000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5382000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6323000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6115000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5326000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3870000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>49701000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>778000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>95000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>301000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>286000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>341000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>421000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>494000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>50232000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2243000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1455000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2162000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2813000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>60807000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23252,194 +23511,197 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>163</v>
+      </c>
+      <c r="B14">
+        <v>12000.0</v>
+      </c>
       <c r="C14">
+        <v>13000.0</v>
+      </c>
+      <c r="D14">
         <v>12000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="I14">
         <v>15000.0</v>
       </c>
       <c r="J14">
+        <v>15000.0</v>
+      </c>
+      <c r="K14">
         <v>14000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000.0</v>
       </c>
       <c r="N14">
         <v>-14000.0</v>
       </c>
       <c r="O14">
+        <v>-14000.0</v>
+      </c>
+      <c r="P14">
         <v>15000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-135000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-19000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-18000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-19000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2258000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-18000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-19000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-18000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-19000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-18000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>85000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5430000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-585000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-11000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-8000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-19000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-21000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-46000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-36000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-44000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-50000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-57000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-113000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-43000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-41000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-42000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-1080000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-116000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>260000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>258000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-262000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-174000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -23472,555 +23734,561 @@
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>113000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-131000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>131000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>233000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>89000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>233000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>116000.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>-6892000.0</v>
+      </c>
+      <c r="C15">
         <v>-39963000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-114726000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-43024000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-64979000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-83922000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-50720000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-37727000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29566000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-91156000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-48796000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4510000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-44549000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-25637000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-28359000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-84418000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-100013000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-81702000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>174282000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-83585000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-108285000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-44120000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-124975000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-118401000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>369515000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-91408000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-78458000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-55470000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-42595000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>131539000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-37121000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-165488000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-457188000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15057000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-413885000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-46287000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-126304000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-268487000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-51685000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-35450000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-48775000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-174259000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-68220000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-84547000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-130451000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-106534000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-36862000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3295000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-2299000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-975000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-967000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-5200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3558000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-24487000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-12010000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-18810000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-10338000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-14875000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-7036000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-33959000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-12305000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-8136000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-16913000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-9557000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-14295000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-20799000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-21290000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-10530000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-13636000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-278786000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-35877000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3485000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-55093000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-49237000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-58927000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-18675000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-35140000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-37357000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-31145000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-20259000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-19326000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>11245000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-26226000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-5842000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-1798000.0</v>
       </c>
-      <c r="CH15">
-[...1 lines deleted...]
-      </c>
       <c r="CI15">
         <v>0.0</v>
       </c>
       <c r="CJ15">
         <v>0.0</v>
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
+      <c r="CL15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-39963000.0</v>
+      </c>
+      <c r="D16">
         <v>-114726000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-43024000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-64979000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-83922000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-50720000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-48796000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4510000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-44549000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-25637000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-28359000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-84418000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-100013000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-81702000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>174282000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-83585000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-108285000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-44120000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-124975000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-118401000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>369515000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-91408000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-78458000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-55470000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-42595000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>131539000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-37121000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-165488000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-457188000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>15057000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-413885000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-46287000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-126304000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-268487000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-51685000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-35450000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-48775000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-174259000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-68220000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-84547000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-130451000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-106534000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-36862000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-3295000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-2299000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-975000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-967000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-5200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3558000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-24487000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-12010000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-18810000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-10338000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-14875000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-7036000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-33959000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-12305000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-16913000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-9557000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
@@ -24049,245 +24317,250 @@
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>-6904000.0</v>
+      </c>
       <c r="C17">
+        <v>-39976000.0</v>
+      </c>
+      <c r="D17">
         <v>-114738000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-43039000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-64993000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-83937000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-50734000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-37742000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-29581000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-91170000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-48811000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4526000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-44563000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-25651000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-28374000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-84283000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-100032000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-81720000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>174263000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-83604000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-108303000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-44139000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-124993000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-118420000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>369497000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-91323000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-78508000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-56055000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-42606000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>131531000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-37140000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-165509000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-457234000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>15021000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-413929000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-46337000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-126361000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-268600000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-51728000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-35491000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-48867000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-174303000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-68336000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-84807000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-130709000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-106796000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-37036000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-3295000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-2299000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-975000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-967000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-5200000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3558000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-24487000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-12010000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-18810000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-10338000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-14875000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-7036000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-33959000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-12305000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>-16913000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-9557000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -24316,138 +24589,145 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-57740000.0</v>
+      </c>
       <c r="C18">
+        <v>-59718000.0</v>
+      </c>
+      <c r="D18">
         <v>-60580000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-60191000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-60241000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-64436000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-56907000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-56508000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-55996000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-55348000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-53950000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-53493000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-53481000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-57768000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-52582000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-48429000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-46662000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-47814000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-49075000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-48716000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-48186000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-48957000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-49939000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-50179000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-54905000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-58270000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-59916000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-60015000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-60281000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -24463,404 +24743,404 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>12293000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5054000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>7374000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5366000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1358000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3259000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4468000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>285779000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>15016000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>773000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1225000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6176000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>927000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>393814000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8976000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>825000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4209000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3798000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>210562000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>9258000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>27890000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>40840000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>18547000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-17796000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-5501000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-27000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>2256000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1112000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>657000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>6063000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-901000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-5606000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2450000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3515000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-506000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-544000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-3333000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-3443000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1805000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4348000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-2628000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-3010000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-5756000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-3476000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-4230000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-4087000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-2228000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-5595000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-19421000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-3898000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>-4017000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-4727000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>520000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>12256000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5688000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2599000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9075000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9609000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>639000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2078000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>10677000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>10579000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>8213000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>10290000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>78226000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>43012000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2094000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>3769000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>391000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>38102000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>6987000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>18696000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>435088000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>28615000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>370543000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4898000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>28299000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>223917000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>19770000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4593000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>4225000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>59030000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>421000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>6742000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>35369000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>41572000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>10233000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>504000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2154000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>19348000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>7246000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1083000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>16892000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -24907,355 +25187,359 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>55159000.0</v>
+      </c>
+      <c r="C21">
         <v>26519000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-53835000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14907000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29576000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2139000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10259000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19162000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19246000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-24237000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6338000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>41165000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7822000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25689000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19206000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-34048000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-53534000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-53996000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-48855000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-52495000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-61590000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2502000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-55117000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-59977000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-43148000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-20222000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2211000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>16661000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-46455000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3626000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-137589000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-413831000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2625000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-350970000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>30174000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>48126000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-178369000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>47645000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>58287000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>41354000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-8873000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3663000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-43123000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-116873000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-74513000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-73197000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>30657000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>32148000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>30183000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>33983000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>34215000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>40792000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>29412000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>28893000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>18865000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>26523000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23396000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>25985000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>28863000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>30847000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8640000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>23744000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15838000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5681000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7165000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>16754000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10253000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-223927000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-10968000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-4697000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-551000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-174000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-12079000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-12861000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-16093000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-35361000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-11903000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6451000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-3880000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20572000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-16393000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2943000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1301000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>5806000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>15611000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>28342000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -25389,323 +25673,329 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>709697000.0</v>
+      </c>
+      <c r="C23">
         <v>727574000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>831673000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>798037000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>750498000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>749121000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>736146000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>723163000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>727613000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>743300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>726027000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>705505000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>710487000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>669973000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>634009000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>715153000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>730978000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>662834000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>652571000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>731471000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>800300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>685188000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>761557000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>797682000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>876522000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>852852000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>835023000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>815101000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>808561000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>870958000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>855081000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1050629000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1338778000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>922997000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1292000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>926338000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>984694999.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1152207000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1010718000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1014466999.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1036574000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1065260999.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1051113000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1101940000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1184202000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1308899000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1039137000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>630349000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>625564000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>616548000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>604783000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>600615000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>592171000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>608329000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>234657000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>671945000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>657726000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>648575000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>589743000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>554436000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>560074000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>530557000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>549824000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>525228000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>528586000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>512841000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>498678000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>484003000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>487693000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>710855000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>493245000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>482898000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>481199000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>469632000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>476673000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>471271000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>462927000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>467621000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>398946000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>261976000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>226063000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>150404000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>221467000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>190352000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>173682000.0</v>
       </c>
-      <c r="CH23">
-[...1 lines deleted...]
-      </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25751,345 +26041,349 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>76946000.0</v>
+      </c>
       <c r="C25">
+        <v>80592000.0</v>
+      </c>
+      <c r="D25">
         <v>98539000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>96565000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>94606000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>96364000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>92401000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>90362000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>88384000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>89345000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>87842000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>86347000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>86874000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>90071000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>88450000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>88143000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>87226000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>87028000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>86539000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>85731000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>85764000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>89340000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>89551000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>94710000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>92053000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>96108000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>94680000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>94983000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>97719000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>106748000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>111809000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>118444000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>118211000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>119908000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>121193000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>123579000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>130078000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>131510000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>133163000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>135682000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>129447000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>128894000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>161331000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>225483000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>220808000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>216202000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>178810000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>75166000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>74334000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>72237000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>72744000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>71602000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>69228000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>66979000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>67419000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>68147000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>67817000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>66479000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>68381000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>72587000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>74486000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>72874000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>77195000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>75578000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>75657000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>45957000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>69150000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>76848000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>63479000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>132650000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>64277000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>65040000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>65721000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>61315000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>73979000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>78854000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>69258000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>70045000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>58103000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>30716000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21832000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>19000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>15100000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10207000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5596000.0</v>
       </c>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -26223,594 +26517,605 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>53964000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>54728000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>54933000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>48217000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>53936000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>53140000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>53416000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>54520000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>54998000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>52244000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>47753000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>42499000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>42938000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>43099000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>43087000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>44460000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>44860000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>48384000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>49260000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>50254000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>56375000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>67314000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>69331000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>70972000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>71785000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>72293000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>73293000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>70542000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>70392000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>81960000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>80400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>81787000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>84437000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>84690000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>88807000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>92519000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>92682000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>96689000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>90621000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>91144000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>91338000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>94471000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>91462000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>70030000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>69869000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>69701000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>69232000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>45057000.0</v>
+      </c>
+      <c r="C28">
         <v>41428000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>45737000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>107626000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41146000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>44863000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>46530000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>45381000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41777000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>42971000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>95838000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>45051000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>81260000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>40985000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>83290000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>86690000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38468000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>42869000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51711000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>94361000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>43546000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>47888000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>49150000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>52614000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>43991000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>52499000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>56942000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>55850000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>53630000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>55575000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>57901000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>64279000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>56217000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>63779000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>67090000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>65560000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>158413000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>57025000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>73995000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>73521000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>68359000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>63734000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>60966000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>89530000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>191043000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>54992000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>41916000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>43709000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>41978000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>41124000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>42409000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>44506000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>37378000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>38534000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>116699000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>116418000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>116556000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>107025000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>99746000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>99858000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>106691000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>101321000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>99009000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>100201000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>102601000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>102756000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>100155000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>101448000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>99914000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>103578000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>40297000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>36388000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>95132000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>102441000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>35758000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>40653000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>117238000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>92871000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>69748000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21085000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>58154000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>70961000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11323000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>11658000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>12726000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>9809000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>21105000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>-429000.0</v>
+      </c>
       <c r="C29">
+        <v>-1171000.0</v>
+      </c>
+      <c r="D29">
         <v>167000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-271000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-676000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3560000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>677000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>449000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-40000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9813000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1876000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>275000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>572000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-473000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1190000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1976000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23402000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15279000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-792000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>752000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2208000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14884000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8504000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-15828000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1781000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>633000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>679000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26826,855 +27131,865 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-29707000.0</v>
+      </c>
+      <c r="C30">
         <v>-35385000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>266659000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>201013000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>195570000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>196226000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>189863000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>187832000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>186983000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>214730000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>190469000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>140388000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>181306000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>102958000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>110120000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>164101000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>181073000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>179562000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>180982000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>194845000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>178194000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>143476000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>220282000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>257183000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>302890000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>259330000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>223838000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>229459000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>227092000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>284107000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>248005000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>423553000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>706453000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>290343000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>646746000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>283933000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>310152999.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>287501000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>306497000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>321363999.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>320672000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>367998999.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>351393000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>406949000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>487313000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>407675000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>402053000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>194934000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>195694000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>194212000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>184204000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>184588000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>179168000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>191161000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>176810000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>180260000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>179762000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>258614000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>208329000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>188194000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>171640000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>169938000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>180888000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>172177000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>173262000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>174201000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>169739000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>167417000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>169581000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>388260000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>170644000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>176372000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>176140000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>160367000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>181676000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>185405000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>182118000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>191238000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>153754000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>100695000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>89118000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>50947000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>89990000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>190352000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>173682000.0</v>
       </c>
-      <c r="CH30">
-[...1 lines deleted...]
-      </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
+        <v>-62492000.0</v>
+      </c>
+      <c r="C31">
         <v>-67666000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-60736000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-58217000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-95245000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-78238000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-60316000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-56455000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-48867000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-57120000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-44349000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-45416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51813000.0</v>
       </c>
       <c r="N31">
         <v>-51813000.0</v>
       </c>
       <c r="O31">
+        <v>-51813000.0</v>
+      </c>
+      <c r="P31">
         <v>-47880000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-49045000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-48474000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-51126000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>238397000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-31901000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-45961000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-48849000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-54992000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-49939000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>338769000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-49956000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-60086000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-57633000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-58588000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>146254000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-58529000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-43466000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-27818000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-54194000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-94177000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-79246000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-90459000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-230896000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-95214000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-93655000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-88506000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-95962000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-102795000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-94277000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-92124000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-18466000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-79912000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-32990000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-33441000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-32674000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-33990000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-38250999.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-36086000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-55144000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-40362000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-44244000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-35413000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-38018000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-32508000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-50094000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-35459000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-32812000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-37374000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-38630000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-37511000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-40470000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-35784000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-29779000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-33001000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-86594000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-47247000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1559000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-84429000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-81802000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-81968000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-19171000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-39484000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-26767000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-33299000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-26204000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-14944000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>424000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-9522000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-11817000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-5430000.0</v>
       </c>
-      <c r="CH31">
-[...1 lines deleted...]
-      </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
+        <v>764856000.0</v>
+      </c>
+      <c r="C32">
         <v>754093000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>777838000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>812944000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>780074000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>746982000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>746405000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>742325000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>746859000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>719063000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>719689000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>746670000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>718309000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>695662000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>653215000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>681105000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>677444000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>608838000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>603716000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>678976000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>738710000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>687690000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>706440000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>737705000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>891422000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>809704000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>814801000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>817312000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>825222000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>824503000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>858707000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>913040000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>924947000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>925622000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>941030000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>956512000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1032820999.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1208868000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1058363000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1072753999.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1077928000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1056387999.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1054776000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1058817000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1067329000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1252103000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>965940000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>661006000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>657712000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>646731000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>638766000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>628682000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>631979000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>617243000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>612937000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>690810000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>683525000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>671971000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>615728000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>583299000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>586920000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>561404000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>558464000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>548972000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>544424000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>518522000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>505843000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>500757000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>497946000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>486928000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>482277000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>478201000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>480648000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>469458000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>464594000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>458410000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>446834000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>432260000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>387043000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>268427000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>222183000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>170976000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>206534000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>193295000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>174983000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>175858000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>166161000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>163220000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>155633000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -27769,51 +28084,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>379840000.0</v>
       </c>
       <c r="C2">
         <v>349668000.0</v>
       </c>
       <c r="D2">
         <v>474548000.0</v>
       </c>
       <c r="E2">
         <v>438314000.0</v>
       </c>
       <c r="F2">
         <v>465148000.0</v>
       </c>
       <c r="G2">
         <v>301697000.0</v>
       </c>
       <c r="H2">
         <v>450218000.0</v>
       </c>
       <c r="I2">
         <v>282546000.0</v>
       </c>
@@ -27844,57 +28159,57 @@
       <c r="R2">
         <v>53973000.0</v>
       </c>
       <c r="S2">
         <v>100904000.0</v>
       </c>
       <c r="T2">
         <v>68034000.0</v>
       </c>
       <c r="U2">
         <v>77682000.0</v>
       </c>
       <c r="V2">
         <v>59751000.0</v>
       </c>
       <c r="W2">
         <v>56468000.0</v>
       </c>
       <c r="X2">
         <v>2172000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>512553000</v>
+        <v>201525000</v>
       </c>
       <c r="C3">
-        <v>201250000</v>
+        <v>200613000</v>
       </c>
       <c r="D3">
         <v>233205000</v>
       </c>
       <c r="E3">
         <v>196924000</v>
       </c>
       <c r="F3">
         <v>176657000</v>
       </c>
       <c r="G3">
         <v>185871000</v>
       </c>
       <c r="H3">
         <v>304092000</v>
       </c>
       <c r="I3">
         <v>225473000</v>
       </c>
       <c r="J3">
         <v>213887000</v>
       </c>
       <c r="K3">
         <v>333647000</v>
       </c>
@@ -27921,51 +28236,51 @@
       </c>
       <c r="S3">
         <v>189028000</v>
       </c>
       <c r="T3">
         <v>341657000</v>
       </c>
       <c r="U3">
         <v>2036704000</v>
       </c>
       <c r="V3">
         <v>25872000</v>
       </c>
       <c r="W3">
         <v>37951000</v>
       </c>
       <c r="X3">
         <v>7291000</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>36234000.0</v>
       </c>
       <c r="F4">
         <v>-26834000.0</v>
       </c>
       <c r="G4">
         <v>163451000.0</v>
       </c>
       <c r="H4">
         <v>-148521000.0</v>
       </c>
       <c r="I4">
         <v>167672000.0</v>
       </c>
       <c r="J4">
         <v>6250000.0</v>
       </c>
       <c r="K4">
         <v>128368000.0</v>
       </c>
@@ -27976,51 +28291,51 @@
         <v>45572000.0</v>
       </c>
       <c r="N4">
         <v>-10729000.0</v>
       </c>
       <c r="O4">
         <v>38404000.0</v>
       </c>
       <c r="P4">
         <v>-50991000.0</v>
       </c>
       <c r="Q4">
         <v>15457000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-53816000.0</v>
       </c>
       <c r="F5">
         <v>-20443000.0</v>
       </c>
       <c r="G5">
         <v>-30404000.0</v>
       </c>
       <c r="H5">
         <v>47906000.0</v>
       </c>
       <c r="I5">
         <v>165533000.0</v>
       </c>
       <c r="J5">
         <v>37884000.0</v>
       </c>
       <c r="K5">
         <v>13741000.0</v>
       </c>
@@ -28031,51 +28346,51 @@
         <v>-23610000.0</v>
       </c>
       <c r="N5">
         <v>47190000.0</v>
       </c>
       <c r="O5">
         <v>40781000.0</v>
       </c>
       <c r="P5">
         <v>-5171000.0</v>
       </c>
       <c r="Q5">
         <v>11062000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>-36832000.0</v>
       </c>
       <c r="C6">
         <v>30172000.0</v>
       </c>
       <c r="D6">
         <v>-124880000.0</v>
       </c>
       <c r="E6">
         <v>36234000.0</v>
       </c>
       <c r="F6">
         <v>-26834000.0</v>
       </c>
       <c r="G6">
         <v>163451000.0</v>
       </c>
       <c r="H6">
         <v>-148521000.0</v>
       </c>
       <c r="I6">
         <v>167672000.0</v>
       </c>
@@ -28106,51 +28421,51 @@
       <c r="R6">
         <v>12397000.0</v>
       </c>
       <c r="S6">
         <v>-46931000.0</v>
       </c>
       <c r="T6">
         <v>32870000.0</v>
       </c>
       <c r="U6">
         <v>-9648000.0</v>
       </c>
       <c r="V6">
         <v>17931000.0</v>
       </c>
       <c r="W6">
         <v>30390000.0</v>
       </c>
       <c r="X6">
         <v>54296000.0</v>
       </c>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
         <v>1198000.0</v>
       </c>
       <c r="C7">
         <v>12222000.0</v>
       </c>
       <c r="D7">
         <v>40647000.0</v>
       </c>
       <c r="E7">
         <v>-41265000.0</v>
       </c>
       <c r="F7">
         <v>-50494000.0</v>
       </c>
       <c r="G7">
         <v>161134000.0</v>
       </c>
       <c r="H7">
         <v>49369000.0</v>
       </c>
       <c r="I7">
         <v>-38833000.0</v>
       </c>
@@ -28181,51 +28496,51 @@
       <c r="R7">
         <v>-4532000.0</v>
       </c>
       <c r="S7">
         <v>-25865000.0</v>
       </c>
       <c r="T7">
         <v>36571000.0</v>
       </c>
       <c r="U7">
         <v>-17936000.0</v>
       </c>
       <c r="V7">
         <v>-6199000.0</v>
       </c>
       <c r="W7">
         <v>7465000.0</v>
       </c>
       <c r="X7">
         <v>1095000.0</v>
       </c>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-4624000.0</v>
       </c>
       <c r="F8">
         <v>502000.0</v>
       </c>
       <c r="G8">
         <v>24277000.0</v>
       </c>
       <c r="H8">
         <v>292000.0</v>
       </c>
       <c r="I8">
         <v>-4964000.0</v>
       </c>
       <c r="J8">
         <v>12747000.0</v>
       </c>
       <c r="K8">
         <v>1581000.0</v>
       </c>
@@ -28236,51 +28551,51 @@
         <v>3510000.0</v>
       </c>
       <c r="N8">
         <v>-5449000.0</v>
       </c>
       <c r="O8">
         <v>-3415000.0</v>
       </c>
       <c r="P8">
         <v>-5367000.0</v>
       </c>
       <c r="Q8">
         <v>-7956000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>-15788000.0</v>
       </c>
       <c r="C9">
         <v>-3498000.0</v>
       </c>
       <c r="D9">
         <v>7380000.0</v>
       </c>
       <c r="E9">
         <v>-4624000.0</v>
       </c>
       <c r="F9">
         <v>502000.0</v>
       </c>
       <c r="G9">
         <v>24277000.0</v>
       </c>
       <c r="H9">
         <v>292000.0</v>
       </c>
       <c r="I9">
         <v>-4964000.0</v>
       </c>
@@ -28309,51 +28624,51 @@
         <v>-7956000.0</v>
       </c>
       <c r="R9">
         <v>11784000.0</v>
       </c>
       <c r="S9">
         <v>-25150000.0</v>
       </c>
       <c r="T9">
         <v>-6134000.0</v>
       </c>
       <c r="U9">
         <v>-23022000.0</v>
       </c>
       <c r="V9">
         <v>1457000.0</v>
       </c>
       <c r="W9">
         <v>1457000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>21629000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>54032000.0</v>
       </c>
       <c r="G10">
         <v>-27294000.0</v>
       </c>
       <c r="H10">
         <v>12984000.0</v>
       </c>
       <c r="I10">
         <v>25716000.0</v>
       </c>
       <c r="J10">
         <v>21548000.0</v>
       </c>
       <c r="K10">
         <v>2115000.0</v>
       </c>
@@ -28374,51 +28689,51 @@
       </c>
       <c r="Q10">
         <v>-25208000.0</v>
       </c>
       <c r="R10">
         <v>334285000.0</v>
       </c>
       <c r="S10">
         <v>349084000.0</v>
       </c>
       <c r="T10">
         <v>279125000.0</v>
       </c>
       <c r="U10">
         <v>247915000.0</v>
       </c>
       <c r="V10">
         <v>14045000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-27185000.0</v>
       </c>
       <c r="F11">
         <v>-54032000.0</v>
       </c>
       <c r="G11">
         <v>27294000.0</v>
       </c>
       <c r="H11">
         <v>-12984000.0</v>
       </c>
       <c r="I11">
         <v>-59585000.0</v>
       </c>
       <c r="J11">
         <v>-4527000.0</v>
       </c>
       <c r="K11">
         <v>-79948000.0</v>
       </c>
@@ -28439,51 +28754,51 @@
       </c>
       <c r="Q11">
         <v>-16668000.0</v>
       </c>
       <c r="R11">
         <v>21287000.0</v>
       </c>
       <c r="S11">
         <v>15428000.0</v>
       </c>
       <c r="T11">
         <v>21512000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>13747000.0</v>
       </c>
       <c r="W11">
         <v>3865000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-26644000.0</v>
       </c>
       <c r="F12">
         <v>-289912000.0</v>
       </c>
       <c r="G12">
         <v>-263117000.0</v>
       </c>
       <c r="H12">
         <v>66200000.0</v>
       </c>
       <c r="I12">
         <v>184111000.0</v>
       </c>
       <c r="J12">
         <v>439169000.0</v>
       </c>
       <c r="K12">
         <v>324498000.0</v>
       </c>
@@ -28494,98 +28809,98 @@
         <v>-133759000.0</v>
       </c>
       <c r="N12">
         <v>39206000.0</v>
       </c>
       <c r="O12">
         <v>58622000.0</v>
       </c>
       <c r="P12">
         <v>57820000.0</v>
       </c>
       <c r="Q12">
         <v>-6254000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9456000.0</v>
       </c>
       <c r="F13">
         <v>3036000.0</v>
       </c>
       <c r="G13">
         <v>109563000.0</v>
       </c>
       <c r="H13">
         <v>62061000.0</v>
       </c>
       <c r="I13">
         <v>3438000.0</v>
       </c>
       <c r="J13">
         <v>7631000.0</v>
       </c>
       <c r="K13">
         <v>2115000.0</v>
       </c>
       <c r="L13">
         <v>50555000.0</v>
       </c>
       <c r="M13">
         <v>-54051000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>370302000.0</v>
       </c>
       <c r="C14">
         <v>367511000.0</v>
       </c>
       <c r="D14">
         <v>350408000.0</v>
       </c>
       <c r="E14">
         <v>353890000.0</v>
       </c>
       <c r="F14">
         <v>345062000.0</v>
       </c>
       <c r="G14">
         <v>365654000.0</v>
       </c>
       <c r="H14">
         <v>383490000.0</v>
       </c>
       <c r="I14">
         <v>455212000.0</v>
       </c>
@@ -28618,51 +28933,51 @@
       </c>
       <c r="S14">
         <v>327688000.0</v>
       </c>
       <c r="T14">
         <v>283406000.0</v>
       </c>
       <c r="U14">
         <v>180696000.0</v>
       </c>
       <c r="V14">
         <v>17855000.0</v>
       </c>
       <c r="W14">
         <v>52307000.0</v>
       </c>
       <c r="X14">
         <v>22480000.0</v>
       </c>
       <c r="Y14">
         <v>11230000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>4293000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
@@ -28681,51 +28996,51 @@
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>129455000.0</v>
       </c>
       <c r="T15">
         <v>196827000.0</v>
       </c>
       <c r="U15">
         <v>104183000.0</v>
       </c>
       <c r="V15">
         <v>14355000.0</v>
       </c>
       <c r="W15">
         <v>304577000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>343008000.0</v>
       </c>
       <c r="C16">
         <v>379840000.0</v>
       </c>
       <c r="D16">
         <v>349668000.0</v>
       </c>
       <c r="E16">
         <v>474548000.0</v>
       </c>
       <c r="F16">
         <v>438314000.0</v>
       </c>
       <c r="G16">
         <v>465148000.0</v>
       </c>
       <c r="H16">
         <v>301697000.0</v>
       </c>
       <c r="I16">
         <v>450218000.0</v>
       </c>
@@ -28758,86 +29073,86 @@
       </c>
       <c r="S16">
         <v>53973000.0</v>
       </c>
       <c r="T16">
         <v>100904000.0</v>
       </c>
       <c r="U16">
         <v>68034000.0</v>
       </c>
       <c r="V16">
         <v>77682000.0</v>
       </c>
       <c r="W16">
         <v>86858000.0</v>
       </c>
       <c r="X16">
         <v>56468000.0</v>
       </c>
       <c r="Y16">
         <v>2172000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
-        <v>-294523000.0</v>
+        <v>16505000.0</v>
       </c>
       <c r="C18">
-        <v>-35073000.0</v>
+        <v>-34436000.0</v>
       </c>
       <c r="D18">
         <v>-70282000.0</v>
       </c>
       <c r="E18">
         <v>-193643000.0</v>
       </c>
       <c r="F18">
         <v>-271291000.0</v>
       </c>
       <c r="G18">
         <v>19778000.0</v>
       </c>
       <c r="H18">
         <v>-87680000.0</v>
       </c>
       <c r="I18">
         <v>-21512000.0</v>
       </c>
       <c r="J18">
         <v>152777000.0</v>
       </c>
       <c r="K18">
         <v>32085000.0</v>
       </c>
@@ -28862,53 +29177,55 @@
       <c r="R18">
         <v>-84370000.0</v>
       </c>
       <c r="S18">
         <v>-52261000.0</v>
       </c>
       <c r="T18">
         <v>-141995000.0</v>
       </c>
       <c r="U18">
         <v>-1950792000.0</v>
       </c>
       <c r="V18">
         <v>-16779000.0</v>
       </c>
       <c r="W18">
         <v>12177000.0</v>
       </c>
       <c r="X18">
         <v>26820000.0</v>
       </c>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>21802000.0</v>
+      </c>
       <c r="C19">
         <v>-278066000.0</v>
       </c>
       <c r="D19">
         <v>-145683000.0</v>
       </c>
       <c r="E19">
         <v>135831000.0</v>
       </c>
       <c r="F19">
         <v>22408000.0</v>
       </c>
       <c r="G19">
         <v>-101932000.0</v>
       </c>
       <c r="H19">
         <v>-12826000.0</v>
       </c>
       <c r="I19">
         <v>282176000.0</v>
       </c>
       <c r="J19">
         <v>-601307000.0</v>
       </c>
       <c r="K19">
@@ -28921,90 +29238,92 @@
         <v>-10955000.0</v>
       </c>
       <c r="N19">
         <v>-15404000.0</v>
       </c>
       <c r="O19">
         <v>28680000.0</v>
       </c>
       <c r="P19">
         <v>-29603000.0</v>
       </c>
       <c r="Q19">
         <v>1851000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>139438000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>225711000.0</v>
+      </c>
       <c r="C21">
         <v>170655000.0</v>
       </c>
       <c r="D21">
         <v>-161693000.0</v>
       </c>
       <c r="E21">
         <v>-34003000.0</v>
       </c>
       <c r="F21">
         <v>-88609000.0</v>
       </c>
       <c r="G21">
         <v>404591000.0</v>
       </c>
       <c r="H21">
         <v>-113236000.0</v>
       </c>
       <c r="I21">
         <v>-306140000.0</v>
       </c>
       <c r="J21">
         <v>252492000.0</v>
       </c>
       <c r="K21">
@@ -29017,51 +29336,51 @@
         <v>-208950000.0</v>
       </c>
       <c r="N21">
         <v>-123277000.0</v>
       </c>
       <c r="O21">
         <v>189775000.0</v>
       </c>
       <c r="P21">
         <v>-376648000.0</v>
       </c>
       <c r="Q21">
         <v>-70273000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
         <v>-262746000.0</v>
       </c>
       <c r="C22">
         <v>-201994000.0</v>
       </c>
       <c r="D22">
         <v>-189011000.0</v>
       </c>
       <c r="E22">
         <v>-238340000.0</v>
       </c>
       <c r="F22">
         <v>-99364000.0</v>
       </c>
       <c r="G22">
         <v>81945000.0</v>
       </c>
       <c r="H22">
         <v>-268492000.0</v>
       </c>
       <c r="I22">
         <v>-528352000.0</v>
       </c>
@@ -29094,51 +29413,51 @@
       </c>
       <c r="S22">
         <v>-373241000.0</v>
       </c>
       <c r="T22">
         <v>-161979000.0</v>
       </c>
       <c r="U22">
         <v>-108087000.0</v>
       </c>
       <c r="V22">
         <v>-24456000.0</v>
       </c>
       <c r="W22">
         <v>-9794000.0</v>
       </c>
       <c r="X22">
         <v>-8963000.0</v>
       </c>
       <c r="Y22">
         <v>3409000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>-18149000.0</v>
       </c>
       <c r="C23">
         <v>-25157000.0</v>
       </c>
       <c r="D23">
         <v>-10831000.0</v>
       </c>
       <c r="E23">
         <v>-12130000.0</v>
       </c>
       <c r="F23">
         <v>-20228000.0</v>
       </c>
       <c r="G23">
         <v>-23204000.0</v>
       </c>
       <c r="H23">
         <v>-9512000.0</v>
       </c>
       <c r="I23">
         <v>-18436000.0</v>
       </c>
@@ -29169,57 +29488,57 @@
       <c r="R23">
         <v>6539000.0</v>
       </c>
       <c r="S23">
         <v>-60393000.0</v>
       </c>
       <c r="T23">
         <v>-57191000.0</v>
       </c>
       <c r="U23">
         <v>-19267000.0</v>
       </c>
       <c r="V23">
         <v>-272684000.0</v>
       </c>
       <c r="W23">
         <v>-99200000.0</v>
       </c>
       <c r="X23">
         <v>-109702000.0</v>
       </c>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>56602000.0</v>
+        <v>-276228000.0</v>
       </c>
       <c r="C24">
-        <v>-208181000.0</v>
+        <v>-6931000.0</v>
       </c>
       <c r="D24">
         <v>107944000.0</v>
       </c>
       <c r="E24">
         <v>-5370000.0</v>
       </c>
       <c r="F24">
         <v>372819000.0</v>
       </c>
       <c r="G24">
         <v>-131889000.0</v>
       </c>
       <c r="H24">
         <v>135123000.0</v>
       </c>
       <c r="I24">
         <v>244921000.0</v>
       </c>
       <c r="J24">
         <v>73749000.0</v>
       </c>
       <c r="K24">
         <v>523849000.0</v>
       </c>
@@ -29244,51 +29563,51 @@
       <c r="R24">
         <v>14433000.0</v>
       </c>
       <c r="S24">
         <v>24999000.0</v>
       </c>
       <c r="T24">
         <v>-14777000.0</v>
       </c>
       <c r="U24">
         <v>36089000.0</v>
       </c>
       <c r="V24">
         <v>7220000.0</v>
       </c>
       <c r="W24">
         <v>562682000.0</v>
       </c>
       <c r="X24">
         <v>113206000.0</v>
       </c>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>100627000.0</v>
       </c>
       <c r="C25">
         <v>-29363000.0</v>
       </c>
       <c r="D25">
         <v>-58696000.0</v>
       </c>
       <c r="E25">
         <v>-84146000.0</v>
       </c>
       <c r="F25">
         <v>-296271000.0</v>
       </c>
       <c r="G25">
         <v>-417991000.0</v>
       </c>
       <c r="H25">
         <v>31673000.0</v>
       </c>
       <c r="I25">
         <v>342234000.0</v>
       </c>
@@ -29321,51 +29640,51 @@
       </c>
       <c r="S25">
         <v>268746000.0</v>
       </c>
       <c r="T25">
         <v>124731000.0</v>
       </c>
       <c r="U25">
         <v>43894000.0</v>
       </c>
       <c r="V25">
         <v>64720000.0</v>
       </c>
       <c r="W25">
         <v>-10480000.0</v>
       </c>
       <c r="X25">
         <v>19789000.0</v>
       </c>
       <c r="Y25">
         <v>-14639000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>-6473000.0</v>
       </c>
       <c r="C26">
         <v>-3437000.0</v>
       </c>
       <c r="D26">
         <v>-1915000.0</v>
       </c>
       <c r="E26">
         <v>-4293000.0</v>
       </c>
       <c r="F26">
         <v>-4820000.0</v>
       </c>
       <c r="G26">
         <v>-18123000.0</v>
       </c>
       <c r="H26">
         <v>-23955000.0</v>
       </c>
       <c r="I26">
         <v>-4256000.0</v>
       </c>
@@ -29384,51 +29703,51 @@
       <c r="N26">
         <v>-45701000.0</v>
       </c>
       <c r="O26">
         <v>-1908000.0</v>
       </c>
       <c r="P26">
         <v>-17613000.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-29187000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>11937000.0</v>
       </c>
       <c r="C27">
         <v>14184000.0</v>
       </c>
       <c r="D27">
         <v>11985000.0</v>
       </c>
       <c r="E27">
         <v>14466000.0</v>
       </c>
       <c r="F27">
         <v>16270000.0</v>
       </c>
       <c r="G27">
         <v>20747000.0</v>
       </c>
       <c r="H27">
         <v>23026000.0</v>
       </c>
       <c r="I27">
         <v>26067000.0</v>
       </c>
@@ -29455,51 +29774,51 @@
       </c>
       <c r="Q27">
         <v>20759000.0</v>
       </c>
       <c r="R27">
         <v>26935000.0</v>
       </c>
       <c r="S27">
         <v>28937000.0</v>
       </c>
       <c r="T27">
         <v>20113000.0</v>
       </c>
       <c r="U27">
         <v>26612000.0</v>
       </c>
       <c r="V27">
         <v>-42977000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>201089000.0</v>
       </c>
       <c r="C28">
         <v>142061000.0</v>
       </c>
       <c r="D28">
         <v>-174439000.0</v>
       </c>
       <c r="E28">
         <v>100382000.0</v>
       </c>
       <c r="F28">
         <v>-113657000.0</v>
       </c>
       <c r="G28">
         <v>382913000.0</v>
       </c>
       <c r="H28">
         <v>-139394000.0</v>
       </c>
       <c r="I28">
         <v>-325063000.0</v>
       </c>
@@ -29530,51 +29849,51 @@
       <c r="R28">
         <v>126609000.0</v>
       </c>
       <c r="S28">
         <v>-17259000.0</v>
       </c>
       <c r="T28">
         <v>191627000.0</v>
       </c>
       <c r="U28">
         <v>1907126000.0</v>
       </c>
       <c r="V28">
         <v>107469000.0</v>
       </c>
       <c r="W28">
         <v>-544469000.0</v>
       </c>
       <c r="X28">
         <v>-85730000.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>218030000.0</v>
       </c>
       <c r="C29">
         <v>166177000.0</v>
       </c>
       <c r="D29">
         <v>162923000.0</v>
       </c>
       <c r="E29">
         <v>3281000.0</v>
       </c>
       <c r="F29">
         <v>-94634000.0</v>
       </c>
       <c r="G29">
         <v>205649000.0</v>
       </c>
       <c r="H29">
         <v>216412000.0</v>
       </c>
       <c r="I29">
         <v>203961000.0</v>
       </c>
@@ -29605,51 +29924,51 @@
       <c r="R29">
         <v>237220000.0</v>
       </c>
       <c r="S29">
         <v>136767000.0</v>
       </c>
       <c r="T29">
         <v>199662000.0</v>
       </c>
       <c r="U29">
         <v>85912000.0</v>
       </c>
       <c r="V29">
         <v>9093000.0</v>
       </c>
       <c r="W29">
         <v>50128000.0</v>
       </c>
       <c r="X29">
         <v>34111000.0</v>
       </c>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-455951000.0</v>
       </c>
       <c r="C30">
         <v>-278066000.0</v>
       </c>
       <c r="D30">
         <v>-113364000.0</v>
       </c>
       <c r="E30">
         <v>-67429000.0</v>
       </c>
       <c r="F30">
         <v>181457000.0</v>
       </c>
       <c r="G30">
         <v>-425111000.0</v>
       </c>
       <c r="H30">
         <v>-225539000.0</v>
       </c>
       <c r="I30">
         <v>288774000.0</v>
       </c>
@@ -29699,3235 +30018,3261 @@
         <v>105915000.0</v>
       </c>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>343008000.0</v>
+      </c>
+      <c r="C2">
         <v>331327000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>323562000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>277912000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>379840000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>332045000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>362504000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>395666000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>349668000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>403276000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>408582000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>436742000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>474548000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>394817000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>328542000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>378493000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>438314000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>577899000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>311441000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>401923000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>465148000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>493075000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>522130000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>458499000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>301697000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>315359000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>324959000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>328500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>450218000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>200098000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>190662000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>395561000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>282546000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>291554000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>151528000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>59237000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>216397000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>74184000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39053000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>70862000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>88029000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>70391000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>78496000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>115182000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>104083000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>238324000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>50934000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>45701000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>58511000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>42690000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>30946000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28242000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69240000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>42504000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>38676000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>42113000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>30836000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>39195000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>40126000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>36732000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>81827000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>68961000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>51345000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>65613000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>66370000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>159313000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>95611000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>52507000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>53973000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>55885000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>60442000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>119536000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>100904000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>63059000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>81229000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>55921000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>68034000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>100260000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>30398000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>94096000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>77682000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>86000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>59866000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>76083000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>86858000.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>46476000</v>
+      </c>
+      <c r="C3">
         <v>63653000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41589000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>54475000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>50312000</v>
+        <v>41808000</v>
       </c>
       <c r="G3">
+        <v>50299000</v>
+      </c>
+      <c r="H3">
         <v>54965000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51574000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>44399000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58505000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>64875000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>60125000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>49700000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46352000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>53721000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>56895000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39956000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>50840000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>46279000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>39177000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>40361000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>45181000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27827000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43478000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>69385000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>97707000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>84088000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>62242000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>60055000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>56124000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>48891000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>53866000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>66592000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>73843000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>50474000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>40642000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>48928000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>69697000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>73890000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>81550000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>108510000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>109273000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>123430000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>99219000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>79129000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>91712000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>79104000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>73712000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>59717000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>96005000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>61231000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>48677000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>51614000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>57031000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>59415000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>50433000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>41533000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>45543000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>46659000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>39340000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>28589000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23077000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>25094000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>22408000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>23102000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>234083000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>25610000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>29443000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33491000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>54849000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>46511000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>40710000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>46958000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>228100000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>44624000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>11735000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>57198000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1997124000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>507272000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>342252000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>204600000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>25900000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>34900000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4598000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5660000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>37951000</v>
       </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-28160000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-37806000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>79731000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>66275000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-49951000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-59821000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-139585000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>191997000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-16021000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-63225000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-27927000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-29055000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>63631000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>156802000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-13662000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-9600000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3541000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-121718000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>250120000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>9436000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-204899000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>113015000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-68907000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>140026000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>92291000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-157160000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>142213000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>35131000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-31809000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-17167000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>17638000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-8105000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-36686000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>11099000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-134241000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>187390000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>5233000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-12810000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>15821000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>11744000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2704000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-40998000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>26736000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3828000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-3437000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>11277000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-8359000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-931000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>3394000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-45095000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>9741000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-24855000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-28161000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1743000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1949000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21963000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10285000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-998000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-328000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8832000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3276000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-117581000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>107964000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-24063000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>25248000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>25218000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17517000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-20077000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9002000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>22314000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>159142000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-24925000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1576000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9314000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>35033000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8039000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10796000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10929000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22728000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-30712000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>12170000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6439000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>16666000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>28157000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>10390000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-40653000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5365000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1288000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>21268000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9447000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1222000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17697000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>24555000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4782000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3895000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7549000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5719000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5679000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-10089000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>16316000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-9355000.0</v>
+      </c>
+      <c r="C6">
         <v>11681000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7765000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11244000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-63684000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>47795000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-30459000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-33162000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>45998000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-53608000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5306000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28160000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-37806000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>79731000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>66275000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-49951000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-59821000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-139585000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>204790000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16021000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-63225000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-27927000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-29055000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>63631000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>156802000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13662000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-9600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3541000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-121718000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>250120000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9436000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-204899000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>113015000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-68907000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>140026000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>92291000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-157160000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>142213000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>35131000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-31809000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-17167000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>17638000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8105000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-36686000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11099000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-134241000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>187390000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5233000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12810000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>15821000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11744000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2704000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-40998000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26736000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3828000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3437000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11277000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-8359000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-931000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3394000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-45095000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>12866000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>17616000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-14268000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-757000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-92943000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>63702000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>43104000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1466000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1912000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-4557000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-59094000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>18632000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>37845000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-18170000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>25308000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-12113000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-32226000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>69862000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-63698000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>16414000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>17900000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-100000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-16217000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-10775000.0</v>
       </c>
-      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-54556000.0</v>
+      </c>
+      <c r="C7">
         <v>16477000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27959000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33995000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-41914000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15584000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29228000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12409000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-44999000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2626000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17969000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>34118000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8814000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-41532000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7486000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8192000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15411000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-76232000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>25466000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11014000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10742000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>24370000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>42766000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>161246000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-67248000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>45547000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>48697000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17372000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-62247000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-12084000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>9727000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-6076000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-30400000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1941000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>22101000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>40401000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-48592000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-13725000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-23967000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-10420000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-28140000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-664000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>6324000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-547000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-16425000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>18610000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-29620000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2469000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-28558000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>27473000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>21464000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>707000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-16446000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>14772000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>10731000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>14172000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-18977000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-13545000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-16617000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11139000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>20387000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-27851000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3812000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3464000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-19171000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-11753000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>11438000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-16150000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>11933000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-12562000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2062000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-6546000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-4695000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>33117000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>8796000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>6797000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-12139000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-5556000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2452000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-9097000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-831000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-28098000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2532000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>10166000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-6271000.0</v>
       </c>
-      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>4407000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3143000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-4213000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2003000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>407000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1185000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1086000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>683000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4501000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-5768000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>4599000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>6683000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>15028000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-2033000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>7048000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2759000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>553000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-4550000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3837000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-12083000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>7468000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>3488000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>1982000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-1192000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>8401000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3556000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-6602000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2744000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>8177000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-2738000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>8515000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>9334000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>899000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-13140000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-21576000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>23671000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>3914000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-2499000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>4033000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-2154000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1736000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-9064000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>4677000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>709000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-14118000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>5317000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-2992000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-3998000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>1728000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-105000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>3321000.0</v>
+      </c>
+      <c r="C9">
         <v>-124000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-11495000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1833000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6002000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1112000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3220000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-137000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1253000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-870000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4407000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3143000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4213000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2003000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>407000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1185000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1086000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>683000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4501000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5768000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4599000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6683000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15028000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2033000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7048000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2759000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>553000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4550000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3837000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12083000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7468000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3488000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1982000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1192000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8401000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3556000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6602000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2744000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8177000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2738000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8515000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9334000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>899000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-13140000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-21576000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23671000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3914000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2499000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4033000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2154000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1736000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-9064000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4677000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>709000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3484000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-5317000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2992000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-3998000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1728000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-105000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1476000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-3774000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4367000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-7073000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>550000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>14273000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>79000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3118000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-25150000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-9706000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-6392000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-6134000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-4796000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-23022000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-1446000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1000000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>1457000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>18996000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17662000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5168000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-2370000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>2630000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-24814000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-12037000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-16125000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-21384000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>32221000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-6484000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>47440000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-24944000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19916000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-8927000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>84038000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>-36780000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>34588000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>23994000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22240000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-6431000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10271000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>8805000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4065000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-4063000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8940000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-6794000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-26922000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
         <v>2638000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>338298000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>12800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>362387000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>4363000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>275671000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>533000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>260295000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>1429000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1532000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>17662000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5168000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1386000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-28733000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2370000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1808000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2630000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-75910000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>19747000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2631000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10292000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>35694000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29227000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-47919000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8986000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>21415000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2027000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-41358000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-12430000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1852000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-40063000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8944000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1502000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18966000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4309000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-43221000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-17269000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-35487000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-38570000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>11378000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-20575000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-5193000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-14428000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-27279000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>25040000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1244000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6786000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-19628000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13116000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>23119000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>11908000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-16187000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4608000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12815000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>11529000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-11979000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2893000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1194000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-14344000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>20032000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>5721000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>21287000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>29557000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11813000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>4966000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>15428000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3051000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>21512000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8368000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>18665000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>13747000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5192000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>3865000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-11252000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-37313000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4829000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-51875000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-4056000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7451000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12959000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-10481000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-273034000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-9750000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13782000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10131000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33477000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23331000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-330056000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>42015000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8393000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9531000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6261000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-196292000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-14663000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-17523000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>412589000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-53079000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>350146000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9906000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>110499000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>234631000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>35978000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11141000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8005000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>132087000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-15823000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-46092000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-70842000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-47322000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-106268000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11129000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8702000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15198000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9071000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8551000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6386000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>33368000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5716000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14335000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5203000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7119000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7696000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>47670000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-4665000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-393000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>24543000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-10571000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-8586000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7119000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5977000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-13966000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1408000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5036000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3882000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4474000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>9479000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>389000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>116991000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-17296000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29513000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>30041000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18846000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16339000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4183000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>19958000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>26519000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-24944000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>21548000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4327000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>27691000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-8927000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2115000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8776000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>19973000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-36780000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>50555000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-54051000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>76946000.0</v>
+      </c>
+      <c r="C14">
         <v>80592000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>98539000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>96565000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94606000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>96364000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>92401000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>90362000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>88384000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>89345000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>87842000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>86347000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86874000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>90071000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>88450000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>88143000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>87226000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>87028000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>84560000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>85498000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>85764000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>89340000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>89551000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>94710000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>92053000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>96108000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>94680000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>94983000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>97719000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>106748000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>111809000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>118444000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>118211000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>119908000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>121193000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>123579000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>130078000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>131510000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>133163000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>135682000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>129447000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>128894000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>161331000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>225483000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>220808000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>216202000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>178810000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>75166000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>74334000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>72237000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>72744000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>71602000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>69228000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>66979000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>67419000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>68147000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>67817000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>66479000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>68381000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>72587000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>74486000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>72874000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>77195000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>75578000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>75657000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>45957000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>62320000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>76848000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>63479000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>132650000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>64277000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>65040000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>65721000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>61315000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>73979000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>78854000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>69258000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>70045000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>58103000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>30716000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21832000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>19000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>15100000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10207000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5596000.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...2 lines deleted...]
-      <c r="K15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -32983,368 +33328,374 @@
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>25759000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>25844000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>25955000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>51897000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>51837000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>51812000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>46590000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>46588000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>41302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23167000.0</v>
       </c>
       <c r="CB15">
         <v>23167000.0</v>
       </c>
       <c r="CC15">
+        <v>23167000.0</v>
+      </c>
+      <c r="CD15">
         <v>16547000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>14400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CF15">
         <v>20000000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CG15">
+        <v>20000000.0</v>
+      </c>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>304577000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>333653000.0</v>
+      </c>
+      <c r="C16">
         <v>343008000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>331327000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>289156000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>316156000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>379840000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>332045000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>362504000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>395666000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>349668000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>403276000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>408582000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>436742000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>474548000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>394817000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>328542000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>378493000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>438314000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>516231000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>385902000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>401923000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>465148000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>493075000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>522130000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>458499000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>301697000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>315359000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>324959000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>328500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>450218000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>200098000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>190662000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>395561000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>222647000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>291554000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>151528000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>59237000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>216397000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>74184000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39053000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>70862000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>88029000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>70391000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>78496000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>115182000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>104083000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>238324000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>50934000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>45701000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>58511000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>42690000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>30946000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28242000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>69240000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>42504000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>38676000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>42113000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>30836000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>39195000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>40126000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>36732000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>81827000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>68961000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>51345000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>65613000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>66370000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>159313000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>95611000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>52507000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>53973000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>55885000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>60442000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>119536000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>100904000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>63059000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>81229000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>55921000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>68034000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>100260000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>30398000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>94096000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>103900000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-100000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>59866000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>76083000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>86858000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33387,520 +33738,529 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
-        <v>-29113999.0</v>
+        <v>-25589000.0</v>
       </c>
       <c r="C18">
+        <v>-29114000.0</v>
+      </c>
+      <c r="D18">
         <v>34936000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29089000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
-        <v>-5114000.0</v>
+        <v>-18406000.0</v>
       </c>
       <c r="G18">
+        <v>-5101000.0</v>
+      </c>
+      <c r="H18">
         <v>11490000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4096000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-45545000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29211000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19112000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3699000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-25658000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-94914000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-45318000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-63211000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-132227000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-36924000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-35767000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-64218000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>28318000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-104996000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>108362000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11906000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9625000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14877000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1886000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-65064000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-22671000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>23033000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6754000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-28628000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>9712000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>32761000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>92466000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>17838000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>18754000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>25552000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>25946000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-38167000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-19092000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-32069000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1548000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-69072000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5908000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-66470000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>17806000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-7021000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>21041000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>43016000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>31666000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12871000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>25960000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>20016000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>32421000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4160000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10882000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7991000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>25346000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>64077000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>26012000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>39290000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>45234000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>24027000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-182835000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>47290000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>14872000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>35266000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-25436000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-15881000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4615000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-6329000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-166847000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>8875000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>44347000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-28370000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-1964889000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>537710000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-331132000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-192481000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-16800000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-38700000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>11391000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-10088000.0</v>
       </c>
-      <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>-4939000.0</v>
+      </c>
       <c r="C19">
+        <v>899000.0</v>
+      </c>
+      <c r="D19">
         <v>-34195000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-50399000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-326755000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-144550000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-58113000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-68457000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6946000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>22383000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31837000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-41891000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19674000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9936000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>76507000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>14032000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2928000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10464000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-55778000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>34865000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>32857000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-36349000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-25881000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-20000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-39682000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-16309000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>13832000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>58807000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-69156000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>280340000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1303000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-111343000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>111876000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-38684000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-214585000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-23736000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-184164000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>206831000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1104000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>510000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-641000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-26572000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>4938000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-35426000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-3183000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-193000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-13402000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>2564000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>76000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1573000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-8921000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-2196000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-5860000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>30468000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1133000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>83000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-738000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-5640000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>6825000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-58469000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>27681000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33943,2532 +34303,2563 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>13752000.0</v>
+      </c>
       <c r="C21">
+        <v>32308000.0</v>
+      </c>
+      <c r="D21">
         <v>-31985000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-24947000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>250335000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>166007000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-35546000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-18949000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-49912000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1851000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1198000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-18377000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-17640000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3742000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-17702000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18983000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-20599000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-31436000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-20401000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>96540000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-40673000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>369125000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-21218000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8871000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-79166000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3981000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-80772000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-35829000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-175458000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-14081000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-81169000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>325795000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20431000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-18139000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-167921000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-165765000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-57778000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-11271000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1850000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>22176000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7486000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>232410000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-122083000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-63210000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-13867000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-9790000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-22692000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-21327000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-33306000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-45952000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>120935000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-12809000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-25743000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>107392000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1430000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16026000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-282119000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-109125000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>-6904000.0</v>
+      </c>
+      <c r="C22">
         <v>-39963000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-114738000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-43039000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-64993000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-83922000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-50734000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-37742000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29581000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-91170000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-48811000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4526000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-44563000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-25651000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-28374000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-84283000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-100032000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-81720000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>174282000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-83604000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-108303000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-44139000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-124993000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-118420000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>369497000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-91323000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-78508000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-56055000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-42606000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>131531000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-37140000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-165509000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-457234000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15021000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-413929000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-46337000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-126361000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-268600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-51728000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-35491000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-48817000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-174303000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-68336000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-84807000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-130709000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-106796000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-37036000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3295000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2299000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-975000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-967000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-5200000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3558000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-24487000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-12010000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-18810000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-10338000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-14875000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-7036000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-33959000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-12305000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-8136000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-16913000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-9557000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-14295000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-20799000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-21290000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-10530000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-13636000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-278786000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-35877000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3485000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-55093000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-49237000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-58927000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-18675000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-35140000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-37357000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-31145000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-20259000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-19326000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11245000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-26226000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-5954000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-1310000.0</v>
       </c>
-      <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>-14260000.0</v>
+      </c>
+      <c r="C23">
         <v>-10269000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1172000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-812000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5909000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-18848000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3235000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-148000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6331000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9926000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-264000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-330000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2026000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>133007000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1377000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-40000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-76001.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-20176000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-218000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-393000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>116000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1361000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10544000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1707000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-9567000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-740000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2762000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2415000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-3458000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-12865000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-141000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2716000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>347000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>427000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-16239000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1258000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-624000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>174176000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-441000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>761000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-826000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-389000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-28622000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1718000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1558000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>291911000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>325488000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1106000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-5099000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7990000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2248000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2565000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3569000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1868000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6055000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2184000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2676000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>753000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-20691000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-34205000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1673000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3990000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-7017000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1886000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-917000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7062000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11737000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>151927000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-279000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>96636000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-2855000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-46356000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-26150000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-61670000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-1660000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1120000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-6753000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-178000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1343665000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-4803000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-4088000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-29500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>27000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>188977000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-16827000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>19051000.0</v>
+        <v>21681000.0</v>
       </c>
       <c r="C24">
+        <v>18152000.0</v>
+      </c>
+      <c r="D24">
         <v>7007000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3281000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
-        <v>306000.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="G24">
+        <v>-16527000.0</v>
+      </c>
+      <c r="H24">
         <v>1534000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6122000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3423000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>46117000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9684000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15911000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6355000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4982000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-278000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-975000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>865000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>55062000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>94000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5873000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3698000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2953000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6863000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2845000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-138860000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>41013000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4849000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>56945000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-27739000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>316802000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-44457000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-234213000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>45871000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-15361000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-50472000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-20006000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>34527000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>94065000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>178590000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>630000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>36427000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>67186000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3725000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-11301000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-148239000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-6193000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-12438000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-905000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6195000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-8072000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1865000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3363000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-705000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-154865000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-118252000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>97712000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-99460000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1642000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-568000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>30407000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>27452000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-20199000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-4629000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-7634000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1171000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>14813000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-7924000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>48182000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-48767000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-8274000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-3005000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>45435000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-8788000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>199436000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-44317000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-155307000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-14589000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1816469000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1801137000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1503000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>18617000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>11600000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-452144000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3902000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>5616000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>2706000.0</v>
+      </c>
+      <c r="C25">
         <v>-24803000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>62448000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6298000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32881000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9974000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8155000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-13399000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17798000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21121000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-11927000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-55028000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-12803000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-75753000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-6814000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4960000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3381000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4494000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-274953000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-13002000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4322000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4506000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-103155000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1671000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-321013000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>34477000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>99000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1498000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-4401000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-164912000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-318000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>123520000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>383944000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5378000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>378047000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11156000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20557000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>234755000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>30047000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9333000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7150000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>61721000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>13447000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7012000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6747000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>18866000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9368000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9454000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1049000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13292000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1935000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4683000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1759000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19351000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16910000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12653000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>760000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11883000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4188000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20801000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17399000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13993000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7068000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5723000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>8267000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>44701000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>20486000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-9401000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8366000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>191429000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>27699000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-16127000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>57348000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>30410000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>52904000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>18946000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>16663000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3301000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5932000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9760000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>10444000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6852999.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>7726000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1551000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-2609000.0</v>
       </c>
-      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>208</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-295000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1408000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-13000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4757000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-12000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-20000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3397000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-35000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-19000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-181000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1680000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-11000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-87000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-50000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4145000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-48000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-328000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-115000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4329000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-25000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-61000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-53000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-18123000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5554000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-137000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-8445000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-9956000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-4473000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-129000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-97000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2618000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-223000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-346000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-208000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-5112000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-9845000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-467000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-3000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-965000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-19000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>330405000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-1374000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1489000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-619000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>-1190000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-99000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-17613000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>44967000.0</v>
       </c>
-      <c r="BI26">
-[...1 lines deleted...]
-      </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>9167000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-9167000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
+      <c r="CC26"/>
       <c r="CD26">
         <v>151300000.0</v>
       </c>
       <c r="CE26">
+        <v>151300000.0</v>
+      </c>
+      <c r="CF26">
         <v>500000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>3680000.0</v>
+      </c>
+      <c r="C27">
         <v>2236000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2633000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3089000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3979000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3533000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3403000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3975000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3273000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3019000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2893000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2969000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3104000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3559000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3403000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3619000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3885000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3392000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3568000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4527000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4783000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2535000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6136000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6119000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5957000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4711000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5929000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6030000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6356000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5357000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6035000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6269000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8406000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5285000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7527000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7246000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7774000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5067000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8455000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8994000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9769000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5780000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10147000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6851000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8873000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5129000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7869000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7729000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>7572000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5202000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6894000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6988000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6894000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6335000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>6021000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6729000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6435000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5540000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5221000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4555000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4540000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4960000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>5823000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5105000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4871000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>5386000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>7869000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>6871000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>6809000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>28937000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>6737000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>745000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>8010000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>20113000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>12136000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-17148000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>10820000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>26612000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>3018000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-2532000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-508000.0</v>
+      </c>
+      <c r="C28">
         <v>21744000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-34565000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25759000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>239669000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147147000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-38801000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20375000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54090000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-105285000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19232000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-50093000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>171000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>138229000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19754000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17690000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-403000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-37926000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-19177000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-20992000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-35562000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-20279000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>96668000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-40726000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>347250000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-26560000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8755000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-87443000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-16636000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-85134000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-37949000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-185876000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-16104000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-80873000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>325294000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20026000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23554000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-177437000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-166673000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-57017000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-13062000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1868000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22339000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7753000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>232333000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-121947000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>263401000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-11668000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-11984000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-14320000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-20227000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-30176000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-47321000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>125674000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6658000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-23223000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>106976000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>16905000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-108000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-21232000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-111084000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5017000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-54047000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-31341000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4089000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>83224000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>16404000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24688000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2293000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>33414000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>14999000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-99777000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>34105000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-11266000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>35546000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>132737000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>34610000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>117628000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1333289000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>265931000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>190278000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>107399999.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>27000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>424536000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4589000.0</v>
       </c>
-      <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>20887000.0</v>
+      </c>
+      <c r="C29">
         <v>34539000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>76525000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>83564000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23402000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45198000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66455000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>55670000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1146000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29294000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>45763000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>63824000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24042000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-48562000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63521000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11577000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-23255000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-81387000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9355000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3410000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-23857000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>73499000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-77169000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>151840000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>57479000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>88082000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>69211000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>64128000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5009000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>33453000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>71924000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>60620000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>37964000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>83555000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>83235000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>133108000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>66766000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>88451000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>99442000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>107496000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>70343000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>90181000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>91361000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>100767000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>10057000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>85804000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>12634000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>91518000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>52696000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>117046000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>104247000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>80343000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>64485000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>82991000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>79431000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>82854000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>45693000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>56425000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>54650000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>64686000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>92666000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>49089000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>64384000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>67642000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>47129000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>51248000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>72900000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>44315000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>68757000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>29413000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>30630000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>36095000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>40629000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>61253000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>53499000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>56082000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>28828000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>32235000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>30438000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11120000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>12119000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>9099999.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-3800000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>15989000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-4428000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>53900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-29734000.0</v>
+      </c>
+      <c r="C30">
         <v>-44602000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-34195000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-50399000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-326755000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-144550000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-58113000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-68457000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6946000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22383000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31837000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-41891000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-62019000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9936000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22508000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-43838000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-36163000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20272000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>201819000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1561000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3806000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-81147000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-48554000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-47483000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-247927000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-75184000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-70056000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19774000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-100073000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>301801000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-24539000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-79643000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>91155000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-71589000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-268503000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-60843000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-200372000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>231199000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>102362000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-82288000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-74448000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-70675000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-121805000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-145206000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-231291000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-98098000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-88645000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-74617000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-53522000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-86905000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-72276000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-47463000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-58162000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-181929000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-68945000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-63068000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-141392000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-81689000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-55473000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-40060000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-26677000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-41240000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7279000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-50569000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-51975000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-227415000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-25602000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-25899000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-72516000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-64739000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-50186000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4588000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-56102000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-12142000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-107215000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-163511000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-75551000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-182089000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1293865000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-340749000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-185983000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-23300000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-456742000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-1758000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>520959000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>