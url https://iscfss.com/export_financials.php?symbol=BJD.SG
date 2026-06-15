--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -929,51 +932,51 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
-        <v>1662000.0</v>
+        <v>1728000.0</v>
       </c>
       <c r="C2">
         <v>3008000.0</v>
       </c>
       <c r="D2">
         <v>3490000.0</v>
       </c>
       <c r="E2">
         <v>2406000.0</v>
       </c>
       <c r="F2">
         <v>1868000.0</v>
       </c>
       <c r="G2">
         <v>2956000.0</v>
       </c>
       <c r="H2">
         <v>5342000.0</v>
       </c>
       <c r="I2">
         <v>4805000.0</v>
       </c>
       <c r="J2">
         <v>5948000.0</v>
       </c>
@@ -1730,51 +1733,51 @@
         <v>1639000.0</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>12032000.0</v>
       </c>
       <c r="G32">
         <v>7081000.0</v>
       </c>
       <c r="H32">
         <v>11212000.0</v>
       </c>
       <c r="I32">
         <v>10722000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
-        <v>5775000.0</v>
+        <v>5753000.0</v>
       </c>
       <c r="C33">
         <v>8627000.0</v>
       </c>
       <c r="D33">
         <v>9733000.0</v>
       </c>
       <c r="E33"/>
       <c r="F33">
         <v>11661000.0</v>
       </c>
       <c r="G33">
         <v>10950000.0</v>
       </c>
       <c r="H33">
         <v>9786000.0</v>
       </c>
       <c r="I33">
         <v>10058000.0</v>
       </c>
       <c r="J33">
         <v>7872000.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
@@ -2135,51 +2138,51 @@
       </c>
       <c r="H47">
         <v>6144000.0</v>
       </c>
       <c r="I47">
         <v>9318000.0</v>
       </c>
       <c r="J47">
         <v>7061000.0</v>
       </c>
       <c r="K47">
         <v>6757000.0</v>
       </c>
       <c r="L47">
         <v>5543000.0</v>
       </c>
       <c r="M47">
         <v>3154000.0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
-        <v>-14335000.0</v>
+        <v>-14357000.0</v>
       </c>
       <c r="C48">
         <v>-10484000.0</v>
       </c>
       <c r="D48">
         <v>-10666000.0</v>
       </c>
       <c r="E48">
         <v>-3612000.0</v>
       </c>
       <c r="F48">
         <v>-291000.0</v>
       </c>
       <c r="G48">
         <v>-447000.0</v>
       </c>
       <c r="H48">
         <v>2465000.0</v>
       </c>
       <c r="I48">
         <v>2017000.0</v>
       </c>
       <c r="J48">
         <v>709000.0</v>
       </c>
@@ -2491,51 +2494,51 @@
         <v>22444000.0</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
-        <v>4033000.0</v>
+        <v>4011000.0</v>
       </c>
       <c r="C60">
         <v>6815000.0</v>
       </c>
       <c r="D60">
         <v>7115000.0</v>
       </c>
       <c r="E60"/>
       <c r="F60">
         <v>17658000.0</v>
       </c>
       <c r="G60">
         <v>13772000.0</v>
       </c>
       <c r="H60">
         <v>16911000.0</v>
       </c>
       <c r="I60">
         <v>16440000.0</v>
       </c>
       <c r="J60">
         <v>16441000.0</v>
       </c>
       <c r="K60">
         <v>15383000.0</v>
@@ -2592,3386 +2595,3494 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>9</v>
       </c>
-      <c r="AC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>1280000.0</v>
+      </c>
+      <c r="C2">
         <v>4315000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1662000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1373000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3008000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3201000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3490000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5113000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>4390000.0</v>
       </c>
-      <c r="K2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L2"/>
       <c r="M2">
         <v>1868000.0</v>
       </c>
       <c r="N2">
+        <v>1868000.0</v>
+      </c>
+      <c r="O2">
         <v>3900000.0</v>
       </c>
-      <c r="O2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P2"/>
       <c r="Q2">
         <v>2956000.0</v>
       </c>
       <c r="R2">
-        <v>5621000.0</v>
+        <v>2956000.0</v>
       </c>
       <c r="S2">
         <v>5621000.0</v>
       </c>
       <c r="T2">
-        <v>5342000.0</v>
+        <v>5621000.0</v>
       </c>
       <c r="U2">
         <v>5342000.0</v>
       </c>
       <c r="V2">
-        <v>5637000.0</v>
+        <v>5342000.0</v>
       </c>
       <c r="W2">
         <v>5637000.0</v>
       </c>
       <c r="X2">
-        <v>4805000.0</v>
+        <v>5637000.0</v>
       </c>
       <c r="Y2">
         <v>4805000.0</v>
       </c>
       <c r="Z2">
-        <v>4451000.0</v>
+        <v>4805000.0</v>
       </c>
       <c r="AA2">
         <v>4451000.0</v>
       </c>
       <c r="AB2">
-        <v>5948000.0</v>
+        <v>4451000.0</v>
       </c>
       <c r="AC2">
         <v>5948000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>5948000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>421000.0</v>
+      </c>
+      <c r="C7">
         <v>424000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>442000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>458000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>459000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>492000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>498000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>571000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>588000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>641000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>625000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>673000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>19084000.0</v>
       </c>
       <c r="C8">
         <v>19084000.0</v>
       </c>
       <c r="D8">
         <v>19084000.0</v>
       </c>
       <c r="E8">
         <v>19084000.0</v>
       </c>
       <c r="F8">
         <v>19084000.0</v>
       </c>
       <c r="G8">
         <v>19084000.0</v>
       </c>
       <c r="H8">
         <v>19084000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="I8">
         <v>19084000.0</v>
       </c>
-      <c r="K8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>19084000.0</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>1906000.0</v>
+      </c>
+      <c r="C10">
         <v>2223000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2221000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4253000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>385000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>328000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>768000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1195000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>2371000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>3417000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>1541000.0</v>
       </c>
-      <c r="O10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P10"/>
       <c r="Q10">
         <v>1342000.0</v>
       </c>
       <c r="R10">
-        <v>812000.0</v>
+        <v>1342000.0</v>
       </c>
       <c r="S10">
         <v>812000.0</v>
       </c>
       <c r="T10">
-        <v>1594000.0</v>
+        <v>812000.0</v>
       </c>
       <c r="U10">
         <v>1594000.0</v>
       </c>
       <c r="V10">
-        <v>828000.0</v>
+        <v>1594000.0</v>
       </c>
       <c r="W10">
         <v>828000.0</v>
       </c>
       <c r="X10">
-        <v>1276000.0</v>
+        <v>828000.0</v>
       </c>
       <c r="Y10">
         <v>1276000.0</v>
       </c>
       <c r="Z10">
-        <v>1646000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="AA10">
         <v>1646000.0</v>
       </c>
       <c r="AB10">
-        <v>3710000.0</v>
+        <v>1646000.0</v>
       </c>
       <c r="AC10">
         <v>3710000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>3710000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3417000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1541000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>1342000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>812000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1594000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>828000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1276000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>19084000.0</v>
       </c>
       <c r="J13">
         <v>19084000.0</v>
       </c>
       <c r="K13">
         <v>19084000.0</v>
       </c>
       <c r="L13">
         <v>19084000.0</v>
       </c>
       <c r="M13">
         <v>19084000.0</v>
       </c>
       <c r="N13">
-        <v>16858000.0</v>
+        <v>19084000.0</v>
       </c>
       <c r="O13">
         <v>16858000.0</v>
       </c>
       <c r="P13">
-        <v>15322000.0</v>
+        <v>16858000.0</v>
       </c>
       <c r="Q13">
         <v>15322000.0</v>
       </c>
       <c r="R13">
-        <v>14934000.0</v>
+        <v>15322000.0</v>
       </c>
       <c r="S13">
         <v>14934000.0</v>
       </c>
       <c r="T13">
-        <v>15322000.0</v>
+        <v>14934000.0</v>
       </c>
       <c r="U13">
         <v>15322000.0</v>
       </c>
       <c r="V13">
+        <v>15322000.0</v>
+      </c>
+      <c r="W13">
         <v>14934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15322000.0</v>
       </c>
       <c r="X13">
         <v>15322000.0</v>
       </c>
       <c r="Y13">
         <v>15322000.0</v>
       </c>
       <c r="Z13">
         <v>15322000.0</v>
       </c>
       <c r="AA13">
         <v>15322000.0</v>
       </c>
       <c r="AB13">
         <v>15322000.0</v>
       </c>
       <c r="AC13">
         <v>15322000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13">
+        <v>15322000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>73696114.0</v>
       </c>
       <c r="C14">
         <v>73696114.0</v>
       </c>
       <c r="D14">
         <v>73696114.0</v>
       </c>
       <c r="E14">
         <v>73696114.0</v>
       </c>
       <c r="F14">
         <v>73696114.0</v>
       </c>
       <c r="G14">
         <v>73696114.0</v>
       </c>
       <c r="H14">
         <v>73696114.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="I14">
+        <v>73696114.0</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14">
         <v>72619000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>72619000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>53926284.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>35950856.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>1274000.0</v>
+      </c>
+      <c r="C22">
         <v>976000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>773000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>719000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>969000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2786000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785000.0</v>
       </c>
       <c r="I22">
         <v>2785000.0</v>
       </c>
       <c r="J22">
-        <v>4081000.0</v>
+        <v>2785000.0</v>
       </c>
       <c r="K22">
         <v>4081000.0</v>
       </c>
       <c r="L22">
-        <v>2570000.0</v>
+        <v>4081000.0</v>
       </c>
       <c r="M22">
         <v>2570000.0</v>
       </c>
       <c r="N22">
-        <v>5779000.0</v>
+        <v>2570000.0</v>
       </c>
       <c r="O22">
         <v>5779000.0</v>
       </c>
       <c r="P22">
-        <v>6665000.0</v>
+        <v>5779000.0</v>
       </c>
       <c r="Q22">
         <v>6665000.0</v>
       </c>
       <c r="R22">
-        <v>5936000.0</v>
+        <v>6665000.0</v>
       </c>
       <c r="S22">
         <v>5936000.0</v>
       </c>
       <c r="T22">
-        <v>6089000.0</v>
+        <v>5936000.0</v>
       </c>
       <c r="U22">
         <v>6089000.0</v>
       </c>
       <c r="V22">
-        <v>6915000.0</v>
+        <v>6089000.0</v>
       </c>
       <c r="W22">
         <v>6915000.0</v>
       </c>
       <c r="X22">
+        <v>6915000.0</v>
+      </c>
+      <c r="Y22">
         <v>7762000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7093000.0</v>
       </c>
       <c r="AA22">
         <v>7093000.0</v>
       </c>
       <c r="AB22">
-        <v>7410000.0</v>
+        <v>7093000.0</v>
       </c>
       <c r="AC22">
         <v>7410000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>7410000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>755000.0</v>
+      </c>
+      <c r="C24">
         <v>2404000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2582000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2480000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2666000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1674000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2311000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3167000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>4694000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>3930000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>3960000.0</v>
       </c>
-      <c r="O24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P24"/>
       <c r="Q24">
         <v>2039000.0</v>
       </c>
       <c r="R24">
-        <v>2172000.0</v>
+        <v>2039000.0</v>
       </c>
       <c r="S24">
         <v>2172000.0</v>
       </c>
       <c r="T24">
-        <v>2302000.0</v>
+        <v>2172000.0</v>
       </c>
       <c r="U24">
         <v>2302000.0</v>
       </c>
       <c r="V24">
-        <v>2405000.0</v>
+        <v>2302000.0</v>
       </c>
       <c r="W24">
         <v>2405000.0</v>
       </c>
       <c r="X24">
-        <v>2511000.0</v>
+        <v>2405000.0</v>
       </c>
       <c r="Y24">
         <v>2511000.0</v>
       </c>
       <c r="Z24">
-        <v>2613000.0</v>
+        <v>2511000.0</v>
       </c>
       <c r="AA24">
         <v>2613000.0</v>
       </c>
       <c r="AB24">
-        <v>2846000.0</v>
+        <v>2613000.0</v>
       </c>
       <c r="AC24">
         <v>2846000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>2846000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4489000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>4531000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>2568000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>2753000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>2394000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>2541000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>2693000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
         <v>251000.0</v>
       </c>
       <c r="R26">
-        <v>427000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="S26">
         <v>427000.0</v>
       </c>
       <c r="T26">
-        <v>454000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="U26">
         <v>454000.0</v>
       </c>
       <c r="V26">
-        <v>511000.0</v>
+        <v>454000.0</v>
       </c>
       <c r="W26">
         <v>511000.0</v>
       </c>
       <c r="X26">
-        <v>510000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="Y26">
         <v>510000.0</v>
       </c>
       <c r="Z26">
-        <v>530000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="AA26">
         <v>530000.0</v>
       </c>
       <c r="AB26">
-        <v>583000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="AC26">
         <v>583000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26">
+        <v>583000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>1141000.0</v>
+      </c>
+      <c r="C28">
         <v>480000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>760000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>237000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4482000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4203000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4536000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3645000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>4864000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>3938000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>6629000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>7917000.0</v>
+      </c>
+      <c r="C29">
         <v>7358000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7014000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9981000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11682000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12673000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12419000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19596000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>25465000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>25013000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>22121000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>1997000.0</v>
+      </c>
+      <c r="C30">
         <v>1027000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1097000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1143000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4928000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5282000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12576000.0</v>
       </c>
       <c r="I30">
         <v>12576000.0</v>
       </c>
       <c r="J30">
-        <v>13182000.0</v>
+        <v>12576000.0</v>
       </c>
       <c r="K30">
         <v>13182000.0</v>
       </c>
       <c r="L30">
-        <v>12281000.0</v>
+        <v>13182000.0</v>
       </c>
       <c r="M30">
         <v>12281000.0</v>
       </c>
       <c r="N30">
-        <v>9798000.0</v>
+        <v>12281000.0</v>
       </c>
       <c r="O30">
         <v>9798000.0</v>
       </c>
       <c r="P30">
-        <v>7425000.0</v>
+        <v>9798000.0</v>
       </c>
       <c r="Q30">
         <v>7425000.0</v>
       </c>
       <c r="R30">
-        <v>14446000.0</v>
+        <v>7425000.0</v>
       </c>
       <c r="S30">
         <v>14446000.0</v>
       </c>
       <c r="T30">
+        <v>14446000.0</v>
+      </c>
+      <c r="U30">
         <v>14203000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14539000.0</v>
       </c>
       <c r="W30">
         <v>14539000.0</v>
       </c>
       <c r="X30">
+        <v>14539000.0</v>
+      </c>
+      <c r="Y30">
         <v>13092000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10965000.0</v>
       </c>
       <c r="AA30">
         <v>10965000.0</v>
       </c>
       <c r="AB30">
-        <v>13304000.0</v>
+        <v>10965000.0</v>
       </c>
       <c r="AC30">
         <v>13304000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>13304000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>14756000.0</v>
       </c>
       <c r="J31">
-        <v>18230000.0</v>
+        <v>14756000.0</v>
       </c>
       <c r="K31">
         <v>18230000.0</v>
       </c>
       <c r="L31">
-        <v>17658000.0</v>
+        <v>18230000.0</v>
       </c>
       <c r="M31">
         <v>17658000.0</v>
       </c>
       <c r="N31">
-        <v>13951000.0</v>
+        <v>17658000.0</v>
       </c>
       <c r="O31">
         <v>13951000.0</v>
       </c>
       <c r="P31">
-        <v>13772000.0</v>
+        <v>13951000.0</v>
       </c>
       <c r="Q31">
         <v>13772000.0</v>
       </c>
       <c r="R31">
-        <v>16887000.0</v>
+        <v>13772000.0</v>
       </c>
       <c r="S31">
         <v>16887000.0</v>
       </c>
       <c r="T31">
-        <v>16911000.0</v>
+        <v>16887000.0</v>
       </c>
       <c r="U31">
         <v>16911000.0</v>
       </c>
       <c r="V31">
-        <v>16928000.0</v>
+        <v>16911000.0</v>
       </c>
       <c r="W31">
         <v>16928000.0</v>
       </c>
       <c r="X31">
-        <v>16505000.0</v>
+        <v>16928000.0</v>
       </c>
       <c r="Y31">
         <v>16505000.0</v>
       </c>
       <c r="Z31">
-        <v>16185000.0</v>
+        <v>16505000.0</v>
       </c>
       <c r="AA31">
         <v>16185000.0</v>
       </c>
       <c r="AB31">
-        <v>16441000.0</v>
+        <v>16185000.0</v>
       </c>
       <c r="AC31">
         <v>16441000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>16441000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>2048000.0</v>
+      </c>
+      <c r="C32">
         <v>3557000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2689000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4639000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2666000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2609000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1639000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9209000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>13546000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>12032000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>9278000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>5440000.0</v>
+      </c>
+      <c r="C33">
         <v>5338000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5775000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5241000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8627000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9074000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9733000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10755000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>11602000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>11661000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>10891000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>10950000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>10124000.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>1140000.0</v>
+      </c>
+      <c r="C35">
         <v>2789000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2988000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2903000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3105000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2104000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2771000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3640000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>5240000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>4352000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>4531000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>2568000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>2753000.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>10124000.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>2926000.0</v>
       </c>
       <c r="J38">
-        <v>3109000.0</v>
+        <v>2926000.0</v>
       </c>
       <c r="K38">
         <v>3109000.0</v>
       </c>
       <c r="L38">
-        <v>3157000.0</v>
+        <v>3109000.0</v>
       </c>
       <c r="M38">
         <v>3157000.0</v>
       </c>
       <c r="N38">
-        <v>3385000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="O38">
         <v>3385000.0</v>
       </c>
       <c r="P38">
-        <v>3433000.0</v>
+        <v>3385000.0</v>
       </c>
       <c r="Q38">
         <v>3433000.0</v>
       </c>
       <c r="R38">
+        <v>3433000.0</v>
+      </c>
+      <c r="S38">
         <v>14000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3162000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>14000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3188000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>181000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>230000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>181000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219000.0</v>
       </c>
       <c r="AA38">
         <v>219000.0</v>
       </c>
       <c r="AB38">
-        <v>228000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="AC38">
         <v>228000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38">
+        <v>228000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39">
         <v>759000.0</v>
       </c>
       <c r="J39">
-        <v>1298000.0</v>
+        <v>759000.0</v>
       </c>
       <c r="K39">
         <v>1298000.0</v>
       </c>
       <c r="L39">
-        <v>590000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="M39">
         <v>590000.0</v>
       </c>
       <c r="N39">
-        <v>1411000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="O39">
         <v>1411000.0</v>
       </c>
       <c r="P39">
-        <v>949000.0</v>
+        <v>1411000.0</v>
       </c>
       <c r="Q39">
         <v>949000.0</v>
       </c>
       <c r="R39">
-        <v>2536000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="S39">
         <v>2536000.0</v>
       </c>
       <c r="T39">
+        <v>2536000.0</v>
+      </c>
+      <c r="U39">
         <v>2399000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="W39">
         <v>1092000.0</v>
       </c>
       <c r="X39">
+        <v>1092000.0</v>
+      </c>
+      <c r="Y39">
         <v>1151000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652000.0</v>
       </c>
       <c r="AA39">
         <v>652000.0</v>
       </c>
       <c r="AB39">
-        <v>1810000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="AC39">
         <v>1810000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39">
+        <v>1810000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>2000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
       <c r="I40">
         <v>6408000.0</v>
       </c>
       <c r="J40">
-        <v>4820000.0</v>
+        <v>6408000.0</v>
       </c>
       <c r="K40">
         <v>4820000.0</v>
       </c>
       <c r="L40">
-        <v>483000.0</v>
+        <v>4820000.0</v>
       </c>
       <c r="M40">
         <v>483000.0</v>
       </c>
       <c r="N40">
-        <v>4971000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="O40">
         <v>4971000.0</v>
       </c>
       <c r="P40">
-        <v>410000.0</v>
+        <v>4971000.0</v>
       </c>
       <c r="Q40">
         <v>410000.0</v>
       </c>
       <c r="R40">
+        <v>410000.0</v>
+      </c>
+      <c r="S40">
         <v>476000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="U40">
         <v>207000.0</v>
       </c>
       <c r="V40">
-        <v>240000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="W40">
         <v>240000.0</v>
       </c>
       <c r="X40">
-        <v>382000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="Y40">
         <v>382000.0</v>
       </c>
       <c r="Z40">
-        <v>682000.0</v>
+        <v>382000.0</v>
       </c>
       <c r="AA40">
         <v>682000.0</v>
       </c>
       <c r="AB40">
-        <v>1340000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="AC40">
         <v>1340000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40">
+        <v>1340000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>-530000.0</v>
       </c>
       <c r="J42">
-        <v>-583000.0</v>
+        <v>-530000.0</v>
       </c>
       <c r="K42">
         <v>-583000.0</v>
       </c>
       <c r="L42">
-        <v>-747000.0</v>
+        <v>-583000.0</v>
       </c>
       <c r="M42">
         <v>-747000.0</v>
       </c>
       <c r="N42">
-        <v>-501000.0</v>
+        <v>-747000.0</v>
       </c>
       <c r="O42">
         <v>-501000.0</v>
       </c>
       <c r="P42">
-        <v>-715000.0</v>
+        <v>-501000.0</v>
       </c>
       <c r="Q42">
         <v>-715000.0</v>
       </c>
       <c r="R42">
-        <v>-620000.0</v>
+        <v>-715000.0</v>
       </c>
       <c r="S42">
         <v>-620000.0</v>
       </c>
       <c r="T42">
-        <v>-488000.0</v>
+        <v>-620000.0</v>
       </c>
       <c r="U42">
         <v>-488000.0</v>
       </c>
       <c r="V42">
-        <v>247000.0</v>
+        <v>-488000.0</v>
       </c>
       <c r="W42">
         <v>247000.0</v>
       </c>
       <c r="X42">
-        <v>287000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="Y42">
         <v>287000.0</v>
       </c>
       <c r="Z42">
-        <v>409000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="AA42">
         <v>409000.0</v>
       </c>
       <c r="AB42">
-        <v>798000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="AC42">
         <v>798000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42">
+        <v>798000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>1318000.0</v>
+      </c>
+      <c r="C45">
         <v>1354000.0</v>
       </c>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
+        <v>1506000.0</v>
+      </c>
+      <c r="E45">
         <v>1905000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>14430000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5849000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>14240000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7237000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>1318000.0</v>
+      </c>
+      <c r="C46">
         <v>1354000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1506000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1905000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5425000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5849000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6441000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7237000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>7237000.0</v>
       </c>
       <c r="J47">
-        <v>7831000.0</v>
+        <v>7237000.0</v>
       </c>
       <c r="K47">
         <v>7831000.0</v>
       </c>
       <c r="L47">
-        <v>7839000.0</v>
+        <v>7831000.0</v>
       </c>
       <c r="M47">
         <v>7839000.0</v>
       </c>
       <c r="N47">
-        <v>7261000.0</v>
+        <v>7839000.0</v>
       </c>
       <c r="O47">
         <v>7261000.0</v>
       </c>
       <c r="P47">
-        <v>7266000.0</v>
+        <v>7261000.0</v>
       </c>
       <c r="Q47">
         <v>7266000.0</v>
       </c>
       <c r="R47">
-        <v>6535000.0</v>
+        <v>7266000.0</v>
       </c>
       <c r="S47">
         <v>6535000.0</v>
       </c>
       <c r="T47">
-        <v>6144000.0</v>
+        <v>6535000.0</v>
       </c>
       <c r="U47">
         <v>6144000.0</v>
       </c>
       <c r="V47">
-        <v>9700000.0</v>
+        <v>6144000.0</v>
       </c>
       <c r="W47">
         <v>9700000.0</v>
       </c>
       <c r="X47">
-        <v>9318000.0</v>
+        <v>9700000.0</v>
       </c>
       <c r="Y47">
         <v>9318000.0</v>
       </c>
       <c r="Z47">
-        <v>9545000.0</v>
+        <v>9318000.0</v>
       </c>
       <c r="AA47">
         <v>9545000.0</v>
       </c>
       <c r="AB47">
-        <v>7061000.0</v>
+        <v>9545000.0</v>
       </c>
       <c r="AC47">
         <v>7061000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47">
+        <v>7061000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-13591000.0</v>
+      </c>
+      <c r="C48">
         <v>-13727000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-14335000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-11942000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-10484000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-9336000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-10666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3410000.0</v>
       </c>
       <c r="I48">
         <v>-3410000.0</v>
       </c>
       <c r="J48">
-        <v>117000.0</v>
+        <v>-3410000.0</v>
       </c>
       <c r="K48">
         <v>117000.0</v>
       </c>
       <c r="L48">
-        <v>-291000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="M48">
         <v>-291000.0</v>
       </c>
       <c r="N48">
-        <v>-2018000.0</v>
+        <v>-291000.0</v>
       </c>
       <c r="O48">
         <v>-2018000.0</v>
       </c>
       <c r="P48">
-        <v>-447000.0</v>
+        <v>-2018000.0</v>
       </c>
       <c r="Q48">
         <v>-447000.0</v>
       </c>
       <c r="R48">
+        <v>-447000.0</v>
+      </c>
+      <c r="S48">
         <v>1953000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2573000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1977000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2465000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1994000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1747000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1506000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>842000.0</v>
       </c>
       <c r="AA48">
         <v>842000.0</v>
       </c>
       <c r="AB48">
-        <v>709000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="AC48">
         <v>709000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48">
+        <v>709000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>2292000.0</v>
+      </c>
+      <c r="C50">
         <v>299000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>399000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2010000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2201000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2857000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2993000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1673000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>2541000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>3562000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>4210000.0</v>
       </c>
-      <c r="O50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P50"/>
       <c r="Q50">
         <v>4997000.0</v>
       </c>
       <c r="R50">
-        <v>6250000.0</v>
+        <v>4997000.0</v>
       </c>
       <c r="S50">
         <v>6250000.0</v>
       </c>
       <c r="T50">
-        <v>2443000.0</v>
+        <v>6250000.0</v>
       </c>
       <c r="U50">
         <v>2443000.0</v>
       </c>
       <c r="V50">
-        <v>6762000.0</v>
+        <v>2443000.0</v>
       </c>
       <c r="W50">
         <v>6762000.0</v>
       </c>
       <c r="X50">
-        <v>1970000.0</v>
+        <v>6762000.0</v>
       </c>
       <c r="Y50">
         <v>1970000.0</v>
       </c>
       <c r="Z50">
-        <v>7800000.0</v>
+        <v>1970000.0</v>
       </c>
       <c r="AA50">
         <v>7800000.0</v>
       </c>
       <c r="AB50">
-        <v>8727000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="AC50">
         <v>8727000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50">
+        <v>8727000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
+      <c r="P52"/>
       <c r="Q52">
         <v>4997000.0</v>
       </c>
       <c r="R52">
-        <v>6250000.0</v>
+        <v>4997000.0</v>
       </c>
       <c r="S52">
         <v>6250000.0</v>
       </c>
       <c r="T52">
-        <v>2443000.0</v>
+        <v>6250000.0</v>
       </c>
       <c r="U52">
         <v>2443000.0</v>
       </c>
       <c r="V52">
-        <v>6762000.0</v>
+        <v>2443000.0</v>
       </c>
       <c r="W52">
         <v>6762000.0</v>
       </c>
       <c r="X52">
-        <v>1970000.0</v>
+        <v>6762000.0</v>
       </c>
       <c r="Y52">
         <v>1970000.0</v>
       </c>
       <c r="Z52">
-        <v>7800000.0</v>
+        <v>1970000.0</v>
       </c>
       <c r="AA52">
         <v>7800000.0</v>
       </c>
       <c r="AB52">
-        <v>8727000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="AC52">
         <v>8727000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52">
+        <v>8727000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>4714000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>17157000.0</v>
+      </c>
+      <c r="C55">
         <v>17690000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16484000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>21465000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>22086000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>22969000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>22092000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>28070000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>32534000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>30910000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>29420000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>28001000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>28293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33854000.0</v>
       </c>
       <c r="S55">
         <v>33854000.0</v>
       </c>
       <c r="T55">
-        <v>34071000.0</v>
+        <v>33854000.0</v>
       </c>
       <c r="U55">
         <v>34071000.0</v>
       </c>
       <c r="V55">
-        <v>33815000.0</v>
+        <v>34071000.0</v>
       </c>
       <c r="W55">
         <v>33815000.0</v>
       </c>
       <c r="X55">
+        <v>33815000.0</v>
+      </c>
+      <c r="Y55">
         <v>33357000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>33422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30650000.0</v>
       </c>
       <c r="AA55">
         <v>30650000.0</v>
       </c>
       <c r="AB55">
-        <v>34215000.0</v>
+        <v>30650000.0</v>
       </c>
       <c r="AC55">
         <v>34215000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55">
+        <v>34215000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>11717000.0</v>
+      </c>
+      <c r="C56">
         <v>12352000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10709000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>16224000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>13459000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13895000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17315000.0</v>
       </c>
       <c r="I56">
         <v>17315000.0</v>
       </c>
       <c r="J56">
-        <v>20932000.0</v>
+        <v>17315000.0</v>
       </c>
       <c r="K56">
         <v>20932000.0</v>
       </c>
       <c r="L56">
-        <v>19249000.0</v>
+        <v>20932000.0</v>
       </c>
       <c r="M56">
         <v>19249000.0</v>
       </c>
       <c r="N56">
-        <v>18529000.0</v>
+        <v>19249000.0</v>
       </c>
       <c r="O56">
         <v>18529000.0</v>
       </c>
       <c r="P56">
-        <v>17051000.0</v>
+        <v>18529000.0</v>
       </c>
       <c r="Q56">
         <v>17051000.0</v>
       </c>
       <c r="R56">
-        <v>23730000.0</v>
+        <v>17051000.0</v>
       </c>
       <c r="S56">
         <v>23730000.0</v>
       </c>
       <c r="T56">
-        <v>24285000.0</v>
+        <v>23730000.0</v>
       </c>
       <c r="U56">
         <v>24285000.0</v>
       </c>
       <c r="V56">
-        <v>23374000.0</v>
+        <v>24285000.0</v>
       </c>
       <c r="W56">
         <v>23374000.0</v>
       </c>
       <c r="X56">
+        <v>23374000.0</v>
+      </c>
+      <c r="Y56">
         <v>23299000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20356000.0</v>
       </c>
       <c r="AA56">
         <v>20356000.0</v>
       </c>
       <c r="AB56">
-        <v>26343000.0</v>
+        <v>20356000.0</v>
       </c>
       <c r="AC56">
         <v>26343000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56">
+        <v>26343000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>9669000.0</v>
+      </c>
+      <c r="C57">
         <v>8795000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8020000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11585000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10793000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11286000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8106000.0</v>
       </c>
       <c r="I57">
         <v>8106000.0</v>
       </c>
       <c r="J57">
-        <v>7386000.0</v>
+        <v>8106000.0</v>
       </c>
       <c r="K57">
         <v>7386000.0</v>
       </c>
       <c r="L57">
-        <v>7217000.0</v>
+        <v>7386000.0</v>
       </c>
       <c r="M57">
         <v>7217000.0</v>
       </c>
       <c r="N57">
-        <v>9251000.0</v>
+        <v>7217000.0</v>
       </c>
       <c r="O57">
         <v>9251000.0</v>
       </c>
       <c r="P57">
-        <v>9970000.0</v>
+        <v>9251000.0</v>
       </c>
       <c r="Q57">
         <v>9970000.0</v>
       </c>
       <c r="R57">
-        <v>12464000.0</v>
+        <v>9970000.0</v>
       </c>
       <c r="S57">
         <v>12464000.0</v>
       </c>
       <c r="T57">
-        <v>13073000.0</v>
+        <v>12464000.0</v>
       </c>
       <c r="U57">
         <v>13073000.0</v>
       </c>
       <c r="V57">
-        <v>12728000.0</v>
+        <v>13073000.0</v>
       </c>
       <c r="W57">
         <v>12728000.0</v>
       </c>
       <c r="X57">
-        <v>12642000.0</v>
+        <v>12728000.0</v>
       </c>
       <c r="Y57">
         <v>12642000.0</v>
       </c>
       <c r="Z57">
-        <v>10091000.0</v>
+        <v>12642000.0</v>
       </c>
       <c r="AA57">
         <v>10091000.0</v>
       </c>
       <c r="AB57">
-        <v>14642000.0</v>
+        <v>10091000.0</v>
       </c>
       <c r="AC57">
         <v>14642000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57">
+        <v>14642000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>10809000.0</v>
+      </c>
+      <c r="C58">
         <v>11584000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11008000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14488000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>13898000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13390000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13491000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11746000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>12626000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>13252000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>15469000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>14229000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>12538000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>16967000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>15217000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17160000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15467000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>16887000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>15269000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>16917000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12933000.0</v>
       </c>
       <c r="AA58">
         <v>12933000.0</v>
       </c>
       <c r="AB58">
-        <v>17774000.0</v>
+        <v>12933000.0</v>
       </c>
       <c r="AC58">
         <v>17774000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58">
+        <v>17774000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>4870000.0</v>
+      </c>
+      <c r="C60">
         <v>4655000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4033000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5491000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6815000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8142000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7115000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>14756000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>18230000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>17658000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>13951000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>13772000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>14064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16887000.0</v>
       </c>
       <c r="S60">
         <v>16887000.0</v>
       </c>
       <c r="T60">
-        <v>16911000.0</v>
+        <v>16887000.0</v>
       </c>
       <c r="U60">
         <v>16911000.0</v>
       </c>
       <c r="V60">
-        <v>16928000.0</v>
+        <v>16911000.0</v>
       </c>
       <c r="W60">
         <v>16928000.0</v>
       </c>
       <c r="X60">
+        <v>16928000.0</v>
+      </c>
+      <c r="Y60">
         <v>16440000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>16505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16185000.0</v>
       </c>
       <c r="AA60">
         <v>16185000.0</v>
       </c>
       <c r="AB60">
-        <v>16441000.0</v>
+        <v>16185000.0</v>
       </c>
       <c r="AC60">
         <v>16441000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60">
+        <v>16441000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-388000.0</v>
       </c>
-      <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-388000.0</v>
       </c>
-      <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-388000.0</v>
       </c>
-      <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-388000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
+      <c r="X61"/>
+      <c r="Y61">
         <v>-388000.0</v>
       </c>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6016,939 +6127,939 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>4211000.0</v>
       </c>
       <c r="C2">
         <v>11543000.0</v>
       </c>
       <c r="D2">
         <v>9258000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>9517000.0</v>
       </c>
       <c r="G2">
         <v>9511000.0</v>
       </c>
       <c r="H2">
         <v>12116000.0</v>
       </c>
       <c r="I2">
         <v>10720000.0</v>
       </c>
       <c r="J2">
         <v>21557000.0</v>
       </c>
       <c r="K2">
         <v>17553000.0</v>
       </c>
       <c r="L2">
         <v>22218000.0</v>
       </c>
       <c r="M2">
         <v>25537000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-6355000.0</v>
       </c>
       <c r="E5">
         <v>-2216000.0</v>
       </c>
       <c r="F5">
         <v>440000.0</v>
       </c>
       <c r="G5">
         <v>-2312000.0</v>
       </c>
       <c r="H5">
         <v>1023000.0</v>
       </c>
       <c r="I5">
         <v>913000.0</v>
       </c>
       <c r="J5">
         <v>1934000.0</v>
       </c>
       <c r="K5">
         <v>-6967000.0</v>
       </c>
       <c r="L5">
         <v>2049000.0</v>
       </c>
       <c r="M5">
         <v>473000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>1400000.0</v>
       </c>
       <c r="G6">
         <v>-1607000.0</v>
       </c>
       <c r="H6">
         <v>1959000.0</v>
       </c>
       <c r="I6">
         <v>1669000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>847000.0</v>
       </c>
       <c r="C9">
         <v>2084000.0</v>
       </c>
       <c r="D9">
         <v>318000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>2776000.0</v>
       </c>
       <c r="G9">
         <v>1516000.0</v>
       </c>
       <c r="H9">
         <v>3364000.0</v>
       </c>
       <c r="I9">
         <v>3566000.0</v>
       </c>
       <c r="J9">
         <v>3478000.0</v>
       </c>
       <c r="K9">
         <v>132000.0</v>
       </c>
       <c r="L9">
         <v>5982000.0</v>
       </c>
       <c r="M9">
         <v>5468000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>-4567000.0</v>
       </c>
       <c r="C10">
         <v>104000.0</v>
       </c>
       <c r="D10">
         <v>-7083000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>133000.0</v>
       </c>
       <c r="G10">
         <v>-2800000.0</v>
       </c>
       <c r="H10">
         <v>764000.0</v>
       </c>
       <c r="I10">
         <v>469000.0</v>
       </c>
       <c r="J10">
         <v>611000.0</v>
       </c>
       <c r="K10">
         <v>-8265000.0</v>
       </c>
       <c r="L10">
         <v>1788000.0</v>
       </c>
       <c r="M10">
         <v>486000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>44000.0</v>
       </c>
       <c r="F11">
         <v>-16000.0</v>
       </c>
       <c r="G11">
         <v>113000.0</v>
       </c>
       <c r="H11">
         <v>204000.0</v>
       </c>
       <c r="I11">
         <v>-35000.0</v>
       </c>
       <c r="J11">
         <v>23000.0</v>
       </c>
       <c r="K11">
         <v>30000.0</v>
       </c>
       <c r="L11">
         <v>102000.0</v>
       </c>
       <c r="M11">
         <v>143000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>567000.0</v>
       </c>
       <c r="C12">
         <v>597000.0</v>
       </c>
       <c r="D12">
         <v>387000.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>475000.0</v>
       </c>
       <c r="G12">
         <v>499000.0</v>
       </c>
       <c r="H12">
         <v>549000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>131000.0</v>
       </c>
       <c r="G13">
         <v>207000.0</v>
       </c>
       <c r="H13">
         <v>236000.0</v>
       </c>
       <c r="I13">
         <v>31000.0</v>
       </c>
       <c r="J13">
         <v>44000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>4000.0</v>
       </c>
       <c r="C14">
         <v>10000.0</v>
       </c>
       <c r="D14">
         <v>51000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>1683000.0</v>
       </c>
       <c r="G14">
         <v>1691000.0</v>
       </c>
       <c r="H14">
         <v>1693000.0</v>
       </c>
       <c r="I14">
         <v>1582000.0</v>
       </c>
       <c r="J14">
         <v>1582000.0</v>
       </c>
       <c r="K14">
         <v>1582000.0</v>
       </c>
       <c r="L14">
         <v>1582000.0</v>
       </c>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>-3851000.0</v>
       </c>
       <c r="C15">
         <v>182000.0</v>
       </c>
       <c r="D15">
         <v>-7054000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>156000.0</v>
       </c>
       <c r="G15">
         <v>-2912000.0</v>
       </c>
       <c r="H15">
         <v>448000.0</v>
       </c>
       <c r="I15">
         <v>510000.0</v>
       </c>
       <c r="J15">
         <v>588000.0</v>
       </c>
       <c r="K15">
         <v>-8295000.0</v>
       </c>
       <c r="L15">
         <v>1686000.0</v>
       </c>
       <c r="M15">
         <v>352000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-2656800.0</v>
       </c>
       <c r="F16">
         <v>156000.0</v>
       </c>
       <c r="G16">
         <v>-2912000.0</v>
       </c>
       <c r="H16">
         <v>448000.0</v>
       </c>
       <c r="I16">
         <v>510000.0</v>
       </c>
       <c r="J16">
         <v>588000.0</v>
       </c>
       <c r="K16">
         <v>-8295000.0</v>
       </c>
       <c r="L16">
         <v>1686000.0</v>
       </c>
       <c r="M16">
         <v>352000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>-4492000.0</v>
       </c>
       <c r="C17">
         <v>104000.0</v>
       </c>
       <c r="D17">
         <v>-7105000.0</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>149000.0</v>
       </c>
       <c r="G17">
         <v>-2913000.0</v>
       </c>
       <c r="H17">
         <v>560000.0</v>
       </c>
       <c r="I17">
         <v>569000.0</v>
       </c>
       <c r="J17">
         <v>588000.0</v>
       </c>
       <c r="K17">
         <v>-8295000.0</v>
       </c>
       <c r="L17">
         <v>1686000.0</v>
       </c>
       <c r="M17">
         <v>343000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-567000.0</v>
       </c>
       <c r="C18">
         <v>-597000.0</v>
       </c>
       <c r="D18">
         <v>-387000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>-474000.0</v>
       </c>
       <c r="G18">
         <v>-292000.0</v>
       </c>
       <c r="H18">
         <v>-313000.0</v>
       </c>
       <c r="I18">
         <v>-423000.0</v>
       </c>
       <c r="J18">
         <v>-530000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>-4171000.0</v>
       </c>
       <c r="C21">
         <v>576000.0</v>
       </c>
       <c r="D21">
         <v>-2151000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>264000.0</v>
       </c>
       <c r="G21">
         <v>-2624000.0</v>
       </c>
       <c r="H21">
         <v>824000.0</v>
       </c>
       <c r="I21">
         <v>469000.0</v>
       </c>
       <c r="J21">
         <v>611000.0</v>
       </c>
       <c r="K21">
         <v>-8265000.0</v>
       </c>
       <c r="L21">
         <v>2049000.0</v>
       </c>
       <c r="M21">
         <v>473000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>1422000.0</v>
       </c>
       <c r="E23">
         <v>1422000.0</v>
       </c>
       <c r="F23">
         <v>1422000.0</v>
       </c>
       <c r="G23">
         <v>501000.0</v>
       </c>
       <c r="H23">
         <v>66000.0</v>
       </c>
       <c r="I23">
         <v>11000.0</v>
       </c>
       <c r="J23">
         <v>14000.0</v>
       </c>
       <c r="K23">
         <v>2011000.0</v>
       </c>
       <c r="L23">
         <v>14000.0</v>
       </c>
       <c r="M23">
         <v>17000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>592000.0</v>
       </c>
       <c r="C25">
         <v>516000.0</v>
       </c>
       <c r="D25">
         <v>852000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>792000.0</v>
       </c>
       <c r="G25">
         <v>694000.0</v>
       </c>
       <c r="H25">
         <v>646000.0</v>
       </c>
       <c r="I25">
         <v>694000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>2842000.0</v>
       </c>
       <c r="C28">
         <v>2733000.0</v>
       </c>
       <c r="D28">
         <v>2469000.0</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2148000.0</v>
       </c>
       <c r="G28">
         <v>2279000.0</v>
       </c>
       <c r="H28">
         <v>2416000.0</v>
       </c>
       <c r="I28">
         <v>2577000.0</v>
       </c>
       <c r="J28">
         <v>2963000.0</v>
       </c>
       <c r="K28">
         <v>3581000.0</v>
       </c>
       <c r="L28">
         <v>3919000.0</v>
       </c>
       <c r="M28">
         <v>4978000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>-75000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>22000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>-16000.0</v>
       </c>
       <c r="G29">
         <v>113000.0</v>
       </c>
       <c r="H29">
         <v>204000.0</v>
       </c>
       <c r="I29">
         <v>-35000.0</v>
       </c>
       <c r="J29">
         <v>23000.0</v>
       </c>
       <c r="K29">
         <v>30000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
-        <v>9229000.0</v>
+        <v>7828000.0</v>
       </c>
       <c r="C30">
         <v>13051000.0</v>
       </c>
       <c r="D30">
         <v>11727000.0</v>
       </c>
       <c r="E30"/>
       <c r="F30">
         <v>11665000.0</v>
       </c>
       <c r="G30">
         <v>11790000.0</v>
       </c>
       <c r="H30">
         <v>14532000.0</v>
       </c>
       <c r="I30">
         <v>13237000.0</v>
       </c>
       <c r="J30">
         <v>23788000.0</v>
       </c>
       <c r="K30">
         <v>24652000.0</v>
       </c>
       <c r="L30">
         <v>26151000.0</v>
       </c>
       <c r="M30">
         <v>30532000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31">
         <v>-1275000.0</v>
       </c>
       <c r="H31">
         <v>-259000.0</v>
       </c>
       <c r="I31">
         <v>-444000.0</v>
       </c>
       <c r="J31">
         <v>-498000.0</v>
       </c>
       <c r="K31">
         <v>-1298000.0</v>
       </c>
       <c r="L31">
         <v>-261000.0</v>
       </c>
       <c r="M31">
         <v>13000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>5058000.0</v>
       </c>
       <c r="C32">
         <v>13627000.0</v>
       </c>
       <c r="D32">
         <v>9576000.0</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>12293000.0</v>
       </c>
       <c r="G32">
         <v>11027000.0</v>
       </c>
       <c r="H32">
         <v>15480000.0</v>
       </c>
       <c r="I32">
         <v>14286000.0</v>
       </c>
       <c r="J32">
         <v>25035000.0</v>
@@ -6962,1681 +7073,1842 @@
       <c r="M32">
         <v>31005000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
-[...2 lines deleted...]
-      <c r="E1" t="s">
+      <c r="G1" t="s">
         <v>81</v>
       </c>
-      <c r="F1" t="s">
-[...2 lines deleted...]
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>82</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
+        <v>129</v>
+      </c>
+      <c r="J1" t="s">
         <v>83</v>
       </c>
-      <c r="I1" t="s">
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>5</v>
       </c>
-      <c r="J1" t="s">
-[...2 lines deleted...]
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>85</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>86</v>
       </c>
-      <c r="M1" t="s">
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
       </c>
-      <c r="N1" t="s">
-[...2 lines deleted...]
-      <c r="O1" t="s">
+      <c r="Q1" t="s">
         <v>88</v>
       </c>
-      <c r="P1" t="s">
+      <c r="R1" t="s">
         <v>89</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
       </c>
-      <c r="R1" t="s">
-[...2 lines deleted...]
-      <c r="S1" t="s">
+      <c r="U1" t="s">
         <v>91</v>
       </c>
-      <c r="T1" t="s">
+      <c r="V1" t="s">
         <v>92</v>
       </c>
-      <c r="U1" t="s">
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>8</v>
       </c>
-      <c r="V1" t="s">
-[...2 lines deleted...]
-      <c r="W1" t="s">
+      <c r="Y1" t="s">
         <v>94</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Z1" t="s">
         <v>95</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>9</v>
       </c>
-      <c r="Z1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:26">
+      <c r="AC1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      <c r="D2"/>
+        <v>98</v>
+      </c>
+      <c r="B2">
+        <v>1586000.0</v>
+      </c>
+      <c r="C2">
+        <v>963000.0</v>
+      </c>
+      <c r="D2">
+        <v>788000.0</v>
+      </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2">
         <v>9517000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="M2"/>
+      <c r="N2">
         <v>2988000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="O2"/>
+      <c r="P2">
         <v>3210000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1594500.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>6301000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>3145500.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>5752000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>2806000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>6364000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>3181500.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>6439000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>3257000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2140500.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2140500.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>5800500.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>5800500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>-3384000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-3384000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>206500.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>206500.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-559500.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>415500.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>415500.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>943500.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>943500.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-723500.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-723500.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-759000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-759000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>142500.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>142500.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>354500.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>354500.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>157000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>157000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>137500.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>137500.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>209000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>209000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>287000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>287000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="D9"/>
+        <v>105</v>
+      </c>
+      <c r="B9">
+        <v>753000.0</v>
+      </c>
+      <c r="C9">
+        <v>314000.0</v>
+      </c>
+      <c r="D9">
+        <v>-168000.0</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>2776000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-220000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="O9"/>
+      <c r="P9">
         <v>37000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>29000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>1479000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>744500.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>1840000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>990000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>1569000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>762500.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>1874000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>840000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>846000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>846000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>867000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>867000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="D10"/>
+        <v>106</v>
+      </c>
+      <c r="B10">
+        <v>133000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2566000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1087000.0</v>
+      </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>133000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-1571000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-2973000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-1340500.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>173000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>86500.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>479000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>239500.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>285000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>142500.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>369000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>217000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>50000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>50000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>195000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>195000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>2000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>2000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>4000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>13000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>13000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-9000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-9000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>1000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>1000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>54000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>54000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>2500.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>2500.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>74500.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>74500.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>27500.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>27500.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-7000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>-7000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-10500.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-10500.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>5000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="D12"/>
+        <v>108</v>
+      </c>
+      <c r="B12">
+        <v>104000.0</v>
+      </c>
+      <c r="C12">
+        <v>63000.0</v>
+      </c>
+      <c r="D12">
+        <v>237000.0</v>
+      </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>474000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="M12"/>
+      <c r="N12">
         <v>236000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="O12"/>
+      <c r="P12">
         <v>75000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>67500.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>217000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>182000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>106000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>159500.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>207000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>115000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>238000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>102500.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>128000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>128000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>134000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13"/>
+      <c r="L13">
+        <v>131000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="D14"/>
+        <v>110</v>
+      </c>
+      <c r="B14">
+        <v>3000.0</v>
+      </c>
+      <c r="C14">
+        <v>1000.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>1678000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>1678000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>1683000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>1683000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>1687000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>1687000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>1691000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>1691000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>1750000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>1750000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>1693000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>1693000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>1618000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>1618000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>1582000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>1582000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1532000.0</v>
       </c>
       <c r="Z14">
         <v>1532000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>1532000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1532000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1532000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="D15"/>
+        <v>111</v>
+      </c>
+      <c r="B15">
+        <v>136000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2490000.0</v>
+      </c>
+      <c r="D15">
+        <v>75000.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>156000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="M15"/>
+      <c r="N15">
         <v>-1571000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="O15"/>
+      <c r="P15">
         <v>-3020000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-1364000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>108000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>54000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>207000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>103500.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>241000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>120500.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>377000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>221000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>66500.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>66500.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>190000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>101000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>101000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>-602500.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>204500.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>204500.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>863500.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>863500.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>-785500.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-785500.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-1510000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-1510000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>108000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>54000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>207000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>103500.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>241000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>120500.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>377000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>221000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>66500.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>66500.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>190000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="D17"/>
+        <v>113</v>
+      </c>
+      <c r="B17">
+        <v>133000.0</v>
+      </c>
+      <c r="C17">
+        <v>-2491000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1087000.0</v>
+      </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17">
         <v>-1394500.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-1394500.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>84000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>84000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>165000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>165000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>115000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>115000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>224000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>224000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>60500.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>60500.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>190000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="D18"/>
+        <v>114</v>
+      </c>
+      <c r="B18">
+        <v>-104000.0</v>
+      </c>
+      <c r="C18">
+        <v>-63000.0</v>
+      </c>
+      <c r="D18">
+        <v>-237000.0</v>
+      </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="D21"/>
+        <v>117</v>
+      </c>
+      <c r="B21">
+        <v>202000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1110000.0</v>
+      </c>
+      <c r="D21">
+        <v>-710000.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>264000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-1543000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-2817000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-759000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>193000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>142500.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>525000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>354500.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>299000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>157000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>369000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>137500.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>209000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>209000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>287000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>287000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>119</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>669500.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>669500.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>41500.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>41500.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>13000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2500.0</v>
       </c>
       <c r="J23">
         <v>2500.0</v>
       </c>
       <c r="K23">
+        <v>2500.0</v>
+      </c>
+      <c r="L23">
+        <v>2500.0</v>
+      </c>
+      <c r="M23">
+        <v>2500.0</v>
+      </c>
+      <c r="N23">
         <v>79000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>79000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>250500.0</v>
       </c>
       <c r="P23">
         <v>250500.0</v>
       </c>
       <c r="Q23">
+        <v>250500.0</v>
+      </c>
+      <c r="R23">
+        <v>250500.0</v>
+      </c>
+      <c r="S23">
+        <v>250500.0</v>
+      </c>
+      <c r="T23">
         <v>25000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>25000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>8000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>8000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="X23">
         <v>45000.0</v>
       </c>
       <c r="Y23">
+        <v>45000.0</v>
+      </c>
+      <c r="Z23">
+        <v>45000.0</v>
+      </c>
+      <c r="AA23">
+        <v>45000.0</v>
+      </c>
+      <c r="AB23">
         <v>3500.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="D25"/>
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>77000.0</v>
+      </c>
+      <c r="C25">
+        <v>81000.0</v>
+      </c>
+      <c r="D25">
+        <v>81000.0</v>
+      </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      <c r="D28"/>
+        <v>124</v>
+      </c>
+      <c r="B28">
+        <v>551000.0</v>
+      </c>
+      <c r="C28">
+        <v>1189000.0</v>
+      </c>
+      <c r="D28">
+        <v>542000.0</v>
+      </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>2148000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="M28"/>
+      <c r="N28">
         <v>1177000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="O28"/>
+      <c r="P28">
         <v>1075000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>537500.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1204000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>602000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1221000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>610500.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1195000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>597500.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1303000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>651500.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>637000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>637000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>582000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>582000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="D29"/>
+        <v>125</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>-75000.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>-16000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="M29"/>
+      <c r="N29">
         <v>2000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="O29"/>
+      <c r="P29">
         <v>108000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>5000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="S29"/>
+      <c r="T29">
         <v>149000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="U29"/>
+      <c r="V29">
         <v>55000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-14000.0</v>
       </c>
-      <c r="V29"/>
-[...1 lines deleted...]
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="D30"/>
+        <v>126</v>
+      </c>
+      <c r="B30">
+        <v>2137000.0</v>
+      </c>
+      <c r="C30">
+        <v>2387000.0</v>
+      </c>
+      <c r="D30">
+        <v>1330000.0</v>
+      </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30">
         <v>2382500.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>2382500.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>3747500.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>3747500.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>3441500.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>3441500.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>3787000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>3787000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>3959500.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>3959500.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>2777500.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>2777500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>6380500.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>6380500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>-581500.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-581500.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-56000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-56000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-115000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-115000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-14500.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-14500.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>79500.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>79500.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-159000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-159000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-92000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-92000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      <c r="D32"/>
+        <v>128</v>
+      </c>
+      <c r="B32">
+        <v>2339000.0</v>
+      </c>
+      <c r="C32">
+        <v>1277000.0</v>
+      </c>
+      <c r="D32">
+        <v>620000.0</v>
+      </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32">
         <v>12293000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="M32"/>
+      <c r="N32">
         <v>2768000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="O32"/>
+      <c r="P32">
         <v>3247000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>1623500.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>7780000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>3890000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>7592000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>3796000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>7933000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>3944000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>8313000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>4097000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>2986500.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>2986500.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>6667500.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>6667500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -8683,933 +8955,933 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>385000.0</v>
       </c>
       <c r="C2">
         <v>768000.0</v>
       </c>
       <c r="D2">
         <v>915000.0</v>
       </c>
       <c r="E2">
         <v>3417000.0</v>
       </c>
       <c r="F2">
         <v>1342000.0</v>
       </c>
       <c r="G2">
         <v>1594000.0</v>
       </c>
       <c r="H2">
         <v>1276000.0</v>
       </c>
       <c r="I2">
         <v>3710000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>8000</v>
       </c>
       <c r="C3">
         <v>94000</v>
       </c>
       <c r="D3">
         <v>8000</v>
       </c>
       <c r="E3">
         <v>633600</v>
       </c>
       <c r="F3">
         <v>452000</v>
       </c>
       <c r="G3">
         <v>816000</v>
       </c>
       <c r="H3">
         <v>91000</v>
       </c>
       <c r="I3">
         <v>156000</v>
       </c>
       <c r="J3">
         <v>285000</v>
       </c>
       <c r="K3">
         <v>1207000</v>
       </c>
       <c r="L3">
         <v>2352000</v>
       </c>
       <c r="M3">
         <v>2354000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>1834000.0</v>
       </c>
       <c r="C6">
         <v>-387000.0</v>
       </c>
       <c r="D6">
         <v>-126000.0</v>
       </c>
       <c r="E6">
         <v>-2001600.0</v>
       </c>
       <c r="F6">
         <v>2075000.0</v>
       </c>
       <c r="G6">
         <v>-252000.0</v>
       </c>
       <c r="H6">
         <v>318000.0</v>
       </c>
       <c r="I6">
         <v>-2434000.0</v>
       </c>
       <c r="J6">
         <v>1355000.0</v>
       </c>
       <c r="K6">
         <v>1133000.0</v>
       </c>
       <c r="L6">
         <v>-4282000.0</v>
       </c>
       <c r="M6">
         <v>-2777000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>1368000.0</v>
+        <v>1369000.0</v>
       </c>
       <c r="C7">
         <v>-733000.0</v>
       </c>
       <c r="D7">
         <v>3399000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>-2688000.0</v>
       </c>
       <c r="G7">
         <v>2262000.0</v>
       </c>
       <c r="H7">
         <v>-817000.0</v>
       </c>
       <c r="I7">
         <v>-2735000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-952800.0</v>
       </c>
       <c r="F9">
         <v>-5159000.0</v>
       </c>
       <c r="G9">
         <v>4080000.0</v>
       </c>
       <c r="H9">
         <v>-931000.0</v>
       </c>
       <c r="I9">
         <v>1035000.0</v>
       </c>
       <c r="J9">
         <v>-3843000.0</v>
       </c>
       <c r="K9">
         <v>2875000.0</v>
       </c>
       <c r="L9">
         <v>1385000.0</v>
       </c>
       <c r="M9">
         <v>-557000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>195000.0</v>
       </c>
       <c r="C10">
         <v>1752000.0</v>
       </c>
       <c r="D10">
         <v>100000.0</v>
       </c>
       <c r="E10">
         <v>-600800.0</v>
       </c>
       <c r="F10">
         <v>3753000.0</v>
       </c>
       <c r="G10">
         <v>-879000.0</v>
       </c>
       <c r="H10">
         <v>1432000.0</v>
       </c>
       <c r="I10">
         <v>-1020000.0</v>
       </c>
       <c r="J10">
         <v>7430000.0</v>
       </c>
       <c r="K10">
         <v>1695000.0</v>
       </c>
       <c r="L10">
         <v>3402000.0</v>
       </c>
       <c r="M10">
         <v>2888000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>768000.0</v>
       </c>
       <c r="F11">
         <v>-1779000.0</v>
       </c>
       <c r="G11">
         <v>-2169000.0</v>
       </c>
       <c r="H11">
         <v>185000.0</v>
       </c>
       <c r="I11">
         <v>-1787000.0</v>
       </c>
       <c r="J11">
         <v>2819000.0</v>
       </c>
       <c r="K11">
         <v>-491000.0</v>
       </c>
       <c r="L11">
         <v>-4776000.0</v>
       </c>
       <c r="M11">
         <v>601000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1762400.0</v>
       </c>
       <c r="F12">
         <v>180000.0</v>
       </c>
       <c r="G12">
         <v>1624000.0</v>
       </c>
       <c r="H12">
         <v>568000.0</v>
       </c>
       <c r="I12">
         <v>210000.0</v>
       </c>
       <c r="J12">
         <v>-715000.0</v>
       </c>
       <c r="K12">
         <v>3551000.0</v>
       </c>
       <c r="L12">
         <v>-167000.0</v>
       </c>
       <c r="M12">
         <v>139000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>564800.0</v>
       </c>
       <c r="F13">
         <v>497000.0</v>
       </c>
       <c r="G13">
         <v>1230000.0</v>
       </c>
       <c r="H13">
         <v>-1503000.0</v>
       </c>
       <c r="I13">
         <v>-935000.0</v>
       </c>
       <c r="J13">
         <v>-305000.0</v>
       </c>
       <c r="K13">
         <v>-40000.0</v>
       </c>
       <c r="L13">
         <v>-789000.0</v>
       </c>
       <c r="M13">
         <v>975000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>592000.0</v>
       </c>
       <c r="C14">
         <v>516000.0</v>
       </c>
       <c r="D14">
         <v>852000.0</v>
       </c>
       <c r="E14">
         <v>878400.0</v>
       </c>
       <c r="F14">
         <v>792000.0</v>
       </c>
       <c r="G14">
         <v>694000.0</v>
       </c>
       <c r="H14">
         <v>646000.0</v>
       </c>
       <c r="I14">
         <v>694000.0</v>
       </c>
       <c r="J14">
         <v>749000.0</v>
       </c>
       <c r="K14">
         <v>221000.0</v>
       </c>
       <c r="L14">
         <v>154000.0</v>
       </c>
       <c r="M14">
         <v>108000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>502000.0</v>
       </c>
       <c r="L15">
         <v>402000.0</v>
       </c>
       <c r="M15">
         <v>1778000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>2221000.0</v>
       </c>
       <c r="C16">
         <v>385000.0</v>
       </c>
       <c r="D16">
         <v>768000.0</v>
       </c>
       <c r="E16">
         <v>915000.0</v>
       </c>
       <c r="F16">
         <v>3417000.0</v>
       </c>
       <c r="G16">
         <v>1342000.0</v>
       </c>
       <c r="H16">
         <v>1594000.0</v>
       </c>
       <c r="I16">
         <v>1276000.0</v>
       </c>
       <c r="J16">
         <v>3710000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-918000.0</v>
       </c>
       <c r="C18">
         <v>-1325000.0</v>
       </c>
       <c r="D18">
         <v>472000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>-2012000.0</v>
       </c>
       <c r="G18">
         <v>852000.0</v>
       </c>
       <c r="H18">
         <v>754000.0</v>
       </c>
       <c r="I18">
         <v>-4555000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>4494000.0</v>
       </c>
       <c r="C19">
         <v>-94000.0</v>
       </c>
       <c r="D19">
         <v>-8000.0</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>-452000.0</v>
       </c>
       <c r="G19">
         <v>-563000.0</v>
       </c>
       <c r="H19">
         <v>-80000.0</v>
       </c>
       <c r="I19">
         <v>-3262000.0</v>
       </c>
       <c r="J19">
         <v>-244000.0</v>
       </c>
       <c r="K19">
         <v>-517000.0</v>
       </c>
       <c r="L19">
         <v>-517000.0</v>
       </c>
       <c r="M19">
         <v>-517000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>3762000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-1682000.0</v>
       </c>
       <c r="C21">
         <v>1005000.0</v>
       </c>
       <c r="D21">
         <v>-540000.0</v>
       </c>
       <c r="E21">
         <v>-1148000.0</v>
       </c>
       <c r="F21">
         <v>344000.0</v>
       </c>
       <c r="G21">
         <v>-1345000.0</v>
       </c>
       <c r="H21">
         <v>-452000.0</v>
       </c>
       <c r="I21">
         <v>672000.0</v>
       </c>
       <c r="J21">
         <v>-5728000.0</v>
       </c>
       <c r="K21">
         <v>3843000.0</v>
       </c>
       <c r="L21">
         <v>-2569000.0</v>
       </c>
       <c r="M21">
         <v>-2441000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>-3851000.0</v>
       </c>
       <c r="C22">
         <v>182000.0</v>
       </c>
       <c r="D22">
         <v>-7054000.0</v>
       </c>
       <c r="E22">
         <v>-2656800.0</v>
       </c>
       <c r="F22">
         <v>156000.0</v>
       </c>
       <c r="G22">
         <v>-2912000.0</v>
       </c>
       <c r="H22">
         <v>448000.0</v>
       </c>
       <c r="I22">
         <v>510000.0</v>
       </c>
       <c r="J22">
         <v>611000.0</v>
       </c>
       <c r="K22">
         <v>-8265000.0</v>
       </c>
       <c r="L22">
         <v>1686000.0</v>
       </c>
       <c r="M22">
         <v>352000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>1199000.0</v>
       </c>
       <c r="G23">
         <v>1199000.0</v>
       </c>
       <c r="H23">
         <v>1199000.0</v>
       </c>
       <c r="I23">
         <v>1587000.0</v>
       </c>
       <c r="J23">
         <v>1587000.0</v>
       </c>
       <c r="K23">
         <v>1587000.0</v>
       </c>
       <c r="L23">
         <v>1587000.0</v>
       </c>
       <c r="M23">
         <v>-264000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>253000.0</v>
       </c>
       <c r="H24">
         <v>11000.0</v>
       </c>
       <c r="I24">
         <v>7000.0</v>
       </c>
       <c r="J24">
         <v>41000.0</v>
       </c>
       <c r="K24">
         <v>-559000.0</v>
       </c>
       <c r="L24">
         <v>7000.0</v>
       </c>
       <c r="M24">
         <v>6000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>381000.0</v>
       </c>
       <c r="C25">
         <v>294000.0</v>
       </c>
       <c r="D25">
         <v>387000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>468000.0</v>
       </c>
       <c r="G25">
         <v>277000.0</v>
       </c>
       <c r="H25">
         <v>282000.0</v>
       </c>
       <c r="I25">
         <v>423000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>3762000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>555000.0</v>
       </c>
       <c r="K26">
         <v>-26000.0</v>
       </c>
       <c r="L26">
         <v>555000.0</v>
       </c>
       <c r="M26">
         <v>600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-1148000.0</v>
       </c>
       <c r="F28">
         <v>4106000.0</v>
       </c>
       <c r="G28">
         <v>-1345000.0</v>
       </c>
       <c r="H28">
         <v>-452000.0</v>
       </c>
       <c r="I28">
         <v>2259000.0</v>
       </c>
       <c r="J28">
         <v>-5173000.0</v>
       </c>
       <c r="K28">
         <v>3315000.0</v>
       </c>
       <c r="L28">
         <v>-2971000.0</v>
       </c>
       <c r="M28">
         <v>-4483000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>-910000.0</v>
       </c>
       <c r="C29">
         <v>-1231000.0</v>
       </c>
       <c r="D29">
         <v>480000.0</v>
       </c>
       <c r="E29">
         <v>-236800.0</v>
       </c>
       <c r="F29">
         <v>-1560000.0</v>
       </c>
       <c r="G29">
         <v>1668000.0</v>
       </c>
       <c r="H29">
         <v>845000.0</v>
       </c>
       <c r="I29">
         <v>-1293000.0</v>
       </c>
       <c r="J29">
         <v>6723000.0</v>
       </c>
       <c r="K29">
         <v>-484000.0</v>
       </c>
       <c r="L29">
         <v>895000.0</v>
       </c>
       <c r="M29">
         <v>4506000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-633600.0</v>
       </c>
       <c r="F30">
         <v>-452000.0</v>
       </c>
       <c r="G30">
         <v>-563000.0</v>
       </c>
       <c r="H30">
         <v>-80000.0</v>
       </c>
       <c r="I30">
         <v>-3262000.0</v>
       </c>
       <c r="J30">
         <v>-244000.0</v>
       </c>
       <c r="K30">
         <v>-1766000.0</v>
       </c>
@@ -9619,1679 +9891,1824 @@
       <c r="M30">
         <v>-3047000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
         <v>79</v>
       </c>
-      <c r="D1" t="s">
+      <c r="F1" t="s">
         <v>80</v>
       </c>
-      <c r="E1" t="s">
+      <c r="G1" t="s">
         <v>81</v>
       </c>
-      <c r="F1" t="s">
-[...2 lines deleted...]
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>82</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
+        <v>129</v>
+      </c>
+      <c r="J1" t="s">
         <v>83</v>
       </c>
-      <c r="I1" t="s">
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>5</v>
       </c>
-      <c r="J1" t="s">
-[...2 lines deleted...]
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>85</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>86</v>
       </c>
-      <c r="M1" t="s">
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
       </c>
-      <c r="N1" t="s">
-[...2 lines deleted...]
-      <c r="O1" t="s">
+      <c r="Q1" t="s">
         <v>88</v>
       </c>
-      <c r="P1" t="s">
+      <c r="R1" t="s">
         <v>89</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
       </c>
-      <c r="R1" t="s">
-[...2 lines deleted...]
-      <c r="S1" t="s">
+      <c r="U1" t="s">
         <v>91</v>
       </c>
-      <c r="T1" t="s">
+      <c r="V1" t="s">
         <v>92</v>
       </c>
-      <c r="U1" t="s">
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>8</v>
       </c>
-      <c r="V1" t="s">
-[...2 lines deleted...]
-      <c r="W1" t="s">
+      <c r="Y1" t="s">
         <v>94</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Z1" t="s">
         <v>95</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>9</v>
       </c>
-      <c r="Z1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:26">
+      <c r="AC1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      <c r="D2"/>
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>2223000.0</v>
+      </c>
+      <c r="C2">
+        <v>3976000.0</v>
+      </c>
+      <c r="D2">
+        <v>4253000.0</v>
+      </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>28000</v>
+      </c>
+      <c r="C3">
+        <v>5000</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>1000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>50000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>96500</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>96500</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>191500</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>191500</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>34500</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>34500</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>816000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>380000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>82000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>41000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>91000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>46500</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>184000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>92000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>3262000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>1423000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1501000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>1501000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>51000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>51000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="C6"/>
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>-314000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1757000.0</v>
+      </c>
       <c r="D6">
+        <v>-270000.0</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6">
         <v>140000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>140000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-516500.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-523000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-523000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>938000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>938000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>99500.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>99500.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-252000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>265000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-782000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-391000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>318000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>383000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-448000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-224000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-2434000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-185000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-1032000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-1032000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>761500.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>761500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="D7"/>
+        <v>135</v>
+      </c>
+      <c r="B7">
+        <v>-1101000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2354000.0</v>
+      </c>
+      <c r="D7">
+        <v>466000.0</v>
+      </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9">
         <v>182500.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>182500.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>473500.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-351000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-351000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-1721000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-1721000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-858500.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-858500.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>2513500.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>2513500.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>7500.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>7500.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>136500.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>136500.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-602000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-602000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-1126500.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-1126500.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>1766500.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>1766500.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-1792000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-1792000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="C10"/>
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>-295000.0</v>
+      </c>
+      <c r="C10">
+        <v>32000.0</v>
+      </c>
       <c r="D10">
+        <v>-87000.0</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10">
         <v>-99000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-99000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-404000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-769500.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-769500.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>1346000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>1346000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>530500.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>530500.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-436500.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-436500.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-3000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-3000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>282000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>282000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>434000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>434000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-616000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-616000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-15500.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-15500.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>1437000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1437000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>347500.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>347500.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>-596000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>543500.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>543500.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-491500.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-491500.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-398000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-398000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-432000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-432000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-652500.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-652500.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>442000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>442000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-349500.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-349500.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>985000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>985000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-1880000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-1880000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>2189500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>2189500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
         <v>49500.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>49500.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>305500.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>171500.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>171500.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>3500.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>3500.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>86500.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>86500.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>887500.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>887500.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>-75500.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>-75500.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>179000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>179000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>105000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>105000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>-30000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>-30000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>116500.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>116500.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-215000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13">
         <v>-51000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>-51000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>315000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>-328000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>-328000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>69000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>69000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>179500.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>179500.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>497000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>497000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>118000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>118000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-565500.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-565500.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-186000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-186000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-432000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-432000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-49000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-49000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>139000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>139000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>77000.0</v>
+      </c>
+      <c r="C14">
+        <v>81000.0</v>
+      </c>
       <c r="D14">
+        <v>81000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>218000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>218000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>213000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>214500.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>214500.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>214000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>214000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>694000.0</v>
       </c>
       <c r="N14">
         <v>182000.0</v>
       </c>
       <c r="O14">
+        <v>182000.0</v>
+      </c>
+      <c r="P14">
+        <v>694000.0</v>
+      </c>
+      <c r="Q14">
+        <v>182000.0</v>
+      </c>
+      <c r="R14">
         <v>330000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>165000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>646000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>166500.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>313000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>156500.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>694000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>198500.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>148500.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>148500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>193000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-      <c r="E16"/>
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>1906000.0</v>
+      </c>
+      <c r="C16">
+        <v>2221000.0</v>
+      </c>
+      <c r="D16">
+        <v>3976000.0</v>
+      </c>
+      <c r="E16">
+        <v>4253000.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      <c r="D18"/>
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-871000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2028000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1909000.0</v>
+      </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>365000.0</v>
+      </c>
+      <c r="C21">
+        <v>-50000.0</v>
+      </c>
       <c r="D21">
+        <v>-2822000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>-612500.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-612500.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-172500.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-120000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-120000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-251500.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-251500.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>423500.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>423500.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-713000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-713000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>40500.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>40500.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-419500.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-419500.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>193500.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>193500.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>623000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>623000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-287000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-287000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-1946500.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-1946500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>136000.0</v>
+      </c>
+      <c r="C22">
+        <v>-2490000.0</v>
+      </c>
+      <c r="D22">
+        <v>75000.0</v>
+      </c>
+      <c r="E22">
         <v>665000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-3628000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>101000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>101000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-602500.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>204500.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>204500.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>863500.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>863500.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-785500.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-785500.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-2800000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-1364000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>173000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>54000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>764000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>103500.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>285000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>120500.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>469000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>221000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>66500.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>66500.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>190000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
-[...7 lines deleted...]
-      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
       <c r="L23">
         <v>599500.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-      <c r="O23"/>
+      <c r="M23">
+        <v>599500.0</v>
+      </c>
+      <c r="N23">
+        <v>599500.0</v>
+      </c>
+      <c r="O23">
+        <v>599500.0</v>
+      </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23">
         <v>1587000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>149000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>644500.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>644500.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>130500.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>130500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P24">
+        <v>253000.0</v>
+      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24"/>
-[...8 lines deleted...]
-      </c>
+      <c r="T24">
+        <v>11000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
       <c r="X24">
         <v>3500.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:26">
+      <c r="Y24">
+        <v>3500.0</v>
+      </c>
+      <c r="Z24">
+        <v>3500.0</v>
+      </c>
+      <c r="AA24">
+        <v>3500.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="D25"/>
+        <v>152</v>
+      </c>
+      <c r="B25">
+        <v>78000.0</v>
+      </c>
+      <c r="C25">
+        <v>-123000.0</v>
+      </c>
+      <c r="D25">
+        <v>237000.0</v>
+      </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>3762000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1536000.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>300000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28">
         <v>-612500.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-612500.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-172500.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-120000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-120000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>861500.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>861500.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>1191500.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>1191500.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-1345000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-703500.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>81000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>40500.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-452000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-419500.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>387000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>193500.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>2259000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>772000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>357500.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>357500.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-1516000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-1516000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>-843000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2023000.0</v>
+      </c>
       <c r="D29">
+        <v>-1909000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29">
         <v>748500.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>748500.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-295500.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-314500.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-314500.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>283500.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>283500.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-1063500.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-1063500.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>1220500.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>1220500.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-773000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-386500.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>845000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>744000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-643000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-321500.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-1293000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-800000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>153500.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>153500.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>2141500.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>2141500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
         <v>-1000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-1000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-50000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-96500.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-96500.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-191500.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-191500.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-34500.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-34500.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-240500.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-240500.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-82000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-41000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-80000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>52000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-184000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-92000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-3262000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-130000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-1501000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-1501000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>71500.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>71500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>