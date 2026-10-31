--- v2 (2026-09-13)
+++ v3 (2026-10-31)
@@ -10277,51 +10277,51 @@
       <c r="L3">
         <v>61275000.0</v>
       </c>
       <c r="M3">
         <v>57406000.0</v>
       </c>
       <c r="N3">
         <v>54825000.0</v>
       </c>
       <c r="O3">
         <v>54190000.0</v>
       </c>
       <c r="P3">
         <v>51675000.0</v>
       </c>
       <c r="Q3">
         <v>52166000.0</v>
       </c>
       <c r="R3">
         <v>49984000.0</v>
       </c>
       <c r="S3">
         <v>47109000.0</v>
       </c>
       <c r="T3">
-        <v>44883000.0</v>
+        <v>44884000.0</v>
       </c>
       <c r="U3">
         <v>45830000.0</v>
       </c>
       <c r="V3">
         <v>45448000.0</v>
       </c>
       <c r="W3">
         <v>44386000.0</v>
       </c>
       <c r="X3">
         <v>43123000.0</v>
       </c>
       <c r="Y3">
         <v>42160000.0</v>
       </c>
       <c r="Z3">
         <v>41332000.0</v>
       </c>
       <c r="AA3">
         <v>40839000.0</v>
       </c>
       <c r="AB3">
         <v>40080000.0</v>
       </c>
@@ -10503,51 +10503,51 @@
       <c r="L5">
         <v>211930000.0</v>
       </c>
       <c r="M5">
         <v>199375000.0</v>
       </c>
       <c r="N5">
         <v>200269000.0</v>
       </c>
       <c r="O5">
         <v>186770000.0</v>
       </c>
       <c r="P5">
         <v>187983000.0</v>
       </c>
       <c r="Q5">
         <v>191968000.0</v>
       </c>
       <c r="R5">
         <v>202910000.0</v>
       </c>
       <c r="S5">
         <v>150317000.0</v>
       </c>
       <c r="T5">
-        <v>157392000.0</v>
+        <v>157391000.0</v>
       </c>
       <c r="U5">
         <v>170156000.0</v>
       </c>
       <c r="V5">
         <v>163784000.0</v>
       </c>
       <c r="W5">
         <v>126254000.0</v>
       </c>
       <c r="X5">
         <v>142300000.0</v>
       </c>
       <c r="Y5">
         <v>181835000.0</v>
       </c>
       <c r="Z5">
         <v>161664000.0</v>
       </c>
       <c r="AA5">
         <v>143093000.0</v>
       </c>
       <c r="AB5">
         <v>79398000.0</v>
       </c>