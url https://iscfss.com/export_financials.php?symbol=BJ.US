--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5364,51 +5364,51 @@
       <c r="M28">
         <v>3087406000.0</v>
       </c>
       <c r="N28">
         <v>3041400000.0</v>
       </c>
       <c r="O28">
         <v>3082410000.0</v>
       </c>
       <c r="P28">
         <v>3122763000.0</v>
       </c>
       <c r="Q28">
         <v>3175760000.0</v>
       </c>
       <c r="R28">
         <v>3067990000.0</v>
       </c>
       <c r="S28">
         <v>2919161000.0</v>
       </c>
       <c r="T28">
         <v>2882781000.0</v>
       </c>
       <c r="U28">
-        <v>2908885000.0</v>
+        <v>2923405000.0</v>
       </c>
       <c r="V28">
         <v>3078176000.0</v>
       </c>
       <c r="W28">
         <v>3197128000.0</v>
       </c>
       <c r="X28">
         <v>3151926000.0</v>
       </c>
       <c r="Y28">
         <v>3133042000.0</v>
       </c>
       <c r="Z28">
         <v>3359439000.0</v>
       </c>
       <c r="AA28">
         <v>3776252000.0</v>
       </c>
       <c r="AB28">
         <v>3861517000.0</v>
       </c>
       <c r="AC28">
         <v>3782856000.0</v>
       </c>
@@ -6614,51 +6614,51 @@
       <c r="M40">
         <v>774235000.0</v>
       </c>
       <c r="N40">
         <v>758724000.0</v>
       </c>
       <c r="O40">
         <v>440731000.0</v>
       </c>
       <c r="P40">
         <v>764572000.0</v>
       </c>
       <c r="Q40">
         <v>719291000.0</v>
       </c>
       <c r="R40">
         <v>692530000.0</v>
       </c>
       <c r="S40">
         <v>487576000.0</v>
       </c>
       <c r="T40">
         <v>731297000.0</v>
       </c>
       <c r="U40">
-        <v>675049000.0</v>
+        <v>660529000.0</v>
       </c>
       <c r="V40">
         <v>669924000.0</v>
       </c>
       <c r="W40">
         <v>433336000.0</v>
       </c>
       <c r="X40">
         <v>643309000.0</v>
       </c>
       <c r="Y40">
         <v>631500000.0</v>
       </c>
       <c r="Z40">
         <v>588431000.0</v>
       </c>
       <c r="AA40">
         <v>334106000.0</v>
       </c>
       <c r="AB40">
         <v>507141000.0</v>
       </c>
       <c r="AC40">
         <v>499149000.0</v>
       </c>
@@ -7666,51 +7666,51 @@
       <c r="M51">
         <v>3113616000.0</v>
       </c>
       <c r="N51">
         <v>3064787000.0</v>
       </c>
       <c r="O51">
         <v>3116325000.0</v>
       </c>
       <c r="P51">
         <v>3157407000.0</v>
       </c>
       <c r="Q51">
         <v>3339441000.0</v>
       </c>
       <c r="R51">
         <v>3105942000.0</v>
       </c>
       <c r="S51">
         <v>2964597000.0</v>
       </c>
       <c r="T51">
         <v>2967472000.0</v>
       </c>
       <c r="U51">
-        <v>2951299000.0</v>
+        <v>2965819000.0</v>
       </c>
       <c r="V51">
         <v>3141130000.0</v>
       </c>
       <c r="W51">
         <v>3240646000.0</v>
       </c>
       <c r="X51">
         <v>3198042000.0</v>
       </c>
       <c r="Y51">
         <v>3301853000.0</v>
       </c>
       <c r="Z51">
         <v>3492354000.0</v>
       </c>
       <c r="AA51">
         <v>3806456000.0</v>
       </c>
       <c r="AB51">
         <v>3891485000.0</v>
       </c>
       <c r="AC51">
         <v>3811948000.0</v>
       </c>
@@ -7780,51 +7780,51 @@
       <c r="M52">
         <v>590423000.0</v>
       </c>
       <c r="N52">
         <v>578939000.0</v>
       </c>
       <c r="O52">
         <v>582233000.0</v>
       </c>
       <c r="P52">
         <v>471659000.0</v>
       </c>
       <c r="Q52">
         <v>521568000.0</v>
       </c>
       <c r="R52">
         <v>249423000.0</v>
       </c>
       <c r="S52">
         <v>141453000.0</v>
       </c>
       <c r="T52">
         <v>137036000.0</v>
       </c>
       <c r="U52">
-        <v>134421000.0</v>
+        <v>148941000.0</v>
       </c>
       <c r="V52">
         <v>342869000.0</v>
       </c>
       <c r="W52">
         <v>391513000.0</v>
       </c>
       <c r="X52">
         <v>391025000.0</v>
       </c>
       <c r="Y52">
         <v>128010000.0</v>
       </c>
       <c r="Z52">
         <v>141353000.0</v>
       </c>
       <c r="AA52">
         <v>467128000.0</v>
       </c>
       <c r="AB52">
         <v>571338000.0</v>
       </c>
       <c r="AC52">
         <v>313412000.0</v>
       </c>
@@ -8888,89 +8888,89 @@
       </c>
       <c r="G4">
         <v>-152000.0</v>
       </c>
       <c r="H4">
         <v>-581000.0</v>
       </c>
       <c r="I4">
         <v>169000.0</v>
       </c>
       <c r="J4">
         <v>-1674000.0</v>
       </c>
       <c r="K4">
         <v>-476000.0</v>
       </c>
       <c r="L4">
         <v>-550000.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
-        <v>846045000.0</v>
+        <v>816604000.0</v>
       </c>
       <c r="C5">
         <v>770396000.0</v>
       </c>
       <c r="D5">
         <v>798241000.0</v>
       </c>
       <c r="E5">
         <v>732326000.0</v>
       </c>
       <c r="F5">
         <v>608133000.0</v>
       </c>
       <c r="G5">
         <v>628892000.0</v>
       </c>
       <c r="H5">
         <v>345634000.0</v>
       </c>
       <c r="I5">
         <v>274726000.0</v>
       </c>
       <c r="J5">
         <v>195151000.0</v>
       </c>
       <c r="K5">
         <v>208508000.0</v>
       </c>
       <c r="L5">
         <v>179388000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>1134639000.0</v>
+        <v>1105198000.0</v>
       </c>
       <c r="C6">
         <v>1032464000.0</v>
       </c>
       <c r="D6">
         <v>1025937000.0</v>
       </c>
       <c r="E6">
         <v>933260000.0</v>
       </c>
       <c r="F6">
         <v>788681000.0</v>
       </c>
       <c r="G6">
         <v>796346000.0</v>
       </c>
       <c r="H6">
         <v>502634000.0</v>
       </c>
       <c r="I6">
         <v>436949000.0</v>
       </c>
       <c r="J6">
         <v>359212000.0</v>
       </c>
@@ -10302,57 +10302,57 @@
       <c r="AH4">
         <v>-164000.0</v>
       </c>
       <c r="AI4">
         <v>-1576000.0</v>
       </c>
       <c r="AJ4">
         <v>-209000.0</v>
       </c>
       <c r="AK4">
         <v>218000.0</v>
       </c>
       <c r="AL4">
         <v>-107000.0</v>
       </c>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
-        <v>221891000.0</v>
+        <v>207913000.0</v>
       </c>
       <c r="C5">
-        <v>191423000.0</v>
+        <v>178078000.0</v>
       </c>
       <c r="D5">
-        <v>218351000.0</v>
+        <v>226186000.0</v>
       </c>
       <c r="E5">
         <v>216530000.0</v>
       </c>
       <c r="F5">
         <v>203645000.0</v>
       </c>
       <c r="G5">
         <v>176583000.0</v>
       </c>
       <c r="H5">
         <v>229383000.0</v>
       </c>
       <c r="I5">
         <v>203675000.0</v>
       </c>
       <c r="J5">
         <v>160755000.0</v>
       </c>
       <c r="K5">
         <v>211930000.0</v>
       </c>
       <c r="L5">
         <v>199375000.0</v>
       </c>
@@ -10430,57 +10430,57 @@
       </c>
       <c r="AK5">
         <v>73380000.0</v>
       </c>
       <c r="AL5">
         <v>-50942000.0</v>
       </c>
       <c r="AM5">
         <v>62900000.0</v>
       </c>
       <c r="AN5">
         <v>53100000.0</v>
       </c>
       <c r="AO5">
         <v>71800000.0</v>
       </c>
       <c r="AP5">
         <v>28200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>298343000.0</v>
+        <v>284365000.0</v>
       </c>
       <c r="C6">
-        <v>266101000.0</v>
+        <v>252756000.0</v>
       </c>
       <c r="D6">
-        <v>290669000.0</v>
+        <v>298504000.0</v>
       </c>
       <c r="E6">
         <v>288463000.0</v>
       </c>
       <c r="F6">
         <v>273310000.0</v>
       </c>
       <c r="G6">
         <v>244413000.0</v>
       </c>
       <c r="H6">
         <v>295062000.0</v>
       </c>
       <c r="I6">
         <v>268812000.0</v>
       </c>
       <c r="J6">
         <v>224177000.0</v>
       </c>
       <c r="K6">
         <v>273205000.0</v>
       </c>
       <c r="L6">
         <v>256781000.0</v>
       </c>
@@ -14083,51 +14083,51 @@
       <c r="F24">
         <v>19080000.0</v>
       </c>
       <c r="G24">
         <v>25893000.0</v>
       </c>
       <c r="H24">
         <v>21606000.0</v>
       </c>
       <c r="I24">
         <v>21606000.0</v>
       </c>
       <c r="J24">
         <v>21606000.0</v>
       </c>
       <c r="K24">
         <v>21606000.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
-        <v>55400000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C25">
         <v>44591000.0</v>
       </c>
       <c r="D25">
         <v>-18582000.0</v>
       </c>
       <c r="E25">
         <v>33751000.0</v>
       </c>
       <c r="F25">
         <v>13270000.0</v>
       </c>
       <c r="G25">
         <v>17828000.0</v>
       </c>
       <c r="H25">
         <v>22673000.0</v>
       </c>
       <c r="I25">
         <v>36482000.0</v>
       </c>
       <c r="J25">
         <v>22143000.0</v>
       </c>
@@ -16587,54 +16587,54 @@
       <c r="L23">
         <v>-1386000.0</v>
       </c>
       <c r="M23">
         <v>2571000.0</v>
       </c>
       <c r="N23">
         <v>689000.0</v>
       </c>
       <c r="O23">
         <v>357498000.0</v>
       </c>
       <c r="P23">
         <v>-424000.0</v>
       </c>
       <c r="Q23">
         <v>10000.0</v>
       </c>
       <c r="R23">
         <v>2011000.0</v>
       </c>
       <c r="S23">
         <v>3003000.0</v>
       </c>
       <c r="T23">
-        <v>13285000.0</v>
+        <v>-281000.0</v>
       </c>
       <c r="U23">
-        <v>5018000.0</v>
+        <v>-275000.0</v>
       </c>
       <c r="V23">
         <v>1229000.0</v>
       </c>
       <c r="W23">
         <v>3846000.0</v>
       </c>
       <c r="X23">
         <v>7169000.0</v>
       </c>
       <c r="Y23">
         <v>4255000.0</v>
       </c>
       <c r="Z23">
         <v>5391000.0</v>
       </c>
       <c r="AA23">
         <v>3213000.0</v>
       </c>
       <c r="AB23">
         <v>520000.0</v>
       </c>
       <c r="AC23">
         <v>2873000.0</v>
       </c>
@@ -16758,51 +16758,51 @@
       </c>
       <c r="AE24">
         <v>-145913000.0</v>
       </c>
       <c r="AF24">
         <v>24411000.0</v>
       </c>
       <c r="AG24">
         <v>37633000.0</v>
       </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
         <v>-30358000.0</v>
       </c>
       <c r="C25">
-        <v>39505000.0</v>
+        <v>25891000.0</v>
       </c>
       <c r="D25">
         <v>3941000.0</v>
       </c>
       <c r="E25">
         <v>2492000.0</v>
       </c>
       <c r="F25">
         <v>-24124000.0</v>
       </c>
       <c r="G25">
         <v>32958000.0</v>
       </c>
       <c r="H25">
         <v>4600000.0</v>
       </c>
       <c r="I25">
         <v>3834000.0</v>
       </c>
       <c r="J25">
         <v>3199000.0</v>
       </c>
       <c r="K25">
         <v>-24996000.0</v>
       </c>