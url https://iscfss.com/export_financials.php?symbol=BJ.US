--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -2813,1772 +2816,1809 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>1427905000.0</v>
+      </c>
+      <c r="C2">
         <v>1438931000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1307405000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1376057000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1264208000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1255867000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1253512000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1420425000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1285733000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1264873000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1183281000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1318959000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1226490000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1281676000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1195697000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1363734000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1243286000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1267102000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1112783000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1235763000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1029726000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1023140000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>988074000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1176104000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1004725000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>990420000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>786412000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>973328000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>798504000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>820489000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>816880000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>976518000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>783108000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>799524000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>751948000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-1092311000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1054416000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
         <v>73000.0</v>
       </c>
       <c r="C5">
         <v>73000.0</v>
       </c>
       <c r="D5">
-        <v>231000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="E5">
         <v>231000.0</v>
       </c>
       <c r="F5">
         <v>231000.0</v>
       </c>
       <c r="G5">
         <v>231000.0</v>
       </c>
       <c r="H5">
-        <v>501000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="I5">
         <v>501000.0</v>
       </c>
       <c r="J5">
         <v>501000.0</v>
       </c>
       <c r="K5">
         <v>501000.0</v>
       </c>
       <c r="L5">
-        <v>1049000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="M5">
         <v>1049000.0</v>
       </c>
       <c r="N5">
         <v>1049000.0</v>
       </c>
       <c r="O5">
+        <v>1049000.0</v>
+      </c>
+      <c r="P5">
         <v>1550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010000.0</v>
       </c>
       <c r="Q5">
         <v>2010000.0</v>
       </c>
       <c r="R5">
         <v>2010000.0</v>
       </c>
       <c r="S5">
+        <v>2010000.0</v>
+      </c>
+      <c r="T5">
         <v>1305000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2199000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6225000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12676000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-20528000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-26124000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-35650000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-40528000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26586000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-27397000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-26610000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-15070000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401000.0</v>
       </c>
       <c r="AG5">
         <v>2401000.0</v>
       </c>
       <c r="AH5">
         <v>2401000.0</v>
       </c>
       <c r="AI5">
         <v>2401000.0</v>
       </c>
-      <c r="AJ5"/>
+      <c r="AJ5">
+        <v>2401000.0</v>
+      </c>
       <c r="AK5"/>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL5"/>
       <c r="AM5">
         <v>-347211000.0</v>
       </c>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>-347211000.0</v>
+      </c>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>2144078000.0</v>
+      </c>
+      <c r="C7">
         <v>2087319000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2206941000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2098081000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2132899000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2146748000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2270109000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2187981000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2220848000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2226501000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2267008000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2265234000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2254481000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2216783000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2263445000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2262284000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2290035000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2276955000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2228798000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2219323000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2203569000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2183819000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2120353000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2092346000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2099644000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2142182000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2125771000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2102408000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2075969000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2088566000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
+        <v>1265000.0</v>
+      </c>
+      <c r="C8">
         <v>1277000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498000.0</v>
       </c>
       <c r="E8">
         <v>1498000.0</v>
       </c>
       <c r="F8">
+        <v>1498000.0</v>
+      </c>
+      <c r="G8">
         <v>1497000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488000.0</v>
       </c>
       <c r="I8">
         <v>1488000.0</v>
       </c>
       <c r="J8">
+        <v>1488000.0</v>
+      </c>
+      <c r="K8">
         <v>1482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1475000.0</v>
       </c>
       <c r="L8">
         <v>1475000.0</v>
       </c>
       <c r="M8">
+        <v>1475000.0</v>
+      </c>
+      <c r="N8">
         <v>1474000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1473000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461000.0</v>
       </c>
       <c r="Q8">
         <v>1461000.0</v>
       </c>
       <c r="R8">
+        <v>1461000.0</v>
+      </c>
+      <c r="S8">
         <v>1459000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1454000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1453000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1443000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1440000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>995083000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1122485000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1113498000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1095105000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1079445000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1054912000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>983366000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>970227000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>958555000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>939855000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>928548000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>914120000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>902704000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>889142000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>867792000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>855168000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>826377000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>814376000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>798288000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>784724000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>773618000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>766050000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>760191000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>752218000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>742072000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>738134000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>731324000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>360000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>29982000.0</v>
+      </c>
+      <c r="C10">
         <v>27826000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46245000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>45119000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47273000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39484000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28272000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33873000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38058000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35094000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>36049000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33551000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26210000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23387000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33915000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34644000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>163681000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>37952000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>45436000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>84691000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42414000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>62954000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>43518000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>46116000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>168811000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>132915000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30204000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>29968000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29092000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29877000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27146000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31502000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>31305000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30471000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>34954000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
+      <c r="AL10"/>
       <c r="AM10">
         <v>-31964000.0</v>
       </c>
-      <c r="AN10"/>
+      <c r="AN10">
+        <v>-31964000.0</v>
+      </c>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>46245000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>45119000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>47273000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>39484000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>28272000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>33873000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>26210000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23387000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>33915000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>34644000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>163681000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>37952000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>45436000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>84691000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>42414000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>29982000.0</v>
+      </c>
+      <c r="C12">
         <v>27826000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>46245000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>45119000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47273000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>39484000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28272000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33873000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>38058000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>35094000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>36049000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>33551000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26210000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23387000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33915000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34644000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>163681000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>37952000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>45436000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>84691000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>42414000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62954000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43518000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>46116000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>168811000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>132915000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30204000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>29968000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>29092000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29877000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27146000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31502000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>31305000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30471000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34954000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
-[...1 lines deleted...]
-      </c>
+      <c r="AL12"/>
       <c r="AM12">
         <v>31964000.0</v>
       </c>
-      <c r="AN12"/>
+      <c r="AN12">
+        <v>31964000.0</v>
+      </c>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
+        <v>1265000.0</v>
+      </c>
+      <c r="C13">
         <v>1277000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498000.0</v>
       </c>
       <c r="E13">
         <v>1498000.0</v>
       </c>
       <c r="F13">
+        <v>1498000.0</v>
+      </c>
+      <c r="G13">
         <v>1497000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488000.0</v>
       </c>
       <c r="I13">
         <v>1488000.0</v>
       </c>
       <c r="J13">
+        <v>1488000.0</v>
+      </c>
+      <c r="K13">
         <v>1482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1475000.0</v>
       </c>
       <c r="L13">
         <v>1475000.0</v>
       </c>
       <c r="M13">
+        <v>1475000.0</v>
+      </c>
+      <c r="N13">
         <v>1474000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1473000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461000.0</v>
       </c>
       <c r="Q13">
         <v>1461000.0</v>
       </c>
       <c r="R13">
+        <v>1461000.0</v>
+      </c>
+      <c r="S13">
         <v>1459000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1454000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1453000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1443000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1440000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1434000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1432000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1427000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1423000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1407000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1406000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1402000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1398000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1381000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1376000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1362000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>888000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>871000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>127738000.0</v>
+      </c>
+      <c r="C14">
         <v>129383000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>131075000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>131922000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>132517000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>132749000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>133469000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>133333000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>133849000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>134110999.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>134505000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>134984000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>135129000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>135902000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>136000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>136621000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>136567000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>136702000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>137314000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>138004727.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>138197167.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>138662000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>138496000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>139060000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>139522000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>138428000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>138266000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>138192000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>139516000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>140463000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>139708000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>139360000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>106915000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>126307859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130792000.0</v>
       </c>
       <c r="AJ14">
         <v>130792000.0</v>
       </c>
       <c r="AK14">
         <v>130792000.0</v>
       </c>
       <c r="AL14">
         <v>130792000.0</v>
       </c>
       <c r="AM14">
-        <v>126300000.0</v>
+        <v>130792000.0</v>
       </c>
       <c r="AN14">
         <v>126300000.0</v>
       </c>
       <c r="AO14">
         <v>126300000.0</v>
       </c>
       <c r="AP14">
         <v>126300000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14">
+        <v>126300000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1474000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1473000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461000.0</v>
       </c>
       <c r="Q15">
         <v>1461000.0</v>
       </c>
       <c r="R15">
+        <v>1461000.0</v>
+      </c>
+      <c r="S15">
         <v>1459000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1454000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1453000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1443000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1440000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1434000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1432000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1427000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1423000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1407000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1406000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1402000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1398000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1381000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1376000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1400000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>871000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>368800000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>328333000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>316644000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>318745000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>263789000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>258500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>249200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>265726000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>176659000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>64354000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>202633000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-750000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>173698000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>47241000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>42369000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>174666000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>135800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>138400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>141600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>161215000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>127100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>129900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>459079000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>143193000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>64095000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>66699000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>57024000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>70432000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>64354000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>58511000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>52850000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>33995000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>41635000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>45529000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45096000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>43111000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>42369000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>46200000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
         <v>1008816000.0</v>
       </c>
       <c r="C20">
         <v>1008816000.0</v>
       </c>
       <c r="D20">
         <v>1008816000.0</v>
       </c>
       <c r="E20">
         <v>1008816000.0</v>
       </c>
       <c r="F20">
         <v>1008816000.0</v>
       </c>
       <c r="G20">
         <v>1008816000.0</v>
       </c>
       <c r="H20">
         <v>1008816000.0</v>
       </c>
       <c r="I20">
@@ -4587,51 +4627,51 @@
       <c r="J20">
         <v>1008816000.0</v>
       </c>
       <c r="K20">
         <v>1008816000.0</v>
       </c>
       <c r="L20">
         <v>1008816000.0</v>
       </c>
       <c r="M20">
         <v>1008816000.0</v>
       </c>
       <c r="N20">
         <v>1008816000.0</v>
       </c>
       <c r="O20">
         <v>1008816000.0</v>
       </c>
       <c r="P20">
         <v>1008816000.0</v>
       </c>
       <c r="Q20">
         <v>1008816000.0</v>
       </c>
       <c r="R20">
-        <v>924134000.0</v>
+        <v>1008816000.0</v>
       </c>
       <c r="S20">
         <v>924134000.0</v>
       </c>
       <c r="T20">
         <v>924134000.0</v>
       </c>
       <c r="U20">
         <v>924134000.0</v>
       </c>
       <c r="V20">
         <v>924134000.0</v>
       </c>
       <c r="W20">
         <v>924134000.0</v>
       </c>
       <c r="X20">
         <v>924134000.0</v>
       </c>
       <c r="Y20">
         <v>924134000.0</v>
       </c>
       <c r="Z20">
         <v>924134000.0</v>
       </c>
@@ -4640,4103 +4680,4200 @@
       </c>
       <c r="AB20">
         <v>924134000.0</v>
       </c>
       <c r="AC20">
         <v>924134000.0</v>
       </c>
       <c r="AD20">
         <v>924134000.0</v>
       </c>
       <c r="AE20">
         <v>924134000.0</v>
       </c>
       <c r="AF20">
         <v>924134000.0</v>
       </c>
       <c r="AG20">
         <v>924134000.0</v>
       </c>
       <c r="AH20">
         <v>924134000.0</v>
       </c>
       <c r="AI20">
         <v>924134000.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>924134000.0</v>
+      </c>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>93014999.0</v>
+      </c>
+      <c r="C21">
         <v>94239000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>95462000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>96874000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98285000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>99697000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101109000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>102739000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>104370000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>106001000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>107632000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>109600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>111568000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>113536000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>115505000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>117814000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>120123000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>122332000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>124640000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>127260000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>129881000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>132502000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>135123000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>138088000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>141054000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>144019000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>146985000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>150357000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>153730000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>157103000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>200870000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>206706000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>212561000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>218645000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>224876000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>1617034000.0</v>
+      </c>
+      <c r="C22">
         <v>1668263000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1555471000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1693805000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1520684000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1567032000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1508988000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1720011000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1546211000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1533310000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1454822000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1661852000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1540508000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1532006000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1378551000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1504368000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1376526000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1462098000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1242935000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1255659000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1033555000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1120334000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1205695000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1264323000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1005274000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1024937000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1081502000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1271172000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1026541000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1085565000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1052306000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1245110000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1005045000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1055234000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1019138000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>7991786000.0</v>
+      </c>
+      <c r="C23">
         <v>7928998000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7510475000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7545800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7231772000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7157672000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7065305000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7216222000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6929902000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6824727000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6677622000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6837244000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6603896000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6494495000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6349956000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6478903000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6387244000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6010005000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5668894000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5710240000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5347599000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5449206000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5411530000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5482284000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5294020000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5328069000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5269780000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5478081000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5152087000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5210861000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3239285000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3464955000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3220856000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3261266000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3273856000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
+      <c r="AL23"/>
       <c r="AM23">
         <v>-347211000.0</v>
       </c>
-      <c r="AN23"/>
+      <c r="AN23">
+        <v>-347211000.0</v>
+      </c>
       <c r="AO23"/>
       <c r="AP23"/>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>399245000.0</v>
+      </c>
+      <c r="C24">
         <v>399172000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>399099000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>399026000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>398953000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>398880000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>398807000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>398663000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>398586000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>398509000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>398432000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>398355000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>448135000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>448004000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>447880000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>600123000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>699406000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>748987000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>748568000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>748149000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>747730000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>747311000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>846175000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>845696000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1202209000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1334795000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1337308000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1339700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1540602000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1543537000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1546471000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1549406000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1894071000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2507960000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2527807000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>399099000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>399026000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>398953000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>398880000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>398807000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>398663000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>448135000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>448004000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>447880000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>600123000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>699406000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>748987000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>748568000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>748149000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>747730000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>747311000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>846175000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>845696000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1202209000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1334795000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1337308000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1339700000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1540602000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1543537000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1546471000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1549406000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1894071000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2507960000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>2743341000.0</v>
+      </c>
+      <c r="C28">
         <v>2833665000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2562486000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2651988000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2589579000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2656144000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2815644000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2797771000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2798376000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2859916000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2948391000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3064038000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3087406000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3041400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3082410000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3122763000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3175760000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3067990000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2919161000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2882781000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2923405000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3078176000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3197128000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3151926000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3133042000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3359439000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3776252000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3861517000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3782856000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3848603000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1816169000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1907281000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1925016000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2656739000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2728409000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
+      <c r="AL28"/>
       <c r="AM28">
         <v>31964000.0</v>
       </c>
-      <c r="AN28"/>
+      <c r="AN28">
+        <v>31964000.0</v>
+      </c>
       <c r="AO28"/>
       <c r="AP28"/>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>2826677000.0</v>
+      </c>
+      <c r="C29">
         <v>2900431000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2716758000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2770936000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2603047000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2520465000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2421261000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2405834000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2270493000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2195929000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2176283000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>832355000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>859135000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>848004000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1899717000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>895123000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1049406000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>828987000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>748568000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>748149000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>747730000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>957311000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1425502000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1323074000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1321310000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1382669000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1626341000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>308605000.0</v>
+      </c>
+      <c r="C30">
         <v>319936000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>252789000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>299250000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>270905000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>240419000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>277326000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>266718000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>248491000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>225199000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>234769000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>224505000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>200279000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>217866000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>239746000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>251978000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>204495000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>210405000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>173951000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>200315000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>169135000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>197991000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>172719000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>188413000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>170595000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>193884000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>206353000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>185983000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>162278000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>180379000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>194300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>179091000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>165347000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>168719000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>190756000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30"/>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>235280000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3194779000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3056034000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2990129000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-183755000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-275348000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-325124000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-400666000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-483658000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-565663000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-643112000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-739930000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-844844000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-946087000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1035656000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1125463000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1178977000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1242450000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1229546000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1327088000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1387458000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1454568000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2167384000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2178867000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31">
         <v>-1524504000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31"/>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>-801847000.0</v>
+      </c>
+      <c r="C32">
         <v>-829958000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-680144000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-571069000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-505278000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-581641000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-655122000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-644931000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-608657000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-647189000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-674042000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-738598000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-747842000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-777032000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-842096000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-736690000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-681599000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-439786000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-485425000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-510059000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-547646000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-600396000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-560631000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-614470000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-355481000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-321837000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>-441396000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>5821085000.0</v>
+      </c>
+      <c r="C33">
         <v>5714097000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5520386000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5417154000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5302814000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5228904000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5186345000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5119129000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5014809000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4946076000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4883616000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4836786000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4760590000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4652188000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4646711000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4615628000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4584698000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4240736000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4151838000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4110953000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4056049000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4013669000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3940949000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3886316000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3885266000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3929702000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3909760000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3935673000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3886823000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3883492000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1902079000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1904994000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1911814000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1923801000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1937252000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
-[...1 lines deleted...]
-      </c>
+      <c r="AL33"/>
       <c r="AM33">
         <v>-31964000.0</v>
       </c>
-      <c r="AN33"/>
+      <c r="AN33">
+        <v>-31964000.0</v>
+      </c>
       <c r="AO33"/>
       <c r="AP33"/>
-    </row>
-    <row r="34" spans="1:42">
+      <c r="AQ33"/>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
+        <v>393522000.0</v>
+      </c>
+      <c r="C34">
         <v>385155000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>12924000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>285736000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>272046000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>244232000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6534000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>223144000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>223612000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>228567000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4867000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>196289000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>194171000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>190883000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>194077000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>179883000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>167281000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>164578000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>157127000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>168727000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>161538000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>155959000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>180880000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>200210000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>193730000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>181998000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>152410000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>160127000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>160564000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>145954000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>99277000.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>2821806000.0</v>
+      </c>
+      <c r="C35">
         <v>2757879999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2642582999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2674175000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2698442000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2675678000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2683769000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2712027000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2751245000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2771467000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2750723000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2744492000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2781459000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2743430000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2757778000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2936063000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3049508000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3079608000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3018305000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3038408000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3020051000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2999749000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3060991000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3054468000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3410684000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3575368000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3522708000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3530760000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3705608000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3701113000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1863681000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1867766000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2217749000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2832694000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2834126000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>64203000.0</v>
+      </c>
+      <c r="C36">
         <v>67578000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>71116000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>62361000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>67095000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>58596000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>71584000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>55575000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>49971000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>48356000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>43823000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>40323000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>38577000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>33672000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30938000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>25002000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>26583000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22240000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>23240000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>22233000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>18850000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18752000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>19403000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>20094000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>20687000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>20350000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>18374000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17897000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>17409000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>17760000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>28297000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>28265000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>27438000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>31352000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>29492000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
-[...1 lines deleted...]
-      </c>
+      <c r="AL36"/>
       <c r="AM36">
         <v>-31964000.0</v>
       </c>
-      <c r="AN36"/>
+      <c r="AN36">
+        <v>-31964000.0</v>
+      </c>
       <c r="AO36"/>
       <c r="AP36"/>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>75543000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>68235000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>72899000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>66211000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>78559000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>60585000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>47752000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>46505000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>40400000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>42436000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>29343000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>26835000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>28747000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>27400000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>21823000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22101000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>25140000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>20094000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20687000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20350000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>17897000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>17409000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>17760000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>28297000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>28265000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>27438000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>31352000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1178502000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>215080000.0</v>
+      </c>
+      <c r="C39">
         <v>198876000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>135584000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>90472000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>90096000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>81833000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>64374000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>76491000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>82333000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>85048000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>68366000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>80550000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>76309000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>69048000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>51033000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>72285000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>57844000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>58814000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>54734000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>58622000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>46446000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>54258000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>48649000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>97116000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>64074000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>46631000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>41961000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>55285000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>47353000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>47403000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>63454000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>104258000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>107345000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>83041000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>91756000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-    </row>
-    <row r="40" spans="1:42">
+      <c r="AQ39"/>
+    </row>
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>1126778000.0</v>
+      </c>
+      <c r="C40">
         <v>1048934000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1033579000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>945730000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>891507000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>934974000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>469933000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>913307000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>858240000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>834053000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>430097000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>805607000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>774235000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>758724000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>440731000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>764572000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>719291000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>692530000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>487576000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>731297000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>660529000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>669924000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>433336000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>643309000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>631500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>588431000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>334106000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>507141000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>499149000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>485168000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>344358000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>461833000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>443943000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>461201000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>338545000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-    </row>
-    <row r="41" spans="1:42">
+      <c r="AQ40"/>
+    </row>
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>261393000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>258266000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>223686000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>250315000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>231635000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>223089000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>209977000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>202722000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>203173000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>201488000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>186579000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>202133000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>195782000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>164527000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>144136000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>168251000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>166013000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>166262000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>268976000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>318360000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>323678000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>337936000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>238807000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41"/>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>678294000.0</v>
+      </c>
+      <c r="C42">
         <v>780976000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>995083000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15010000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>94244000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>117441000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>143086000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>180196000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>228680000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>246187000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>288644000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>328813000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>336874000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>368637000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>399334000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>424692000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>465350000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>474110000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>514036000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>544737000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>595906000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>638520000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>633760000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>633291000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>667341000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>692237000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>687204000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>679636000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>673845000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>733109000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>722963000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>719025000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>712215000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-404000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2883000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42"/>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
         <v>13202000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>10438000.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-    </row>
-    <row r="45" spans="1:42">
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>4650884000.0</v>
+      </c>
+      <c r="C45">
         <v>4538871000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5900018000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4243229000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4122814000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4054180000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5339295000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3946989000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3848104000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3780210000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4941454000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3670618000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1428576000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1364815000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3479954000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1296151000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1232103000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>989658000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>880904000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2980211000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2934932000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2856552000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2804000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2799391000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2841199000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2820267000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2843285000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2791550000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2784495000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>748778000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>745889000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>747700000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>749700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>758750000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>4650884000.0</v>
+      </c>
+      <c r="C46">
         <v>4538871000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4340565000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4243229000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4122814000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4054180000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3997861000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3946989000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3848104000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3780210000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3719274000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3670618000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3593701000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3489436000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3479954000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3459655000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3424651000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3167435000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3074317000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3032159000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2980211000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2934932000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2856552000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2804000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2799391000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2841199000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2820267000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2843285000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2791550000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2784495000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>748778000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>745889000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>747681000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>749670000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>758750000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4340565000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4243229000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4122814000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4054180000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3997861000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3946989000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3670618000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3593701000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1364815000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3479954000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3459655000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3424651000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3167435000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3101902000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3032159000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2980211000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2934932000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2856552000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2804000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2799391000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2841199000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2820267000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2843285000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2791550000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2784495000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>748778000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>745889000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>747681000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>749670000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>758750000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-    </row>
-    <row r="48" spans="1:42">
+      <c r="AQ47"/>
+    </row>
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>1517800000.0</v>
+      </c>
+      <c r="C48">
         <v>1343933000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1201207000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2155171000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2003121000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1852416000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1702648000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1579986000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1424238000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1279250000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1168231000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1022359000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>891892000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>760567000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>644490000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>514712000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>384770000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>243763000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>131313000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>23745000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-102772000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-213760000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-295339000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-391221000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-514017000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-620635000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-716369000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-758131000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-813223000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-867746000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-915113000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-979420000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1033851000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1028237000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1036012000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-    </row>
-    <row r="49" spans="1:42">
+      <c r="AQ48"/>
+    </row>
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>891892000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>760567000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>644490000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>514712000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>384770000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>243763000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>131313000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>23745000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-102772000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-213760000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-295339000.0</v>
       </c>
-      <c r="X49"/>
-      <c r="Y49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>-514017000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-620635000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-716369000.0</v>
       </c>
-      <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49">
-[...1 lines deleted...]
-      </c>
+      <c r="AF49"/>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>230000000.0</v>
+      </c>
+      <c r="C50">
         <v>375000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>120000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>200000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>105000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>150000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>175000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>245000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>217000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>270000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>319000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>434000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>411000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>400000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>405000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>295000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>350000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>80000000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000000.0</v>
       </c>
       <c r="X50">
         <v>260000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Y50">
+        <v>260000000.0</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>15377000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>343377000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>449377000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>195377000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>246377000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>254377000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>389377000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>62250000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>179250000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>219750000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>2055901000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>2773323000.0</v>
+      </c>
+      <c r="C51">
         <v>2861491000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2608731000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2697107000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2636852000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2695628000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2843916000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2831644000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2836434000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2895010000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2984440000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3097589000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3113616000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3064787000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3116325000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3157407000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3339441000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3105942000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2964597000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2967472000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2965819000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3141130000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3240646000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3198042000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3301853000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3492354000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3806456000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3891485000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3811948000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3878480000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1843315000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1938783000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1956321000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2687210000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2763363000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>417865000.0</v>
+      </c>
+      <c r="C52">
         <v>556994000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>329249000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>377928000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>278521000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>319568000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>367528000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>408292000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>379777000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>426914000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>472631000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>614490000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>590423000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>578939000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>582233000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>471659000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>521568000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>249423000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>141453000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>137036000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>148941000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>342869000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>391513000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>391025000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>128010000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>141353000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>467128000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>571338000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>313412000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>368255000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>254377000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>389377000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>62250000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>179250000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>219750000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>2055901000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>-8144000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
+      <c r="AL53"/>
       <c r="AM53">
         <v>63928000.0</v>
       </c>
-      <c r="AN53"/>
+      <c r="AN53">
+        <v>63928000.0</v>
+      </c>
       <c r="AO53"/>
       <c r="AP53"/>
-    </row>
-    <row r="54" spans="1:42">
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>7991786000.0</v>
+      </c>
+      <c r="C55">
         <v>7928998000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7510475000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7545800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7231772000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7157672000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7065305000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7216222000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6929902000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6824727000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6677622000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6837244000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6603896000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6494495000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6349956000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6478903000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6387244000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6010005000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5668894000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5710240000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5347599000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5449206000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5411530000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5482284000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5294020000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5328069000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5269780000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5478081000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5152087000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5226716000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3239285000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3464955000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3220856000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3261266000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3273856000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
       <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
-    </row>
-    <row r="56" spans="1:42">
+      <c r="AQ55"/>
+    </row>
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>2170701000.0</v>
+      </c>
+      <c r="C56">
         <v>2214901000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1990089000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2128646000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1928958000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1928768000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1878960000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2097093000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1915093000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1878651000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1794006000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2000458000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1843306000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1842307000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1703245000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1863275000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1802546000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1769269000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1517056000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1599287000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1291550000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1435537000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1470581000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1595968000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1408754000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1398367000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1360020000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1542408000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1265264000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1343224000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1337206000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1559961000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1309042000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1337465000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1336604000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
-[...1 lines deleted...]
-      </c>
+      <c r="AL56"/>
       <c r="AM56">
         <v>31964000.0</v>
       </c>
-      <c r="AN56"/>
+      <c r="AN56">
+        <v>31964000.0</v>
+      </c>
       <c r="AO56"/>
       <c r="AP56"/>
-    </row>
-    <row r="57" spans="1:42">
+      <c r="AQ56"/>
+    </row>
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>2972548000.0</v>
+      </c>
+      <c r="C57">
         <v>3044859000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2670233000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2699715000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2434236000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2510409000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2534082000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2742024000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2523750000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2525840000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2468048000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2739056000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2591148000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2619339000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2545341000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2599965000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2484145000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2209055000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2002481000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2104096000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1839196000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2035933000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2031212000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2210438000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1764235000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1720204000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1801416000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2051807000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1611065000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1672572000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1577688000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1853807000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1320980000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1439975000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1469587000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-    </row>
-    <row r="58" spans="1:42">
+      <c r="AQ57"/>
+    </row>
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>5794354000.0</v>
+      </c>
+      <c r="C58">
         <v>5802739000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5312816000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5373890000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5132678000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5186087000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5217851000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5454051000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5274995000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5297307000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5218771000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5483548000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5372607000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5362769000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5303119000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5536028000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5533653000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5288663000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5020786000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5142504000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4859247000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5035682000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5092203000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5264906000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5174919000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5295572000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5324124000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5582567000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5316673000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5375025000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3441369000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3721573000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3538729000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4272669000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4303713000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
       <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
-    </row>
-    <row r="59" spans="1:42">
+      <c r="AQ58"/>
+    </row>
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>2197432000.0</v>
+      </c>
+      <c r="C60">
         <v>2126259000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2197659000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2171910000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2099094000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1971585000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1847454000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1762171000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1654907000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1527420000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1458851000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1353696000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1231289000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1131726000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1046837000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>942875000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>853591000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>721342000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>648108000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>567736000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>488352000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>413524000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>319327000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>217378000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>119101000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>32497000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-54344000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-104486000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-164586000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-148309000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-202084000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-256618000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-317873000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-1011403000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-1029857000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
-[...1 lines deleted...]
-      </c>
+      <c r="AL60"/>
       <c r="AM60">
         <v>-347211000.0</v>
       </c>
-      <c r="AN60"/>
+      <c r="AN60">
+        <v>-347211000.0</v>
+      </c>
       <c r="AO60"/>
       <c r="AP60"/>
-    </row>
-    <row r="61" spans="1:42">
+      <c r="AQ60"/>
+    </row>
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-463198000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-440010000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-388668000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-344405000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-271886000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-216648000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-192617000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-181085000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-130947000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-92487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86414000.0</v>
       </c>
       <c r="AB61">
         <v>-86414000.0</v>
       </c>
       <c r="AC61">
+        <v>-86414000.0</v>
+      </c>
+      <c r="AD61">
         <v>-86346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19109000.0</v>
       </c>
       <c r="AE61">
         <v>-19109000.0</v>
       </c>
       <c r="AF61">
         <v>-19109000.0</v>
       </c>
       <c r="AG61">
         <v>-19109000.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>-19109000.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8777,1025 +8914,1025 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>17457652000.0</v>
       </c>
       <c r="C2">
         <v>16737378000.0</v>
       </c>
       <c r="D2">
         <v>16326129000.0</v>
       </c>
       <c r="E2">
         <v>15883677000.0</v>
       </c>
       <c r="F2">
         <v>13588612000.0</v>
       </c>
       <c r="G2">
         <v>12451061000.0</v>
       </c>
       <c r="H2">
         <v>10763926000.0</v>
       </c>
       <c r="I2">
         <v>10646452000.0</v>
       </c>
       <c r="J2">
         <v>10513492000.0</v>
       </c>
       <c r="K2">
         <v>10223017000.0</v>
       </c>
       <c r="L2">
         <v>10476519000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>288594000.0</v>
       </c>
       <c r="C3">
         <v>262068000.0</v>
       </c>
       <c r="D3">
         <v>227696000.0</v>
       </c>
       <c r="E3">
         <v>200934000.0</v>
       </c>
       <c r="F3">
         <v>180548000.0</v>
       </c>
       <c r="G3">
         <v>167454000.0</v>
       </c>
       <c r="H3">
         <v>157000000.0</v>
       </c>
       <c r="I3">
         <v>162223000.0</v>
       </c>
       <c r="J3">
         <v>164061000.0</v>
       </c>
       <c r="K3">
         <v>178325000.0</v>
       </c>
       <c r="L3">
         <v>177483000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1085000.0</v>
       </c>
       <c r="F4">
         <v>-108000.0</v>
       </c>
       <c r="G4">
         <v>-152000.0</v>
       </c>
       <c r="H4">
         <v>-581000.0</v>
       </c>
       <c r="I4">
         <v>169000.0</v>
       </c>
       <c r="J4">
         <v>-1674000.0</v>
       </c>
       <c r="K4">
         <v>-476000.0</v>
       </c>
       <c r="L4">
         <v>-550000.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>816604000.0</v>
       </c>
       <c r="C5">
         <v>770396000.0</v>
       </c>
       <c r="D5">
         <v>798241000.0</v>
       </c>
       <c r="E5">
         <v>732326000.0</v>
       </c>
       <c r="F5">
         <v>608133000.0</v>
       </c>
       <c r="G5">
         <v>628892000.0</v>
       </c>
       <c r="H5">
         <v>345634000.0</v>
       </c>
       <c r="I5">
         <v>274726000.0</v>
       </c>
       <c r="J5">
         <v>195151000.0</v>
       </c>
       <c r="K5">
         <v>208508000.0</v>
       </c>
       <c r="L5">
         <v>179388000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>1105198000.0</v>
       </c>
       <c r="C6">
         <v>1032464000.0</v>
       </c>
       <c r="D6">
         <v>1025937000.0</v>
       </c>
       <c r="E6">
         <v>933260000.0</v>
       </c>
       <c r="F6">
         <v>788681000.0</v>
       </c>
       <c r="G6">
         <v>796346000.0</v>
       </c>
       <c r="H6">
         <v>502634000.0</v>
       </c>
       <c r="I6">
         <v>436949000.0</v>
       </c>
       <c r="J6">
         <v>359212000.0</v>
       </c>
       <c r="K6">
         <v>386833000.0</v>
       </c>
       <c r="L6">
         <v>356871000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>89000.0</v>
       </c>
       <c r="E8">
         <v>-1085000.0</v>
       </c>
       <c r="F8">
         <v>-108000.0</v>
       </c>
       <c r="G8">
         <v>-152000.0</v>
       </c>
       <c r="H8">
         <v>-581000.0</v>
       </c>
       <c r="I8">
         <v>2569000.0</v>
       </c>
       <c r="J8">
         <v>30426000.0</v>
       </c>
       <c r="K8">
         <v>-476000.0</v>
       </c>
       <c r="L8">
         <v>-550000.0</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>3999622000.0</v>
       </c>
       <c r="C9">
         <v>3764426000.0</v>
       </c>
       <c r="D9">
         <v>3642560000.0</v>
       </c>
       <c r="E9">
         <v>3431488000.0</v>
       </c>
       <c r="F9">
         <v>3078690000.0</v>
       </c>
       <c r="G9">
         <v>2978956000.0</v>
       </c>
       <c r="H9">
         <v>2426781000.0</v>
       </c>
       <c r="I9">
         <v>2360895000.0</v>
       </c>
       <c r="J9">
         <v>2241097000.0</v>
       </c>
       <c r="K9">
         <v>2127520000.0</v>
       </c>
       <c r="L9">
         <v>1991034000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>774211000.0</v>
       </c>
       <c r="C10">
         <v>720847000.0</v>
       </c>
       <c r="D10">
         <v>735892000.0</v>
       </c>
       <c r="E10">
         <v>690524000.0</v>
       </c>
       <c r="F10">
         <v>557879000.0</v>
       </c>
       <c r="G10">
         <v>558007000.0</v>
       </c>
       <c r="H10">
         <v>243969000.0</v>
       </c>
       <c r="I10">
         <v>138918000.0</v>
       </c>
       <c r="J10">
         <v>23548000.0</v>
       </c>
       <c r="K10">
         <v>72668000.0</v>
       </c>
       <c r="L10">
         <v>36703000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>195834000.0</v>
       </c>
       <c r="C11">
         <v>186430000.0</v>
       </c>
       <c r="D11">
         <v>212240000.0</v>
       </c>
       <c r="E11">
         <v>176262000.0</v>
       </c>
       <c r="F11">
         <v>131119000.0</v>
       </c>
       <c r="G11">
         <v>136825000.0</v>
       </c>
       <c r="H11">
         <v>56212000.0</v>
       </c>
       <c r="I11">
         <v>11826000.0</v>
       </c>
       <c r="J11">
         <v>-28427000.0</v>
       </c>
       <c r="K11">
         <v>27968000.0</v>
       </c>
       <c r="L11">
         <v>12049000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>42393000.0</v>
       </c>
       <c r="C12">
         <v>50489000.0</v>
       </c>
       <c r="D12">
         <v>62697000.0</v>
       </c>
       <c r="E12">
         <v>47462000.0</v>
       </c>
       <c r="F12">
         <v>59444000.0</v>
       </c>
       <c r="G12">
         <v>84385000.0</v>
       </c>
       <c r="H12">
         <v>104410000.0</v>
       </c>
       <c r="I12">
         <v>164535000.0</v>
       </c>
       <c r="J12">
         <v>175663000.0</v>
       </c>
       <c r="K12">
         <v>143460000.0</v>
       </c>
       <c r="L12">
         <v>147836000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>173000.0</v>
       </c>
       <c r="C13">
         <v>164000.0</v>
       </c>
       <c r="D13">
         <v>895000.0</v>
       </c>
       <c r="E13">
         <v>47462000.0</v>
       </c>
       <c r="F13">
         <v>59444000.0</v>
       </c>
       <c r="G13">
         <v>84385000.0</v>
       </c>
       <c r="H13">
         <v>108230000.0</v>
       </c>
       <c r="I13">
         <v>164535000.0</v>
       </c>
       <c r="J13">
         <v>196724000.0</v>
       </c>
       <c r="K13">
         <v>143351000.0</v>
       </c>
       <c r="L13">
         <v>150093000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>578377000.0</v>
       </c>
       <c r="C15">
         <v>534417000.0</v>
       </c>
       <c r="D15">
         <v>523741000.0</v>
       </c>
       <c r="E15">
         <v>513177000.0</v>
       </c>
       <c r="F15">
         <v>426652000.0</v>
       </c>
       <c r="G15">
         <v>421030000.0</v>
       </c>
       <c r="H15">
         <v>187176000.0</v>
       </c>
       <c r="I15">
         <v>127261000.0</v>
       </c>
       <c r="J15">
         <v>50301000.0</v>
       </c>
       <c r="K15">
         <v>44224000.0</v>
       </c>
       <c r="L15">
         <v>24104000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16">
         <v>578377000.0</v>
       </c>
       <c r="C16">
         <v>534417000.0</v>
       </c>
       <c r="D16">
         <v>523741000.0</v>
       </c>
       <c r="E16">
         <v>513177000.0</v>
       </c>
       <c r="F16">
         <v>426652000.0</v>
       </c>
       <c r="G16">
         <v>421030000.0</v>
       </c>
       <c r="H16">
         <v>187176000.0</v>
       </c>
       <c r="I16">
         <v>127261000.0</v>
       </c>
       <c r="J16">
         <v>50301000.0</v>
       </c>
       <c r="K16">
         <v>44224000.0</v>
       </c>
       <c r="L16">
         <v>24104000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>578377000.0</v>
       </c>
       <c r="C17">
         <v>534417000.0</v>
       </c>
       <c r="D17">
         <v>523652000.0</v>
       </c>
       <c r="E17">
         <v>514262000.0</v>
       </c>
       <c r="F17">
         <v>426760000.0</v>
       </c>
       <c r="G17">
         <v>421182000.0</v>
       </c>
       <c r="H17">
         <v>187757000.0</v>
       </c>
       <c r="I17">
         <v>127092000.0</v>
       </c>
       <c r="J17">
         <v>51975000.0</v>
       </c>
       <c r="K17">
         <v>44700000.0</v>
       </c>
       <c r="L17">
         <v>24654000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-42393000.0</v>
       </c>
       <c r="C18">
         <v>-50489000.0</v>
       </c>
       <c r="D18">
         <v>-63366000.0</v>
       </c>
       <c r="E18">
         <v>-44371000.0</v>
       </c>
       <c r="F18">
         <v>-59444000.0</v>
       </c>
       <c r="G18">
         <v>-84385000.0</v>
       </c>
       <c r="H18">
         <v>-104410000.0</v>
       </c>
       <c r="I18">
         <v>-164535000.0</v>
       </c>
       <c r="J18">
         <v>-196724000.0</v>
       </c>
       <c r="K18">
         <v>-143351000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>24933000.0</v>
       </c>
       <c r="F20">
         <v>14902000.0</v>
       </c>
       <c r="G20">
         <v>9809000.0</v>
       </c>
       <c r="H20">
         <v>15152000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>846045000.0</v>
       </c>
       <c r="C21">
         <v>772206000.0</v>
       </c>
       <c r="D21">
         <v>800419000.0</v>
       </c>
       <c r="E21">
         <v>737986000.0</v>
       </c>
       <c r="F21">
         <v>617323000.0</v>
       </c>
       <c r="G21">
         <v>642392000.0</v>
       </c>
       <c r="H21">
         <v>352199000.0</v>
       </c>
       <c r="I21">
         <v>303453000.0</v>
       </c>
       <c r="J21">
         <v>220272000.0</v>
       </c>
       <c r="K21">
         <v>216019000.0</v>
       </c>
       <c r="L21">
         <v>186796000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>20611229000.0</v>
       </c>
       <c r="C23">
         <v>19729598000.0</v>
       </c>
       <c r="D23">
         <v>19168270000.0</v>
       </c>
       <c r="E23">
         <v>18577179000.0</v>
       </c>
       <c r="F23">
         <v>16049979000.0</v>
       </c>
       <c r="G23">
         <v>14787625000.0</v>
       </c>
       <c r="H23">
         <v>12838508000.0</v>
       </c>
       <c r="I23">
         <v>12703894000.0</v>
       </c>
       <c r="J23">
         <v>12534317000.0</v>
       </c>
       <c r="K23">
         <v>12134518000.0</v>
       </c>
       <c r="L23">
         <v>12280757000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>288594000.0</v>
       </c>
       <c r="C25">
         <v>262068000.0</v>
       </c>
       <c r="D25">
         <v>227696000.0</v>
       </c>
       <c r="E25">
         <v>200934000.0</v>
       </c>
       <c r="F25">
         <v>180548000.0</v>
       </c>
       <c r="G25">
         <v>167454000.0</v>
       </c>
       <c r="H25">
         <v>157000000.0</v>
       </c>
       <c r="I25">
         <v>162223000.0</v>
       </c>
       <c r="J25">
         <v>164061000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>126600000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>2059430000.0</v>
       </c>
       <c r="I27">
         <v>2051324000.0</v>
       </c>
       <c r="J27">
         <v>2017821000.0</v>
       </c>
       <c r="K27">
         <v>1908752000.0</v>
       </c>
       <c r="L27">
         <v>1797780000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>3153577000.0</v>
       </c>
       <c r="C28">
         <v>2857193000.0</v>
       </c>
       <c r="D28">
         <v>2822513000.0</v>
       </c>
       <c r="E28">
         <v>2668569000.0</v>
       </c>
       <c r="F28">
         <v>2461367000.0</v>
       </c>
       <c r="G28">
         <v>2326755000.0</v>
       </c>
       <c r="H28">
         <v>15152000.0</v>
       </c>
       <c r="I28">
         <v>6118000.0</v>
       </c>
       <c r="J28">
         <v>3004000.0</v>
       </c>
       <c r="K28">
         <v>2749000.0</v>
       </c>
       <c r="L28">
         <v>6458000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>195834000.0</v>
       </c>
       <c r="C29">
         <v>186430000.0</v>
       </c>
       <c r="D29">
         <v>212240000.0</v>
       </c>
       <c r="E29">
         <v>176262000.0</v>
       </c>
       <c r="F29">
         <v>131119000.0</v>
       </c>
       <c r="G29">
         <v>136825000.0</v>
       </c>
       <c r="H29">
         <v>56212000.0</v>
       </c>
       <c r="I29">
         <v>14226000.0</v>
       </c>
       <c r="J29">
         <v>3673000.0</v>
       </c>
       <c r="K29">
         <v>27968000.0</v>
       </c>
       <c r="L29">
         <v>12049000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>3153577000.0</v>
       </c>
       <c r="C30">
         <v>2992220000.0</v>
       </c>
       <c r="D30">
         <v>2842141000.0</v>
       </c>
       <c r="E30">
         <v>2693502000.0</v>
       </c>
       <c r="F30">
         <v>2461367000.0</v>
       </c>
       <c r="G30">
         <v>2336564000.0</v>
       </c>
       <c r="H30">
         <v>2074582000.0</v>
       </c>
       <c r="I30">
         <v>2057442000.0</v>
       </c>
       <c r="J30">
         <v>2020825000.0</v>
       </c>
       <c r="K30">
         <v>1911501000.0</v>
       </c>
       <c r="L30">
         <v>1804238000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>-71834000.0</v>
       </c>
       <c r="C31">
         <v>-51359000.0</v>
       </c>
       <c r="D31">
         <v>-64527000.0</v>
       </c>
       <c r="E31">
         <v>-47462000.0</v>
       </c>
       <c r="F31">
         <v>-59444000.0</v>
       </c>
       <c r="G31">
         <v>-84385000.0</v>
       </c>
       <c r="H31">
         <v>-108230000.0</v>
       </c>
       <c r="I31">
         <v>-164535000.0</v>
       </c>
       <c r="J31">
         <v>-196724000.0</v>
       </c>
       <c r="K31">
         <v>-143351000.0</v>
       </c>
       <c r="L31">
         <v>-150093000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>21457274000.0</v>
       </c>
       <c r="C32">
         <v>20501804000.0</v>
       </c>
       <c r="D32">
         <v>19968689000.0</v>
       </c>
       <c r="E32">
         <v>19315165000.0</v>
       </c>
       <c r="F32">
         <v>16667302000.0</v>
       </c>
       <c r="G32">
         <v>15430017000.0</v>
       </c>
       <c r="H32">
         <v>13190707000.0</v>
       </c>
       <c r="I32">
         <v>13007347000.0</v>
       </c>
@@ -9808,3468 +9945,3540 @@
       <c r="L32">
         <v>12467553000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>5116580000.0</v>
+      </c>
+      <c r="C2">
         <v>4633599000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4565777000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4333826000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4374065000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4183984000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4329542000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4123888000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4248819000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4035129000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4394009000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4022243000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4066727000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3843150000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4026414000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3908219000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4243769000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3705838000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3560621000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3472869000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3413625000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3141497000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3204019000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2988397000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3197752000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3060893000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2850106000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2611758000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2733085000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2568977000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2787937000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2629575000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2718602000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2510338000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2934702000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2523297000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2614187000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2441306000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2681700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2456200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2596300000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2488900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>78883000.0</v>
+      </c>
+      <c r="C3">
         <v>76452000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>74678000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>72318000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>71933000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>69665000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>67830000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>65679000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>65137000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>63422000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>61275000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>57406000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54825000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>54190000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>51675000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>52166000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>49984000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>47109000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44883000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>45830000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>45448000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>44386000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>43123000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>42160000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>41332000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>40839000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>40080000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>39249000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>39001000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>38670000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>39789000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>39936000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>41076000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>41422000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>40657000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>41116000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>41237000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>41051000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-70900000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-71200000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-71900000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-73300000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>381000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="R4">
         <v>-7000.0</v>
       </c>
       <c r="S4">
         <v>-7000.0</v>
       </c>
       <c r="T4">
+        <v>-7000.0</v>
+      </c>
+      <c r="U4">
         <v>-85000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="W4">
         <v>-7000.0</v>
       </c>
       <c r="X4">
+        <v>-7000.0</v>
+      </c>
+      <c r="Y4">
         <v>-87000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-50000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-8000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-420000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-104000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>230000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-287000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>594000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-137000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-124000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-164000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1576000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-209000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>218000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-107000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>258793000.0</v>
+      </c>
+      <c r="C5">
         <v>207913000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>178078000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>226186000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>216530000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>203645000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>176583000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>229383000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>203675000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>160755000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>211930000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>199375000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>200269000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>186770000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>187983000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>191968000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>202910000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>150317000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>157392000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>170156000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>163784000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>126254000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>142300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>181835000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>161664000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>143093000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>79398000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>98204000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>98045000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>69986000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>109186000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>83385000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>18600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>63555000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>91720000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>80992000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>73380000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-50942000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>62900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>53100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>71800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>28200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>337676000.0</v>
+      </c>
+      <c r="C6">
         <v>284365000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>252756000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>298504000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>288463000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>273310000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>244413000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>295062000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>268812000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>224177000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>273205000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>256781000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>255094000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>240960000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>239658000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>244134000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>252894000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>197426000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>202275000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>215986000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>209232000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>170640000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>185423000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>223995000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>202996000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>183932000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>119478000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>137453000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>137046000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>108656000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>148975000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>123321000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>59676000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>104977000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>132377000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>122108000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>114617000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-9891000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-18100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-45100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>0.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>89000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>381000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="R8">
         <v>-7000.0</v>
       </c>
       <c r="S8">
         <v>-7000.0</v>
       </c>
       <c r="T8">
+        <v>-7000.0</v>
+      </c>
+      <c r="U8">
         <v>-85000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="W8">
         <v>-7000.0</v>
       </c>
       <c r="X8">
+        <v>-7000.0</v>
+      </c>
+      <c r="Y8">
         <v>-87000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-50000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-8000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-420000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-104000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>230000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-287000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>594000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>2263000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-124000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-      <c r="AM8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>1109999000.0</v>
+      </c>
+      <c r="C9">
         <v>1027901000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1009611000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1014337000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1006175000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>969499000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>948984000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>975476000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>956576000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>883390000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>963275000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>902480000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>896813000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>879992000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>903181000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>877100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>860047000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>790597000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>797217000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>791218000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>763530000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>726725000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>742594000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>743272000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>756378000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>736712000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>622219000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>617646000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>612757000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>574159000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>628945000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>592088000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>588503000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>551359000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>621287000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>560948000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>553340000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>505522000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>548100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>530000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>545200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>504200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>239274000.0</v>
+      </c>
+      <c r="C10">
         <v>195546000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>167486000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>215877000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>206137000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>192546000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>166333000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>216790000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>190920000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>146804000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>198446000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>181371000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>183995000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>172080000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>176497000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>179518000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>192036000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>142476000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>145252000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>158302000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>147356000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>106969000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>128774000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>164473000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>142854000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>121906000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>55888000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>73230000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>71958000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42893000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>83134000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>57298000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-20881000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19367000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>46222000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38219000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>30961000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-91854000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>36000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-8400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>65407000.0</v>
+      </c>
+      <c r="C11">
         <v>52820000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>41632000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>63827000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>55432000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>42778000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>43671000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>61042000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>45932000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>35785000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>52574000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>50904000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>52670000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>56092000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>47097000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>48124000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>51022000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30019000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>37677000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>31700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>36359000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>25383000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>32885000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>41590000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>36186000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>26164000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13705000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>18034000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17665000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6808000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>19421000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2730000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-15391000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5066000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-21852000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15346000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11146000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-33067000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10800000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>14100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-3300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>13083000.0</v>
+      </c>
+      <c r="C12">
         <v>12367000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10592000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10309000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10393000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11099000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11190000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12593000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12755000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13951000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15559000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18004000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16274000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14690000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13727000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12450000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10874000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7841000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12683000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11854000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16428000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19285000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14088000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17991000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19458000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21844000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>24168000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25670000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>26783000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>27789000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26748000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>33029000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>59555000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>44188000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>46513000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>43723000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>42419000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>41960000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>35400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>35500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>35880000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>10592000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10309000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10393000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11099000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12060000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12593000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>16274000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>14690000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16296000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12450000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10874000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7841000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11877000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11854000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16428000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18299000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15918000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>22611000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18939000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21305000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>25956000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>27702000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>26783000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>173867000.0</v>
+      </c>
+      <c r="C15">
         <v>142726000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>125854000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>152050000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>150705000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>149768000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>122662000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>155748000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>144988000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>111019000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>145872000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>130467000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>131325000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>116077000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>129781000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>129942000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>141007000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>112450000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>107568000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>126517000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>110988000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>81579000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>95882000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>122796000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>106618000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>95734000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>41763000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>55092000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>54523000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35798000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>64307000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>54431000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5614000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14137000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>66708000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>22775000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>19712000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-58894000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>11100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-5200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>125854000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>152050000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>150705000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>149768000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>122662000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>155748000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>130467000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>131325000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>116077000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>129781000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>129942000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>141007000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>112450000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>107568000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>126517000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>110988000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>81579000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>95882000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>122796000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>106618000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>95734000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>41763000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>55092000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54523000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35798000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>64307000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>54431000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-5614000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14137000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>68074000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22873000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19815000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-58894000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>173867000.0</v>
+      </c>
+      <c r="C17">
         <v>142726000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>125854000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>152050000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>150705000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>149768000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>122662000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>155748000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>144988000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>111019000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>145872000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>130467000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>131325000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>115988000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>129397000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>131394000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>141014000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>112457000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>107575000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>126602000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>110997000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>81586000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>95889000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>122883000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>106668000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>95742000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>42183000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>55196000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>54293000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>36085000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>63713000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>54568000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5490000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>14301000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>29102000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-114516000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>196176000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-58787000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-13083000.0</v>
+      </c>
+      <c r="C18">
         <v>-12367000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10592000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10309000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10393000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11099000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11190000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12593000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12755000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13951000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14398000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18004000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16274000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14690000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13205000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12450000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10874000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7841000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11877000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11854000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16428000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19285000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15918000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-17991000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19458000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-21844000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-24168000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-25670000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-26783000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-27789000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1584000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3894000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3426000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>10706000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5901000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4900000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>3071000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1633000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>561000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>1969000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2601000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>258793000.0</v>
+      </c>
+      <c r="C21">
         <v>221891000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>191423000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>218351000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>219817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>203645000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>178393000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>229383000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>203675000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>160755000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>214005000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>199375000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>200269000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>186770000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>192793000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>191968000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>202910000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>150317000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>157129000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>170156000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>163784000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>126254000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>144692000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>190355000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>163595000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>143750000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>81844000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>100932000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>98741000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>70682000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>109882000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>90327000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>38674000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>64570000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>92735000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>80540000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>74781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-27784000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>62900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>53100000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>71800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>28200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>5967786000.0</v>
+      </c>
+      <c r="C23">
         <v>5439609000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5383965000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5129812000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5160423000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4949838000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5100133000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4869981000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5001720000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4757764000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5143279000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4725348000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4763271000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4536372000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4736802000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4593351000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4900906000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4346118000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4200709000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4093931000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4013371000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3741968000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3801921000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3541314000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3790535000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3653855000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3390481000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3128472000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3247101000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3072454000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3307000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3131336000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3268431000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2997127000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3463254000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3003705000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3092746000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2974612000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3166900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2933100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3069600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2964800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>78883000.0</v>
+      </c>
+      <c r="C25">
         <v>76452000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>74678000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>72318000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>71933000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>69665000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>67830000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>65679000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>65137000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>63422000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>61275000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>57406000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>54825000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>54190000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>51675000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>52166000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>49984000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>47109000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>44884000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>45830000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>45448000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44386000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>43123000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>42160000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>41332000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>40839000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40080000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>39249000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>39001000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>38670000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>39789000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>39936000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>41076000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>41422000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>40657000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41116000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>41237000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>41051000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>1144779000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>590814000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>590361000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>535950000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>510410000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>511889000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>501181000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>517010000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>499554000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>549188000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>485572000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>527704000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>480285000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>477333000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>532499000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO27">
         <v>0.0</v>
       </c>
       <c r="AP27">
+        <v>0.0</v>
+      </c>
+      <c r="AQ27">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:42">
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>851206000.0</v>
+      </c>
+      <c r="C28">
         <v>806010000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>818188000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>788151000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>786358000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>760880000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>758209000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>733580000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>750323000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>721771000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>741121000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>697104000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>694960000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>689328000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>710388000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>685132000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>651236000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>635380000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>640088000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>621062000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>598113000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>599910000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1738052000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>552307000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>592783000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2601000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4425000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6304000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2127000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2296000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2053000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2207000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>641000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1217000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>848000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>123000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1226000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>807000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>485300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>476900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>473300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>476000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>65407000.0</v>
+      </c>
+      <c r="C29">
         <v>52820000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41632000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55992000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55432000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>42778000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43671000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>61042000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45932000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35785000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>52574000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>50904000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>52670000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>56092000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>47097000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>48124000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>51022000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30019000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37677000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36359000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25383000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32885000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41590000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>36186000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26164000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13705000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18034000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>17665000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6808000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>19421000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5130000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-15391000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5066000.0</v>
       </c>
-      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>851206000.0</v>
+      </c>
+      <c r="C30">
         <v>806010000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>818188000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>795986000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>786358000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>765854000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>770591000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>746093000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>752901000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>722635000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>749270000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>703105000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>696544000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>693222000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>710388000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>685132000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>657137000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>640280000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>640088000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>621062000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>599746000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>600471000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>597902000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>552917000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>592783000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>592962000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>540375000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>516714000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>514016000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>503477000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>519063000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>501761000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>549829000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>486789000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>528552000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>480408000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>478559000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>533306000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>485200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>476900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>473300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>475900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-19519000.0</v>
+      </c>
+      <c r="C31">
         <v>-26345000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-23937000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2474000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13680000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11099000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12060000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12593000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12755000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13951000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15559000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18004000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-16274000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14690000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16296000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12450000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10874000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7841000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11877000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11854000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16428000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-19285000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15918000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-25882000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-20741000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-21844000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-25956000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-27702000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-26783000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-27789000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-26748000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-33029000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-59555000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-45203000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-46513000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-42321000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-43820000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-64070000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-35400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-35531000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-35831000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-36600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>6226579000.0</v>
+      </c>
+      <c r="C32">
         <v>5661500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5575388000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5348163000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5380240000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5153483000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5278526000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5099364000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5205395000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4918519000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5357284000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4924723000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4963540000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4723142000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4929595000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4785319000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5103816000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4496435000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4357838000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4264087000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4177155000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3868222000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3946613000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3731669000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3954130000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3797605000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3472325000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3229404000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3345842000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3143136000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3416882000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3221663000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3307105000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3061697000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3555989000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3084245000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3167527000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2946828000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3229800000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2986200000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3141500000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2993100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -13312,1009 +13521,1009 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>28272000.0</v>
       </c>
       <c r="C2">
         <v>36049000.0</v>
       </c>
       <c r="D2">
         <v>33915000.0</v>
       </c>
       <c r="E2">
         <v>45436000.0</v>
       </c>
       <c r="F2">
         <v>43518000.0</v>
       </c>
       <c r="G2">
         <v>30204000.0</v>
       </c>
       <c r="H2">
         <v>27146000.0</v>
       </c>
       <c r="I2">
         <v>34954000.0</v>
       </c>
       <c r="J2">
         <v>31964000.0</v>
       </c>
       <c r="K2">
         <v>37410000.0</v>
       </c>
       <c r="L2">
         <v>36648000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>699053000</v>
       </c>
       <c r="C3">
         <v>587983000</v>
       </c>
       <c r="D3">
         <v>467075000</v>
       </c>
       <c r="E3">
         <v>370537000</v>
       </c>
       <c r="F3">
         <v>304511000</v>
       </c>
       <c r="G3">
         <v>218333000</v>
       </c>
       <c r="H3">
         <v>196901000</v>
       </c>
       <c r="I3">
         <v>145913000</v>
       </c>
       <c r="J3">
         <v>137466000</v>
       </c>
       <c r="K3">
         <v>114756000</v>
       </c>
       <c r="L3">
         <v>112363000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-11521000.0</v>
       </c>
       <c r="F4">
         <v>1918000.0</v>
       </c>
       <c r="G4">
         <v>13314000.0</v>
       </c>
       <c r="H4">
         <v>3058000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>811000.0</v>
       </c>
       <c r="F5">
         <v>-13597000.0</v>
       </c>
       <c r="G5">
         <v>-1101000.0</v>
       </c>
       <c r="H5">
         <v>26046000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>17973000.0</v>
       </c>
       <c r="C6">
         <v>-7777000.0</v>
       </c>
       <c r="D6">
         <v>2134000.0</v>
       </c>
       <c r="E6">
         <v>-11521000.0</v>
       </c>
       <c r="F6">
         <v>1918000.0</v>
       </c>
       <c r="G6">
         <v>13314000.0</v>
       </c>
       <c r="H6">
         <v>3058000.0</v>
       </c>
       <c r="I6">
         <v>-7808000.0</v>
       </c>
       <c r="J6">
         <v>2990000.0</v>
       </c>
       <c r="K6">
         <v>-5446000.0</v>
       </c>
       <c r="L6">
         <v>762000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
         <v>99846000.0</v>
       </c>
       <c r="C7">
         <v>30491000.0</v>
       </c>
       <c r="D7">
         <v>-78565000.0</v>
       </c>
       <c r="E7">
         <v>-376000.0</v>
       </c>
       <c r="F7">
         <v>157855000.0</v>
       </c>
       <c r="G7">
         <v>239281000.0</v>
       </c>
       <c r="H7">
         <v>-40748000.0</v>
       </c>
       <c r="I7">
         <v>55937000.0</v>
       </c>
       <c r="J7">
         <v>-2665000.0</v>
       </c>
       <c r="K7">
         <v>68656000.0</v>
       </c>
       <c r="L7">
         <v>-36290000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-60967000.0</v>
       </c>
       <c r="F8">
         <v>-1232000.0</v>
       </c>
       <c r="G8">
         <v>33634000.0</v>
       </c>
       <c r="H8">
         <v>-12053000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
         <v>24787000.0</v>
       </c>
       <c r="C9">
         <v>-51629000.0</v>
       </c>
       <c r="D9">
         <v>10764000.0</v>
       </c>
       <c r="E9">
         <v>-60967000.0</v>
       </c>
       <c r="F9">
         <v>-1232000.0</v>
       </c>
       <c r="G9">
         <v>33634000.0</v>
       </c>
       <c r="H9">
         <v>-12053000.0</v>
       </c>
       <c r="I9">
         <v>-3976000.0</v>
       </c>
       <c r="J9">
         <v>-24507000.0</v>
       </c>
       <c r="K9">
         <v>26533000.0</v>
       </c>
       <c r="L9">
         <v>-2253000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
         <v>-46483000.0</v>
       </c>
       <c r="C10">
         <v>-54166000.0</v>
       </c>
       <c r="D10">
         <v>-76271000.0</v>
       </c>
       <c r="E10">
         <v>-47544000.0</v>
       </c>
       <c r="F10">
         <v>-37240000.0</v>
       </c>
       <c r="G10">
         <v>-124193000.0</v>
       </c>
       <c r="H10">
         <v>-29196000.0</v>
       </c>
       <c r="I10">
         <v>-33168000.0</v>
       </c>
       <c r="J10">
         <v>12706000.0</v>
       </c>
       <c r="K10">
         <v>30010000.0</v>
       </c>
       <c r="L10">
         <v>-23660000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>110580000.0</v>
       </c>
       <c r="F11">
         <v>124709000.0</v>
       </c>
       <c r="G11">
         <v>201663000.0</v>
       </c>
       <c r="H11">
         <v>-30468000.0</v>
       </c>
       <c r="I11">
         <v>64932000.0</v>
       </c>
       <c r="J11">
         <v>36081000.0</v>
       </c>
       <c r="K11">
         <v>-29277000.0</v>
       </c>
       <c r="L11">
         <v>12454000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>68409000.0</v>
       </c>
       <c r="F12">
         <v>63213000.0</v>
       </c>
       <c r="G12">
         <v>36419000.0</v>
       </c>
       <c r="H12">
         <v>46543000.0</v>
       </c>
       <c r="I12">
         <v>75289000.0</v>
       </c>
       <c r="J12">
         <v>-12841000.0</v>
       </c>
       <c r="K12">
         <v>-10868000.0</v>
       </c>
       <c r="L12">
         <v>-22784000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>25221000.0</v>
       </c>
       <c r="F13">
         <v>71618000.0</v>
       </c>
       <c r="G13">
         <v>128177000.0</v>
       </c>
       <c r="H13">
         <v>30969000.0</v>
       </c>
       <c r="I13">
         <v>27986000.0</v>
       </c>
       <c r="J13">
         <v>-24179000.0</v>
       </c>
       <c r="K13">
         <v>35047000.0</v>
       </c>
       <c r="L13">
         <v>-9710000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>288594000.0</v>
       </c>
       <c r="C14">
         <v>262068000.0</v>
       </c>
       <c r="D14">
         <v>227696000.0</v>
       </c>
       <c r="E14">
         <v>200934000.0</v>
       </c>
       <c r="F14">
         <v>180548000.0</v>
       </c>
       <c r="G14">
         <v>167454000.0</v>
       </c>
       <c r="H14">
         <v>157000000.0</v>
       </c>
       <c r="I14">
         <v>162223000.0</v>
       </c>
       <c r="J14">
         <v>164061000.0</v>
       </c>
       <c r="K14">
         <v>178325000.0</v>
       </c>
       <c r="L14">
         <v>177483000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>25000.0</v>
       </c>
       <c r="D15">
         <v>25000.0</v>
       </c>
       <c r="E15">
         <v>25000.0</v>
       </c>
       <c r="F15">
         <v>25000.0</v>
       </c>
       <c r="G15">
         <v>25000.0</v>
       </c>
       <c r="H15">
         <v>25000.0</v>
       </c>
       <c r="I15">
         <v>25000.0</v>
       </c>
       <c r="J15">
         <v>735518000.0</v>
       </c>
       <c r="K15">
         <v>25000.0</v>
       </c>
       <c r="L15">
         <v>25000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>46245000.0</v>
       </c>
       <c r="C16">
         <v>28272000.0</v>
       </c>
       <c r="D16">
         <v>36049000.0</v>
       </c>
       <c r="E16">
         <v>33915000.0</v>
       </c>
       <c r="F16">
         <v>45436000.0</v>
       </c>
       <c r="G16">
         <v>43518000.0</v>
       </c>
       <c r="H16">
         <v>30204000.0</v>
       </c>
       <c r="I16">
         <v>27146000.0</v>
       </c>
       <c r="J16">
         <v>34954000.0</v>
       </c>
       <c r="K16">
         <v>31964000.0</v>
       </c>
       <c r="L16">
         <v>37410000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
         <v>331003000.0</v>
       </c>
       <c r="C18">
         <v>312889000.0</v>
       </c>
       <c r="D18">
         <v>251808000.0</v>
       </c>
       <c r="E18">
         <v>417628000.0</v>
       </c>
       <c r="F18">
         <v>527144000.0</v>
       </c>
       <c r="G18">
         <v>650213000.0</v>
       </c>
       <c r="H18">
         <v>158242000.0</v>
       </c>
       <c r="I18">
         <v>281190000.0</v>
       </c>
       <c r="J18">
         <v>72619000.0</v>
       </c>
       <c r="K18">
         <v>182672000.0</v>
       </c>
       <c r="L18">
         <v>46998000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-589566000.0</v>
       </c>
       <c r="D19">
         <v>-454765000.0</v>
       </c>
       <c r="E19">
         <v>-747058000.0</v>
       </c>
       <c r="F19">
         <v>-304511000.0</v>
       </c>
       <c r="G19">
         <v>-192440000.0</v>
       </c>
       <c r="H19">
         <v>-175295000.0</v>
       </c>
       <c r="I19">
         <v>-145913000.0</v>
       </c>
       <c r="J19">
         <v>-137466000.0</v>
       </c>
       <c r="K19">
         <v>-114756000.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>690970000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
         <v>-27230000.0</v>
       </c>
       <c r="C21">
         <v>-116660000.0</v>
       </c>
       <c r="D21">
         <v>-109360000.0</v>
       </c>
       <c r="E21">
         <v>97172000.0</v>
       </c>
       <c r="F21">
         <v>-352308000.0</v>
       </c>
       <c r="G21">
         <v>-577225000.0</v>
       </c>
       <c r="H21">
         <v>-122239000.0</v>
       </c>
       <c r="I21">
         <v>-940491000.0</v>
       </c>
       <c r="J21">
         <v>694450000.0</v>
       </c>
       <c r="K21">
         <v>-186696000.0</v>
       </c>
       <c r="L21">
         <v>-47313000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>578377000.0</v>
       </c>
       <c r="C22">
         <v>534417000.0</v>
       </c>
       <c r="D22">
         <v>523741000.0</v>
       </c>
       <c r="E22">
         <v>513177000.0</v>
       </c>
       <c r="F22">
         <v>426652000.0</v>
       </c>
       <c r="G22">
         <v>421030000.0</v>
       </c>
       <c r="H22">
         <v>187176000.0</v>
       </c>
       <c r="I22">
         <v>127261000.0</v>
       </c>
       <c r="J22">
         <v>50301000.0</v>
       </c>
       <c r="K22">
         <v>44224000.0</v>
       </c>
       <c r="L22">
         <v>24104000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>-736000.0</v>
       </c>
       <c r="C23">
         <v>17234000.0</v>
       </c>
       <c r="D23">
         <v>2581000.0</v>
       </c>
       <c r="E23">
         <v>1487340000.0</v>
       </c>
       <c r="F23">
         <v>29115000.0</v>
       </c>
       <c r="G23">
         <v>-984000.0</v>
       </c>
       <c r="H23">
         <v>-633000.0</v>
       </c>
       <c r="I23">
         <v>-20343000.0</v>
       </c>
       <c r="J23">
         <v>-26592000.0</v>
       </c>
       <c r="K23">
         <v>30000.0</v>
       </c>
       <c r="L23">
         <v>2052000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
         <v>-3291000.0</v>
       </c>
       <c r="C24">
         <v>-1583000.0</v>
       </c>
       <c r="D24">
         <v>12310000.0</v>
       </c>
       <c r="E24">
         <v>-349255000.0</v>
       </c>
       <c r="F24">
         <v>19080000.0</v>
       </c>
       <c r="G24">
         <v>25893000.0</v>
       </c>
       <c r="H24">
         <v>21606000.0</v>
       </c>
       <c r="I24">
         <v>21606000.0</v>
       </c>
       <c r="J24">
         <v>21606000.0</v>
       </c>
       <c r="K24">
         <v>21606000.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>8200000.0</v>
       </c>
       <c r="C25">
         <v>44591000.0</v>
       </c>
       <c r="D25">
         <v>-18582000.0</v>
       </c>
       <c r="E25">
         <v>33751000.0</v>
       </c>
       <c r="F25">
         <v>13270000.0</v>
       </c>
       <c r="G25">
         <v>17828000.0</v>
       </c>
       <c r="H25">
         <v>22673000.0</v>
       </c>
       <c r="I25">
         <v>36482000.0</v>
       </c>
       <c r="J25">
         <v>22143000.0</v>
       </c>
       <c r="K25">
         <v>17925000.0</v>
       </c>
       <c r="L25">
         <v>13227000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>-286787000.0</v>
       </c>
       <c r="C26">
         <v>-219632000.0</v>
       </c>
       <c r="D26">
         <v>-155180000.0</v>
       </c>
       <c r="E26">
         <v>-172288000.0</v>
       </c>
       <c r="F26">
         <v>-194316000.0</v>
       </c>
       <c r="G26">
         <v>-106203000.0</v>
       </c>
       <c r="H26">
         <v>-67305000.0</v>
       </c>
       <c r="I26">
         <v>-19109000.0</v>
       </c>
       <c r="J26">
         <v>-1969000.0</v>
       </c>
       <c r="K26">
         <v>-1427000.0</v>
       </c>
       <c r="L26">
         <v>-950000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
         <v>47200000.0</v>
       </c>
       <c r="C27">
         <v>47798000.0</v>
       </c>
       <c r="D27">
         <v>39021000.0</v>
       </c>
       <c r="E27">
         <v>42617000.0</v>
       </c>
       <c r="F27">
         <v>53837000.0</v>
       </c>
       <c r="G27">
         <v>32150000.0</v>
       </c>
       <c r="H27">
         <v>18796000.0</v>
       </c>
       <c r="I27">
         <v>57677000.0</v>
       </c>
       <c r="J27">
         <v>9102000.0</v>
       </c>
       <c r="K27">
         <v>11828000.0</v>
       </c>
       <c r="L27">
         <v>2265000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>-309739000.0</v>
       </c>
       <c r="C28">
         <v>-319083000.0</v>
       </c>
       <c r="D28">
         <v>-261984000.0</v>
       </c>
       <c r="E28">
         <v>-52628000.0</v>
       </c>
       <c r="F28">
         <v>-525226000.0</v>
       </c>
       <c r="G28">
         <v>-662792000.0</v>
       </c>
       <c r="H28">
         <v>-176790000.0</v>
       </c>
       <c r="I28">
         <v>-288998000.0</v>
       </c>
       <c r="J28">
         <v>-69629000.0</v>
       </c>
       <c r="K28">
         <v>-188118000.0</v>
       </c>
       <c r="L28">
         <v>-46236000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>1030056000.0</v>
       </c>
       <c r="C29">
         <v>900872000.0</v>
       </c>
       <c r="D29">
         <v>718883000.0</v>
       </c>
       <c r="E29">
         <v>788165000.0</v>
       </c>
       <c r="F29">
         <v>831655000.0</v>
       </c>
       <c r="G29">
         <v>868546000.0</v>
       </c>
       <c r="H29">
         <v>355143000.0</v>
       </c>
       <c r="I29">
         <v>427103000.0</v>
       </c>
       <c r="J29">
         <v>210085000.0</v>
       </c>
       <c r="K29">
         <v>297428000.0</v>
       </c>
       <c r="L29">
         <v>159361000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-702344000.0</v>
       </c>
       <c r="C30">
         <v>-589566000.0</v>
       </c>
       <c r="D30">
         <v>-454765000.0</v>
       </c>
       <c r="E30">
         <v>-747058000.0</v>
       </c>
       <c r="F30">
         <v>-304511000.0</v>
       </c>
       <c r="G30">
         <v>-192440000.0</v>
       </c>
       <c r="H30">
         <v>-175295000.0</v>
       </c>
       <c r="I30">
         <v>-145913000.0</v>
       </c>
@@ -14327,3182 +14536,3252 @@
       <c r="L30">
         <v>-112363000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>27826000.0</v>
+      </c>
+      <c r="C2">
         <v>46245000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47273000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39484000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28272000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33873000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38058000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35094000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36049000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33551000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26210000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23387000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33915000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34644000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>163681000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37952000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>45436000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>42414000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62954000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>43518000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46116000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>168811000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>132915000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30204000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29968000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29092000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29877000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27146000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>31502000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31305000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30471000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34954000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>31745000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32817000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31964000.0</v>
       </c>
       <c r="AM2">
         <v>31964000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:39">
+      <c r="AN2">
+        <v>31964000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>177335000</v>
+      </c>
+      <c r="C3">
         <v>182004000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>198105000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>191888000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>162573000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>140497000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>160430000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>187933000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>133879000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>105741000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>119124000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>121401000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>116168000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>92084000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>87321000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>102774000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>101001000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>90533000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>101093000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>74690000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>70668000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>58060000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>65533000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>69838000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>47750000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35212000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>52473000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>56130000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>51764000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36534000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>42573000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>27674000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33521000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>42145000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>51344000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>39869000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>21820000</v>
-      </c>
-[...1 lines deleted...]
-        <v>24433000</v>
       </c>
       <c r="AM3">
         <v>24433000</v>
       </c>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3">
+        <v>24433000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>2823000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-10528000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-729000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-129037000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>125729000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-7484000.0</v>
       </c>
-      <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>42277000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-20540000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>19436000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>35896000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>102711000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1172000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-20949000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6503000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4931000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2218000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2979000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-15848000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-878000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-1612000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1589000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>2156000.0</v>
+      </c>
+      <c r="C6">
         <v>-18419000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1126000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2154000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7789000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11212000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5601000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4185000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2964000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-955000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2498000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7341000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2823000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10528000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-729000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-129037000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>125729000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7484000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-39255000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42277000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-20540000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19436000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2598000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-122695000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>35896000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>102711000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>236000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>876000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-785000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2731000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4356000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>197000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>834000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4483000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3209000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1072000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-382000.0</v>
       </c>
       <c r="AM6">
         <v>-382000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6">
+        <v>-382000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>138408000.0</v>
+      </c>
+      <c r="C7">
         <v>-65315000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>153781000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-57277000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3701000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7043000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38621000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-23077000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1739000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13208000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>68768000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-28727000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-43445000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-75161000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1448000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23110000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>189058000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-161389000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-86479000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1364000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>149785000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>93185000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-74690000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-112361000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>103941000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>322391000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>37433000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-100575000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>61883000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-39489000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>94550000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-63207000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>20167000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4427000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>11188000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-11916000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>59647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61584000.0</v>
       </c>
       <c r="AM7">
         <v>-61584000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>-61584000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>17926000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>21871000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>12195000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-43557000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>6849000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-36454000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-31180000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>28856000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-25272000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>23289000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>12469000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>11081000.0</v>
+      </c>
+      <c r="C9">
         <v>-51300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>43717000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-31173000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-27492000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39735000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10608000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-41021000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-23497000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3491000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4441000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-24592000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17926000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21871000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15682000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-43557000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6849000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-36454000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20364000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-25180000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28856000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-25272000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15694000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-17818000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23289000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12469000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-20370000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-23705000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18101000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13921000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-15209000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-14176000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3372000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>22037000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-10980000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-13715000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-9911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10099000.0</v>
       </c>
       <c r="AM9">
         <v>10099000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9">
+        <v>10099000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>51229000.0</v>
+      </c>
+      <c r="C10">
         <v>-112792000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>138334000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-173121000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>46348000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-58044000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>211023000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-265189000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12901000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-78488000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>207030000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-121344000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8502000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-153455000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>125817000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-127842000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>173644000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-219163000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12724000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-222104000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>86779000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>85361000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>58628000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-259049000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19663000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>56565000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>189670000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-244631000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>59024000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-33259000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>192804000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-240065000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>50189000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-36096000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>164424000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-152509000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22910000.0</v>
       </c>
       <c r="AM10">
         <v>-22910000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:39">
+      <c r="AN10">
+        <v>-22910000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>92469000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-51697000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>77372000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-146194000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>120448000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-23816000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>154319000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-122980000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>206037000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6586000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>35066000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-188029000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>171379000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>14305000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>204008000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-182979000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>177157000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-23542000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8496000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-162803000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>194163000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-20800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>58324000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>66845000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>128450000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>22506000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>17086000.0</v>
       </c>
-      <c r="AM11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>15640000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7332000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23702000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-4952000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16928000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17864000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>45306000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>31675000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-680000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3294000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28924000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1367000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14578000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10733000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9741000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13142000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11309000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13460000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8632000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-23831000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15192000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>80438000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3255000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-19863000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-7808000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10021000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1345000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>24740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2317000.0</v>
       </c>
       <c r="N13">
         <v>2317000.0</v>
       </c>
       <c r="O13">
+        <v>2317000.0</v>
+      </c>
+      <c r="P13">
         <v>25090000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27841000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>32381000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-60091000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2587000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>42611000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>27564000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1970000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>39017000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-6873000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>46684000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>49349000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>51112000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-9396000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8298000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-28645000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>35415000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1019000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>24060000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-44829000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-14294000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>10907000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10927000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-34674000.0</v>
       </c>
-      <c r="AM13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>78883000.0</v>
+      </c>
+      <c r="C14">
         <v>76452000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>74678000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72318000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71933000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>69665000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>67830000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>65679000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65137000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>63422000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>61275000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>57406000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>54825000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>54190000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>51675000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>52166000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49984000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>47109000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44884000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>45830000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45448000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44386000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>43123000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>42160000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41332000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40839000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>40080000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39249000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>39001000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>38670000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>39789000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>39936000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41076000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41422000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>40657000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>41116000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>41237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41051000.0</v>
       </c>
       <c r="AM14">
         <v>41051000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>41051000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>25000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>25000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>798000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3151000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1675000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>25000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1527000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>25000.0</v>
       </c>
       <c r="U15">
         <v>25000.0</v>
       </c>
       <c r="V15">
         <v>25000.0</v>
       </c>
       <c r="W15">
         <v>25000.0</v>
       </c>
       <c r="X15">
         <v>25000.0</v>
       </c>
       <c r="Y15">
         <v>25000.0</v>
       </c>
       <c r="Z15">
         <v>25000.0</v>
       </c>
       <c r="AA15">
         <v>25000.0</v>
       </c>
       <c r="AB15">
         <v>25000.0</v>
       </c>
       <c r="AC15">
         <v>25000.0</v>
       </c>
       <c r="AD15">
         <v>25000.0</v>
       </c>
       <c r="AE15">
         <v>25000.0</v>
       </c>
       <c r="AF15">
+        <v>25000.0</v>
+      </c>
+      <c r="AG15">
         <v>464407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="AH15">
         <v>25000.0</v>
       </c>
       <c r="AI15">
+        <v>25000.0</v>
+      </c>
+      <c r="AJ15">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="AK15">
         <v>88000.0</v>
       </c>
       <c r="AL15">
-        <v>735492000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="AM15">
         <v>735492000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15">
+        <v>735492000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>29982000.0</v>
+      </c>
+      <c r="C16">
         <v>27826000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46245000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>45119000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47273000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>39484000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28272000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33873000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>38058000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35094000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>36049000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33551000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26210000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23387000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33915000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>34644000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>163681000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37952000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>45436000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>84691000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42414000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>62954000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43518000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46116000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>168811000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>132915000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>30204000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>29968000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29092000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29877000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27146000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>31502000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31305000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30471000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34954000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>31745000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31582000.0</v>
       </c>
       <c r="AM16">
         <v>31582000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16">
+        <v>31582000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>224146000.0</v>
+      </c>
+      <c r="C18">
         <v>-42046000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>192850000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10744000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>87291000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>67596000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>111487000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18824000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>87472000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>95106000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>155228000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>53630000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>34200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27048000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>84737000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>67031000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>297743000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-46225000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2613000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>99172000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>239680000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>190905000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1041000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1558000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>216040000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>434690000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>81148000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-49732000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>118424000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>8402000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>133637000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>20000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>104341000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>23212000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>58382000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6520000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>97298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89581000.0</v>
       </c>
       <c r="AM18">
         <v>-89581000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18">
+        <v>-89581000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-195029000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-163865000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-142291000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-162013000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-187933000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-133879000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-105741000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-119124000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-127389000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-116168000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-92084000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-87321000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-94356000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-474848000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-90533000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-101093000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-74690000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-70668000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-58060000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-65533000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-48006000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-43689000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-35212000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-30867000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-56130000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-51764000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-36534000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-42573000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-142033000.0</v>
+      </c>
+      <c r="C21">
         <v>254927000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-73435000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101401000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-38917000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16279000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-57577000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36909000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-24367000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-45095000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-154384000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>225011000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>88072000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7692000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1333000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-210000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-148667000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4072000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-100000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-150000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-331297000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-105253000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49703000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-54845000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11844000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-139005000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-23025000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-751495000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-26966000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>694450000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-9491000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-95976000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>850386000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>173867000.0</v>
+      </c>
+      <c r="C22">
         <v>142726000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>125854000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>152050000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>150705000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>149768000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>122662000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>155748000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>144988000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>111019000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>145872000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>130467000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>131325000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>116077000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>129781000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>129939000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>141007000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>112450000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>107568000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>126517000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>110988000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>81579000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>95882000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>122796000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>106618000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>95734000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>41763000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>55092000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>54523000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35798000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>64307000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>54431000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-5614000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>14137000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>66708000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>22775000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58894000.0</v>
       </c>
       <c r="AM22">
         <v>-58894000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>-58894000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>4510000.0</v>
+      </c>
+      <c r="C23">
         <v>-3078000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5792000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2093000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2297000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2994000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3663000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1842000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11237000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4151000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>707000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1386000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2571000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>689000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>357498000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-424000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2011000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3003000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-281000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-275000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1229000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3846000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7169000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4255000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5391000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3213000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>520000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2873000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6173000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1037000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3531000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-24049000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-280000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3198000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25695000.0</v>
       </c>
       <c r="AM23">
         <v>-25695000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23">
+        <v>-25695000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>40230000.0</v>
+      </c>
+      <c r="C24">
         <v>-2630000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3054000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3141000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1703000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1794000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1583000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>18298000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5988000.0</v>
       </c>
       <c r="N24">
         <v>5988000.0</v>
       </c>
       <c r="O24">
+        <v>5988000.0</v>
+      </c>
+      <c r="P24">
         <v>16174000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8418000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-373847000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2674000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-323591000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-19080000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2450000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>16630000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-218333000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>21832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4061000.0</v>
       </c>
       <c r="Z24">
         <v>4061000.0</v>
       </c>
       <c r="AA24">
-        <v>21606000.0</v>
+        <v>4061000.0</v>
       </c>
       <c r="AB24">
         <v>21606000.0</v>
       </c>
       <c r="AC24">
         <v>21606000.0</v>
       </c>
       <c r="AD24">
         <v>21606000.0</v>
       </c>
       <c r="AE24">
+        <v>21606000.0</v>
+      </c>
+      <c r="AF24">
         <v>-145913000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>24411000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>37633000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>5299000.0</v>
+      </c>
+      <c r="C25">
         <v>-30358000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25891000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3941000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2492000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-24124000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32958000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3834000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3199000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-24996000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4997000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1843000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2190000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4915000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3395000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>30724000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3946000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3756000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2820000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2748000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4840000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5167000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3987000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3834000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14133000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3161000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3769000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1610000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-15854000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7762000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>20453000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6408000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9585000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1967000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14986000.0</v>
       </c>
       <c r="AM25">
         <v>14986000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25">
+        <v>14986000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
+        <v>-123044000.0</v>
+      </c>
+      <c r="C26">
         <v>-225717000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-116578000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-87314000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-41590000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-41305000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-61591000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-58076000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-42709000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-57256000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-53361000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-14548000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-44902000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-42369000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-44830000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-52928000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-23188000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-51342000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-44867000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-70180000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-55238000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-24031000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-11532000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-50138000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-38460000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-6073000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>68000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-68000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-67237000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AF26">
         <v>40000.0</v>
       </c>
       <c r="AG26">
+        <v>40000.0</v>
+      </c>
+      <c r="AH26">
         <v>-19149000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-40000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1969000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000.0</v>
       </c>
       <c r="AL26">
         <v>-30000.0</v>
       </c>
-      <c r="AM26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:39">
+      <c r="AM26">
+        <v>-30000.0</v>
+      </c>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>15460000.0</v>
+      </c>
+      <c r="C27">
         <v>13280000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13614000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8987000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13945000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10654000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18158000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10714000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10336000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8590000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10010000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9380000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9624000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10007000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14652000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9463000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9387000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9115000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11409000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7794000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7334000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>27300000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8905000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8667000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9064000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5514000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4812000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5188000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4952000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3844000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2931000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2620000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>51156000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>970000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1453000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1909000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3662000.0</v>
       </c>
       <c r="AM27">
         <v>3662000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27">
+        <v>3662000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-262220000.0</v>
+      </c>
+      <c r="C28">
         <v>26257000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-188670000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11731000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-78210000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-54590000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-115505000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23009000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-84508000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-96061000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-152730000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-40301000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-31377000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-37576000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-85466000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-204486000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>201833000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38741000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-36642000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-56895000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-260220000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-171469000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3639000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-142969000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-184205000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-331979000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-102518000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>50608000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-119209000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5671000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-137993000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-19803000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-103507000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-27695000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-55173000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-7592000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-96063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89199000.0</v>
       </c>
       <c r="AM28">
         <v>89199000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28">
+        <v>89199000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>401481000.0</v>
+      </c>
+      <c r="C29">
         <v>139958000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>390955000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>181144000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>249864000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>208093000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>271917000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>206757000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>221351000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>200847000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>274352000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>175031000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>150368000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>119132000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>172058000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>169805000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>398744000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>44308000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>98480000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>173862000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>310348000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>248965000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>66574000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>68280000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>263790000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>469902000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>133621000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6398000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>170188000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>44936000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>176210000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>47674000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>137862000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>65357000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>109726000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>46389000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>119118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65148000.0</v>
       </c>
       <c r="AM29">
         <v>-65148000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29">
+        <v>-65148000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-137105000.0</v>
+      </c>
+      <c r="C30">
         <v>-184634000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-201159000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-195029000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-163865000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-142291000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-162013000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-187933000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-133879000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-105741000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-119124000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-127389000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-116168000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-92084000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-87321000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-94356000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-474848000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-90533000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-101093000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-74690000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-70668000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-58060000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-65533000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-48006000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-43689000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-35212000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-30867000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-56130000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-51764000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-36534000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-42573000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-27674000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-33521000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-42145000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-51344000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-39869000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-21820000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-24433000.0</v>
       </c>
-      <c r="AM30"/>
+      <c r="AN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>