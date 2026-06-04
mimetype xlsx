--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -857,12750 +860,13327 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>16271000.0</v>
+      </c>
+      <c r="C2">
         <v>21915000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9077000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12897000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14480000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2059000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2287000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1908000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4454000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>13</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>22695000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2940999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>65512000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>43704000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5588000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3469000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4386000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>14309000.0</v>
+      </c>
+      <c r="C7">
         <v>21839000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15850000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17864000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13573000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11023000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6463000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>1064572000.0</v>
+      </c>
+      <c r="C8">
         <v>852286000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>530123000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>429120000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>378893000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>32004000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>33944000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>162000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>573462000.0</v>
+      </c>
+      <c r="C10">
         <v>59542000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>84038000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>30809000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>125595000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5947000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2159000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>552000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4518000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>573462000.0</v>
+      </c>
+      <c r="C12">
         <v>146840000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>84038000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35444000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>191626000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5947000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2159000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>552000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4518000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>1064572000.0</v>
+      </c>
+      <c r="C13">
         <v>852286000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>530123000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>404934000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>354707000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>32004000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>30475000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>162000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>115000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>551676757.0</v>
+      </c>
+      <c r="C14">
         <v>414670000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>262237000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>207776000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>169392265.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84915000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>71058000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56916000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57045875.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1104322.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>953000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>761000.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>16955000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>2983000.0</v>
+      </c>
+      <c r="C21">
         <v>4039000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1681000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>377000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>675000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1013000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4722000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>8676000.0</v>
+      </c>
+      <c r="C22">
         <v>1179298.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>705000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>588000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>548000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>169000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>135000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>124000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1296344000.0</v>
+      </c>
+      <c r="C23">
         <v>667616000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>378725000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>343098000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>542587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51704000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>52856000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26233000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34548000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>572447000.0</v>
+      </c>
+      <c r="C24">
         <v>1430000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>4093000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>910000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>174000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14849000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>693000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>34</v>
+      </c>
+      <c r="B26">
+        <v>1250000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>110316000.0</v>
+      </c>
+      <c r="C28">
         <v>-36127000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-64166000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34202000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-40853000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22421000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20027000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1166000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4518000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>1229844000.0</v>
+      </c>
+      <c r="C29">
         <v>609571000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>298784000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>302714000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>493751000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32792000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43811000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17161000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27904000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>5471000.0</v>
+      </c>
+      <c r="C30">
         <v>8968000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>714000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16767000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1038000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3691000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1257000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>519000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>255534000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>403946000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15070000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>27413000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>14430000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>23182000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>678353000.0</v>
+      </c>
+      <c r="C32">
         <v>177439000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>60830000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1844000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>185949000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-19309000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2541000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1361000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2750000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>469879000.0</v>
+      </c>
+      <c r="C33">
         <v>453907000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>248741000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>274010000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>255460000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>42536000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>46306000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22938000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>26063000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>42</v>
+      </c>
+      <c r="B34">
+        <v>2761000.0</v>
+      </c>
+      <c r="C34">
+        <v>2586000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>587857000.0</v>
+      </c>
+      <c r="C35">
         <v>23351000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14809000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>20287000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18827000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7780000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20759000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>925000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>909000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>94083000.0</v>
+      </c>
+      <c r="C36">
         <v>26469000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>44714000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5955000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>86681000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>942000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1497000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1063000.0</v>
       </c>
-      <c r="I36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1272634.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>38185000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>90577000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>973000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1624000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1063000.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>238856000.0</v>
+      </c>
+      <c r="C39">
         <v>56721702.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>44527000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16289000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>93915000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1652000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>565000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1362000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3017000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>49365000.0</v>
+      </c>
+      <c r="C40">
         <v>12120000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>52093680.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7813000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>63575000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5305000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>102000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>201000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1281000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1979000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8690000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>209000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>193000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>232000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>909000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>108284000.0</v>
+      </c>
+      <c r="C42">
         <v>67521000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>56622001.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>47653000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>25845000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>3469000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>19650000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>22884000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>581497000.0</v>
+      </c>
+      <c r="C45">
         <v>596322000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>466661000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>416551000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>268982000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>73518000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>75004000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>371563000.0</v>
+      </c>
+      <c r="C46">
         <v>423399000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>200327000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>268022000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>146247000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41217000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>44134000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>20862000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21341000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>235792000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>146247000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>41186000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>44007000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>20862000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21341000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-612481000.0</v>
+      </c>
+      <c r="C48">
         <v>-334507000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-294924000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-197189000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-21545000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-22145000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5856000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-8755000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4905000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>97022000.0</v>
+      </c>
+      <c r="C50">
         <v>146000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4022000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>43054000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>70259000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>17171000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>874000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1025000.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>683778000.0</v>
+      </c>
+      <c r="C51">
         <v>23415000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>19872000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>65011000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>84742000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>28368000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>22186000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1718000.0</v>
       </c>
-      <c r="I51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>98747000.0</v>
+      </c>
+      <c r="C52">
         <v>2235000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6879000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>46703000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>74605000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20797000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1620000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1025000.0</v>
       </c>
-      <c r="I52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>61</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>87298000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>31870000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4635000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>66031000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1296344000.0</v>
+      </c>
+      <c r="C55">
         <v>667616000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>378725000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>343098000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>542587000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>51704000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>52856000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>26233000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>34548000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>826465000.0</v>
+      </c>
+      <c r="C56">
         <v>213709000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>129984000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>69088000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>287127000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>9168000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6550000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3295000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8485000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>148112000.0</v>
+      </c>
+      <c r="C57">
         <v>36270000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>69154000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>67413000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>164753000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>28477000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4009000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4656000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5735000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>735969000.0</v>
+      </c>
+      <c r="C58">
         <v>59621000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>83963000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>87700000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>183580000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>36257000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>24768000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5581000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6644000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>560375000.0</v>
+      </c>
+      <c r="C60">
         <v>607995000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>294762000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>255398000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>359007000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>15447000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>28088000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>15443000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>27904000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>95</v>
       </c>
       <c r="AJ1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>16271000.0</v>
+      </c>
+      <c r="C2">
         <v>36176000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35709000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44087000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>8231000.0</v>
+      </c>
+      <c r="G2">
         <v>31690000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20908000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10669000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9077000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7621000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10302000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11921000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12897000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8997000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6639000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10294000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14480000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6605283.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4174000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3124000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2059000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1953000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2096000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2180000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2287000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2177000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2544000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2425000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1908000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>673750.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3233000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>673750.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113500.0</v>
       </c>
       <c r="AI2">
         <v>1113500.0</v>
       </c>
       <c r="AJ2">
         <v>1113500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2">
+        <v>1113500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>13</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>19910000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>17043000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5784000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>3311000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3155000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12876000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2941000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>71983000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1144000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1225000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>65512000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>61717000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>57746000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>49844000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>43704000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34993000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31628000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5127999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5588000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>3469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
-        <v>4386000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC5">
         <v>4386000.0</v>
       </c>
       <c r="AD5">
+        <v>4386000.0</v>
+      </c>
+      <c r="AE5">
         <v>-7020750.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4386000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>27904000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-207250.0</v>
       </c>
       <c r="AI5">
         <v>-207250.0</v>
       </c>
       <c r="AJ5">
         <v>-207250.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5">
+        <v>-207250.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>14309000.0</v>
+      </c>
+      <c r="C7">
         <v>22234000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23329000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>23253000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21839000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23955000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14216000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14309000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15850000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16282000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16104000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16424000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17864000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17483000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>17621000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>14525000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13573000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10122000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9939000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15751000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11023000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7471000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5842000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5752000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>1064572000.0</v>
+      </c>
+      <c r="C8">
         <v>969438000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>947329000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>942150000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
       <c r="F8">
+        <v>837764000.0</v>
+      </c>
+      <c r="G8">
         <v>796751000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>727055000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>586255000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>530123000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>499678000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>467281000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>444960000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>429120000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>423546000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>414853000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>405409000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>378893000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>256515000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>202725000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>573462000.0</v>
+      </c>
+      <c r="C10">
         <v>86952000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>85439000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38546000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59542000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>72913000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>138619000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>65961000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>84038000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46775000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30891000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29378000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30809000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35814000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45982000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>77294000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>125595000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43203448.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>36216000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>53033000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5947000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1324000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1361000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2332000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2159000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2463000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5354000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2963000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>552000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>138000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>599000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4518000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129500.0</v>
       </c>
       <c r="AI10">
         <v>1129500.0</v>
       </c>
       <c r="AJ10">
         <v>1129500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>1129500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>573462000.0</v>
+      </c>
+      <c r="C12">
         <v>258230000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>144468000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>132658000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>145542000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>195367000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>123503000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>115908000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63584000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45488000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39635000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>35444000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>42429000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>56783000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>176552000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>191626000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>144299736.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81545000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>85460999.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5947000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1324000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1361000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2332000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2159000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2463000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5354000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2963000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>552000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>138000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4518000.0</v>
       </c>
       <c r="AG12">
         <v>4518000.0</v>
       </c>
       <c r="AH12">
-        <v>1129500.0</v>
+        <v>4518000.0</v>
       </c>
       <c r="AI12">
         <v>1129500.0</v>
       </c>
       <c r="AJ12">
         <v>1129500.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>1129500.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>1064572000.0</v>
+      </c>
+      <c r="C13">
         <v>969438000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>947329000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>942150000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>796751000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>727055000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>586255000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>535009000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>499678000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>467281000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>444960000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>404934000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>423546000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>414853000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>405409000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>354707000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>256138223.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>202725000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>156451000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>32004000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>30921000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>30867000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>35154000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>30475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000.0</v>
       </c>
       <c r="AA13">
         <v>162000.0</v>
       </c>
       <c r="AB13">
         <v>162000.0</v>
       </c>
       <c r="AC13">
         <v>162000.0</v>
       </c>
       <c r="AD13">
+        <v>162000.0</v>
+      </c>
+      <c r="AE13">
         <v>40500.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>162000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>40500.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28750.0</v>
       </c>
       <c r="AI13">
         <v>28750.0</v>
       </c>
       <c r="AJ13">
         <v>28750.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>28750.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>551676757.0</v>
+      </c>
+      <c r="C14">
         <v>556539628.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>555843347.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>500163441.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>479332885.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>448712000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>401239000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>338745000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>334153000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>273907000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>246129000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>232541000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>224200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>210378000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>203503237.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>201268500.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>193540000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>176807000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>151954612.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>123877035.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>84915250.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>84521363.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>84655795.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>84048408.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>71058000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>79623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57075000.0</v>
       </c>
       <c r="AB14">
         <v>57075000.0</v>
       </c>
       <c r="AC14">
+        <v>57075000.0</v>
+      </c>
+      <c r="AD14">
         <v>56916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57075000.0</v>
       </c>
       <c r="AE14">
         <v>57075000.0</v>
       </c>
       <c r="AF14">
+        <v>57075000.0</v>
+      </c>
+      <c r="AG14">
         <v>49332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57045875.0</v>
       </c>
       <c r="AH14">
         <v>57045875.0</v>
       </c>
       <c r="AI14">
         <v>57045875.0</v>
       </c>
       <c r="AJ14">
         <v>57045875.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>57045875.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>1.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>776200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104322.0</v>
       </c>
       <c r="J16">
         <v>1104322.0</v>
       </c>
-      <c r="K16"/>
+      <c r="K16">
+        <v>1104322.0</v>
+      </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>6643000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2106000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>953000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1624000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-785000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-730000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>761000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>2603000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>17900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16955000.0</v>
       </c>
       <c r="R20">
         <v>16955000.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>16955000.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>2983000.0</v>
+      </c>
+      <c r="C21">
         <v>2739000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3449000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3582000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4039000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4208000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4378000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4546000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3821000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>260000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>798000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1331000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1681000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>186725.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>252000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>315000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>377000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>457000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>550000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>643000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>675000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>636000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>723000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>816000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1013000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>253250.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3934000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>253250.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180500.0</v>
       </c>
       <c r="AI21">
         <v>1180500.0</v>
       </c>
       <c r="AJ21">
         <v>1180500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21">
+        <v>1180500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>8676000.0</v>
+      </c>
+      <c r="C22">
         <v>6979000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7112000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4886000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>1137000.0</v>
+      </c>
+      <c r="G22">
         <v>1175000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1076000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1017000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>705000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>730000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>663000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>593000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>588000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>586000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>607000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>630000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>548000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>498267.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>322000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>327000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>169000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>210000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>143000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>168000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>135000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>173000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>285000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>127000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>124000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1619000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107750.0</v>
       </c>
       <c r="AI22">
         <v>107750.0</v>
       </c>
       <c r="AJ22">
         <v>107750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22">
+        <v>107750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1296344000.0</v>
+      </c>
+      <c r="C23">
         <v>801279000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>827950000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>777003000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>586625000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>535934000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>426473000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>378725000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>332797000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>325637000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>331982000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>343098000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>376960000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>473135000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>639121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>542587000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>321956405.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>231224000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>163995000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>51704000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45926000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>47654000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>50647000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>52856000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>51490000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>44860000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>33677000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26233000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6558250.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>52657000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>27904000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8637000.0</v>
       </c>
       <c r="AI23">
         <v>8637000.0</v>
       </c>
       <c r="AJ23">
         <v>8637000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23">
+        <v>8637000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>572447000.0</v>
+      </c>
+      <c r="C24">
         <v>50843000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>50999000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1915000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1430000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>1487000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1491000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>108000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>73000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>67000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4093000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16527000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>26108000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>14662000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>910000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>568000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2366000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>116000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>174000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3778000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11357000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>1250000.0</v>
+      </c>
+      <c r="C26">
         <v>869000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>872000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>110316000.0</v>
+      </c>
+      <c r="C28">
         <v>-13268000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10530000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12858000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>-48958000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-122752000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-50010000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-64166000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20472000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>842000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8139000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34202000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>60325000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>77653000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>75689000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-40853000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22111474.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-14717000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-37120000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22421000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>23061000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20568000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19052000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20027000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18989000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12480000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6635000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1166000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>291500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1268000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4947500.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1129500.0</v>
       </c>
       <c r="AI28">
         <v>-1129500.0</v>
       </c>
       <c r="AJ28">
         <v>-1129500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28">
+        <v>-1129500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>1229844000.0</v>
+      </c>
+      <c r="C29">
         <v>662806000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>714066000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>667144000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>612722000.0</v>
+      </c>
+      <c r="G29">
         <v>512024000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>475528000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>367056000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>298784000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>297521000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>288374000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>293753000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>302714000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>341697000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>441199000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>598215000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>493751000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>292817000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>212488000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>142065000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32792000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>36249000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>39485000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>42506000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>5471000.0</v>
+      </c>
+      <c r="C30">
         <v>12965000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32858000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1259000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13309000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18812000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3304000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2208000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11853000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19367000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16269000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16767000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15926000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11733000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1376000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1038000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3135387.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2680000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2925000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1433000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>838000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>738000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3691000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1848000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>927000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>514000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1257000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>314250.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>550000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>314250.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129750.0</v>
       </c>
       <c r="AI30">
         <v>129750.0</v>
       </c>
       <c r="AJ30">
         <v>129750.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:36">
+      <c r="AK30">
+        <v>129750.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>272724000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>255534000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>262781000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>334387000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>440526000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>403946000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>281629000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>200676000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>141588000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>15070000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>18878000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>22848000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
-    </row>
-    <row r="32" spans="1:36">
+      <c r="AK31"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>678353000.0</v>
+      </c>
+      <c r="C32">
         <v>257658000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>188791000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>139233000.0</v>
       </c>
-      <c r="E32">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
+        <v>185580000.0</v>
+      </c>
+      <c r="G32">
         <v>137955000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>190855000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>91801000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60830000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>54047000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34645000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>30413000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1844000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>20754000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>28257000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>180934000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>185949000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>124873000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>64476000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>79849000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-19309000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-10931000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-10426000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1119000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>469879000.0</v>
+      </c>
+      <c r="C33">
         <v>426569000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>549689000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>552739000.0</v>
       </c>
-      <c r="E33">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
+        <v>449397000.0</v>
+      </c>
+      <c r="G33">
         <v>397578000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>298645000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>289154000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>248741000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>249064000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>253579000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>258069000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>274010000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>274149000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>348460000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>315357000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>255460000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>169632472.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>145448000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>73827000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>42536000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>41459000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>42890000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>44581000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>46306000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>46781000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>37437000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>29402000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>22938000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5734500.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>47683000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>-4518000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>26063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6515750.0</v>
       </c>
       <c r="AI33">
         <v>6515750.0</v>
       </c>
       <c r="AJ33">
         <v>6515750.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:36">
+      <c r="AK33">
+        <v>6515750.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>2761000.0</v>
+      </c>
+      <c r="C34">
         <v>1481000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1586000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2023000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34"/>
+      <c r="F34">
+        <v>2586000.0</v>
+      </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>587857000.0</v>
+      </c>
+      <c r="C35">
         <v>72871000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>75994000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>27263000.0</v>
       </c>
-      <c r="E35">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
+        <v>23831000.0</v>
+      </c>
+      <c r="G35">
         <v>23509000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15623000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15541000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14809000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15611000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15479000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15822000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20287000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>31862000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>41532000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>36534000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18827000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12919994.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8996000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11772999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7780000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11193000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9066000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>16588000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>20759000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>20175000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>18848000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8885000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>925000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>231250.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2077000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>231250.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227250.0</v>
       </c>
       <c r="AI35">
         <v>227250.0</v>
       </c>
       <c r="AJ35">
         <v>227250.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35">
+        <v>227250.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>94083000.0</v>
+      </c>
+      <c r="C36">
         <v>41236000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>43942000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13731000.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36">
+        <v>125138000.0</v>
+      </c>
+      <c r="G36">
         <v>19998000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12881000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5331000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4901000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5219000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5537000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6022000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5955000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5689000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5870000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5691000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>86681000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>76085079.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1118000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>22829000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>942000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1063000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1623000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1925000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1497000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5166000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7402000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2114000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1063000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>265750.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>426000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-9986750.0</v>
       </c>
-      <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
-    </row>
-    <row r="37" spans="1:36">
+      <c r="AK36"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
         <v>38296000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>38185000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>38405000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>103868000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>104390000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>90577000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>76197000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>75005000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>22829000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>973000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1557000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1623000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>6558250.0</v>
       </c>
-      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-    </row>
-    <row r="39" spans="1:36">
+      <c r="AK38"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>238856000.0</v>
+      </c>
+      <c r="C39">
         <v>96536000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>107181000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>53862000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39">
+        <v>87298000.0</v>
+      </c>
+      <c r="G39">
         <v>29021000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22034000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9495000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11163000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7566000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6540000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17416000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>16289000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>43870000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55552000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>145206000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>93915000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4390540.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1229000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1455000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1652000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1500000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2422000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2828000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>565000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>225000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>857000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>441000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1362000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>340500.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2206000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>340500.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>754250.0</v>
       </c>
       <c r="AI39">
         <v>754250.0</v>
       </c>
       <c r="AJ39">
         <v>754250.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:36">
+      <c r="AK39">
+        <v>754250.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>49365000.0</v>
+      </c>
+      <c r="C40">
         <v>76800000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>49773000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37035000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>128000.0</v>
+      </c>
+      <c r="G40">
         <v>16951000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23354000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>31795000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>52088000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9038000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8573000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7665000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7813000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7005000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6083000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>435000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>63575000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>82000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>766000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5305000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>51000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>44000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>31000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>102000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>44000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>75000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>776000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>201000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>490250.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>218000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>490250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320250.0</v>
       </c>
       <c r="AH40">
         <v>320250.0</v>
       </c>
       <c r="AI40">
         <v>320250.0</v>
       </c>
       <c r="AJ40">
         <v>320250.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:36">
+      <c r="AK40">
+        <v>320250.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2284000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1979000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1778000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1593000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11768000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8690000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6233000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>329000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2310000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>209000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>202000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>187000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
-    </row>
-    <row r="42" spans="1:36">
+      <c r="AK41"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>108284000.0</v>
+      </c>
+      <c r="C42">
         <v>81122000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>82106000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>83667000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>63785000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>59406000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>59689000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>56622000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>71983000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>70098000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>68019000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>47653000.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-      <c r="Q42">
+      <c r="Q42"/>
+      <c r="R42">
         <v>25845000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>34941601.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="T42"/>
+      <c r="U42">
         <v>10073999.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>5185000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4541000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3469000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>34056000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>26353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19650000.0</v>
       </c>
       <c r="AC42">
         <v>19650000.0</v>
       </c>
       <c r="AD42">
+        <v>19650000.0</v>
+      </c>
+      <c r="AE42">
         <v>14332000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>19650000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>14332000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>22884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5928250.0</v>
       </c>
       <c r="AI42">
         <v>5928250.0</v>
       </c>
       <c r="AJ42">
         <v>5928250.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:36">
+      <c r="AK42">
+        <v>5928250.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>581497000.0</v>
+      </c>
+      <c r="C45">
         <v>524300000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>733841000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>723302000.0</v>
       </c>
-      <c r="E45">
-[...1 lines deleted...]
-      </c>
       <c r="F45">
+        <v>465230000.0</v>
+      </c>
+      <c r="G45">
         <v>535590000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>440739000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>520623000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>466661000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>446770000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>437663000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>417944000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>416551000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>381752000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>371563000.0</v>
+      </c>
+      <c r="C46">
         <v>381725000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>501426000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>535426000.0</v>
       </c>
-      <c r="E46">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
+        <v>300894000.0</v>
+      </c>
+      <c r="G46">
         <v>373372000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>281386000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>279277000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>240140000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>240024000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>248021000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>252021000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>268022000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>268200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>341792000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>285960000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>146247000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>93360667.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>143564000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>50682999.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>41217000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>39445000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>40717000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>42013000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>44134000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>40979000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>29312000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>26472000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>20862000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5215500.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>43323000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5215500.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>21341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5335250.0</v>
       </c>
       <c r="AI46">
         <v>5335250.0</v>
       </c>
       <c r="AJ46">
         <v>5335250.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46">
+        <v>5335250.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>215262000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>235792000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>235484000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>243794000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>191736000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>146247000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>93498000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>70191000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>50683000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>41186000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>39445000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>40717000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
-    </row>
-    <row r="48" spans="1:36">
+      <c r="AK47"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-612481000.0</v>
+      </c>
+      <c r="C48">
         <v>-459114000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-383992000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-366892000.0</v>
       </c>
-      <c r="E48">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
+        <v>-327937000.0</v>
+      </c>
+      <c r="G48">
         <v>-351823000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-315739000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-293406000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-299810000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-284161000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-265778000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-241544000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-197189000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-222222000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-137414000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4504000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-21545000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-9677764.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-33425000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-29749999.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-22145000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-16771000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-12010000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-8279999.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-5856000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-6980000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-10879000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-10045000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-8755000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-2188750.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5568000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2188750.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226250.0</v>
       </c>
       <c r="AI48">
         <v>1226250.0</v>
       </c>
       <c r="AJ48">
         <v>1226250.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:36">
+      <c r="AK48">
+        <v>1226250.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>97022000.0</v>
+      </c>
+      <c r="C50">
         <v>607000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>581000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>520000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>146000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>164000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>151000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4022000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9913000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>15556000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>21026000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>43054000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>62129000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>79906000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>123796000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>70259000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>10433000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>9194000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>46000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>17171000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>11814000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>12309000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4275000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>683778000.0</v>
+      </c>
+      <c r="C51">
         <v>73684000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>74909000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25688000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>23955000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>15867000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15951000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19872000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>26303000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>31733000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>37517000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>65011000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>96139000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>123635000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>152983000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>84742000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>21091973.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>21499000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>15913000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>28368000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>24385000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>21929000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>21384000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>22186000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>21452000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>17834000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>9598000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1718000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>429500.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1867000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>429500.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-    </row>
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>98747000.0</v>
+      </c>
+      <c r="C52">
         <v>4076000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3988000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3836000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>2451000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2172000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2277000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6879000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>13027000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>18538000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>23914000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>46703000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>66055000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>83696000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>128217000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>74605000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>14395823.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12832000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6449999.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>20797000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13394000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>13050000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4974000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1620000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1471000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3742000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2834000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1025000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>1130000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-    </row>
-    <row r="53" spans="1:36">
+      <c r="AK52"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>61</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>171278000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>59029000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>94112000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>87298000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>72629000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>56748000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>57542000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>31870000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16809000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>14597000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10257000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4635000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6615000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>10801000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>99258000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>66031000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>101096288.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>45329000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>32428000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>9036000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-    </row>
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1296344000.0</v>
+      </c>
+      <c r="C55">
         <v>801279000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>827950000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>777003000.0</v>
       </c>
-      <c r="E55">
-[...1 lines deleted...]
-      </c>
       <c r="F55">
+        <v>663132000.0</v>
+      </c>
+      <c r="G55">
         <v>586625000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>535934000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>426473000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>378725000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>332797000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>325637000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>331982000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>343098000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>376960000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>473135000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>639121000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>542587000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>321956405.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>231224000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>163995000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>51704000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>45926000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>47654000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>50647000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>52856000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>51490000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>44860000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>33677000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>26233000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6558250.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>52657000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6558250.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>34548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8637000.0</v>
       </c>
       <c r="AI55">
         <v>8637000.0</v>
       </c>
       <c r="AJ55">
         <v>8637000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:36">
+      <c r="AK55">
+        <v>8637000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>826465000.0</v>
+      </c>
+      <c r="C56">
         <v>374710000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>278261000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>224264000.0</v>
       </c>
-      <c r="E56">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
+        <v>213735000.0</v>
+      </c>
+      <c r="G56">
         <v>189047000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>237289000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>137319000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>129984000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>83733000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>72058000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>73913000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>69088000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>102811000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>124675000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>323764000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>287127000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>152323932.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>85776000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>90167999.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>9168000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4467000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4764000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6066000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6550000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4709000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7423000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4275000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3295000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>823750.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4974000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4518000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>8485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121250.0</v>
       </c>
       <c r="AI56">
         <v>2121250.0</v>
       </c>
       <c r="AJ56">
         <v>2121250.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:36">
+      <c r="AK56">
+        <v>2121250.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>148112000.0</v>
+      </c>
+      <c r="C57">
         <v>117052000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>89470000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>85031000.0</v>
       </c>
-      <c r="E57">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
+        <v>28155000.0</v>
+      </c>
+      <c r="G57">
         <v>51092000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>46434000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45518000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>69154000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>29686000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37413000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>43500000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>67413000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>82057000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>96418000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>142830000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>164753000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>27634350.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>21300000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10319000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>28477000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15398000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>15190000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7185000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4009000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4077000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7115000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6035000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4656000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1164000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7184000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1164000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433750.0</v>
       </c>
       <c r="AI57">
         <v>1433750.0</v>
       </c>
       <c r="AJ57">
         <v>1433750.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:36">
+      <c r="AK57">
+        <v>1433750.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>735969000.0</v>
+      </c>
+      <c r="C58">
         <v>189923000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>165464000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>112294000.0</v>
       </c>
-      <c r="E58">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
+        <v>51986000.0</v>
+      </c>
+      <c r="G58">
         <v>74601000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>62057000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>61059000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>83963000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>45297000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>52892000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>59322000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>87700000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>113919000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>137950000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>179364000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>183580000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>40554344.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>30296000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>22091999.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>36257000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>26591000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>24256000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>23773000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>24768000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>24252000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>25963000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>14920000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5581000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1395250.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>9261000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1395250.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1661000.0</v>
       </c>
       <c r="AI58">
         <v>1661000.0</v>
       </c>
       <c r="AJ58">
         <v>1661000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:36">
+      <c r="AK58">
+        <v>1661000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>560375000.0</v>
+      </c>
+      <c r="C60">
         <v>611356000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>662486000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>664709000.0</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
+        <v>611146000.0</v>
+      </c>
+      <c r="G60">
         <v>512024000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>473877000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>365414000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>294762000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>287500000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>272745000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>272660000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>255398000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>263041000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>335185000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>459757000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>359007000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>281402060.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>200928000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>141903000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>15447000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>19335000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>23398000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>26874000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>28088000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>27238000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>15636000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14153000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>15443000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5163000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>29766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27904000.0</v>
       </c>
       <c r="AG60">
         <v>27904000.0</v>
       </c>
       <c r="AH60">
-        <v>6976000.0</v>
+        <v>27904000.0</v>
       </c>
       <c r="AI60">
         <v>6976000.0</v>
       </c>
       <c r="AJ60">
         <v>6976000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:36">
+      <c r="AK60">
+        <v>6976000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:37">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>248180000.0</v>
+      </c>
+      <c r="C2">
         <v>225240000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>167868000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>131910000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>58371000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31830000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20982000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22928000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1397514.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>140967000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>86339856.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>72420000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24476000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11486000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6843000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12548000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1146811.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-66615000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-102198445.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-178835000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>46057000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10013000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2784000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-18114000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7139859.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>-149600000.0</v>
+      </c>
+      <c r="C6">
         <v>74352000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15858589.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-106415000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>70533000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1473000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9627000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5566000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8286670.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>-18904000.0</v>
+      </c>
+      <c r="C9">
         <v>-32359000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-21502000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10518000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>111120000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2873000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11439000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10877000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7577035.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-208413000.0</v>
+      </c>
+      <c r="C10">
         <v>-68353000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-104437000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-193056000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42637000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-16117000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-484000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18177000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7135714.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>101000.0</v>
+      </c>
+      <c r="C11">
         <v>-14290000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-401000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-17412000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20507000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>172000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2591000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>59000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2054315.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>8623000.0</v>
+      </c>
+      <c r="C12">
         <v>1738000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11921000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14221000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3420000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6104000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3268000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>63000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>6288000.0</v>
+      </c>
+      <c r="C13">
         <v>6037000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1420000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>456000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5209000.0</v>
       </c>
       <c r="I14">
         <v>5209000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>5209000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-284544000.0</v>
+      </c>
+      <c r="C15">
         <v>-54063000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-104036000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-175644000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22130000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-16289000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2899000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9363000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5081399.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-239050000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22130000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-16289000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2899000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-9363000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29430000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-208514000.0</v>
+      </c>
+      <c r="C17">
         <v>-54063000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-104036000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-239050000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>22130000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-16289000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2107000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-18236000.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-8921000.0</v>
+      </c>
+      <c r="C18">
         <v>956000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13397000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27560000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23864000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10121000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1849000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-179000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-149600000.0</v>
+      </c>
+      <c r="C21">
         <v>-107563000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-72129000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-284022000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>63640000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6731000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1399000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17998000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7399888.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>378876000.0</v>
+      </c>
+      <c r="C23">
         <v>300444000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>218495000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>426450000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>105851000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>41434000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31022000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51803000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1574664.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>122630000.0</v>
+      </c>
+      <c r="C25">
         <v>140967000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>84785000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>72420000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24476000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11486000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6843000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12548000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>123</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>721000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>491000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>333000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>174000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>38000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>110000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>272000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>78339000.0</v>
+      </c>
+      <c r="C28">
         <v>72661000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38801000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>51173000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>43064000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8212000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9874000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8543000.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>101000.0</v>
+      </c>
+      <c r="C29">
         <v>-14290000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-401000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-17412000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20507000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>172000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2591000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>59000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>130696000.0</v>
+      </c>
+      <c r="C30">
         <v>75204000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50627000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>294540000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47480000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9604000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10040000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28875000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>177149.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-58813000.0</v>
+      </c>
+      <c r="C31">
         <v>39210000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-32308000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>90966000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-21003000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9386000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1883000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-179000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-264171.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>229276000.0</v>
+      </c>
+      <c r="C32">
         <v>192881000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>146366000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>142428000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>169491000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34703000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>32421000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33805000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8974549.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>25383000.0</v>
+      </c>
+      <c r="C2">
         <v>72127000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>83280000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>67390000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54776000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56642000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52823000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60999000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44484000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43462000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41519000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38403000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39121000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37186000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32311000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23292000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20613000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15306000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13332000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9120000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8580000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7827000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7506000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7917000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13704000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5276000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4587000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3417000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6872000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6149000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4804000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5103000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>-100179000.0</v>
+      </c>
+      <c r="C3">
         <v>33478000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37008000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29693000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>28829000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>48577000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>38977000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21790000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21767000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20528000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20700000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20777000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20720000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17857000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13066000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10287000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6261000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4920000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3030470.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2834000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2922000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2750000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2980000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2626000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1570000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1299000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1348000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3214000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3401000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3207000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2726000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>-37942000.0</v>
+      </c>
+      <c r="C5">
         <v>-46721000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-35333000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-29604000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-36213000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-24546000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11887000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-49288000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15291000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-25154000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2410000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13381000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-86139000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-154597000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13967000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18774000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35494000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2174000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5392987.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4180000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3198000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2287000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1510000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-381000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2167000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>571000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1702581.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-22990000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1673000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4925000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8368000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>-138121000.0</v>
+      </c>
+      <c r="C6">
         <v>-13243000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1675000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>89000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="F6"/>
+      <c r="G6">
         <v>-7384000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24031000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>27090000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27498000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6476000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4626000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18290000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7396000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-65419000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-136740000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27033000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29061000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>41755000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2746000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2362517.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1346000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-276000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>463000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1470000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2245000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3737000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1870000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-354581.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-19776000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1728000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1718000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>11094000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C9">
         <v>-2882000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5480000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-542000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1387000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-11789000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-11275000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10682000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1757000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8866000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6040000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8353000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12084000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3939000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9504000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17037000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38985000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29468000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>23355000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19290000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2721000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1032000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-111000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1295000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3169000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4463000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3930000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>212000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2218000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>717000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1788000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10575000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-92076000.0</v>
+      </c>
+      <c r="C10">
         <v>-48605000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37483000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30249000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5458000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-36651000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24895000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-12265000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-57751000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-16106000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26177000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4030000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16652000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-89533000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-161234000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10957000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17937000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34706000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3071000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6935000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5090000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4761000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3734000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2532000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1450000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4292000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1320000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2006000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-22994000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1712000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1760000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8288000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>5461000.0</v>
+      </c>
+      <c r="C11">
         <v>-2347000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-8639000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5626000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-2000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1704000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-6285000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-378000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>401000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-94000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-330000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>191000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4725000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-19316000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6438000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8260000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10973000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>604000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>670000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>284000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1920000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-108000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2574000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-17000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-486000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-691000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1732000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-562000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-423000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2213000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>3910523.0</v>
+      </c>
+      <c r="C12">
         <v>1884000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2185426.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>643051.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>573000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>441523.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>349000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>378000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8463000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>815000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1023000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1620000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3271000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3394000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6637000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3010000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>837000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>788000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>897000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1593817.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8904600.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1563000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1447000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1385000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1122000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1240000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1891000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>320000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>42000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>44750.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>4367000.0</v>
+      </c>
+      <c r="C13">
         <v>585000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>460000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>950000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>863000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2452000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2042000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>680000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>477000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>177000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>266000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>57000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>363000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-139056000.0</v>
+      </c>
+      <c r="C15">
         <v>-80769000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-28844000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-35875000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15165000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-36649000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-26599000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5980000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-57373000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-16507000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-26083000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-16843000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-84808000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-141918000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4519000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9677000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23733000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3675000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-7605000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5374000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4761000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3730000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2424000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1124000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-834000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1290000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13066000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1150000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1222000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6075000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>-24894000.0</v>
       </c>
       <c r="M16">
+        <v>-24894000.0</v>
+      </c>
+      <c r="N16">
         <v>-16843000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-84808000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-141918000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4519000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9677000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23733000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3675000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-7605000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-5374000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4761000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3730000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-139879000.0</v>
+      </c>
+      <c r="C17">
         <v>-46258000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-28844000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-35875000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15165000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-36649000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-26599000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5980000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-57373000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-18703000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-24894000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2479000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-16843000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-84808000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-141918000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4519000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9677000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>23733000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-3675000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7605000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-5374000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4761000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3730000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2424000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-2111000.0</v>
+      </c>
+      <c r="C18">
         <v>-5242000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1615000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2536000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1053000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2738000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-299000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7081000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1714000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2054000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1539000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9816000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3512000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4739000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3077000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20265000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1106000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-911000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23425000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6191000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1363000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1545000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1022000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-48659000.0</v>
+      </c>
+      <c r="C21">
         <v>-28956000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-39626000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32359000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-16655000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-43892000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-23578000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23708000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-12737000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18638000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-25170000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-14997000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20021000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-97784000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-173091000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6874000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15004000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34090000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1944000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16471000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>567000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3398000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1482000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1510000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>121000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2111000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>575000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1711000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-22990000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1673000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1718000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8368000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>64042000.0</v>
+      </c>
+      <c r="C23">
         <v>98201000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>117426000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>99207000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>88745000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>65126000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>74025000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>58978000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53234000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60649000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>45047000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47058000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>131031000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>214906000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33455000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>44594000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10684000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38631000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11939000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10734000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10193000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8877000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10722000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10414000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7628000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7942000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5340000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27644000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8539000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8310000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7310000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>22451000.0</v>
+      </c>
+      <c r="C25">
         <v>33478000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37008000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29693000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24584000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28829000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>48577000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>38977000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21790000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21767000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20528000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20777000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20720000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17857000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13066000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10287000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6261000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4920000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3008000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2834000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2922000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2750000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2980000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2626000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1570000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1299000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1348000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3214000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3534000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27">
+        <v>1523000.0</v>
+      </c>
+      <c r="C27">
         <v>313000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1092000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>118000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>332000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>165000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>116000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>131000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>73000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>206000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>81000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>182000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>32000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>69000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>50000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>87000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>78000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>38000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>110000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>272000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>25521000.0</v>
+      </c>
+      <c r="C28">
         <v>16723000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16040000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20055000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18042000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27268000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8684000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13080000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13274000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8299000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8949000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8279000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11790000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10267000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15323000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13793000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18841000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10877000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10529000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2819000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2227000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1803000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1371000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2805000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2296000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3355000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1923000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1440000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2390000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2506000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2207000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>5655000.0</v>
+      </c>
+      <c r="C29">
         <v>-2347000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8639000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5626000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9707000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1704000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6285000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-378000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>401000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-94000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-330000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>191000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4725000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-19316000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6438000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8260000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10973000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>604000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>670000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>284000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-4000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-108000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>38659000.0</v>
+      </c>
+      <c r="C30">
         <v>26074000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34146000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31817000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72818000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32103000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12303000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13026000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14494000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9772000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19130000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6644000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7937000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>93845000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>182595000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10163000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23981000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4622000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25299000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2819000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2154000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2366000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1371000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2805000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3290000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2352000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3355000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1923000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20772000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2390000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3506000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2207000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-43417000.0</v>
+      </c>
+      <c r="C31">
         <v>-19649000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2143000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2110000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>24649000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7241000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1317000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11443000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-45014000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2532000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1007000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>10967000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3369000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>8251000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>11857000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4083000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2933000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>616000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1127000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-23406000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5657000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1363000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2252000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1022000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1571000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2181000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1895000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-295000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-39000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-42000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>15383000.0</v>
+      </c>
+      <c r="C32">
         <v>69245000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>77800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66848000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56163000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>44853000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>41548000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50317000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>46241000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>34596000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>35479000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>30050000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>27037000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33247000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41815000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>40329000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>59598000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>44774000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36687000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>28410000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>11301000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6795000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7395000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9212000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10535000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9739000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>8517000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3629000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4654000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6866000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6592000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>15678000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>59542000.0</v>
+      </c>
+      <c r="C2">
         <v>84038000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30887000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>125595000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>552000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4518000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2779519.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>100297000</v>
+      </c>
+      <c r="C3">
         <v>339854000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>72612649</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>194978000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>193256000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4484000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23778000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22791000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14186480</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>571420000.0</v>
+      </c>
+      <c r="C6">
         <v>-24496000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>53151000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-94708000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>119648000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3788000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1607000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3966000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4680481.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>1111000.0</v>
+      </c>
+      <c r="C7">
         <v>-9216000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1394000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3978000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15390000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3243000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3026000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-162000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>994524.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>-1503000.0</v>
+      </c>
+      <c r="C9">
         <v>-545000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-13238.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>429000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>64000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-338000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-615362.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-4985000.0</v>
+      </c>
+      <c r="C10">
         <v>-475000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-379000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-34000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>407000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-446500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>94000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9244000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>109000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-16000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-107000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4224000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>206858000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-99166000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8783000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-696000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10738000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4182000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-4375000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5316000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1104000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1260000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-124000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-3564000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>122630000.0</v>
+      </c>
+      <c r="C14">
         <v>140967000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>86339856.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72420000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24476000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11486000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6843000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12548000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1146811.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>630962000.0</v>
+      </c>
+      <c r="C16">
         <v>59542000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>84038000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>30887000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>125595000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5947000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2159000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>552000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7460000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-326891000.0</v>
+      </c>
+      <c r="C18">
         <v>-480416000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-48581890.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-158728000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-230426000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2739000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17758000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9030000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6241679.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>15385000.0</v>
+      </c>
+      <c r="C19">
         <v>-178387000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-58343000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-155011000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-215147000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3605000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-22364000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-21678000.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>72747000.0</v>
+      </c>
+      <c r="C20">
         <v>289534000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>109074000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>54086000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>259174000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>54000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4936000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2942000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>664864000.0</v>
+      </c>
+      <c r="C21">
         <v>-4669000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-34179000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-30097000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>49495000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1866000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390000.0</v>
       </c>
       <c r="I21">
         <v>1390000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21">
+        <v>1390000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-284544000.0</v>
+      </c>
+      <c r="C22">
         <v>-54063000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-105943896.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-239050000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22130000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-16289000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2107000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-18236000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5081399.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>694278000.0</v>
+      </c>
+      <c r="C23">
         <v>9597000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12983000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-59979000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>63317000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1997000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2942000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10922160.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>252138000.0</v>
+      </c>
+      <c r="C24">
         <v>5460000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>416039.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5040000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-46434.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-32873.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>145000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-79664000.0</v>
+      </c>
+      <c r="C25">
         <v>-216399000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>34718903.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>217439000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-130593000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5140000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1172000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20094000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2620986.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="D26"/>
+        <v>152</v>
+      </c>
+      <c r="B26">
+        <v>-9954000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>14984000.0</v>
+      </c>
+      <c r="C27">
         <v>13949000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10915000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21788000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22585000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2201000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2873000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>746000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>694278000.0</v>
+      </c>
+      <c r="C28">
         <v>294462000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>87878000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24010000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>371986000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>185000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17974000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4332000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10922160.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-226594000.0</v>
+      </c>
+      <c r="C29">
         <v>-140562000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24030759.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36250000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-37170000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7223000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6020000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13761000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7944801.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>103744000.0</v>
+      </c>
+      <c r="C30">
         <v>-178387000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-155011000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-215147000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3605000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-22364000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22077000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14186480.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>111952000.0</v>
+      </c>
+      <c r="C2">
         <v>110439000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38546000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59542000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72913000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>138619000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>65893004.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>84038000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46775000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30891000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29378000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30887000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35814000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45982000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>77294000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>125595000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43267000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36216000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53033000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5947000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1324000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1361000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2332000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2159000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2463000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5354000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2963000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>552000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>573000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>599000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9014000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1129500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>24110000</v>
+      </c>
+      <c r="C3">
         <v>9353000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19016000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47818000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>74663000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>111062000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>76194000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>77935000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24196000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18128000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20877000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8104000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23870000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>35683000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>67617000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>67808000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>60820000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>30257000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>73400000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28779000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>418000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1686000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2348000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>868000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2652000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9136000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9075000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2915000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>754000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>866000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10182000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10590000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>519010000.0</v>
+      </c>
+      <c r="C6">
         <v>1513000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>71893000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-20996000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13393000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-65706000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>72705666.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18077000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37263000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15884000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1513000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1509000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4927000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10168000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-31312000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-48301000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>82328000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7051000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16817000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>47086000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4623000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-37000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-971000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>173000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-304000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2891000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2391000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2411000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-21000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-26000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8415000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7884500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-17042000.0</v>
+      </c>
+      <c r="C7">
         <v>3109000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13852000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27785000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2777000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5594000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11710000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-323000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2792000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1024000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>89000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2670000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8426000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2864000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1105000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8435000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11239000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3644000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4188000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1891000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>841000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1973000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>286000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>239000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-627000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1598000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1064000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>263000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>700000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-899000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-49000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3146000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>587000.0</v>
+      </c>
+      <c r="C9">
         <v>-213000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1076000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>702000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>213000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-737000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6065.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>443000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-138000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-645000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>327000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>806000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-771000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>369000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>166000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-325000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>150000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>73000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-204000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-134000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>478000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>87000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-450000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-428000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>413000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>291000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-629000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>918000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-918000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>3210000.0</v>
+      </c>
+      <c r="C10">
         <v>-547000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2234000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-429000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-101000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-370000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>0.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101750.0</v>
       </c>
       <c r="L10">
         <v>101750.0</v>
       </c>
       <c r="M10">
         <v>101750.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>101750.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-49000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-177000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-158000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-60000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>128000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-47000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>112000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-233000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1051000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>428000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1348000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>276000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-3485000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4086000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4383000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4113000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4262000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6208000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-75000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2523000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>588000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-359000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>955000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-185000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>3307000.0</v>
       </c>
       <c r="M12">
+        <v>3307000.0</v>
+      </c>
+      <c r="N12">
         <v>20721000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51224000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>173295000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-38382000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-37571000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-45354000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-14293000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1948000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4783000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1557000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1703000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>4362000.0</v>
       </c>
       <c r="M13">
+        <v>4362000.0</v>
+      </c>
+      <c r="N13">
         <v>3258000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-6725000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3451000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4359000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-536000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2106000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>149000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2823000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>513000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-80000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>561000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>22451000.0</v>
+      </c>
+      <c r="C14">
         <v>33478000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37008000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29693000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24584000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>48577000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38977000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21790000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21767000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20528000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20777000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20720000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17857000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13066000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10287000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6261000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4920000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3008000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2834000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2922000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2750000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2980000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2626000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1570000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1299000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1348000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3214000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3401000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3207000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2726000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>630962000.0</v>
+      </c>
+      <c r="C16">
         <v>111952000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>110439000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38546000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>59542000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72913000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>138598670.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>65961000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>84038000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46775000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30891000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>29378000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30887000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35814000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45982000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>77294000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>125595000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>43267000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36216000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>53033000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5947000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1324000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1361000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2332000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2159000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2463000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5354000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2963000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>552000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>573000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>599000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9014000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-97760000.0</v>
+      </c>
+      <c r="C18">
         <v>-69191000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-93541000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-66399000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-229329000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-124893000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-66540000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-109224000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10626000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10572000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19434000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7075000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9211000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20769000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-39193000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-107977000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-67188000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-46037000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-82260000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-37215000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2666000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1339000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>571000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>39000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7296000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7396000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3105000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>11000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>97000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-8528000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-610000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>-157665000.0</v>
+      </c>
+      <c r="C19">
         <v>46150000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>99684000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-25654000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>154476000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-117030000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75278000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-76554000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-22970000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-16144000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15701000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3528000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-10470000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>13690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30642000.0</v>
       </c>
       <c r="P19">
         <v>30642000.0</v>
       </c>
       <c r="Q19">
         <v>30642000.0</v>
       </c>
       <c r="R19">
         <v>30642000.0</v>
       </c>
       <c r="S19">
+        <v>30642000.0</v>
+      </c>
+      <c r="T19">
         <v>-73389000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-28746000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>579000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1570000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1753000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-861000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>34704000.0</v>
+      </c>
+      <c r="C20">
         <v>14435000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>23608000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>50142000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>65828000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>136296000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>37268000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>40570000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>30917000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>21823000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>15764000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5580000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>12594000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>9623000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>26289000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>110128000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>34558000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>57005000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>619315000.0</v>
+      </c>
+      <c r="C21">
         <v>-776000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>46628000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-303000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-321000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-614000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-6188000.0</v>
       </c>
       <c r="M21">
+        <v>-6188000.0</v>
+      </c>
+      <c r="N21">
         <v>-33106000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-28966000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-33676000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>65651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59269000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1433000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6099000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-14440000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-856000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-206000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-204000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-141175000.0</v>
+      </c>
+      <c r="C22">
         <v>-78650000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-28844000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-35875000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15165000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-36649000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-26599000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5980000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-57373000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-16507000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-25481000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2479000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-16843000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-84808000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-141918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4519000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9677000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23733000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3675000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-7605000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5374000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4761000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3730000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2424000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1124000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4309000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1320000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2006000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-21262000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1712000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1222000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6075000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>682390083.0</v>
+      </c>
+      <c r="C23">
         <v>11443000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>444917.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>977000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>88000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2505000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6027000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12821000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6342000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>115000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>47000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>23000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2965000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16807000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2324000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>41221000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>80000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1753000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>80000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1568000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2422000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>946000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>60000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-769000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-611500.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2942000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>242900000.0</v>
+      </c>
+      <c r="C24">
         <v>6193000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>906000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2139000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-6748000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>503000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1043000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>227000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2136000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4905.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-182.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5710000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4036000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>719000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>35000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-22846000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>911000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>33000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>997000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>116000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>595000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-15000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>24000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>112000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1293000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>230000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5643500.0</v>
       </c>
       <c r="AF24">
         <v>5643500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24">
+        <v>5643500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>52510000.0</v>
+      </c>
+      <c r="C25">
         <v>-18114000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-63813000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-50247000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-53687000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-15515000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4253000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-60772000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38518000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9461000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3939000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-16728000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16761000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>97561000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>164979000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-61862000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-50547000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-59831000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-19880000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2609000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4214000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>455000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>731000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-366000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>743000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3313000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1304000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>94000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>745000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-25000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-477000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4182000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>2000.0</v>
+      </c>
+      <c r="C26">
         <v>-9956000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>4082000.0</v>
+      </c>
+      <c r="C27">
         <v>2850000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3615000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4437000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4021000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5159000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1675000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3094000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3906000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2011000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2462000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2536000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3795000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3961000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7927000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6105000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10036000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5787000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6342000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>420000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>403000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>534000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>254000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1010000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>430000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>872000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1460000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>111000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>18467000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>198000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>195000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>609196000.0</v>
+      </c>
+      <c r="C28">
         <v>15146000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46631000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23305000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50798000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65302000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>138226000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40136000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46610000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24575000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15750000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>943000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-27532000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-16368000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24030000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>91940000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>172362000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>49932000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>65428000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>84264000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>995000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-206000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-204000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-305000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4381000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9678000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4220000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-98000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-220000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-65000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4715000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-73650000.0</v>
+      </c>
+      <c r="C29">
         <v>-59838000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-74525000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-18581000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-154666000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13831000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9654000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-31289000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13570000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7556000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1443000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1029000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>33081000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14914000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28424000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-40169000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6368000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15780000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8860000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8436000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3084000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1691000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1009000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1439000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2691000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1840000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1679000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-190000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>765000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>963000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1654000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>9980000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-16436000.0</v>
+      </c>
+      <c r="C30">
         <v>46150000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>99684000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-25654000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-117030000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75278000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-26984000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22970000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-16144000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15701000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3528000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10470000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8791000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35677000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-100073000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-83666000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-27072000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-73389000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-28746000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>579000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1570000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1753000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-861000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2667000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9112000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-8963000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1622000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-706000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-769000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-10000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10203000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>