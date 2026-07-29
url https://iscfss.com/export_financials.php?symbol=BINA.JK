--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1445,51 +1445,51 @@
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
-        <v>3616161000000.0</v>
+        <v>3227776000000.0</v>
       </c>
       <c r="C12">
         <v>3887958000000.0</v>
       </c>
       <c r="D12">
         <v>5030214000000.0</v>
       </c>
       <c r="E12">
         <v>4514145000000.0</v>
       </c>
       <c r="F12">
         <v>5191696000000.0</v>
       </c>
       <c r="G12">
         <v>2096414000000.0</v>
       </c>
       <c r="H12">
         <v>1572782000000.0</v>
       </c>
       <c r="I12">
         <v>1056154000000.0</v>
       </c>
       <c r="J12">
         <v>577802000000.0</v>
       </c>
@@ -2604,51 +2604,53 @@
         <v>1058340000000.0</v>
       </c>
       <c r="O38">
         <v>1089238000000.0</v>
       </c>
       <c r="P38">
         <v>417079066560.0</v>
       </c>
       <c r="Q38">
         <v>194000483813.0</v>
       </c>
       <c r="R38">
         <v>591381770586.0</v>
       </c>
       <c r="S38">
         <v>493965386678.0</v>
       </c>
       <c r="T38">
         <v>387272060773.0</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>388385000000.0</v>
+      </c>
       <c r="C39">
         <v>4370199000000.0</v>
       </c>
       <c r="D39">
         <v>7407660000000.0</v>
       </c>
       <c r="E39">
         <v>5618100000000.0</v>
       </c>
       <c r="F39">
         <v>6980011000000.0</v>
       </c>
       <c r="G39">
         <v>2941029000000.0</v>
       </c>
       <c r="H39">
         <v>1453996000000.0</v>
       </c>
       <c r="I39">
         <v>11641000000.0</v>
       </c>
       <c r="J39">
         <v>10983000000.0</v>
       </c>
       <c r="K39">
@@ -2664,51 +2666,53 @@
         <v>5448000000.0</v>
       </c>
       <c r="O39">
         <v>5597000000.0</v>
       </c>
       <c r="P39">
         <v>253437540458.0</v>
       </c>
       <c r="Q39">
         <v>253797934050.0</v>
       </c>
       <c r="R39">
         <v>5932570588.0</v>
       </c>
       <c r="S39">
         <v>1769286294.0</v>
       </c>
       <c r="T39">
         <v>1212455249.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-45970000000.0</v>
+      </c>
       <c r="C40">
         <v>20076790000000.0</v>
       </c>
       <c r="D40">
         <v>6398635000000.0</v>
       </c>
       <c r="E40">
         <v>-21064000000.0</v>
       </c>
       <c r="F40">
         <v>-12926000000.0</v>
       </c>
       <c r="G40">
         <v>-10297000000.0</v>
       </c>
       <c r="H40">
         <v>-18032000000.0</v>
       </c>
       <c r="I40">
         <v>-15783000000.0</v>
       </c>
       <c r="J40">
         <v>-17596000000.0</v>
       </c>
       <c r="K40">
@@ -8701,52 +8705,56 @@
       </c>
       <c r="BO38">
         <v>8215538900.0</v>
       </c>
       <c r="BP38">
         <v>12409000000.0</v>
       </c>
       <c r="BQ38">
         <v>7060000000.0</v>
       </c>
       <c r="BR38">
         <v>7433000000.0</v>
       </c>
       <c r="BS38">
         <v>5761727700.0</v>
       </c>
       <c r="BT38"/>
       <c r="BU38">
         <v>7578886000.0</v>
       </c>
     </row>
     <row r="39" spans="1:73">
       <c r="A39" t="s">
         <v>57</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>87962000000.0</v>
+      </c>
+      <c r="C39">
+        <v>61490000000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39">
         <v>53127000000.0</v>
       </c>
       <c r="F39">
         <v>-363178000000.0</v>
       </c>
       <c r="G39">
         <v>38199000000.0</v>
       </c>
       <c r="H39">
         <v>-9924000000.0</v>
       </c>
       <c r="I39">
         <v>2503405000000.0</v>
       </c>
       <c r="J39">
         <v>3517550000000.0</v>
       </c>
       <c r="K39">
         <v>2170451000000.0</v>
       </c>
       <c r="L39">
         <v>8094683000000.0</v>
       </c>
@@ -8878,54 +8886,58 @@
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39">
         <v>6460000000.0</v>
       </c>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
     </row>
     <row r="40" spans="1:73">
       <c r="A40" t="s">
         <v>58</v>
       </c>
-      <c r="B40"/>
-      <c r="C40"/>
+      <c r="B40">
+        <v>-41484000000.0</v>
+      </c>
+      <c r="C40">
+        <v>27460081000000.0</v>
+      </c>
       <c r="D40">
-        <v>-570091000000.0</v>
+        <v>-165284000000.0</v>
       </c>
       <c r="E40">
         <v>21545949000000.0</v>
       </c>
       <c r="F40">
         <v>20576591000000.0</v>
       </c>
       <c r="G40">
         <v>20076790000000.0</v>
       </c>
       <c r="H40">
         <v>2913237000000.0</v>
       </c>
       <c r="I40">
         <v>5781647000000.0</v>
       </c>
       <c r="J40">
         <v>9166492000000.0</v>
       </c>
       <c r="K40">
         <v>6398635000000.0</v>
       </c>
       <c r="L40">
         <v>-64265000000.0</v>
       </c>
@@ -9301,51 +9313,51 @@
       <c r="J42">
         <v>2482288000000.0</v>
       </c>
       <c r="K42">
         <v>2482288000000.0</v>
       </c>
       <c r="L42">
         <v>2482288000000.0</v>
       </c>
       <c r="M42">
         <v>2482288000000.0</v>
       </c>
       <c r="N42">
         <v>2501345000000.0</v>
       </c>
       <c r="O42">
         <v>2477189000000.0</v>
       </c>
       <c r="P42">
         <v>1649338000000.0</v>
       </c>
       <c r="Q42">
         <v>1636340000000.0</v>
       </c>
       <c r="R42">
-        <v>1710975000000.0</v>
+        <v>1735614000000.0</v>
       </c>
       <c r="S42">
         <v>1735614000000.0</v>
       </c>
       <c r="T42">
         <v>551512000000.0</v>
       </c>
       <c r="U42">
         <v>508766000000.0</v>
       </c>
       <c r="V42">
         <v>540860000000.0</v>
       </c>
       <c r="W42">
         <v>551512000000.0</v>
       </c>
       <c r="X42">
         <v>549080000000.0</v>
       </c>
       <c r="Y42">
         <v>551513000000.0</v>
       </c>
       <c r="Z42">
         <v>551513000000.0</v>
       </c>
@@ -14212,51 +14224,53 @@
         <v>-7798345878.0</v>
       </c>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
     </row>
     <row r="3" spans="1:74">
       <c r="A3" t="s">
         <v>135</v>
       </c>
       <c r="B3">
         <v>16161000000.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>22258000000.0</v>
+      </c>
       <c r="D3"/>
       <c r="E3">
         <v>16271000000.0</v>
       </c>
       <c r="F3">
         <v>16314000000.0</v>
       </c>
       <c r="G3">
         <v>22756000000.0</v>
       </c>
       <c r="H3">
         <v>13094000000.0</v>
       </c>
       <c r="I3">
         <v>12857000000.0</v>
       </c>
       <c r="J3">
         <v>13550000000.0</v>
       </c>
       <c r="K3">
         <v>28407000000.0</v>
       </c>
       <c r="L3">
         <v>9091000000.0</v>
       </c>
@@ -14462,51 +14476,53 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
     </row>
     <row r="5" spans="1:74">
       <c r="A5" t="s">
         <v>137</v>
       </c>
       <c r="B5">
         <v>67541000000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>-509029000000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5">
         <v>14063000000.0</v>
       </c>
       <c r="F5">
         <v>17831000000.0</v>
       </c>
       <c r="G5">
         <v>-33354000000.0</v>
       </c>
       <c r="H5">
         <v>52896000000.0</v>
       </c>
       <c r="I5">
         <v>45242000000.0</v>
       </c>
       <c r="J5">
         <v>42679000000.0</v>
       </c>
       <c r="K5">
         <v>46732000000.0</v>
       </c>
       <c r="L5">
         <v>72146000000.0</v>
       </c>
@@ -14635,51 +14651,51 @@
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
     </row>
     <row r="6" spans="1:74">
       <c r="A6" t="s">
         <v>138</v>
       </c>
       <c r="B6">
         <v>83702000000.0</v>
       </c>
       <c r="C6">
-        <v>-509029000000.0</v>
+        <v>-486771000000.0</v>
       </c>
       <c r="D6">
         <v>12255000000.0</v>
       </c>
       <c r="E6">
         <v>30334000000.0</v>
       </c>
       <c r="F6">
         <v>34145000000.0</v>
       </c>
       <c r="G6">
         <v>-10598000000.0</v>
       </c>
       <c r="H6">
         <v>65990000000.0</v>
       </c>
       <c r="I6">
         <v>58099000000.0</v>
       </c>
       <c r="J6">
         <v>56229000000.0</v>
       </c>
       <c r="K6">
         <v>75139000000.0</v>
       </c>
@@ -19645,51 +19661,53 @@
         <v>13128000000.0</v>
       </c>
       <c r="P22">
         <v>2339997602.0</v>
       </c>
       <c r="Q22">
         <v>6768632649.0</v>
       </c>
       <c r="R22">
         <v>13345323735.0</v>
       </c>
       <c r="S22">
         <v>9365090642.0</v>
       </c>
       <c r="T22">
         <v>10836318434.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>187</v>
       </c>
       <c r="B23">
         <v>7101112000000.0</v>
       </c>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-26918000000.0</v>
+      </c>
       <c r="D23">
         <v>-24823000000.0</v>
       </c>
       <c r="E23">
         <v>-21784000000.0</v>
       </c>
       <c r="F23">
         <v>-21369000000.0</v>
       </c>
       <c r="G23">
         <v>-16409000000.0</v>
       </c>
       <c r="H23">
         <v>1391942000000.0</v>
       </c>
       <c r="I23">
         <v>-30803000000.0</v>
       </c>
       <c r="J23">
         <v>-7680000000.0</v>
       </c>
       <c r="K23">
         <v>-3912000000.0</v>
       </c>
       <c r="L23">
@@ -19712,51 +19730,51 @@
       </c>
       <c r="R23">
         <v>-36741082938.0</v>
       </c>
       <c r="S23">
         <v>-1683406832.0</v>
       </c>
       <c r="T23">
         <v>-12515367065.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>188</v>
       </c>
       <c r="B24">
         <v>-2561304000000.0</v>
       </c>
       <c r="C24">
         <v>40019000000.0</v>
       </c>
       <c r="D24">
         <v>22000000.0</v>
       </c>
       <c r="E24">
-        <v>-13051000000.0</v>
+        <v>-6041210000000.0</v>
       </c>
       <c r="F24">
         <v>1000000.0</v>
       </c>
       <c r="G24">
         <v>977000000.0</v>
       </c>
       <c r="H24">
         <v>-14229000000.0</v>
       </c>
       <c r="I24">
         <v>38000000.0</v>
       </c>
       <c r="J24">
         <v>8000000.0</v>
       </c>
       <c r="K24">
         <v>-359988000000.0</v>
       </c>
       <c r="L24">
         <v>145000000.0</v>
       </c>
       <c r="M24">
         <v>2422000000.0</v>
       </c>
@@ -20510,51 +20528,51 @@
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
     </row>
     <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>168</v>
       </c>
       <c r="B3">
         <v>2599000000</v>
       </c>
       <c r="C3">
         <v>78333000000</v>
       </c>
       <c r="D3">
         <v>7219000000</v>
       </c>
       <c r="E3">
         <v>15986000000</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>78830000000</v>
       </c>
       <c r="G3">
         <v>5618000000</v>
       </c>
       <c r="H3">
         <v>63149000000</v>
       </c>
       <c r="I3">
         <v>42308000000</v>
       </c>
       <c r="J3">
         <v>21162000000</v>
       </c>
       <c r="K3">
         <v>33647000000</v>
       </c>
       <c r="L3">
         <v>4927000000</v>
       </c>
       <c r="M3">
         <v>3233000000</v>
       </c>
       <c r="N3">
         <v>1694000000</v>
       </c>
@@ -20871,51 +20889,51 @@
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
     </row>
     <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
         <v>-635662000000.0</v>
       </c>
       <c r="C6">
-        <v>380885000000.0</v>
+        <v>-1624875000000.0</v>
       </c>
       <c r="D6">
         <v>836963000000.0</v>
       </c>
       <c r="E6">
         <v>271656000000.0</v>
       </c>
       <c r="F6">
         <v>897137000000.0</v>
       </c>
       <c r="G6">
         <v>779757000000.0</v>
       </c>
       <c r="H6">
         <v>-121149000000.0</v>
       </c>
       <c r="I6">
         <v>-1521760000000.0</v>
       </c>
       <c r="J6">
         <v>-302985000000.0</v>
       </c>
       <c r="K6">
         <v>1101437000000.0</v>
       </c>
@@ -23004,57 +23022,57 @@
       <c r="L23">
         <v>1236296000000.0</v>
       </c>
       <c r="M23">
         <v>223624000000.0</v>
       </c>
       <c r="N23">
         <v>681000000.0</v>
       </c>
       <c r="O23">
         <v>790238000000.0</v>
       </c>
       <c r="P23">
         <v>3377000000.0</v>
       </c>
       <c r="Q23">
         <v>-3377000000.0</v>
       </c>
       <c r="R23">
         <v>-11649000000.0</v>
       </c>
       <c r="S23">
         <v>1175594000000.0</v>
       </c>
       <c r="T23">
-        <v>1999740000000.0</v>
+        <v>-157183000000.0</v>
       </c>
       <c r="U23">
         <v>712966000000.0</v>
       </c>
       <c r="V23">
-        <v>-1861856000000.0</v>
+        <v>2235051000000.0</v>
       </c>
       <c r="W23">
         <v>2870879000000.0</v>
       </c>
       <c r="X23">
         <v>-223628000000.0</v>
       </c>
       <c r="Y23">
         <v>-149862000000.0</v>
       </c>
       <c r="Z23">
         <v>19766000000.0</v>
       </c>
       <c r="AA23">
         <v>-251106000000.0</v>
       </c>
       <c r="AB23">
         <v>-99117000000.0</v>
       </c>
       <c r="AC23">
         <v>-544000000.0</v>
       </c>
       <c r="AD23">
         <v>-52931000000.0</v>
       </c>
@@ -23163,60 +23181,60 @@
       <c r="G24">
         <v>114000000.0</v>
       </c>
       <c r="H24">
         <v>-315319000000.0</v>
       </c>
       <c r="I24">
         <v>435296000000.0</v>
       </c>
       <c r="J24">
         <v>4000000.0</v>
       </c>
       <c r="K24">
         <v>-378785000000.0</v>
       </c>
       <c r="L24">
         <v>1402312000000.0</v>
       </c>
       <c r="M24">
         <v>605564000000.0</v>
       </c>
       <c r="N24">
         <v>267276000000.0</v>
       </c>
       <c r="O24">
-        <v>-13051000000.0</v>
+        <v>-1107029000000.0</v>
       </c>
       <c r="P24">
         <v>33088000000.0</v>
       </c>
       <c r="Q24">
-        <v>-4973000000.0</v>
+        <v>-1652245000000.0</v>
       </c>
       <c r="R24">
-        <v>-4973000000.0</v>
+        <v>-1702449000000.0</v>
       </c>
       <c r="S24">
         <v>1000000.0</v>
       </c>
       <c r="T24">
         <v>-1000000.0</v>
       </c>
       <c r="U24">
         <v>-176678000000.0</v>
       </c>
       <c r="V24">
         <v>1000000.0</v>
       </c>
       <c r="W24">
         <v>-4000000.0</v>
       </c>
       <c r="X24">
         <v>977000000.0</v>
       </c>
       <c r="Y24">
         <v>2000000.0</v>
       </c>
       <c r="Z24">
         <v>2000000.0</v>
       </c>
@@ -23696,51 +23714,51 @@
       <c r="L28">
         <v>2000000.0</v>
       </c>
       <c r="M28">
         <v>-4000000.0</v>
       </c>
       <c r="N28">
         <v>681000000.0</v>
       </c>
       <c r="O28">
         <v>790238000000.0</v>
       </c>
       <c r="P28">
         <v>3377000000.0</v>
       </c>
       <c r="Q28">
         <v>-3377000000.0</v>
       </c>
       <c r="R28">
         <v>-11649000000.0</v>
       </c>
       <c r="S28">
         <v>1175594000000.0</v>
       </c>
       <c r="T28">
-        <v>-51608000000.0</v>
+        <v>485742000000.0</v>
       </c>
       <c r="U28">
         <v>712966000000.0</v>
       </c>
       <c r="V28">
         <v>2235281000000.0</v>
       </c>
       <c r="W28">
         <v>2870879000000.0</v>
       </c>
       <c r="X28">
         <v>339028000000.0</v>
       </c>
       <c r="Y28">
         <v>4209000000.0</v>
       </c>
       <c r="Z28">
         <v>-120174000000.0</v>
       </c>
       <c r="AA28">
         <v>737710000000.0</v>
       </c>
       <c r="AB28">
         <v>212267000000.0</v>
       </c>