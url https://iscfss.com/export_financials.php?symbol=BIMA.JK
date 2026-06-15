--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,56 @@
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
@@ -535,53 +544,50 @@
     <t>netBorrowings</t>
   </si>
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -905,2325 +911,2481 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>15</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>26314362000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20027975000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18949783000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17199592000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>17971280626.0</v>
+        <v>14991316000.0</v>
       </c>
       <c r="H2">
+        <v>17971281000.0</v>
+      </c>
+      <c r="I2">
         <v>23995591341.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17729836051.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19324511990.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23079518013.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26232558328.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37543339368.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35771064304.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>18</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>212265599000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>211522106000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>213730208000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>134171440000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>137497704802.0</v>
-[...6 lines deleted...]
-      <c r="M5"/>
+        <v>133989031000.0</v>
+      </c>
+      <c r="H5">
+        <v>137497705000.0</v>
+      </c>
+      <c r="I5">
+        <v>-4789231430.0</v>
+      </c>
+      <c r="J5">
+        <v>-6229105269.0</v>
+      </c>
+      <c r="K5">
+        <v>-2971551138.0</v>
+      </c>
+      <c r="L5">
+        <v>-3163330501.0</v>
+      </c>
+      <c r="M5">
+        <v>-1294729275.0</v>
+      </c>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>23</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>1132703000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>557852000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1717276000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>553526000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>4457102059.0</v>
+        <v>2875775000.0</v>
       </c>
       <c r="H10">
+        <v>4457102000.0</v>
+      </c>
+      <c r="I10">
         <v>5685080346.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17757501843.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17601506142.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27641567527.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9428650648.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12474697372.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6533179764.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11">
+        <v>1073213400.0</v>
+      </c>
+      <c r="C11">
         <v>1132702920.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>557851810.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1717276420.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>553526120.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2875774510.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4457102060.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5685080350.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17757501840.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17601506140.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>1073213400.0</v>
+      </c>
+      <c r="C12">
         <v>1132703000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>557852000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1717276000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>553526000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
-        <v>4457102059.0</v>
+        <v>2875775000.0</v>
       </c>
       <c r="H12">
+        <v>4457102000.0</v>
+      </c>
+      <c r="I12">
         <v>5685080346.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17757501843.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17601506142.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>27641567527.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9428650648.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12474697372.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6533179764.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>130235143000.0</v>
+        <v>130235143200.0</v>
       </c>
       <c r="C13">
         <v>130235143000.0</v>
       </c>
       <c r="D13">
         <v>130235143000.0</v>
       </c>
       <c r="E13">
         <v>130235143000.0</v>
       </c>
       <c r="F13">
-        <v>130235143200.0</v>
+        <v>130235143000.0</v>
       </c>
       <c r="G13">
-        <v>130235143200.0</v>
+        <v>130235143000.0</v>
       </c>
       <c r="H13">
-        <v>130235143200.0</v>
+        <v>130235143000.0</v>
       </c>
       <c r="I13">
         <v>130235143200.0</v>
       </c>
       <c r="J13">
         <v>130235143200.0</v>
       </c>
       <c r="K13">
-        <v>43000000000.0</v>
+        <v>130235143200.0</v>
       </c>
       <c r="L13">
         <v>43000000000.0</v>
       </c>
       <c r="M13">
         <v>43000000000.0</v>
       </c>
       <c r="N13">
         <v>43000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>43000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>608176000.0</v>
+        <v>608175720.0</v>
       </c>
       <c r="C14">
         <v>608176000.0</v>
       </c>
       <c r="D14">
         <v>608176000.0</v>
       </c>
       <c r="E14">
         <v>608176000.0</v>
       </c>
       <c r="F14">
+        <v>608176000.0</v>
+      </c>
+      <c r="G14">
+        <v>608176000.0</v>
+      </c>
+      <c r="H14">
+        <v>608176000.0</v>
+      </c>
+      <c r="I14">
         <v>608175716.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
+        <v>608175732.0</v>
+      </c>
+      <c r="K14">
         <v>608175716.0</v>
       </c>
-      <c r="H14">
-[...8 lines deleted...]
-      <c r="K14">
+      <c r="L14">
         <v>172000018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000000.0</v>
       </c>
       <c r="M14">
         <v>172000000.0</v>
       </c>
       <c r="N14">
-        <v>172000006.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14">
+        <v>172000000.0</v>
+      </c>
+      <c r="O14">
+        <v>172000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>28926708000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>751475000.0</v>
       </c>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
       <c r="G16">
-        <v>135092649.0</v>
-[...5 lines deleted...]
-      <c r="L16"/>
+        <v>751475000.0</v>
+      </c>
+      <c r="H16">
+        <v>135093000.0</v>
+      </c>
+      <c r="I16">
+        <v>39890167.0</v>
+      </c>
+      <c r="J16">
+        <v>40069127.0</v>
+      </c>
+      <c r="K16">
+        <v>5722673288.0</v>
+      </c>
+      <c r="L16">
+        <v>67745450.0</v>
+      </c>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>2029264990.0</v>
+      </c>
+      <c r="C21">
         <v>2149983000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1385664000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1463730000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1541796000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>38890112240.0</v>
+      </c>
+      <c r="C22">
         <v>53945441000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>49555608000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>45433758000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>30371522000.0</v>
       </c>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
       <c r="G22">
-        <v>65112187406.0</v>
+        <v>40581171000.0</v>
       </c>
       <c r="H22">
+        <v>65112187000.0</v>
+      </c>
+      <c r="I22">
         <v>56988044073.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34873724745.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38275037492.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34651722560.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>56268118693.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>59234716981.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>61645598104.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>301399508640.0</v>
+      </c>
+      <c r="C23">
         <v>319791244000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>312992165000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>310462822000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>218663866000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>246536771775.0</v>
+        <v>223781483000.0</v>
       </c>
       <c r="H23">
+        <v>246536772000.0</v>
+      </c>
+      <c r="I23">
         <v>98190640840.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>89327328850.0</v>
       </c>
-      <c r="J23">
-[...7 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="K23">
+        <v>92041274561.0</v>
+      </c>
+      <c r="L23">
+        <v>99558394760.0</v>
+      </c>
+      <c r="M23">
+        <v>104537589283.0</v>
+      </c>
+      <c r="N23">
+        <v>118007059098.0</v>
+      </c>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>37</v>
+      </c>
+      <c r="B24">
         <v>0.0</v>
       </c>
+      <c r="C24"/>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>26043149980.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>29528375330.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>29188992510.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23910368340.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>70513160455.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>65970050262.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>77181182265.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>22113861200.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>226618000.0</v>
+      </c>
+      <c r="C25">
         <v>528450150.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26085455150.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29664745530.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29278102510.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24075858340.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>250932000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>117806000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>22216193200.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>41</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>116914354000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>116347609000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>115881885000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>99818708000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
-        <v>92393131610.0</v>
+        <v>95160990000.0</v>
       </c>
       <c r="H28">
+        <v>123622819000.0</v>
+      </c>
+      <c r="I28">
         <v>-5685080346.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-17757501843.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>93245208765.0</v>
+      </c>
+      <c r="L28">
         <v>-27641567527.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>-12474697372.0</v>
+        <v>235343115975.0</v>
       </c>
       <c r="N28">
+        <v>246139127409.0</v>
+      </c>
+      <c r="O28">
         <v>-6533179764.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>2032432170.0</v>
+      </c>
+      <c r="C30">
         <v>6120003000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4535169000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10850103000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8656864000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
-        <v>11079303475.0</v>
+        <v>3152246000.0</v>
       </c>
       <c r="H30">
+        <v>11079303000.0</v>
+      </c>
+      <c r="I30">
         <v>11240108092.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13744954448.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>19704026401.0</v>
+      </c>
+      <c r="L30">
         <v>15825508503.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13956009069.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17533513326.0</v>
       </c>
-      <c r="N30">
-[...3 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="O30">
+        <v>13054382935.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>85101880627.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7834425165.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>29459586724.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>64487893211.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-80847643921.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-84637373721.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-97175471622.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-202012514927.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B33">
+        <v>46</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
         <v>258150400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>253178973000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>251853283000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>178418260000.0</v>
       </c>
-      <c r="F33">
-[...1 lines deleted...]
-      </c>
       <c r="G33">
-        <v>162708903701.0</v>
+        <v>172066891000.0</v>
       </c>
       <c r="H33">
+        <v>162708904000.0</v>
+      </c>
+      <c r="I33">
         <v>11850236113.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10990004495.0</v>
       </c>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
       <c r="K33">
+        <v>12741118394.0</v>
+      </c>
+      <c r="L33">
         <v>12942798526.0</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
-        <v>14250928919.0</v>
+        <v>17658088788.0</v>
       </c>
       <c r="N33">
+        <v>20321028703.0</v>
+      </c>
+      <c r="O33">
         <v>15034310325.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B35">
+        <v>48</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
         <v>127236316000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>119986801000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>140951826000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>143864723000.0</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35">
-        <v>125554336212.0</v>
+        <v>139489085000.0</v>
       </c>
       <c r="H35">
+        <v>125554336000.0</v>
+      </c>
+      <c r="I35">
         <v>70513160455.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>65970050262.0</v>
       </c>
-      <c r="J35">
-[...1 lines deleted...]
-      </c>
       <c r="K35">
+        <v>99777795015.0</v>
+      </c>
+      <c r="L35">
         <v>195052307742.0</v>
       </c>
-      <c r="L35">
-[...1 lines deleted...]
-      </c>
       <c r="M35">
-        <v>202326809572.0</v>
+        <v>209885080818.0</v>
       </c>
       <c r="N35">
+        <v>209253074638.0</v>
+      </c>
+      <c r="O35">
         <v>126866104700.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>1174273000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1216593000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1554488000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1667463000.0</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36">
-        <v>1451321098.0</v>
+        <v>1849428000.0</v>
       </c>
       <c r="H36">
+        <v>1451321000.0</v>
+      </c>
+      <c r="I36">
         <v>-11850236113.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-10990004495.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
+        <v>1376009439.0</v>
+      </c>
+      <c r="L36">
         <v>-12942798526.0</v>
       </c>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
       <c r="M36">
-        <v>-14250928919.0</v>
+        <v>3629429388.0</v>
       </c>
       <c r="N36">
+        <v>6070099784.0</v>
+      </c>
+      <c r="O36">
         <v>-15034310325.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>109835489020.0</v>
+      </c>
+      <c r="C38">
         <v>111631483290.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>22158363710.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>20567310232.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>22954725673.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>17474717545.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7255088467.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6132541822.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>5952166961.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1376009440.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3213745351.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3629429388.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6070099784.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>562394947.0</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>442697000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5164564000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>608402000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>663694000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
-        <v>3179275134.0</v>
+        <v>5105400000.0</v>
       </c>
       <c r="H39">
+        <v>3179275000.0</v>
+      </c>
+      <c r="I39">
         <v>6294630392.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6008976361.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8280783318.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5283052293.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7226722085.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8443102716.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3544874185.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>61361134000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>26966037000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>49081753000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>45228429000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>38302727077.0</v>
+        <v>38185785000.0</v>
       </c>
       <c r="H40">
+        <v>5276190000.0</v>
+      </c>
+      <c r="I40">
         <v>60047667345.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>66450745762.0</v>
       </c>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
       <c r="K40">
+        <v>25003559960.0</v>
+      </c>
+      <c r="L40">
         <v>66576310312.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
-        <v>75178611137.0</v>
+        <v>19654066384.0</v>
       </c>
       <c r="N40">
-        <v>118401290806.0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:14">
+        <v>19189059928.0</v>
+      </c>
+      <c r="O40">
+        <v>120021170487.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>39719120246.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>36528700107.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>28789544543.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>24230933619.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>23696264499.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>22596612750.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>16760441620.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>209324285660.0</v>
+      </c>
+      <c r="C42">
         <v>212265598810.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>211522105680.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>213730208290.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>134171440020.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>133989031297.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>137497704802.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4789231430.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-6229105269.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-2971551138.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-3163330501.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1294729276.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>230384993000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>229634945000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>229822243000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>153921739000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
+        <v>154592173000.0</v>
+      </c>
+      <c r="H46">
+        <v>155453815000.0</v>
+      </c>
+      <c r="I46">
+        <v>11850236113.0</v>
+      </c>
+      <c r="J46">
+        <v>10990004495.0</v>
+      </c>
+      <c r="K46">
+        <v>11365108955.0</v>
+      </c>
+      <c r="L46">
+        <v>12942798526.0</v>
+      </c>
+      <c r="M46">
+        <v>14028659400.0</v>
+      </c>
+      <c r="N46">
+        <v>14250928919.0</v>
+      </c>
+      <c r="O46">
+        <v>15034310325.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47">
+        <v>144121955600.0</v>
+      </c>
+      <c r="C47">
+        <v>144368933440.0</v>
+      </c>
+      <c r="D47">
+        <v>229634944690.0</v>
+      </c>
+      <c r="E47">
+        <v>229822242903.0</v>
+      </c>
+      <c r="F47">
+        <v>153921738874.0</v>
+      </c>
+      <c r="G47">
         <v>154592173354.0</v>
       </c>
-      <c r="G46">
+      <c r="H47">
         <v>155453815234.0</v>
       </c>
-      <c r="H46">
+      <c r="I47">
         <v>11850236113.0</v>
       </c>
-      <c r="I46">
+      <c r="J47">
         <v>10990004495.0</v>
       </c>
-      <c r="J46">
+      <c r="K47">
         <v>11365108955.0</v>
       </c>
-      <c r="K46">
-[...43 lines deleted...]
-      <c r="K47">
+      <c r="L47">
         <v>12942798530.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-301321484590.0</v>
+      </c>
+      <c r="C48">
         <v>-276725835000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-262012056000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-257399741000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-255030363000.0</v>
       </c>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
       <c r="G48">
-        <v>-203244954791.0</v>
+        <v>-234764588000.0</v>
       </c>
       <c r="H48">
+        <v>-203244955000.0</v>
+      </c>
+      <c r="I48">
         <v>-206293555691.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-208643411652.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-224439063684.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-241849184426.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-241077810441.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-246967966045.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-230818205901.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>25206303994.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>32845874707.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>33581760642.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>41385000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>64</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>118047057000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>116905461000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>117599161000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>100372234000.0</v>
       </c>
-      <c r="F51">
-[...1 lines deleted...]
-      </c>
       <c r="G51">
-        <v>96850233669.0</v>
+        <v>98036765000.0</v>
       </c>
       <c r="H51">
+        <v>128079921000.0</v>
+      </c>
+      <c r="I51">
         <v>25457235994.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>32963680707.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51">
+        <v>110846714907.0</v>
+      </c>
+      <c r="L51">
         <v>63601193200.0</v>
       </c>
-      <c r="L51"/>
-[...3 lines deleted...]
-    <row r="52" spans="1:14">
+      <c r="M51">
+        <v>244771766623.0</v>
+      </c>
+      <c r="N51">
+        <v>258613824781.0</v>
+      </c>
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>0.0</v>
+      </c>
+      <c r="C52">
         <v>39104524000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>37339451000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14913850000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1491952000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
-        <v>85442000.0</v>
+        <v>152760000.0</v>
       </c>
       <c r="H52">
+        <v>31315129000.0</v>
+      </c>
+      <c r="I52">
         <v>25206303994.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>32845874707.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
+        <v>33665532642.0</v>
+      </c>
+      <c r="L52">
         <v>41385000000.0</v>
       </c>
-      <c r="L52"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:14">
+      <c r="M52">
+        <v>48138423470.0</v>
+      </c>
+      <c r="N52">
+        <v>55989551209.0</v>
+      </c>
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>301399508640.0</v>
+      </c>
+      <c r="C55">
         <v>319791244000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>312992165000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>310462822000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>218663866000.0</v>
       </c>
-      <c r="F55">
-[...1 lines deleted...]
-      </c>
       <c r="G55">
-        <v>246536771775.0</v>
+        <v>223781483000.0</v>
       </c>
       <c r="H55">
+        <v>246536772000.0</v>
+      </c>
+      <c r="I55">
         <v>98190640839.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>89327328853.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>92041274561.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>99558394760.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>104537589283.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>118007059098.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>100100820531.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>45412799030.0</v>
+      </c>
+      <c r="C56">
         <v>61640844000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>59813193000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>58609539000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>40245606000.0</v>
       </c>
-      <c r="F56">
-[...1 lines deleted...]
-      </c>
       <c r="G56">
-        <v>83827868074.0</v>
+        <v>51714592000.0</v>
       </c>
       <c r="H56">
+        <v>83827868000.0</v>
+      </c>
+      <c r="I56">
         <v>80207862904.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>72385157397.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>79300156166.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>83401850883.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>86879500495.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>97686030395.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>84504115259.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>206626628820.0</v>
+      </c>
+      <c r="C57">
         <v>126780020000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>113260171000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>82945386000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>65422923000.0</v>
       </c>
-      <c r="F57">
-[...1 lines deleted...]
-      </c>
       <c r="G57">
-        <v>56494542352.0</v>
+        <v>54832811000.0</v>
       </c>
       <c r="H57">
+        <v>56494542000.0</v>
+      </c>
+      <c r="I57">
         <v>84043258686.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>84180581813.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>89438951168.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>89655828325.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>94025048182.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>112721950505.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>154172355110.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>263161564380.0</v>
+      </c>
+      <c r="C58">
         <v>254016336000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>233246972000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>223897212000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>209287646000.0</v>
       </c>
-      <c r="F58">
-[...1 lines deleted...]
-      </c>
       <c r="G58">
-        <v>182048878564.0</v>
+        <v>194321896000.0</v>
       </c>
       <c r="H58">
+        <v>182048879000.0</v>
+      </c>
+      <c r="I58">
         <v>179038284760.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>173964702574.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>189216746183.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>301570909687.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>303910129000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>321975025143.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>287919026432.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>38237944270.0</v>
+      </c>
+      <c r="C60">
         <v>65774907000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>79745193000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>86565611000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9376221000.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
-        <v>64487893211.0</v>
+        <v>29459587000.0</v>
       </c>
       <c r="H60">
+        <v>64487893000.0</v>
+      </c>
+      <c r="I60">
         <v>-80847643921.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-84637373721.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-97175471622.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-202012514927.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-199372539717.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-203967966045.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-187818205901.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AN1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AR1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="AV1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:51">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>15</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>21945550000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26346824000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25685465000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26314362000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25014515000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
+        <v>27719940000.0</v>
+      </c>
+      <c r="I2">
+        <v>23049979000.0</v>
+      </c>
+      <c r="J2">
+        <v>20027975000.0</v>
+      </c>
+      <c r="K2">
         <v>17639250319.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>22610421948.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>18993325364.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>18949783391.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="O2"/>
+      <c r="P2">
         <v>23541016792.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>17595118423.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>17199591710.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>15741449797.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>15594035333.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>14854917831.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>14991316434.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>15454067060.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>16267089245.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>14866230628.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>17971280626.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>18421113638.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>29450299421.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>26275920594.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>23995591341.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>14724461025.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>24738778080.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>21026784815.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>17729836051.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>14039854276.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>20763258911.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>19030942343.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>19324511990.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>19476579799.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>18834371159.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>22518946021.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>23079518013.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>24990598104.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>27717499833.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>23930560746.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>26232558328.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>21926888588.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>41206084812.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>51859100354.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>37543339368.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>33941017744.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>34827587789.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>27093982195.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>35771064304.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3231,11959 +3393,57 @@
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>16</v>
-[...53 lines deleted...]
-      <c r="A5" t="s">
         <v>17</v>
-      </c>
-[...11848 lines deleted...]
-        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15192,54 +3452,12844 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>212061127000.0</v>
+      </c>
+      <c r="D5">
+        <v>212129285000.0</v>
+      </c>
+      <c r="E5">
+        <v>212197442000.0</v>
+      </c>
+      <c r="F5">
+        <v>212265599000.0</v>
+      </c>
+      <c r="G5">
+        <v>211259217000.0</v>
+      </c>
+      <c r="H5">
+        <v>211346847000.0</v>
+      </c>
+      <c r="I5">
+        <v>211434476000.0</v>
+      </c>
+      <c r="J5">
+        <v>211522106000.0</v>
+      </c>
+      <c r="K5">
+        <v>213345641683.0</v>
+      </c>
+      <c r="L5">
+        <v>213473830552.0</v>
+      </c>
+      <c r="M5">
+        <v>213602019421.0</v>
+      </c>
+      <c r="N5">
+        <v>213730208290.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>133828853677.0</v>
+      </c>
+      <c r="Q5">
+        <v>134000146848.0</v>
+      </c>
+      <c r="R5">
+        <v>134171440019.0</v>
+      </c>
+      <c r="S5">
+        <v>133503190849.0</v>
+      </c>
+      <c r="T5">
+        <v>133665137664.0</v>
+      </c>
+      <c r="U5">
+        <v>133827084481.0</v>
+      </c>
+      <c r="V5">
+        <v>133989031297.0</v>
+      </c>
+      <c r="W5">
+        <v>136823975987.0</v>
+      </c>
+      <c r="X5">
+        <v>137049516110.0</v>
+      </c>
+      <c r="Y5">
+        <v>137272164687.0</v>
+      </c>
+      <c r="Z5">
+        <v>137497704802.0</v>
+      </c>
+      <c r="AA5">
+        <v>-4976814283.0</v>
+      </c>
+      <c r="AB5">
+        <v>-4914286648.0</v>
+      </c>
+      <c r="AC5">
+        <v>-4851759005.0</v>
+      </c>
+      <c r="AD5">
+        <v>-4789231430.0</v>
+      </c>
+      <c r="AE5">
+        <v>-6517204182.0</v>
+      </c>
+      <c r="AF5">
+        <v>-6421171208.0</v>
+      </c>
+      <c r="AG5">
+        <v>-6325138243.0</v>
+      </c>
+      <c r="AH5">
+        <v>-6229105268.0</v>
+      </c>
+      <c r="AI5">
+        <v>-2766240474.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-2834677362.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2903114250.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2971551138.0</v>
+      </c>
+      <c r="AM5">
+        <v>-2913721828.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2996924719.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3080127609.0</v>
+      </c>
+      <c r="AP5">
+        <v>-3163330501.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5">
+        <v>-1294729275.0</v>
+      </c>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>4341008000.0</v>
+      </c>
+      <c r="D10">
+        <v>4016626000.0</v>
+      </c>
+      <c r="E10">
+        <v>635348000.0</v>
+      </c>
+      <c r="F10">
+        <v>1132703000.0</v>
+      </c>
+      <c r="G10">
+        <v>1217936000.0</v>
+      </c>
+      <c r="H10">
+        <v>448767000.0</v>
+      </c>
+      <c r="I10">
+        <v>1956795000.0</v>
+      </c>
+      <c r="J10">
+        <v>557852000.0</v>
+      </c>
+      <c r="K10">
+        <v>2415779450.0</v>
+      </c>
+      <c r="L10">
+        <v>2295717607.0</v>
+      </c>
+      <c r="M10">
+        <v>1341461574.0</v>
+      </c>
+      <c r="N10">
+        <v>1717276418.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10">
+        <v>4517182636.0</v>
+      </c>
+      <c r="Q10">
+        <v>2752895199.0</v>
+      </c>
+      <c r="R10">
+        <v>553526124.0</v>
+      </c>
+      <c r="S10">
+        <v>427945393.0</v>
+      </c>
+      <c r="T10">
+        <v>1130694677.0</v>
+      </c>
+      <c r="U10">
+        <v>1029511958.0</v>
+      </c>
+      <c r="V10">
+        <v>2875774508.0</v>
+      </c>
+      <c r="W10">
+        <v>3036395952.0</v>
+      </c>
+      <c r="X10">
+        <v>2171880423.0</v>
+      </c>
+      <c r="Y10">
+        <v>3691485589.0</v>
+      </c>
+      <c r="Z10">
+        <v>4457102059.0</v>
+      </c>
+      <c r="AA10">
+        <v>6577188892.0</v>
+      </c>
+      <c r="AB10">
+        <v>1655579065.0</v>
+      </c>
+      <c r="AC10">
+        <v>3233251883.0</v>
+      </c>
+      <c r="AD10">
+        <v>5685080346.0</v>
+      </c>
+      <c r="AE10">
+        <v>14586763266.0</v>
+      </c>
+      <c r="AF10">
+        <v>3419818952.0</v>
+      </c>
+      <c r="AG10">
+        <v>15410412184.0</v>
+      </c>
+      <c r="AH10">
+        <v>17757501843.0</v>
+      </c>
+      <c r="AI10">
+        <v>24735526545.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2678145208.0</v>
+      </c>
+      <c r="AK10">
+        <v>10279772140.0</v>
+      </c>
+      <c r="AL10">
+        <v>17601506142.0</v>
+      </c>
+      <c r="AM10">
+        <v>25257153173.0</v>
+      </c>
+      <c r="AN10">
+        <v>3852138880.0</v>
+      </c>
+      <c r="AO10">
+        <v>13043429409.0</v>
+      </c>
+      <c r="AP10">
+        <v>27641567527.0</v>
+      </c>
+      <c r="AQ10">
+        <v>29450156352.0</v>
+      </c>
+      <c r="AR10">
+        <v>6112551009.0</v>
+      </c>
+      <c r="AS10">
+        <v>11986726888.0</v>
+      </c>
+      <c r="AT10">
+        <v>9428650648.0</v>
+      </c>
+      <c r="AU10">
+        <v>23380866722.0</v>
+      </c>
+      <c r="AV10">
+        <v>3994010025.0</v>
+      </c>
+      <c r="AW10">
+        <v>9826651421.0</v>
+      </c>
+      <c r="AX10">
+        <v>12474697372.0</v>
+      </c>
+      <c r="AY10">
+        <v>13528177162.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2748172928.0</v>
+      </c>
+      <c r="BA10">
+        <v>7269856368.0</v>
+      </c>
+      <c r="BB10">
+        <v>6533179764.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11">
+        <v>1073213400.0</v>
+      </c>
+      <c r="C11">
+        <v>4341008360.0</v>
+      </c>
+      <c r="D11">
+        <v>4016626280.0</v>
+      </c>
+      <c r="E11">
+        <v>635348160.0</v>
+      </c>
+      <c r="F11">
+        <v>1132702920.0</v>
+      </c>
+      <c r="G11">
+        <v>1217935940.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
+        <v>2415779450.0</v>
+      </c>
+      <c r="L11">
+        <v>2295717610.0</v>
+      </c>
+      <c r="M11">
+        <v>1341461570.0</v>
+      </c>
+      <c r="N11">
+        <v>1717276420.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>4517182640.0</v>
+      </c>
+      <c r="Q11">
+        <v>2752895200.0</v>
+      </c>
+      <c r="R11">
+        <v>553526120.0</v>
+      </c>
+      <c r="S11">
+        <v>427945390.0</v>
+      </c>
+      <c r="T11">
+        <v>1130694680.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12">
+        <v>1073213400.0</v>
+      </c>
+      <c r="C12">
+        <v>4341008000.0</v>
+      </c>
+      <c r="D12">
+        <v>4016626000.0</v>
+      </c>
+      <c r="E12">
+        <v>635348000.0</v>
+      </c>
+      <c r="F12">
+        <v>1132703000.0</v>
+      </c>
+      <c r="G12">
+        <v>1217936000.0</v>
+      </c>
+      <c r="H12">
+        <v>448767000.0</v>
+      </c>
+      <c r="I12">
+        <v>1956795000.0</v>
+      </c>
+      <c r="J12">
+        <v>557852000.0</v>
+      </c>
+      <c r="K12">
+        <v>2415779450.0</v>
+      </c>
+      <c r="L12">
+        <v>2295717607.0</v>
+      </c>
+      <c r="M12">
+        <v>1341461574.0</v>
+      </c>
+      <c r="N12">
+        <v>1717276418.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12">
+        <v>4517182636.0</v>
+      </c>
+      <c r="Q12">
+        <v>2752895199.0</v>
+      </c>
+      <c r="R12">
+        <v>553526124.0</v>
+      </c>
+      <c r="S12">
+        <v>427945393.0</v>
+      </c>
+      <c r="T12">
+        <v>1130694677.0</v>
+      </c>
+      <c r="U12">
+        <v>1029511958.0</v>
+      </c>
+      <c r="V12">
+        <v>2875774508.0</v>
+      </c>
+      <c r="W12">
+        <v>3036395952.0</v>
+      </c>
+      <c r="X12">
+        <v>2171880423.0</v>
+      </c>
+      <c r="Y12">
+        <v>3691485589.0</v>
+      </c>
+      <c r="Z12">
+        <v>4457102059.0</v>
+      </c>
+      <c r="AA12">
+        <v>6577188892.0</v>
+      </c>
+      <c r="AB12">
+        <v>1655579065.0</v>
+      </c>
+      <c r="AC12">
+        <v>3233251883.0</v>
+      </c>
+      <c r="AD12">
+        <v>5685080346.0</v>
+      </c>
+      <c r="AE12">
+        <v>14586763266.0</v>
+      </c>
+      <c r="AF12">
+        <v>3419818952.0</v>
+      </c>
+      <c r="AG12">
+        <v>15410412184.0</v>
+      </c>
+      <c r="AH12">
+        <v>17757501843.0</v>
+      </c>
+      <c r="AI12">
+        <v>24735526545.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2678145208.0</v>
+      </c>
+      <c r="AK12">
+        <v>10279772140.0</v>
+      </c>
+      <c r="AL12">
+        <v>17601506142.0</v>
+      </c>
+      <c r="AM12">
+        <v>25257153173.0</v>
+      </c>
+      <c r="AN12">
+        <v>3852138880.0</v>
+      </c>
+      <c r="AO12">
+        <v>13043429409.0</v>
+      </c>
+      <c r="AP12">
+        <v>27641567527.0</v>
+      </c>
+      <c r="AQ12">
+        <v>29450156352.0</v>
+      </c>
+      <c r="AR12">
+        <v>6112551009.0</v>
+      </c>
+      <c r="AS12">
+        <v>11986726888.0</v>
+      </c>
+      <c r="AT12">
+        <v>9428650648.0</v>
+      </c>
+      <c r="AU12">
+        <v>23380866722.0</v>
+      </c>
+      <c r="AV12">
+        <v>3994010025.0</v>
+      </c>
+      <c r="AW12">
+        <v>9826651421.0</v>
+      </c>
+      <c r="AX12">
+        <v>12474697372.0</v>
+      </c>
+      <c r="AY12">
+        <v>13528177162.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2748172928.0</v>
+      </c>
+      <c r="BA12">
+        <v>7269856368.0</v>
+      </c>
+      <c r="BB12">
+        <v>6533179764.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="C13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="D13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="E13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="F13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="G13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="H13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="I13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="J13">
+        <v>130235143000.0</v>
+      </c>
+      <c r="K13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="L13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="M13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="N13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="Q13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="R13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="S13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="T13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="U13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="V13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="W13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="X13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="Y13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="Z13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AA13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AB13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AC13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AD13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AE13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AF13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AG13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AH13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AI13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AJ13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AK13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AL13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AM13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AN13">
+        <v>130235143200.0</v>
+      </c>
+      <c r="AO13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>43000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>43000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14">
+        <v>608175720.0</v>
+      </c>
+      <c r="C14">
+        <v>608176000.0</v>
+      </c>
+      <c r="D14">
+        <v>608175716.0</v>
+      </c>
+      <c r="E14">
+        <v>608176000.0</v>
+      </c>
+      <c r="F14">
+        <v>608176000.0</v>
+      </c>
+      <c r="G14">
+        <v>608176000.0</v>
+      </c>
+      <c r="H14">
+        <v>608176000.0</v>
+      </c>
+      <c r="I14">
+        <v>608176000.0</v>
+      </c>
+      <c r="J14">
+        <v>608175716.0</v>
+      </c>
+      <c r="K14">
+        <v>608175716.0</v>
+      </c>
+      <c r="L14">
+        <v>608175716.0</v>
+      </c>
+      <c r="M14">
+        <v>608175716.0</v>
+      </c>
+      <c r="N14">
+        <v>608175716.0</v>
+      </c>
+      <c r="O14">
+        <v>608175716.0</v>
+      </c>
+      <c r="P14">
+        <v>608175716.0</v>
+      </c>
+      <c r="Q14">
+        <v>608175716.0</v>
+      </c>
+      <c r="R14">
+        <v>608175716.0</v>
+      </c>
+      <c r="S14">
+        <v>608175716.0</v>
+      </c>
+      <c r="T14">
+        <v>608175716.0</v>
+      </c>
+      <c r="U14">
+        <v>608175716.0</v>
+      </c>
+      <c r="V14">
+        <v>608175716.0</v>
+      </c>
+      <c r="W14">
+        <v>608175716.0</v>
+      </c>
+      <c r="X14">
+        <v>608175716.0</v>
+      </c>
+      <c r="Y14">
+        <v>608175716.0</v>
+      </c>
+      <c r="Z14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AA14">
+        <v>608175872.0</v>
+      </c>
+      <c r="AB14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AC14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AD14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AE14">
+        <v>534919617.0</v>
+      </c>
+      <c r="AF14">
+        <v>461663518.0</v>
+      </c>
+      <c r="AG14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AH14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AI14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AJ14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AK14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AL14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AM14">
+        <v>608175716.0</v>
+      </c>
+      <c r="AN14">
+        <v>1044351431.0</v>
+      </c>
+      <c r="AO14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>172000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>172000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>172000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>172000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>21909638000.0</v>
+      </c>
+      <c r="H16">
+        <v>53547303000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
+        <v>751475165.0</v>
+      </c>
+      <c r="Q16">
+        <v>751475165.0</v>
+      </c>
+      <c r="R16">
+        <v>751475165.0</v>
+      </c>
+      <c r="S16">
+        <v>751475165.0</v>
+      </c>
+      <c r="T16">
+        <v>751475165.0</v>
+      </c>
+      <c r="U16">
+        <v>751475165.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21">
+        <v>2029264990.0</v>
+      </c>
+      <c r="C21">
+        <v>2059444000.0</v>
+      </c>
+      <c r="D21">
+        <v>2089624000.0</v>
+      </c>
+      <c r="E21">
+        <v>2119803000.0</v>
+      </c>
+      <c r="F21">
+        <v>2149983000.0</v>
+      </c>
+      <c r="G21">
+        <v>2180162000.0</v>
+      </c>
+      <c r="H21">
+        <v>1496632000.0</v>
+      </c>
+      <c r="I21">
+        <v>1516148000.0</v>
+      </c>
+      <c r="J21">
+        <v>1385664000.0</v>
+      </c>
+      <c r="K21">
+        <v>1405180736.0</v>
+      </c>
+      <c r="L21">
+        <v>1424697134.0</v>
+      </c>
+      <c r="M21">
+        <v>1444213532.0</v>
+      </c>
+      <c r="N21">
+        <v>1463729930.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21">
+        <v>1502762726.0</v>
+      </c>
+      <c r="Q21">
+        <v>1522279124.0</v>
+      </c>
+      <c r="R21">
+        <v>1541795522.0</v>
+      </c>
+      <c r="S21">
+        <v>1561311920.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
+      <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22">
+        <v>38890112240.0</v>
+      </c>
+      <c r="C22">
+        <v>39138026000.0</v>
+      </c>
+      <c r="D22">
+        <v>49665034000.0</v>
+      </c>
+      <c r="E22">
+        <v>51354016000.0</v>
+      </c>
+      <c r="F22">
+        <v>53945441000.0</v>
+      </c>
+      <c r="G22">
+        <v>53748524000.0</v>
+      </c>
+      <c r="H22">
+        <v>59085149000.0</v>
+      </c>
+      <c r="I22">
+        <v>54485616000.0</v>
+      </c>
+      <c r="J22">
+        <v>49555608000.0</v>
+      </c>
+      <c r="K22">
+        <v>47650378491.0</v>
+      </c>
+      <c r="L22">
+        <v>56515852940.0</v>
+      </c>
+      <c r="M22">
+        <v>49631232569.0</v>
+      </c>
+      <c r="N22">
+        <v>45433757588.0</v>
+      </c>
+      <c r="O22">
+        <v>45481450851.0</v>
+      </c>
+      <c r="P22">
+        <v>46341968315.0</v>
+      </c>
+      <c r="Q22">
+        <v>30250953667.0</v>
+      </c>
+      <c r="R22">
+        <v>30371522398.0</v>
+      </c>
+      <c r="S22">
+        <v>27869092406.0</v>
+      </c>
+      <c r="T22">
+        <v>31362009581.0</v>
+      </c>
+      <c r="U22">
+        <v>37419518231.0</v>
+      </c>
+      <c r="V22">
+        <v>40581170690.0</v>
+      </c>
+      <c r="W22">
+        <v>49389788192.0</v>
+      </c>
+      <c r="X22">
+        <v>61715070164.0</v>
+      </c>
+      <c r="Y22">
+        <v>64408534468.0</v>
+      </c>
+      <c r="Z22">
+        <v>65112187406.0</v>
+      </c>
+      <c r="AA22">
+        <v>63517789441.0</v>
+      </c>
+      <c r="AB22">
+        <v>74019223412.0</v>
+      </c>
+      <c r="AC22">
+        <v>72603367807.0</v>
+      </c>
+      <c r="AD22">
+        <v>56988044073.0</v>
+      </c>
+      <c r="AE22">
+        <v>40718050760.0</v>
+      </c>
+      <c r="AF22">
+        <v>51915643524.0</v>
+      </c>
+      <c r="AG22">
+        <v>49402468406.0</v>
+      </c>
+      <c r="AH22">
+        <v>34873724745.0</v>
+      </c>
+      <c r="AI22">
+        <v>31645939309.0</v>
+      </c>
+      <c r="AJ22">
+        <v>47624588317.0</v>
+      </c>
+      <c r="AK22">
+        <v>51756320904.0</v>
+      </c>
+      <c r="AL22">
+        <v>38275037492.0</v>
+      </c>
+      <c r="AM22">
+        <v>34183370263.0</v>
+      </c>
+      <c r="AN22">
+        <v>47363944495.0</v>
+      </c>
+      <c r="AO22">
+        <v>49880238477.0</v>
+      </c>
+      <c r="AP22">
+        <v>34651722560.0</v>
+      </c>
+      <c r="AQ22">
+        <v>34386338870.0</v>
+      </c>
+      <c r="AR22">
+        <v>70069493777.0</v>
+      </c>
+      <c r="AS22">
+        <v>61091646186.0</v>
+      </c>
+      <c r="AT22">
+        <v>56268118693.0</v>
+      </c>
+      <c r="AU22">
+        <v>46910256634.0</v>
+      </c>
+      <c r="AV22">
+        <v>85803982709.0</v>
+      </c>
+      <c r="AW22">
+        <v>82541905635.0</v>
+      </c>
+      <c r="AX22">
+        <v>59234716981.0</v>
+      </c>
+      <c r="AY22">
+        <v>55891392872.0</v>
+      </c>
+      <c r="AZ22">
+        <v>71993506130.0</v>
+      </c>
+      <c r="BA22">
+        <v>58756893561.0</v>
+      </c>
+      <c r="BB22">
+        <v>61645598104.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23">
+        <v>301399508640.0</v>
+      </c>
+      <c r="C23">
+        <v>309250312000.0</v>
+      </c>
+      <c r="D23">
+        <v>320494167000.0</v>
+      </c>
+      <c r="E23">
+        <v>318249847000.0</v>
+      </c>
+      <c r="F23">
+        <v>319791244000.0</v>
+      </c>
+      <c r="G23">
+        <v>317405418000.0</v>
+      </c>
+      <c r="H23">
+        <v>329190383000.0</v>
+      </c>
+      <c r="I23">
+        <v>320766837000.0</v>
+      </c>
+      <c r="J23">
+        <v>312992165000.0</v>
+      </c>
+      <c r="K23">
+        <v>310680933835.0</v>
+      </c>
+      <c r="L23">
+        <v>323969220774.0</v>
+      </c>
+      <c r="M23">
+        <v>311838899958.0</v>
+      </c>
+      <c r="N23">
+        <v>310462822260.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23">
+        <v>243835539876.0</v>
+      </c>
+      <c r="Q23">
+        <v>220672616732.0</v>
+      </c>
+      <c r="R23">
+        <v>218663866293.0</v>
+      </c>
+      <c r="S23">
+        <v>218259657089.0</v>
+      </c>
+      <c r="T23">
+        <v>220253503797.0</v>
+      </c>
+      <c r="U23">
+        <v>220975930856.0</v>
+      </c>
+      <c r="V23">
+        <v>223781482859.0</v>
+      </c>
+      <c r="W23">
+        <v>232203064710.0</v>
+      </c>
+      <c r="X23">
+        <v>242940187978.0</v>
+      </c>
+      <c r="Y23">
+        <v>251206740672.0</v>
+      </c>
+      <c r="Z23">
+        <v>246536771775.0</v>
+      </c>
+      <c r="AA23">
+        <v>103457758620.0</v>
+      </c>
+      <c r="AB23">
+        <v>114822302427.0</v>
+      </c>
+      <c r="AC23">
+        <v>108304528822.0</v>
+      </c>
+      <c r="AD23">
+        <v>98190640839.0</v>
+      </c>
+      <c r="AE23">
+        <v>88344077066.0</v>
+      </c>
+      <c r="AF23">
+        <v>102289830753.0</v>
+      </c>
+      <c r="AG23">
+        <v>96470709953.0</v>
+      </c>
+      <c r="AH23">
+        <v>89327328853.0</v>
+      </c>
+      <c r="AI23">
+        <v>92479007005.0</v>
+      </c>
+      <c r="AJ23">
+        <v>98355566259.0</v>
+      </c>
+      <c r="AK23">
+        <v>97590790373.0</v>
+      </c>
+      <c r="AL23">
+        <v>92041274561.0</v>
+      </c>
+      <c r="AM23">
+        <v>90561815253.0</v>
+      </c>
+      <c r="AN23">
+        <v>91567185360.0</v>
+      </c>
+      <c r="AO23">
+        <v>93845728968.0</v>
+      </c>
+      <c r="AP23">
+        <v>99558394760.0</v>
+      </c>
+      <c r="AQ23">
+        <v>103481033352.0</v>
+      </c>
+      <c r="AR23">
+        <v>120067630329.0</v>
+      </c>
+      <c r="AS23">
+        <v>108955553007.0</v>
+      </c>
+      <c r="AT23">
+        <v>104537589283.0</v>
+      </c>
+      <c r="AU23">
+        <v>106172332080.0</v>
+      </c>
+      <c r="AV23">
+        <v>134629324721.0</v>
+      </c>
+      <c r="AW23">
+        <v>135522486831.0</v>
+      </c>
+      <c r="AX23">
+        <v>118007059098.0</v>
+      </c>
+      <c r="AY23">
+        <v>111281857105.0</v>
+      </c>
+      <c r="AZ23">
+        <v>110575143640.0</v>
+      </c>
+      <c r="BA23">
+        <v>95822349809.0</v>
+      </c>
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
+      <c r="A24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
+        <v>25703766230.0</v>
+      </c>
+      <c r="L24">
+        <v>24876000990.0</v>
+      </c>
+      <c r="M24">
+        <v>24935600090.0</v>
+      </c>
+      <c r="N24">
+        <v>26043149980.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>30265710040.0</v>
+      </c>
+      <c r="Q24">
+        <v>29471245800.0</v>
+      </c>
+      <c r="R24">
+        <v>29528375330.0</v>
+      </c>
+      <c r="S24">
+        <v>30042083020.0</v>
+      </c>
+      <c r="T24">
+        <v>30433201030.0</v>
+      </c>
+      <c r="U24">
+        <v>30363200800.0</v>
+      </c>
+      <c r="V24">
+        <v>29188992510.0</v>
+      </c>
+      <c r="W24">
+        <v>30871420790.0</v>
+      </c>
+      <c r="X24">
+        <v>29596665780.0</v>
+      </c>
+      <c r="Y24">
+        <v>33869992230.0</v>
+      </c>
+      <c r="Z24">
+        <v>23910368340.0</v>
+      </c>
+      <c r="AA24">
+        <v>74018267820.0</v>
+      </c>
+      <c r="AB24">
+        <v>73857579035.0</v>
+      </c>
+      <c r="AC24">
+        <v>71359122761.0</v>
+      </c>
+      <c r="AD24">
+        <v>70513160455.0</v>
+      </c>
+      <c r="AE24">
+        <v>72694632445.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25">
+        <v>226618000.0</v>
+      </c>
+      <c r="C25">
+        <v>528450150.0</v>
+      </c>
+      <c r="D25">
+        <v>528450150.0</v>
+      </c>
+      <c r="E25">
+        <v>528450150.0</v>
+      </c>
+      <c r="F25">
+        <v>528450150.0</v>
+      </c>
+      <c r="G25">
+        <v>819742930.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25">
+        <v>25746071400.0</v>
+      </c>
+      <c r="L25">
+        <v>24918306160.0</v>
+      </c>
+      <c r="M25">
+        <v>24977905260.0</v>
+      </c>
+      <c r="N25">
+        <v>26085455150.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
+        <v>30402080240.0</v>
+      </c>
+      <c r="Q25">
+        <v>29607616000.0</v>
+      </c>
+      <c r="R25">
+        <v>29664745530.0</v>
+      </c>
+      <c r="S25">
+        <v>30042083020.0</v>
+      </c>
+      <c r="T25">
+        <v>30433201030.0</v>
+      </c>
+      <c r="U25">
+        <v>30363200800.0</v>
+      </c>
+      <c r="V25">
+        <v>29278102510.0</v>
+      </c>
+      <c r="W25">
+        <v>31036910790.0</v>
+      </c>
+      <c r="X25">
+        <v>29762155780.0</v>
+      </c>
+      <c r="Y25">
+        <v>34035482230.0</v>
+      </c>
+      <c r="Z25">
+        <v>24075858340.0</v>
+      </c>
+      <c r="AA25">
+        <v>250932000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
+      <c r="A28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>116874100000.0</v>
+      </c>
+      <c r="D28">
+        <v>118853448000.0</v>
+      </c>
+      <c r="E28">
+        <v>124621660000.0</v>
+      </c>
+      <c r="F28">
+        <v>116914354000.0</v>
+      </c>
+      <c r="G28">
+        <v>109395890000.0</v>
+      </c>
+      <c r="H28">
+        <v>123795062000.0</v>
+      </c>
+      <c r="I28">
+        <v>114276984000.0</v>
+      </c>
+      <c r="J28">
+        <v>111847609000.0</v>
+      </c>
+      <c r="K28">
+        <v>111573378774.0</v>
+      </c>
+      <c r="L28">
+        <v>37630114721.0</v>
+      </c>
+      <c r="M28">
+        <v>110850887345.0</v>
+      </c>
+      <c r="N28">
+        <v>115881884926.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
+        <v>110478737048.0</v>
+      </c>
+      <c r="Q28">
+        <v>97585428035.0</v>
+      </c>
+      <c r="R28">
+        <v>99818708075.0</v>
+      </c>
+      <c r="S28">
+        <v>100674291859.0</v>
+      </c>
+      <c r="T28">
+        <v>101187987166.0</v>
+      </c>
+      <c r="U28">
+        <v>100365840793.0</v>
+      </c>
+      <c r="V28">
+        <v>100084610175.0</v>
+      </c>
+      <c r="W28">
+        <v>105641584352.0</v>
+      </c>
+      <c r="X28">
+        <v>102231820887.0</v>
+      </c>
+      <c r="Y28">
+        <v>115040764620.0</v>
+      </c>
+      <c r="Z28">
+        <v>92307689610.0</v>
+      </c>
+      <c r="AA28">
+        <v>-6577188892.0</v>
+      </c>
+      <c r="AB28">
+        <v>96776111506.0</v>
+      </c>
+      <c r="AC28">
+        <v>93170573618.0</v>
+      </c>
+      <c r="AD28">
+        <v>90285316103.0</v>
+      </c>
+      <c r="AE28">
+        <v>84530038868.0</v>
+      </c>
+      <c r="AF28">
+        <v>102075624653.0</v>
+      </c>
+      <c r="AG28">
+        <v>85345941855.0</v>
+      </c>
+      <c r="AH28">
+        <v>81176229126.0</v>
+      </c>
+      <c r="AI28">
+        <v>85856367145.0</v>
+      </c>
+      <c r="AJ28">
+        <v>107492457663.0</v>
+      </c>
+      <c r="AK28">
+        <v>99943566219.0</v>
+      </c>
+      <c r="AL28">
+        <v>93161436765.0</v>
+      </c>
+      <c r="AM28">
+        <v>102391326645.0</v>
+      </c>
+      <c r="AN28">
+        <v>128989927432.0</v>
+      </c>
+      <c r="AO28">
+        <v>207998645844.0</v>
+      </c>
+      <c r="AP28">
+        <v>209862944536.0</v>
+      </c>
+      <c r="AQ28">
+        <v>218942358480.0</v>
+      </c>
+      <c r="AR28">
+        <v>247266653895.0</v>
+      </c>
+      <c r="AS28">
+        <v>240464652610.0</v>
+      </c>
+      <c r="AT28">
+        <v>235343115975.0</v>
+      </c>
+      <c r="AU28">
+        <v>226712120652.0</v>
+      </c>
+      <c r="AV28">
+        <v>249390814295.0</v>
+      </c>
+      <c r="AW28">
+        <v>239346092463.0</v>
+      </c>
+      <c r="AX28">
+        <v>246139127409.0</v>
+      </c>
+      <c r="AY28">
+        <v>238551574761.0</v>
+      </c>
+      <c r="AZ28">
+        <v>234058998478.0</v>
+      </c>
+      <c r="BA28">
+        <v>223604725141.0</v>
+      </c>
+      <c r="BB28">
+        <v>-6533179764.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
+      <c r="A29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30">
+        <v>2032432170.0</v>
+      </c>
+      <c r="C30">
+        <v>4485356000.0</v>
+      </c>
+      <c r="D30">
+        <v>4155671000.0</v>
+      </c>
+      <c r="E30">
+        <v>2848172000.0</v>
+      </c>
+      <c r="F30">
+        <v>6120003000.0</v>
+      </c>
+      <c r="G30">
+        <v>6612234000.0</v>
+      </c>
+      <c r="H30">
+        <v>12208848000.0</v>
+      </c>
+      <c r="I30">
+        <v>7508732000.0</v>
+      </c>
+      <c r="J30">
+        <v>9084923000.0</v>
+      </c>
+      <c r="K30">
+        <v>7614305149.0</v>
+      </c>
+      <c r="L30">
+        <v>13022010972.0</v>
+      </c>
+      <c r="M30">
+        <v>8514810512.0</v>
+      </c>
+      <c r="N30">
+        <v>10850103028.0</v>
+      </c>
+      <c r="O30">
+        <v>10850103028.0</v>
+      </c>
+      <c r="P30">
+        <v>12370556121.0</v>
+      </c>
+      <c r="Q30">
+        <v>7694799939.0</v>
+      </c>
+      <c r="R30">
+        <v>8656863832.0</v>
+      </c>
+      <c r="S30">
+        <v>10012806786.0</v>
+      </c>
+      <c r="T30">
+        <v>8607475261.0</v>
+      </c>
+      <c r="U30">
+        <v>6745417573.0</v>
+      </c>
+      <c r="V30">
+        <v>3152246217.0</v>
+      </c>
+      <c r="W30">
+        <v>3657159879.0</v>
+      </c>
+      <c r="X30">
+        <v>5778380121.0</v>
+      </c>
+      <c r="Y30">
+        <v>11525810825.0</v>
+      </c>
+      <c r="Z30">
+        <v>9840287674.0</v>
+      </c>
+      <c r="AA30">
+        <v>8920202653.0</v>
+      </c>
+      <c r="AB30">
+        <v>13988158232.0</v>
+      </c>
+      <c r="AC30">
+        <v>7733403285.0</v>
+      </c>
+      <c r="AD30">
+        <v>11240108092.0</v>
+      </c>
+      <c r="AE30">
+        <v>9302073839.0</v>
+      </c>
+      <c r="AF30">
+        <v>22754939272.0</v>
+      </c>
+      <c r="AG30">
+        <v>10031088383.0</v>
+      </c>
+      <c r="AH30">
+        <v>13744954448.0</v>
+      </c>
+      <c r="AI30">
+        <v>9399251950.0</v>
+      </c>
+      <c r="AJ30">
+        <v>20878702033.0</v>
+      </c>
+      <c r="AK30">
+        <v>9200599013.0</v>
+      </c>
+      <c r="AL30">
+        <v>15142829214.0</v>
+      </c>
+      <c r="AM30">
+        <v>12514336770.0</v>
+      </c>
+      <c r="AN30">
+        <v>22019857571.0</v>
+      </c>
+      <c r="AO30">
+        <v>11591056570.0</v>
+      </c>
+      <c r="AP30">
+        <v>15825508503.0</v>
+      </c>
+      <c r="AQ30">
+        <v>15480417323.0</v>
+      </c>
+      <c r="AR30">
+        <v>21720483345.0</v>
+      </c>
+      <c r="AS30">
+        <v>11806958827.0</v>
+      </c>
+      <c r="AT30">
+        <v>13956009069.0</v>
+      </c>
+      <c r="AU30">
+        <v>11654865525.0</v>
+      </c>
+      <c r="AV30">
+        <v>15905500013.0</v>
+      </c>
+      <c r="AW30">
+        <v>15545134534.0</v>
+      </c>
+      <c r="AX30">
+        <v>17533513326.0</v>
+      </c>
+      <c r="AY30">
+        <v>18903924183.0</v>
+      </c>
+      <c r="AZ30">
+        <v>17453727768.0</v>
+      </c>
+      <c r="BA30">
+        <v>10283509514.0</v>
+      </c>
+      <c r="BB30">
+        <v>12780463206.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>87144299088.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>85101880627.0</v>
+      </c>
+      <c r="P31">
+        <v>-2351530583.0</v>
+      </c>
+      <c r="Q31">
+        <v>3519508382.0</v>
+      </c>
+      <c r="R31">
+        <v>7834425164.0</v>
+      </c>
+      <c r="S31">
+        <v>4810571062.0</v>
+      </c>
+      <c r="T31">
+        <v>9705704544.0</v>
+      </c>
+      <c r="U31">
+        <v>17074251179.0</v>
+      </c>
+      <c r="V31">
+        <v>29459586724.0</v>
+      </c>
+      <c r="W31">
+        <v>35859933366.0</v>
+      </c>
+      <c r="X31">
+        <v>48189704043.0</v>
+      </c>
+      <c r="Y31">
+        <v>44138976891.0</v>
+      </c>
+      <c r="Z31">
+        <v>64487893211.0</v>
+      </c>
+      <c r="AA31">
+        <v>-76529453496.0</v>
+      </c>
+      <c r="AB31">
+        <v>-78637057885.0</v>
+      </c>
+      <c r="AC31">
+        <v>-78743262031.0</v>
+      </c>
+      <c r="AD31">
+        <v>-80847643921.0</v>
+      </c>
+      <c r="AE31">
+        <v>-84755010929.0</v>
+      </c>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
+      <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
+      <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
+        <v>260916583000.0</v>
+      </c>
+      <c r="D33">
+        <v>259133096000.0</v>
+      </c>
+      <c r="E33">
+        <v>259747948000.0</v>
+      </c>
+      <c r="F33">
+        <v>258150400000.0</v>
+      </c>
+      <c r="G33">
+        <v>255417665000.0</v>
+      </c>
+      <c r="H33">
+        <v>257007872000.0</v>
+      </c>
+      <c r="I33">
+        <v>256150532000.0</v>
+      </c>
+      <c r="J33">
+        <v>253178973000.0</v>
+      </c>
+      <c r="K33">
+        <v>252109424822.0</v>
+      </c>
+      <c r="L33">
+        <v>250951983452.0</v>
+      </c>
+      <c r="M33">
+        <v>251510043571.0</v>
+      </c>
+      <c r="N33">
+        <v>251853283065.0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33">
+        <v>178943834216.0</v>
+      </c>
+      <c r="Q33">
+        <v>179451168953.0</v>
+      </c>
+      <c r="R33">
+        <v>178418260069.0</v>
+      </c>
+      <c r="S33">
+        <v>179474421882.0</v>
+      </c>
+      <c r="T33">
+        <v>178348506480.0</v>
+      </c>
+      <c r="U33">
+        <v>175301791975.0</v>
+      </c>
+      <c r="V33">
+        <v>172066890899.0</v>
+      </c>
+      <c r="W33">
+        <v>170359384824.0</v>
+      </c>
+      <c r="X33">
+        <v>167095814404.0</v>
+      </c>
+      <c r="Y33">
+        <v>168185935357.0</v>
+      </c>
+      <c r="Z33">
+        <v>162708903701.0</v>
+      </c>
+      <c r="AA33">
+        <v>11613205355.0</v>
+      </c>
+      <c r="AB33">
+        <v>18275994650.0</v>
+      </c>
+      <c r="AC33">
+        <v>18271104710.0</v>
+      </c>
+      <c r="AD33">
+        <v>17982777935.0</v>
+      </c>
+      <c r="AE33">
+        <v>17215228832.0</v>
+      </c>
+      <c r="AF33">
+        <v>17926552454.0</v>
+      </c>
+      <c r="AG33">
+        <v>17515715541.0</v>
+      </c>
+      <c r="AH33">
+        <v>16942171456.0</v>
+      </c>
+      <c r="AI33">
+        <v>12813275577.0</v>
+      </c>
+      <c r="AJ33">
+        <v>13047323674.0</v>
+      </c>
+      <c r="AK33">
+        <v>13285124441.0</v>
+      </c>
+      <c r="AL33">
+        <v>12741118395.0</v>
+      </c>
+      <c r="AM33">
+        <v>13356282147.0</v>
+      </c>
+      <c r="AN33">
+        <v>13706017962.0</v>
+      </c>
+      <c r="AO33">
+        <v>14035834263.0</v>
+      </c>
+      <c r="AP33">
+        <v>16156543877.0</v>
+      </c>
+      <c r="AQ33">
+        <v>18011797097.0</v>
+      </c>
+      <c r="AR33">
+        <v>16544364781.0</v>
+      </c>
+      <c r="AS33">
+        <v>16369156237.0</v>
+      </c>
+      <c r="AT33">
+        <v>17658088788.0</v>
+      </c>
+      <c r="AU33">
+        <v>16451744184.0</v>
+      </c>
+      <c r="AV33">
+        <v>17251404272.0</v>
+      </c>
+      <c r="AW33">
+        <v>16363593370.0</v>
+      </c>
+      <c r="AX33">
+        <v>20321028703.0</v>
+      </c>
+      <c r="AY33">
+        <v>18174060682.0</v>
+      </c>
+      <c r="AZ33">
+        <v>15767451950.0</v>
+      </c>
+      <c r="BA33">
+        <v>15882180283.0</v>
+      </c>
+      <c r="BB33">
+        <v>15034310325.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:54">
+      <c r="A34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
+      <c r="A35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
+        <v>133296374000.0</v>
+      </c>
+      <c r="D35">
+        <v>129981118000.0</v>
+      </c>
+      <c r="E35">
+        <v>130529076000.0</v>
+      </c>
+      <c r="F35">
+        <v>127236316000.0</v>
+      </c>
+      <c r="G35">
+        <v>122887362000.0</v>
+      </c>
+      <c r="H35">
+        <v>128021312000.0</v>
+      </c>
+      <c r="I35">
+        <v>124136485000.0</v>
+      </c>
+      <c r="J35">
+        <v>119986801000.0</v>
+      </c>
+      <c r="K35">
+        <v>142707602679.0</v>
+      </c>
+      <c r="L35">
+        <v>138294724590.0</v>
+      </c>
+      <c r="M35">
+        <v>137494119454.0</v>
+      </c>
+      <c r="N35">
+        <v>140951825869.0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35">
+        <v>149424177391.0</v>
+      </c>
+      <c r="Q35">
+        <v>145243054778.0</v>
+      </c>
+      <c r="R35">
+        <v>143864722525.0</v>
+      </c>
+      <c r="S35">
+        <v>144594333972.0</v>
+      </c>
+      <c r="T35">
+        <v>144780006072.0</v>
+      </c>
+      <c r="U35">
+        <v>143944427270.0</v>
+      </c>
+      <c r="V35">
+        <v>139489084790.0</v>
+      </c>
+      <c r="W35">
+        <v>140648551147.0</v>
+      </c>
+      <c r="X35">
+        <v>135288901151.0</v>
+      </c>
+      <c r="Y35">
+        <v>148552079045.0</v>
+      </c>
+      <c r="Z35">
+        <v>125554336212.0</v>
+      </c>
+      <c r="AA35">
+        <v>74018267820.0</v>
+      </c>
+      <c r="AB35">
+        <v>99937714083.0</v>
+      </c>
+      <c r="AC35">
+        <v>96624708221.0</v>
+      </c>
+      <c r="AD35">
+        <v>94995026074.0</v>
+      </c>
+      <c r="AE35">
+        <v>99119666727.0</v>
+      </c>
+      <c r="AF35">
+        <v>95778466349.0</v>
+      </c>
+      <c r="AG35">
+        <v>91902557156.0</v>
+      </c>
+      <c r="AH35">
+        <v>89784120761.0</v>
+      </c>
+      <c r="AI35">
+        <v>105494552739.0</v>
+      </c>
+      <c r="AJ35">
+        <v>102360592215.0</v>
+      </c>
+      <c r="AK35">
+        <v>101030579629.0</v>
+      </c>
+      <c r="AL35">
+        <v>99777795015.0</v>
+      </c>
+      <c r="AM35">
+        <v>112793154210.0</v>
+      </c>
+      <c r="AN35">
+        <v>105706109733.0</v>
+      </c>
+      <c r="AO35">
+        <v>199670300421.0</v>
+      </c>
+      <c r="AP35">
+        <v>211915081362.0</v>
+      </c>
+      <c r="AQ35">
+        <v>210270730654.0</v>
+      </c>
+      <c r="AR35">
+        <v>207729118341.0</v>
+      </c>
+      <c r="AS35">
+        <v>207778539646.0</v>
+      </c>
+      <c r="AT35">
+        <v>209885080818.0</v>
+      </c>
+      <c r="AU35">
+        <v>131957465008.0</v>
+      </c>
+      <c r="AV35">
+        <v>135157849894.0</v>
+      </c>
+      <c r="AW35">
+        <v>134924715316.0</v>
+      </c>
+      <c r="AX35">
+        <v>209253074638.0</v>
+      </c>
+      <c r="AY35">
+        <v>139173234067.0</v>
+      </c>
+      <c r="AZ35">
+        <v>134296330069.0</v>
+      </c>
+      <c r="BA35">
+        <v>133734151833.0</v>
+      </c>
+      <c r="BB35">
+        <v>126866104700.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:54">
+      <c r="A36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>1169273000.0</v>
+      </c>
+      <c r="D36">
+        <v>112835751000.0</v>
+      </c>
+      <c r="E36">
+        <v>113341499000.0</v>
+      </c>
+      <c r="F36">
+        <v>1174273000.0</v>
+      </c>
+      <c r="G36">
+        <v>1174273000.0</v>
+      </c>
+      <c r="H36">
+        <v>1174273000.0</v>
+      </c>
+      <c r="I36">
+        <v>1174273000.0</v>
+      </c>
+      <c r="J36">
+        <v>1216593000.0</v>
+      </c>
+      <c r="K36">
+        <v>1309792837.0</v>
+      </c>
+      <c r="L36">
+        <v>1309792837.0</v>
+      </c>
+      <c r="M36">
+        <v>1688273995.0</v>
+      </c>
+      <c r="N36">
+        <v>1554487614.0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36">
+        <v>1645237756.0</v>
+      </c>
+      <c r="Q36">
+        <v>1645237756.0</v>
+      </c>
+      <c r="R36">
+        <v>1667462956.0</v>
+      </c>
+      <c r="S36">
+        <v>1705143389.0</v>
+      </c>
+      <c r="T36">
+        <v>2905143389.0</v>
+      </c>
+      <c r="U36">
+        <v>1763643943.0</v>
+      </c>
+      <c r="V36">
+        <v>17474717545.0</v>
+      </c>
+      <c r="W36">
+        <v>15546994175.0</v>
+      </c>
+      <c r="X36">
+        <v>12063206460.0</v>
+      </c>
+      <c r="Y36">
+        <v>12942110118.0</v>
+      </c>
+      <c r="Z36">
+        <v>7255088467.0</v>
+      </c>
+      <c r="AA36">
+        <v>-11613205355.0</v>
+      </c>
+      <c r="AB36">
+        <v>6473804983.0</v>
+      </c>
+      <c r="AC36">
+        <v>6302764531.0</v>
+      </c>
+      <c r="AD36">
+        <v>6132541822.0</v>
+      </c>
+      <c r="AE36">
+        <v>5590512965.0</v>
+      </c>
+      <c r="AF36">
+        <v>6758409455.0</v>
+      </c>
+      <c r="AG36">
+        <v>6188464116.0</v>
+      </c>
+      <c r="AH36">
+        <v>5952166961.0</v>
+      </c>
+      <c r="AI36">
+        <v>1563067395.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1527266805.0</v>
+      </c>
+      <c r="AK36">
+        <v>1542603735.0</v>
+      </c>
+      <c r="AL36">
+        <v>1376009440.0</v>
+      </c>
+      <c r="AM36">
+        <v>1354306744.0</v>
+      </c>
+      <c r="AN36">
+        <v>1354448270.0</v>
+      </c>
+      <c r="AO36">
+        <v>1415410343.0</v>
+      </c>
+      <c r="AP36">
+        <v>3213745351.0</v>
+      </c>
+      <c r="AQ36">
+        <v>4737705419.0</v>
+      </c>
+      <c r="AR36">
+        <v>3260409951.0</v>
+      </c>
+      <c r="AS36">
+        <v>2780499622.0</v>
+      </c>
+      <c r="AT36">
+        <v>3629429388.0</v>
+      </c>
+      <c r="AU36">
+        <v>2019539083.0</v>
+      </c>
+      <c r="AV36">
+        <v>3403382985.0</v>
+      </c>
+      <c r="AW36">
+        <v>2287998842.0</v>
+      </c>
+      <c r="AX36">
+        <v>6070099784.0</v>
+      </c>
+      <c r="AY36">
+        <v>3466551758.0</v>
+      </c>
+      <c r="AZ36">
+        <v>649602145.0</v>
+      </c>
+      <c r="BA36">
+        <v>645522807.0</v>
+      </c>
+      <c r="BB36">
+        <v>-15034310325.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:54">
+      <c r="A37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
+      <c r="A38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38">
+        <v>109835489020.0</v>
+      </c>
+      <c r="C38">
+        <v>114676506330.0</v>
+      </c>
+      <c r="D38">
+        <v>112835750980.0</v>
+      </c>
+      <c r="E38">
+        <v>113341499090.0</v>
+      </c>
+      <c r="F38">
+        <v>111631483290.0</v>
+      </c>
+      <c r="G38">
+        <v>22844317570.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>19760358669.0</v>
+      </c>
+      <c r="M38">
+        <v>20264590786.0</v>
+      </c>
+      <c r="N38">
+        <v>20567310230.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>23789893556.0</v>
+      </c>
+      <c r="Q38">
+        <v>24144996425.0</v>
+      </c>
+      <c r="R38">
+        <v>22954725673.0</v>
+      </c>
+      <c r="S38">
+        <v>23841199968.0</v>
+      </c>
+      <c r="T38">
+        <v>24103175366.0</v>
+      </c>
+      <c r="U38">
+        <v>20883039741.0</v>
+      </c>
+      <c r="V38">
+        <v>17474717545.0</v>
+      </c>
+      <c r="W38">
+        <v>15546994175.0</v>
+      </c>
+      <c r="X38">
+        <v>12063206460.0</v>
+      </c>
+      <c r="Y38">
+        <v>12942110118.0</v>
+      </c>
+      <c r="Z38">
+        <v>7255088467.0</v>
+      </c>
+      <c r="AA38">
+        <v>6662322136.0</v>
+      </c>
+      <c r="AB38">
+        <v>6473804983.0</v>
+      </c>
+      <c r="AC38">
+        <v>6302764531.0</v>
+      </c>
+      <c r="AD38">
+        <v>6132541822.0</v>
+      </c>
+      <c r="AE38">
+        <v>5590512965.0</v>
+      </c>
+      <c r="AF38">
+        <v>6758409455.0</v>
+      </c>
+      <c r="AG38">
+        <v>6188464116.0</v>
+      </c>
+      <c r="AH38">
+        <v>5952166961.0</v>
+      </c>
+      <c r="AI38">
+        <v>1563067395.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1527266805.0</v>
+      </c>
+      <c r="AK38">
+        <v>1542603735.0</v>
+      </c>
+      <c r="AL38">
+        <v>1376009440.0</v>
+      </c>
+      <c r="AM38">
+        <v>1354306744.0</v>
+      </c>
+      <c r="AN38">
+        <v>1354448270.0</v>
+      </c>
+      <c r="AO38">
+        <v>1415410343.0</v>
+      </c>
+      <c r="AP38">
+        <v>3213745351.0</v>
+      </c>
+      <c r="AQ38">
+        <v>4737705419.0</v>
+      </c>
+      <c r="AR38">
+        <v>3260409951.0</v>
+      </c>
+      <c r="AS38">
+        <v>2780499622.0</v>
+      </c>
+      <c r="AT38">
+        <v>3629429388.0</v>
+      </c>
+      <c r="AU38">
+        <v>2019539083.0</v>
+      </c>
+      <c r="AV38">
+        <v>3403382985.0</v>
+      </c>
+      <c r="AW38">
+        <v>2287998842.0</v>
+      </c>
+      <c r="AX38">
+        <v>6070099784.0</v>
+      </c>
+      <c r="AY38">
+        <v>3466551758.0</v>
+      </c>
+      <c r="AZ38">
+        <v>649602145.0</v>
+      </c>
+      <c r="BA38">
+        <v>645522807.0</v>
+      </c>
+      <c r="BB38">
+        <v>562394947.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:54">
+      <c r="A39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>369338000.0</v>
+      </c>
+      <c r="D39">
+        <v>3523740000.0</v>
+      </c>
+      <c r="E39">
+        <v>3664363000.0</v>
+      </c>
+      <c r="F39">
+        <v>442697000.0</v>
+      </c>
+      <c r="G39">
+        <v>409058000.0</v>
+      </c>
+      <c r="H39">
+        <v>439747000.0</v>
+      </c>
+      <c r="I39">
+        <v>665162000.0</v>
+      </c>
+      <c r="J39">
+        <v>614810000.0</v>
+      </c>
+      <c r="K39">
+        <v>5897485330.0</v>
+      </c>
+      <c r="L39">
+        <v>6164616212.0</v>
+      </c>
+      <c r="M39">
+        <v>5782455140.0</v>
+      </c>
+      <c r="N39">
+        <v>5511450569.0</v>
+      </c>
+      <c r="O39">
+        <v>353294000.0</v>
+      </c>
+      <c r="P39">
+        <v>6435880560.0</v>
+      </c>
+      <c r="Q39">
+        <v>5333325782.0</v>
+      </c>
+      <c r="R39">
+        <v>5456188676.0</v>
+      </c>
+      <c r="S39">
+        <v>5343272093.0</v>
+      </c>
+      <c r="T39">
+        <v>5568628604.0</v>
+      </c>
+      <c r="U39">
+        <v>5238399925.0</v>
+      </c>
+      <c r="V39">
+        <v>5105400545.0</v>
+      </c>
+      <c r="W39">
+        <v>5760335863.0</v>
+      </c>
+      <c r="X39">
+        <v>6179042866.0</v>
+      </c>
+      <c r="Y39">
+        <v>3394974433.0</v>
+      </c>
+      <c r="Z39">
+        <v>4418290935.0</v>
+      </c>
+      <c r="AA39">
+        <v>6167050143.0</v>
+      </c>
+      <c r="AB39">
+        <v>6883347068.0</v>
+      </c>
+      <c r="AC39">
+        <v>6463401137.0</v>
+      </c>
+      <c r="AD39">
+        <v>6294630393.0</v>
+      </c>
+      <c r="AE39">
+        <v>6521960369.0</v>
+      </c>
+      <c r="AF39">
+        <v>6272876551.0</v>
+      </c>
+      <c r="AG39">
+        <v>4111025439.0</v>
+      </c>
+      <c r="AH39">
+        <v>6008976361.0</v>
+      </c>
+      <c r="AI39">
+        <v>13885013624.0</v>
+      </c>
+      <c r="AJ39">
+        <v>14126807027.0</v>
+      </c>
+      <c r="AK39">
+        <v>13068973875.0</v>
+      </c>
+      <c r="AL39">
+        <v>8280783318.0</v>
+      </c>
+      <c r="AM39">
+        <v>5250672900.0</v>
+      </c>
+      <c r="AN39">
+        <v>4625226452.0</v>
+      </c>
+      <c r="AO39">
+        <v>5295170249.0</v>
+      </c>
+      <c r="AP39">
+        <v>5283052293.0</v>
+      </c>
+      <c r="AQ39">
+        <v>6152323710.0</v>
+      </c>
+      <c r="AR39">
+        <v>5620737417.0</v>
+      </c>
+      <c r="AS39">
+        <v>7701064869.0</v>
+      </c>
+      <c r="AT39">
+        <v>7226722085.0</v>
+      </c>
+      <c r="AU39">
+        <v>7774599015.0</v>
+      </c>
+      <c r="AV39">
+        <v>11674427702.0</v>
+      </c>
+      <c r="AW39">
+        <v>11245201870.0</v>
+      </c>
+      <c r="AX39">
+        <v>8443102716.0</v>
+      </c>
+      <c r="AY39">
+        <v>4784302206.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2612284864.0</v>
+      </c>
+      <c r="BA39">
+        <v>3629910083.0</v>
+      </c>
+      <c r="BB39">
+        <v>3544874185.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:54">
+      <c r="A40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>63726473000.0</v>
+      </c>
+      <c r="D40">
+        <v>67999714000.0</v>
+      </c>
+      <c r="E40">
+        <v>64341928000.0</v>
+      </c>
+      <c r="F40">
+        <v>61645601000.0</v>
+      </c>
+      <c r="G40">
+        <v>34316838000.0</v>
+      </c>
+      <c r="H40">
+        <v>12493049000.0</v>
+      </c>
+      <c r="I40">
+        <v>63190670000.0</v>
+      </c>
+      <c r="J40">
+        <v>55892745000.0</v>
+      </c>
+      <c r="K40">
+        <v>53431951771.0</v>
+      </c>
+      <c r="L40">
+        <v>59487551850.0</v>
+      </c>
+      <c r="M40">
+        <v>53360928425.0</v>
+      </c>
+      <c r="N40">
+        <v>49081753106.0</v>
+      </c>
+      <c r="O40">
+        <v>2682379358.0</v>
+      </c>
+      <c r="P40">
+        <v>57922538293.0</v>
+      </c>
+      <c r="Q40">
+        <v>50429403775.0</v>
+      </c>
+      <c r="R40">
+        <v>45228429122.0</v>
+      </c>
+      <c r="S40">
+        <v>48654778088.0</v>
+      </c>
+      <c r="T40">
+        <v>47371527518.0</v>
+      </c>
+      <c r="U40">
+        <v>43523504246.0</v>
+      </c>
+      <c r="V40">
+        <v>39765114911.0</v>
+      </c>
+      <c r="W40">
+        <v>40221418137.0</v>
+      </c>
+      <c r="X40">
+        <v>43156303539.0</v>
+      </c>
+      <c r="Y40">
+        <v>43592169108.0</v>
+      </c>
+      <c r="Z40">
+        <v>38437819726.0</v>
+      </c>
+      <c r="AA40">
+        <v>60712645977.0</v>
+      </c>
+      <c r="AB40">
+        <v>39655605272.0</v>
+      </c>
+      <c r="AC40">
+        <v>39214548298.0</v>
+      </c>
+      <c r="AD40">
+        <v>34656239351.0</v>
+      </c>
+      <c r="AE40">
+        <v>33222565554.0</v>
+      </c>
+      <c r="AF40">
+        <v>33727974810.0</v>
+      </c>
+      <c r="AG40">
+        <v>32449429111.0</v>
+      </c>
+      <c r="AH40">
+        <v>33496127055.0</v>
+      </c>
+      <c r="AI40">
+        <v>32897752344.0</v>
+      </c>
+      <c r="AJ40">
+        <v>38517878028.0</v>
+      </c>
+      <c r="AK40">
+        <v>37695502548.0</v>
+      </c>
+      <c r="AL40">
+        <v>36448906536.0</v>
+      </c>
+      <c r="AM40">
+        <v>20374448929.0</v>
+      </c>
+      <c r="AN40">
+        <v>31689244711.0</v>
+      </c>
+      <c r="AO40">
+        <v>27325466071.0</v>
+      </c>
+      <c r="AP40">
+        <v>24031305991.0</v>
+      </c>
+      <c r="AQ40">
+        <v>23677370196.0</v>
+      </c>
+      <c r="AR40">
+        <v>28728269583.0</v>
+      </c>
+      <c r="AS40">
+        <v>21241293431.0</v>
+      </c>
+      <c r="AT40">
+        <v>19654066384.0</v>
+      </c>
+      <c r="AU40">
+        <v>18557583271.0</v>
+      </c>
+      <c r="AV40">
+        <v>27991783229.0</v>
+      </c>
+      <c r="AW40">
+        <v>19746052447.0</v>
+      </c>
+      <c r="AX40">
+        <v>19189059928.0</v>
+      </c>
+      <c r="AY40">
+        <v>15491545986.0</v>
+      </c>
+      <c r="AZ40">
+        <v>18354786514.0</v>
+      </c>
+      <c r="BA40">
+        <v>17005655383.0</v>
+      </c>
+      <c r="BB40">
+        <v>118401290806.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:54">
+      <c r="A41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>35709458340.0</v>
+      </c>
+      <c r="M41">
+        <v>34673957251.0</v>
+      </c>
+      <c r="N41">
+        <v>33766513862.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>41721882634.0</v>
+      </c>
+      <c r="Q41">
+        <v>40765033466.0</v>
+      </c>
+      <c r="R41">
+        <v>39719120247.0</v>
+      </c>
+      <c r="S41">
+        <v>39886358641.0</v>
+      </c>
+      <c r="T41">
+        <v>38760604229.0</v>
+      </c>
+      <c r="U41">
+        <v>37624954519.0</v>
+      </c>
+      <c r="V41">
+        <v>36528700107.0</v>
+      </c>
+      <c r="W41">
+        <v>31970570843.0</v>
+      </c>
+      <c r="X41">
+        <v>30885199841.0</v>
+      </c>
+      <c r="Y41">
+        <v>29819828836.0</v>
+      </c>
+      <c r="Z41">
+        <v>28789544543.0</v>
+      </c>
+      <c r="AA41">
+        <v>26584252681.0</v>
+      </c>
+      <c r="AB41">
+        <v>25829203048.0</v>
+      </c>
+      <c r="AC41">
+        <v>25014653460.0</v>
+      </c>
+      <c r="AD41">
+        <v>24230933619.0</v>
+      </c>
+      <c r="AE41">
+        <v>25988978282.0</v>
+      </c>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42">
+        <v>209324285660.0</v>
+      </c>
+      <c r="C42">
+        <v>212061127380.0</v>
+      </c>
+      <c r="D42">
+        <v>212129284520.0</v>
+      </c>
+      <c r="E42">
+        <v>212197441660.0</v>
+      </c>
+      <c r="F42">
+        <v>212265598810.0</v>
+      </c>
+      <c r="G42">
+        <v>211259217040.0</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42">
+        <v>213345641680.0</v>
+      </c>
+      <c r="L42">
+        <v>213473830552.0</v>
+      </c>
+      <c r="M42">
+        <v>213602019421.0</v>
+      </c>
+      <c r="N42">
+        <v>213730208290.0</v>
+      </c>
+      <c r="O42">
+        <v>213730208290.0</v>
+      </c>
+      <c r="P42">
+        <v>133828853677.0</v>
+      </c>
+      <c r="Q42">
+        <v>134000146848.0</v>
+      </c>
+      <c r="R42">
+        <v>134171440020.0</v>
+      </c>
+      <c r="S42">
+        <v>133503190849.0</v>
+      </c>
+      <c r="T42">
+        <v>133665137665.0</v>
+      </c>
+      <c r="U42">
+        <v>133827084480.0</v>
+      </c>
+      <c r="V42">
+        <v>133989031297.0</v>
+      </c>
+      <c r="W42">
+        <v>136823975988.0</v>
+      </c>
+      <c r="X42">
+        <v>137049516110.0</v>
+      </c>
+      <c r="Y42">
+        <v>137272164688.0</v>
+      </c>
+      <c r="Z42">
+        <v>137497704802.0</v>
+      </c>
+      <c r="AA42">
+        <v>-4976814283.0</v>
+      </c>
+      <c r="AB42">
+        <v>-4914286648.0</v>
+      </c>
+      <c r="AC42">
+        <v>-4851759005.0</v>
+      </c>
+      <c r="AD42">
+        <v>-4789231430.0</v>
+      </c>
+      <c r="AE42">
+        <v>-6517204183.0</v>
+      </c>
+      <c r="AF42">
+        <v>-6421171209.0</v>
+      </c>
+      <c r="AG42">
+        <v>-6325138243.0</v>
+      </c>
+      <c r="AH42">
+        <v>-6229105269.0</v>
+      </c>
+      <c r="AI42">
+        <v>-2766240474.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-2834677362.0</v>
+      </c>
+      <c r="AK42">
+        <v>-2903114250.0</v>
+      </c>
+      <c r="AL42">
+        <v>-2971551138.0</v>
+      </c>
+      <c r="AM42">
+        <v>-2913721828.0</v>
+      </c>
+      <c r="AN42">
+        <v>-2996924719.0</v>
+      </c>
+      <c r="AO42">
+        <v>-3080127610.0</v>
+      </c>
+      <c r="AP42">
+        <v>-3163330501.0</v>
+      </c>
+      <c r="AQ42"/>
+      <c r="AR42"/>
+      <c r="AS42"/>
+      <c r="AT42">
+        <v>-1294729276.0</v>
+      </c>
+      <c r="AU42"/>
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42"/>
+      <c r="AZ42"/>
+      <c r="BA42"/>
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
+      <c r="A43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
+        <v>230196692000.0</v>
+      </c>
+      <c r="D46">
+        <v>144207721000.0</v>
+      </c>
+      <c r="E46">
+        <v>144286645000.0</v>
+      </c>
+      <c r="F46">
+        <v>230384993000.0</v>
+      </c>
+      <c r="G46">
+        <v>230393185000.0</v>
+      </c>
+      <c r="H46">
+        <v>230386403000.0</v>
+      </c>
+      <c r="I46">
+        <v>230389063000.0</v>
+      </c>
+      <c r="J46">
+        <v>229634945000.0</v>
+      </c>
+      <c r="K46">
+        <v>229726513223.0</v>
+      </c>
+      <c r="L46">
+        <v>229766927649.0</v>
+      </c>
+      <c r="M46">
+        <v>229801239253.0</v>
+      </c>
+      <c r="N46">
+        <v>229822242903.0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46">
+        <v>153651177934.0</v>
+      </c>
+      <c r="Q46">
+        <v>153783893404.0</v>
+      </c>
+      <c r="R46">
+        <v>153921738874.0</v>
+      </c>
+      <c r="S46">
+        <v>154071909994.0</v>
+      </c>
+      <c r="T46">
+        <v>154245331114.0</v>
+      </c>
+      <c r="U46">
+        <v>154418752234.0</v>
+      </c>
+      <c r="V46">
+        <v>154592173354.0</v>
+      </c>
+      <c r="W46">
+        <v>154812390649.0</v>
+      </c>
+      <c r="X46">
+        <v>155032607944.0</v>
+      </c>
+      <c r="Y46">
+        <v>155243825239.0</v>
+      </c>
+      <c r="Z46">
+        <v>155453815234.0</v>
+      </c>
+      <c r="AA46">
+        <v>11613205355.0</v>
+      </c>
+      <c r="AB46">
+        <v>11802189667.0</v>
+      </c>
+      <c r="AC46">
+        <v>11968340179.0</v>
+      </c>
+      <c r="AD46">
+        <v>11850236113.0</v>
+      </c>
+      <c r="AE46">
+        <v>11624715867.0</v>
+      </c>
+      <c r="AF46">
+        <v>11168143000.0</v>
+      </c>
+      <c r="AG46">
+        <v>11327251425.0</v>
+      </c>
+      <c r="AH46">
+        <v>10990004495.0</v>
+      </c>
+      <c r="AI46">
+        <v>11250208182.0</v>
+      </c>
+      <c r="AJ46">
+        <v>11520056869.0</v>
+      </c>
+      <c r="AK46">
+        <v>11742520706.0</v>
+      </c>
+      <c r="AL46">
+        <v>11365108955.0</v>
+      </c>
+      <c r="AM46">
+        <v>12001975403.0</v>
+      </c>
+      <c r="AN46">
+        <v>12351569692.0</v>
+      </c>
+      <c r="AO46">
+        <v>12620423920.0</v>
+      </c>
+      <c r="AP46">
+        <v>12942798526.0</v>
+      </c>
+      <c r="AQ46">
+        <v>13274091678.0</v>
+      </c>
+      <c r="AR46">
+        <v>13283954830.0</v>
+      </c>
+      <c r="AS46">
+        <v>13588656615.0</v>
+      </c>
+      <c r="AT46">
+        <v>14028659400.0</v>
+      </c>
+      <c r="AU46">
+        <v>14432205101.0</v>
+      </c>
+      <c r="AV46">
+        <v>13848021287.0</v>
+      </c>
+      <c r="AW46">
+        <v>14075594528.0</v>
+      </c>
+      <c r="AX46">
+        <v>14250928919.0</v>
+      </c>
+      <c r="AY46">
+        <v>14707508924.0</v>
+      </c>
+      <c r="AZ46">
+        <v>15117849805.0</v>
+      </c>
+      <c r="BA46">
+        <v>15236657476.0</v>
+      </c>
+      <c r="BB46">
+        <v>15034310325.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:54">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47">
+        <v>144121955600.0</v>
+      </c>
+      <c r="C47">
+        <v>144180631860.0</v>
+      </c>
+      <c r="D47">
+        <v>144207721290.0</v>
+      </c>
+      <c r="E47">
+        <v>144286645310.0</v>
+      </c>
+      <c r="F47">
+        <v>144368933440.0</v>
+      </c>
+      <c r="G47">
+        <v>230393185450.0</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47">
+        <v>229726513220.0</v>
+      </c>
+      <c r="L47">
+        <v>229766927649.0</v>
+      </c>
+      <c r="M47">
+        <v>229801239253.0</v>
+      </c>
+      <c r="N47">
+        <v>229822242903.0</v>
+      </c>
+      <c r="O47">
+        <v>229822242903.0</v>
+      </c>
+      <c r="P47">
+        <v>153651177934.0</v>
+      </c>
+      <c r="Q47">
+        <v>153783893404.0</v>
+      </c>
+      <c r="R47">
+        <v>153921738874.0</v>
+      </c>
+      <c r="S47">
+        <v>154071909994.0</v>
+      </c>
+      <c r="T47">
+        <v>154245331114.0</v>
+      </c>
+      <c r="U47">
+        <v>154418752234.0</v>
+      </c>
+      <c r="V47">
+        <v>154592173354.0</v>
+      </c>
+      <c r="W47">
+        <v>154812390649.0</v>
+      </c>
+      <c r="X47">
+        <v>155032607944.0</v>
+      </c>
+      <c r="Y47">
+        <v>155243825239.0</v>
+      </c>
+      <c r="Z47">
+        <v>155453815234.0</v>
+      </c>
+      <c r="AA47">
+        <v>11613205360.0</v>
+      </c>
+      <c r="AB47">
+        <v>11802189667.0</v>
+      </c>
+      <c r="AC47">
+        <v>11968340179.0</v>
+      </c>
+      <c r="AD47">
+        <v>11850236113.0</v>
+      </c>
+      <c r="AE47">
+        <v>11624715867.0</v>
+      </c>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48">
+        <v>-301321484590.0</v>
+      </c>
+      <c r="C48">
+        <v>-291480138000.0</v>
+      </c>
+      <c r="D48">
+        <v>-284995266000.0</v>
+      </c>
+      <c r="E48">
+        <v>-284194870000.0</v>
+      </c>
+      <c r="F48">
+        <v>-276725835000.0</v>
+      </c>
+      <c r="G48">
+        <v>-265118793000.0</v>
+      </c>
+      <c r="H48">
+        <v>-273266626000.0</v>
+      </c>
+      <c r="I48">
+        <v>-269500034000.0</v>
+      </c>
+      <c r="J48">
+        <v>-262012056000.0</v>
+      </c>
+      <c r="K48">
+        <v>-259320103991.0</v>
+      </c>
+      <c r="L48">
+        <v>-255139977530.0</v>
+      </c>
+      <c r="M48">
+        <v>-255718822622.0</v>
+      </c>
+      <c r="N48">
+        <v>-257399740933.0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48">
+        <v>-264912764734.0</v>
+      </c>
+      <c r="Q48">
+        <v>-259193502542.0</v>
+      </c>
+      <c r="R48">
+        <v>-255030362533.0</v>
+      </c>
+      <c r="S48">
+        <v>-257366451067.0</v>
+      </c>
+      <c r="T48">
+        <v>-254194576321.0</v>
+      </c>
+      <c r="U48">
+        <v>-246987976502.0</v>
+      </c>
+      <c r="V48">
+        <v>-234764587773.0</v>
+      </c>
+      <c r="W48">
+        <v>-231199185822.0</v>
+      </c>
+      <c r="X48">
+        <v>-219094955267.0</v>
+      </c>
+      <c r="Y48">
+        <v>-223368330997.0</v>
+      </c>
+      <c r="Z48">
+        <v>-203244954791.0</v>
+      </c>
+      <c r="AA48">
+        <v>-201787782413.0</v>
+      </c>
+      <c r="AB48">
+        <v>-203957914437.0</v>
+      </c>
+      <c r="AC48">
+        <v>-204126646226.0</v>
+      </c>
+      <c r="AD48">
+        <v>-206293555691.0</v>
+      </c>
+      <c r="AE48">
+        <v>-208472949946.0</v>
+      </c>
+      <c r="AF48">
+        <v>-210783090124.0</v>
+      </c>
+      <c r="AG48">
+        <v>-206319790582.0</v>
+      </c>
+      <c r="AH48">
+        <v>-208643411652.0</v>
+      </c>
+      <c r="AI48">
+        <v>-220441405507.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-224326591123.0</v>
+      </c>
+      <c r="AK48">
+        <v>-221155105260.0</v>
+      </c>
+      <c r="AL48">
+        <v>-224439063684.0</v>
+      </c>
+      <c r="AM48">
+        <v>-227974587714.0</v>
+      </c>
+      <c r="AN48">
+        <v>-237831772138.0</v>
+      </c>
+      <c r="AO48">
+        <v>-236579970349.0</v>
+      </c>
+      <c r="AP48">
+        <v>-241849184426.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-245095502350.0</v>
+      </c>
+      <c r="AR48">
+        <v>-240779914588.0</v>
+      </c>
+      <c r="AS48">
+        <v>-239493278255.0</v>
+      </c>
+      <c r="AT48">
+        <v>-241077810441.0</v>
+      </c>
+      <c r="AU48">
+        <v>-234301727842.0</v>
+      </c>
+      <c r="AV48">
+        <v>-237918848534.0</v>
+      </c>
+      <c r="AW48">
+        <v>-235194194459.0</v>
+      </c>
+      <c r="AX48">
+        <v>-246967966045.0</v>
+      </c>
+      <c r="AY48">
+        <v>-240842488359.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-230397260417.0</v>
+      </c>
+      <c r="BA48">
+        <v>-229648326590.0</v>
+      </c>
+      <c r="BB48">
+        <v>-230818205901.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:54">
+      <c r="A49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
+      <c r="A50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>24379941075.0</v>
+      </c>
+      <c r="AB50">
+        <v>24323179536.0</v>
+      </c>
+      <c r="AC50">
+        <v>24793770740.0</v>
+      </c>
+      <c r="AD50">
+        <v>25206303994.0</v>
+      </c>
+      <c r="AE50">
+        <v>25986113689.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
+      <c r="A51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
+        <v>121215108000.0</v>
+      </c>
+      <c r="D51">
+        <v>122870074000.0</v>
+      </c>
+      <c r="E51">
+        <v>125257009000.0</v>
+      </c>
+      <c r="F51">
+        <v>118047057000.0</v>
+      </c>
+      <c r="G51">
+        <v>111433569000.0</v>
+      </c>
+      <c r="H51">
+        <v>124243829000.0</v>
+      </c>
+      <c r="I51">
+        <v>116233779000.0</v>
+      </c>
+      <c r="J51">
+        <v>112405461000.0</v>
+      </c>
+      <c r="K51">
+        <v>113989158224.0</v>
+      </c>
+      <c r="L51">
+        <v>39925832328.0</v>
+      </c>
+      <c r="M51">
+        <v>112192348919.0</v>
+      </c>
+      <c r="N51">
+        <v>117599161344.0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51">
+        <v>114995919684.0</v>
+      </c>
+      <c r="Q51">
+        <v>100338323234.0</v>
+      </c>
+      <c r="R51">
+        <v>100372234199.0</v>
+      </c>
+      <c r="S51">
+        <v>101102237252.0</v>
+      </c>
+      <c r="T51">
+        <v>102318681843.0</v>
+      </c>
+      <c r="U51">
+        <v>101395352751.0</v>
+      </c>
+      <c r="V51">
+        <v>102960384683.0</v>
+      </c>
+      <c r="W51">
+        <v>108677980304.0</v>
+      </c>
+      <c r="X51">
+        <v>104403701310.0</v>
+      </c>
+      <c r="Y51">
+        <v>118732250209.0</v>
+      </c>
+      <c r="Z51">
+        <v>96764791669.0</v>
+      </c>
+      <c r="AA51">
+        <v>24630873075.0</v>
+      </c>
+      <c r="AB51">
+        <v>98431690571.0</v>
+      </c>
+      <c r="AC51">
+        <v>96403825501.0</v>
+      </c>
+      <c r="AD51">
+        <v>95970396449.0</v>
+      </c>
+      <c r="AE51">
+        <v>99116802134.0</v>
+      </c>
+      <c r="AF51">
+        <v>105495443605.0</v>
+      </c>
+      <c r="AG51">
+        <v>100756354039.0</v>
+      </c>
+      <c r="AH51">
+        <v>98933730969.0</v>
+      </c>
+      <c r="AI51">
+        <v>110591893690.0</v>
+      </c>
+      <c r="AJ51">
+        <v>110170602871.0</v>
+      </c>
+      <c r="AK51">
+        <v>110223338359.0</v>
+      </c>
+      <c r="AL51">
+        <v>110762942907.0</v>
+      </c>
+      <c r="AM51">
+        <v>127648479818.0</v>
+      </c>
+      <c r="AN51">
+        <v>132842066312.0</v>
+      </c>
+      <c r="AO51">
+        <v>221042075253.0</v>
+      </c>
+      <c r="AP51">
+        <v>237504512063.0</v>
+      </c>
+      <c r="AQ51">
+        <v>248392514832.0</v>
+      </c>
+      <c r="AR51">
+        <v>253379204904.0</v>
+      </c>
+      <c r="AS51">
+        <v>252451379498.0</v>
+      </c>
+      <c r="AT51">
+        <v>244771766623.0</v>
+      </c>
+      <c r="AU51">
+        <v>250092987374.0</v>
+      </c>
+      <c r="AV51">
+        <v>253384824320.0</v>
+      </c>
+      <c r="AW51">
+        <v>249172743884.0</v>
+      </c>
+      <c r="AX51">
+        <v>258613824781.0</v>
+      </c>
+      <c r="AY51">
+        <v>252079751923.0</v>
+      </c>
+      <c r="AZ51">
+        <v>236807171406.0</v>
+      </c>
+      <c r="BA51">
+        <v>230874581509.0</v>
+      </c>
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
+      <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52">
+        <v>0.0</v>
+      </c>
+      <c r="C52">
+        <v>39465782000.0</v>
+      </c>
+      <c r="D52">
+        <v>38797350000.0</v>
+      </c>
+      <c r="E52">
+        <v>39455662000.0</v>
+      </c>
+      <c r="F52">
+        <v>38820057000.0</v>
+      </c>
+      <c r="G52">
+        <v>36901498000.0</v>
+      </c>
+      <c r="H52">
+        <v>39093417000.0</v>
+      </c>
+      <c r="I52">
+        <v>38220118000.0</v>
+      </c>
+      <c r="J52">
+        <v>37339451000.0</v>
+      </c>
+      <c r="K52">
+        <v>12641448174.0</v>
+      </c>
+      <c r="L52">
+        <v>15007526164.0</v>
+      </c>
+      <c r="M52">
+        <v>13872186716.0</v>
+      </c>
+      <c r="N52">
+        <v>14913849337.0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52">
+        <v>12293624926.0</v>
+      </c>
+      <c r="Q52">
+        <v>860301920.0</v>
+      </c>
+      <c r="R52">
+        <v>1491951920.0</v>
+      </c>
+      <c r="S52">
+        <v>34566764788.0</v>
+      </c>
+      <c r="T52">
+        <v>33869743982.0</v>
+      </c>
+      <c r="U52">
+        <v>30537940674.0</v>
+      </c>
+      <c r="V52">
+        <v>76380000.0</v>
+      </c>
+      <c r="W52">
+        <v>19095000.0</v>
+      </c>
+      <c r="X52">
+        <v>38190000.0</v>
+      </c>
+      <c r="Y52">
+        <v>57285000.0</v>
+      </c>
+      <c r="Z52">
+        <v>85442000.0</v>
+      </c>
+      <c r="AA52">
+        <v>24379941075.0</v>
+      </c>
+      <c r="AB52">
+        <v>24415741536.0</v>
+      </c>
+      <c r="AC52">
+        <v>24932613740.0</v>
+      </c>
+      <c r="AD52">
+        <v>25391427994.0</v>
+      </c>
+      <c r="AE52">
+        <v>26032394689.0</v>
+      </c>
+      <c r="AF52">
+        <v>35013729647.0</v>
+      </c>
+      <c r="AG52">
+        <v>33501724496.0</v>
+      </c>
+      <c r="AH52">
+        <v>32954618707.0</v>
+      </c>
+      <c r="AI52">
+        <v>33019350427.0</v>
+      </c>
+      <c r="AJ52">
+        <v>33639962390.0</v>
+      </c>
+      <c r="AK52">
+        <v>33656842163.0</v>
+      </c>
+      <c r="AL52">
+        <v>33665532642.0</v>
+      </c>
+      <c r="AM52">
+        <v>38570798657.0</v>
+      </c>
+      <c r="AN52">
+        <v>45931013414.0</v>
+      </c>
+      <c r="AO52">
+        <v>40991114414.0</v>
+      </c>
+      <c r="AP52">
+        <v>42545004321.0</v>
+      </c>
+      <c r="AQ52">
+        <v>46637836748.0</v>
+      </c>
+      <c r="AR52">
+        <v>53672657160.0</v>
+      </c>
+      <c r="AS52">
+        <v>52498437439.0</v>
+      </c>
+      <c r="AT52">
+        <v>48138423470.0</v>
+      </c>
+      <c r="AU52">
+        <v>125032123055.0</v>
+      </c>
+      <c r="AV52">
+        <v>125192455320.0</v>
+      </c>
+      <c r="AW52">
+        <v>121186813173.0</v>
+      </c>
+      <c r="AX52">
+        <v>55989551209.0</v>
+      </c>
+      <c r="AY52">
+        <v>120518547667.0</v>
+      </c>
+      <c r="AZ52">
+        <v>110493699685.0</v>
+      </c>
+      <c r="BA52">
+        <v>104636886988.0</v>
+      </c>
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
+      <c r="A53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
+      <c r="A54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
+      <c r="A55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55">
+        <v>301399508640.0</v>
+      </c>
+      <c r="C55">
+        <v>309250312000.0</v>
+      </c>
+      <c r="D55">
+        <v>320494167000.0</v>
+      </c>
+      <c r="E55">
+        <v>318249847000.0</v>
+      </c>
+      <c r="F55">
+        <v>319791244000.0</v>
+      </c>
+      <c r="G55">
+        <v>317405418000.0</v>
+      </c>
+      <c r="H55">
+        <v>329190383000.0</v>
+      </c>
+      <c r="I55">
+        <v>320766837000.0</v>
+      </c>
+      <c r="J55">
+        <v>312992165000.0</v>
+      </c>
+      <c r="K55">
+        <v>310680933835.0</v>
+      </c>
+      <c r="L55">
+        <v>323969220774.0</v>
+      </c>
+      <c r="M55">
+        <v>311838899958.0</v>
+      </c>
+      <c r="N55">
+        <v>310462822260.0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55">
+        <v>243835539876.0</v>
+      </c>
+      <c r="Q55">
+        <v>220672616734.0</v>
+      </c>
+      <c r="R55">
+        <v>218663866293.0</v>
+      </c>
+      <c r="S55">
+        <v>218259657090.0</v>
+      </c>
+      <c r="T55">
+        <v>220253503797.0</v>
+      </c>
+      <c r="U55">
+        <v>220975930856.0</v>
+      </c>
+      <c r="V55">
+        <v>223781482859.0</v>
+      </c>
+      <c r="W55">
+        <v>232203064710.0</v>
+      </c>
+      <c r="X55">
+        <v>242940187978.0</v>
+      </c>
+      <c r="Y55">
+        <v>251206740672.0</v>
+      </c>
+      <c r="Z55">
+        <v>246536771775.0</v>
+      </c>
+      <c r="AA55">
+        <v>103457758620.0</v>
+      </c>
+      <c r="AB55">
+        <v>114822302427.0</v>
+      </c>
+      <c r="AC55">
+        <v>108304528822.0</v>
+      </c>
+      <c r="AD55">
+        <v>98190640839.0</v>
+      </c>
+      <c r="AE55">
+        <v>88344077066.0</v>
+      </c>
+      <c r="AF55">
+        <v>102289830753.0</v>
+      </c>
+      <c r="AG55">
+        <v>96470709953.0</v>
+      </c>
+      <c r="AH55">
+        <v>89327328853.0</v>
+      </c>
+      <c r="AI55">
+        <v>92479007005.0</v>
+      </c>
+      <c r="AJ55">
+        <v>98355566259.0</v>
+      </c>
+      <c r="AK55">
+        <v>97590790373.0</v>
+      </c>
+      <c r="AL55">
+        <v>92041274561.0</v>
+      </c>
+      <c r="AM55">
+        <v>90561815253.0</v>
+      </c>
+      <c r="AN55">
+        <v>91567185360.0</v>
+      </c>
+      <c r="AO55">
+        <v>93845728968.0</v>
+      </c>
+      <c r="AP55">
+        <v>99558394760.0</v>
+      </c>
+      <c r="AQ55">
+        <v>103481033352.0</v>
+      </c>
+      <c r="AR55">
+        <v>120067630329.0</v>
+      </c>
+      <c r="AS55">
+        <v>108955553007.0</v>
+      </c>
+      <c r="AT55">
+        <v>104537589283.0</v>
+      </c>
+      <c r="AU55">
+        <v>106172332080.0</v>
+      </c>
+      <c r="AV55">
+        <v>134629324721.0</v>
+      </c>
+      <c r="AW55">
+        <v>135522486830.0</v>
+      </c>
+      <c r="AX55">
+        <v>118007059098.0</v>
+      </c>
+      <c r="AY55">
+        <v>111281857105.0</v>
+      </c>
+      <c r="AZ55">
+        <v>110575143640.0</v>
+      </c>
+      <c r="BA55">
+        <v>95822349809.0</v>
+      </c>
+      <c r="BB55">
+        <v>100100820531.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:54">
+      <c r="A56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56">
+        <v>45412799030.0</v>
+      </c>
+      <c r="C56">
+        <v>48333729000.0</v>
+      </c>
+      <c r="D56">
+        <v>61361071000.0</v>
+      </c>
+      <c r="E56">
+        <v>58501899000.0</v>
+      </c>
+      <c r="F56">
+        <v>61640844000.0</v>
+      </c>
+      <c r="G56">
+        <v>61987753000.0</v>
+      </c>
+      <c r="H56">
+        <v>72182511000.0</v>
+      </c>
+      <c r="I56">
+        <v>64616305000.0</v>
+      </c>
+      <c r="J56">
+        <v>59813193000.0</v>
+      </c>
+      <c r="K56">
+        <v>58571509012.0</v>
+      </c>
+      <c r="L56">
+        <v>73017237322.0</v>
+      </c>
+      <c r="M56">
+        <v>60328856387.0</v>
+      </c>
+      <c r="N56">
+        <v>58609539195.0</v>
+      </c>
+      <c r="O56">
+        <v>58609539195.0</v>
+      </c>
+      <c r="P56">
+        <v>64891705660.0</v>
+      </c>
+      <c r="Q56">
+        <v>41221447781.0</v>
+      </c>
+      <c r="R56">
+        <v>40245606224.0</v>
+      </c>
+      <c r="S56">
+        <v>38785235208.0</v>
+      </c>
+      <c r="T56">
+        <v>41904997317.0</v>
+      </c>
+      <c r="U56">
+        <v>45674138881.0</v>
+      </c>
+      <c r="V56">
+        <v>51714591960.0</v>
+      </c>
+      <c r="W56">
+        <v>61843679886.0</v>
+      </c>
+      <c r="X56">
+        <v>75844373574.0</v>
+      </c>
+      <c r="Y56">
+        <v>83020805315.0</v>
+      </c>
+      <c r="Z56">
+        <v>83827868074.0</v>
+      </c>
+      <c r="AA56">
+        <v>85182231129.0</v>
+      </c>
+      <c r="AB56">
+        <v>96546307777.0</v>
+      </c>
+      <c r="AC56">
+        <v>90033424112.0</v>
+      </c>
+      <c r="AD56">
+        <v>80207862904.0</v>
+      </c>
+      <c r="AE56">
+        <v>71128848234.0</v>
+      </c>
+      <c r="AF56">
+        <v>84363278299.0</v>
+      </c>
+      <c r="AG56">
+        <v>78954994412.0</v>
+      </c>
+      <c r="AH56">
+        <v>72385157397.0</v>
+      </c>
+      <c r="AI56">
+        <v>79665731428.0</v>
+      </c>
+      <c r="AJ56">
+        <v>85308242585.0</v>
+      </c>
+      <c r="AK56">
+        <v>84305665932.0</v>
+      </c>
+      <c r="AL56">
+        <v>79300156166.0</v>
+      </c>
+      <c r="AM56">
+        <v>77205533106.0</v>
+      </c>
+      <c r="AN56">
+        <v>77861167398.0</v>
+      </c>
+      <c r="AO56">
+        <v>79809894705.0</v>
+      </c>
+      <c r="AP56">
+        <v>83401850883.0</v>
+      </c>
+      <c r="AQ56">
+        <v>85469236255.0</v>
+      </c>
+      <c r="AR56">
+        <v>103523265548.0</v>
+      </c>
+      <c r="AS56">
+        <v>92586396770.0</v>
+      </c>
+      <c r="AT56">
+        <v>86879500495.0</v>
+      </c>
+      <c r="AU56">
+        <v>89720587896.0</v>
+      </c>
+      <c r="AV56">
+        <v>117377920449.0</v>
+      </c>
+      <c r="AW56">
+        <v>119158893460.0</v>
+      </c>
+      <c r="AX56">
+        <v>97686030395.0</v>
+      </c>
+      <c r="AY56">
+        <v>93107796423.0</v>
+      </c>
+      <c r="AZ56">
+        <v>94807691690.0</v>
+      </c>
+      <c r="BA56">
+        <v>79940169526.0</v>
+      </c>
+      <c r="BB56">
+        <v>84504115259.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:54">
+      <c r="A57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57">
+        <v>206626628820.0</v>
+      </c>
+      <c r="C57">
+        <v>125137805000.0</v>
+      </c>
+      <c r="D57">
+        <v>133143888000.0</v>
+      </c>
+      <c r="E57">
+        <v>129483056000.0</v>
+      </c>
+      <c r="F57">
+        <v>126780020000.0</v>
+      </c>
+      <c r="G57">
+        <v>118142488000.0</v>
+      </c>
+      <c r="H57">
+        <v>132853708000.0</v>
+      </c>
+      <c r="I57">
+        <v>124460767000.0</v>
+      </c>
+      <c r="J57">
+        <v>113260171000.0</v>
+      </c>
+      <c r="K57">
+        <v>83712650264.0</v>
+      </c>
+      <c r="L57">
+        <v>97105499962.0</v>
+      </c>
+      <c r="M57">
+        <v>86226440505.0</v>
+      </c>
+      <c r="N57">
+        <v>82945385834.0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57">
+        <v>95260130341.0</v>
+      </c>
+      <c r="Q57">
+        <v>70387774448.0</v>
+      </c>
+      <c r="R57">
+        <v>65422923082.0</v>
+      </c>
+      <c r="S57">
+        <v>67293440135.0</v>
+      </c>
+      <c r="T57">
+        <v>65767793181.0</v>
+      </c>
+      <c r="U57">
+        <v>59957252407.0</v>
+      </c>
+      <c r="V57">
+        <v>54832811345.0</v>
+      </c>
+      <c r="W57">
+        <v>55694580197.0</v>
+      </c>
+      <c r="X57">
+        <v>59461582784.0</v>
+      </c>
+      <c r="Y57">
+        <v>58515684736.0</v>
+      </c>
+      <c r="Z57">
+        <v>56494542352.0</v>
+      </c>
+      <c r="AA57">
+        <v>79133759615.0</v>
+      </c>
+      <c r="AB57">
+        <v>93521646229.0</v>
+      </c>
+      <c r="AC57">
+        <v>90423082632.0</v>
+      </c>
+      <c r="AD57">
+        <v>84043258686.0</v>
+      </c>
+      <c r="AE57">
+        <v>73979421268.0</v>
+      </c>
+      <c r="AF57">
+        <v>93480482537.0</v>
+      </c>
+      <c r="AG57">
+        <v>86977938422.0</v>
+      </c>
+      <c r="AH57">
+        <v>84180581813.0</v>
+      </c>
+      <c r="AI57">
+        <v>79956957047.0</v>
+      </c>
+      <c r="AJ57">
+        <v>92921099329.0</v>
+      </c>
+      <c r="AK57">
+        <v>90383287054.0</v>
+      </c>
+      <c r="AL57">
+        <v>89438951168.0</v>
+      </c>
+      <c r="AM57">
+        <v>78421827385.0</v>
+      </c>
+      <c r="AN57">
+        <v>96454629284.0</v>
+      </c>
+      <c r="AO57">
+        <v>90835526506.0</v>
+      </c>
+      <c r="AP57">
+        <v>89655828325.0</v>
+      </c>
+      <c r="AQ57">
+        <v>95305805048.0</v>
+      </c>
+      <c r="AR57">
+        <v>110118426576.0</v>
+      </c>
+      <c r="AS57">
+        <v>97670291616.0</v>
+      </c>
+      <c r="AT57">
+        <v>94025048182.0</v>
+      </c>
+      <c r="AU57">
+        <v>165516594914.0</v>
+      </c>
+      <c r="AV57">
+        <v>194390323361.0</v>
+      </c>
+      <c r="AW57">
+        <v>192791965974.0</v>
+      </c>
+      <c r="AX57">
+        <v>112721950505.0</v>
+      </c>
+      <c r="AY57">
+        <v>169951111397.0</v>
+      </c>
+      <c r="AZ57">
+        <v>163676073988.0</v>
+      </c>
+      <c r="BA57">
+        <v>148736524566.0</v>
+      </c>
+      <c r="BB57">
+        <v>154172355110.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:54">
+      <c r="A58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58">
+        <v>263161564380.0</v>
+      </c>
+      <c r="C58">
+        <v>258434179000.0</v>
+      </c>
+      <c r="D58">
+        <v>263125005000.0</v>
+      </c>
+      <c r="E58">
+        <v>260012132000.0</v>
+      </c>
+      <c r="F58">
+        <v>254016336000.0</v>
+      </c>
+      <c r="G58">
+        <v>241029851000.0</v>
+      </c>
+      <c r="H58">
+        <v>260875020000.0</v>
+      </c>
+      <c r="I58">
+        <v>248597252000.0</v>
+      </c>
+      <c r="J58">
+        <v>233246972000.0</v>
+      </c>
+      <c r="K58">
+        <v>226420252943.0</v>
+      </c>
+      <c r="L58">
+        <v>235400224552.0</v>
+      </c>
+      <c r="M58">
+        <v>223720559959.0</v>
+      </c>
+      <c r="N58">
+        <v>223897211703.0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58">
+        <v>244684307733.0</v>
+      </c>
+      <c r="Q58">
+        <v>215630829226.0</v>
+      </c>
+      <c r="R58">
+        <v>209287645607.0</v>
+      </c>
+      <c r="S58">
+        <v>211887774107.0</v>
+      </c>
+      <c r="T58">
+        <v>210547799253.0</v>
+      </c>
+      <c r="U58">
+        <v>203901679677.0</v>
+      </c>
+      <c r="V58">
+        <v>194321896135.0</v>
+      </c>
+      <c r="W58">
+        <v>196343131344.0</v>
+      </c>
+      <c r="X58">
+        <v>194750483935.0</v>
+      </c>
+      <c r="Y58">
+        <v>207067763781.0</v>
+      </c>
+      <c r="Z58">
+        <v>182048878564.0</v>
+      </c>
+      <c r="AA58">
+        <v>179987212116.0</v>
+      </c>
+      <c r="AB58">
+        <v>193459360312.0</v>
+      </c>
+      <c r="AC58">
+        <v>187047790853.0</v>
+      </c>
+      <c r="AD58">
+        <v>179038284760.0</v>
+      </c>
+      <c r="AE58">
+        <v>173099087995.0</v>
+      </c>
+      <c r="AF58">
+        <v>189258948886.0</v>
+      </c>
+      <c r="AG58">
+        <v>178880495578.0</v>
+      </c>
+      <c r="AH58">
+        <v>173964702574.0</v>
+      </c>
+      <c r="AI58">
+        <v>185451509786.0</v>
+      </c>
+      <c r="AJ58">
+        <v>195281691544.0</v>
+      </c>
+      <c r="AK58">
+        <v>191413866683.0</v>
+      </c>
+      <c r="AL58">
+        <v>189216746183.0</v>
+      </c>
+      <c r="AM58">
+        <v>191214981595.0</v>
+      </c>
+      <c r="AN58">
+        <v>202160739017.0</v>
+      </c>
+      <c r="AO58">
+        <v>290505826927.0</v>
+      </c>
+      <c r="AP58">
+        <v>301570909687.0</v>
+      </c>
+      <c r="AQ58">
+        <v>305576535702.0</v>
+      </c>
+      <c r="AR58">
+        <v>317847544917.0</v>
+      </c>
+      <c r="AS58">
+        <v>305448831262.0</v>
+      </c>
+      <c r="AT58">
+        <v>303910129000.0</v>
+      </c>
+      <c r="AU58">
+        <v>297474059922.0</v>
+      </c>
+      <c r="AV58">
+        <v>329548173255.0</v>
+      </c>
+      <c r="AW58">
+        <v>327716681290.0</v>
+      </c>
+      <c r="AX58">
+        <v>321975025143.0</v>
+      </c>
+      <c r="AY58">
+        <v>309124345464.0</v>
+      </c>
+      <c r="AZ58">
+        <v>297972404057.0</v>
+      </c>
+      <c r="BA58">
+        <v>282470676399.0</v>
+      </c>
+      <c r="BB58">
+        <v>287919026432.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:54">
+      <c r="A59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
+      <c r="A60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60">
+        <v>38237944270.0</v>
+      </c>
+      <c r="C60">
+        <v>50816133000.0</v>
+      </c>
+      <c r="D60">
+        <v>57369162000.0</v>
+      </c>
+      <c r="E60">
+        <v>58237715000.0</v>
+      </c>
+      <c r="F60">
+        <v>65774907000.0</v>
+      </c>
+      <c r="G60">
+        <v>76375567000.0</v>
+      </c>
+      <c r="H60">
+        <v>68315363000.0</v>
+      </c>
+      <c r="I60">
+        <v>72169585000.0</v>
+      </c>
+      <c r="J60">
+        <v>79745193000.0</v>
+      </c>
+      <c r="K60">
+        <v>84260680892.0</v>
+      </c>
+      <c r="L60">
+        <v>88568996222.0</v>
+      </c>
+      <c r="M60">
+        <v>88118340000.0</v>
+      </c>
+      <c r="N60">
+        <v>86565610557.0</v>
+      </c>
+      <c r="O60"/>
+      <c r="P60">
+        <v>-848767857.0</v>
+      </c>
+      <c r="Q60">
+        <v>5041787506.0</v>
+      </c>
+      <c r="R60">
+        <v>9376220686.0</v>
+      </c>
+      <c r="S60">
+        <v>6371882982.0</v>
+      </c>
+      <c r="T60">
+        <v>9705704544.0</v>
+      </c>
+      <c r="U60">
+        <v>17074251178.0</v>
+      </c>
+      <c r="V60">
+        <v>29459586724.0</v>
+      </c>
+      <c r="W60">
+        <v>35859933366.0</v>
+      </c>
+      <c r="X60">
+        <v>48189704043.0</v>
+      </c>
+      <c r="Y60">
+        <v>44138976891.0</v>
+      </c>
+      <c r="Z60">
+        <v>64487893211.0</v>
+      </c>
+      <c r="AA60">
+        <v>-76529453496.0</v>
+      </c>
+      <c r="AB60">
+        <v>-78637057885.0</v>
+      </c>
+      <c r="AC60">
+        <v>-78743262031.0</v>
+      </c>
+      <c r="AD60">
+        <v>-80847643921.0</v>
+      </c>
+      <c r="AE60">
+        <v>-84755010929.0</v>
+      </c>
+      <c r="AF60">
+        <v>-86969118133.0</v>
+      </c>
+      <c r="AG60">
+        <v>-82409785625.0</v>
+      </c>
+      <c r="AH60">
+        <v>-84637373721.0</v>
+      </c>
+      <c r="AI60">
+        <v>-92972502781.0</v>
+      </c>
+      <c r="AJ60">
+        <v>-96926125285.0</v>
+      </c>
+      <c r="AK60">
+        <v>-93823076310.0</v>
+      </c>
+      <c r="AL60">
+        <v>-97175471622.0</v>
+      </c>
+      <c r="AM60">
+        <v>-100653166342.0</v>
+      </c>
+      <c r="AN60">
+        <v>-110593553657.0</v>
+      </c>
+      <c r="AO60">
+        <v>-196660097959.0</v>
+      </c>
+      <c r="AP60">
+        <v>-202012514927.0</v>
+      </c>
+      <c r="AQ60">
+        <v>-202095502350.0</v>
+      </c>
+      <c r="AR60">
+        <v>-197779914588.0</v>
+      </c>
+      <c r="AS60">
+        <v>-196493278255.0</v>
+      </c>
+      <c r="AT60">
+        <v>-199372539717.0</v>
+      </c>
+      <c r="AU60">
+        <v>-191301727842.0</v>
+      </c>
+      <c r="AV60">
+        <v>-194918848534.0</v>
+      </c>
+      <c r="AW60">
+        <v>-192194194459.0</v>
+      </c>
+      <c r="AX60">
+        <v>-203967966045.0</v>
+      </c>
+      <c r="AY60">
+        <v>-197842488359.0</v>
+      </c>
+      <c r="AZ60">
+        <v>-187397260417.0</v>
+      </c>
+      <c r="BA60">
+        <v>-186648326590.0</v>
+      </c>
+      <c r="BB60">
+        <v>-187818205901.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:54">
+      <c r="A61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
+      <c r="A62" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B2">
+        <v>79022761480.0</v>
+      </c>
+      <c r="C2">
+        <v>63645043000.0</v>
+      </c>
+      <c r="D2">
+        <v>61547680000.0</v>
+      </c>
+      <c r="E2">
+        <v>71394804000.0</v>
+      </c>
+      <c r="F2">
+        <v>45443001000.0</v>
+      </c>
+      <c r="G2">
+        <v>62939791000.0</v>
+      </c>
+      <c r="H2">
+        <v>77078615000.0</v>
+      </c>
+      <c r="I2">
+        <v>81760007154.0</v>
+      </c>
+      <c r="J2">
+        <v>88760871866.0</v>
+      </c>
+      <c r="K2">
+        <v>104273302173.0</v>
+      </c>
+      <c r="L2">
+        <v>154061012855.0</v>
+      </c>
+      <c r="M2">
+        <v>220004468931.0</v>
+      </c>
+      <c r="N2">
+        <v>216066147801.0</v>
+      </c>
+      <c r="O2">
+        <v>188595468806.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>297565000.0</v>
+      </c>
+      <c r="D3">
+        <v>444340000.0</v>
+      </c>
+      <c r="E3">
+        <v>629447000.0</v>
+      </c>
+      <c r="F3">
+        <v>693684000.0</v>
+      </c>
+      <c r="G3">
+        <v>880869000.0</v>
+      </c>
+      <c r="H3">
+        <v>1001725000.0</v>
+      </c>
+      <c r="I3">
+        <v>926269128.0</v>
+      </c>
+      <c r="J3">
+        <v>1188276310.0</v>
+      </c>
+      <c r="K3">
+        <v>1575065821.0</v>
+      </c>
+      <c r="L3">
+        <v>1781729874.0</v>
+      </c>
+      <c r="M3">
+        <v>2047149264.0</v>
+      </c>
+      <c r="N3">
+        <v>2400708004.0</v>
+      </c>
+      <c r="O3">
+        <v>2774313078.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-14282617000.0</v>
+      </c>
+      <c r="D5">
+        <v>-5137003000.0</v>
+      </c>
+      <c r="E5">
+        <v>15576120000.0</v>
+      </c>
+      <c r="F5">
+        <v>-23333504000.0</v>
+      </c>
+      <c r="G5">
+        <v>-37196778000.0</v>
+      </c>
+      <c r="H5">
+        <v>6574127000.0</v>
+      </c>
+      <c r="I5">
+        <v>16758353102.0</v>
+      </c>
+      <c r="J5">
+        <v>17254663995.0</v>
+      </c>
+      <c r="K5">
+        <v>18592937620.0</v>
+      </c>
+      <c r="L5">
+        <v>21828914737.0</v>
+      </c>
+      <c r="M5">
+        <v>21597615138.0</v>
+      </c>
+      <c r="N5">
+        <v>18006850810.0</v>
+      </c>
+      <c r="O5">
+        <v>13448072898.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>-13985052000.0</v>
+      </c>
+      <c r="D6">
+        <v>-4692663000.0</v>
+      </c>
+      <c r="E6">
+        <v>16205567000.0</v>
+      </c>
+      <c r="F6">
+        <v>-22639820000.0</v>
+      </c>
+      <c r="G6">
+        <v>-36315909000.0</v>
+      </c>
+      <c r="H6">
+        <v>7575852000.0</v>
+      </c>
+      <c r="I6">
+        <v>17684622230.0</v>
+      </c>
+      <c r="J6">
+        <v>18442940305.0</v>
+      </c>
+      <c r="K6">
+        <v>20168003441.0</v>
+      </c>
+      <c r="L6">
+        <v>23610644611.0</v>
+      </c>
+      <c r="M6">
+        <v>23644764402.0</v>
+      </c>
+      <c r="N6">
+        <v>20407558814.0</v>
+      </c>
+      <c r="O6">
+        <v>16222385976.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B9">
+        <v>29177200270.0</v>
+      </c>
+      <c r="C9">
+        <v>28855275000.0</v>
+      </c>
+      <c r="D9">
+        <v>29846537000.0</v>
+      </c>
+      <c r="E9">
+        <v>42523234000.0</v>
+      </c>
+      <c r="F9">
+        <v>-3600788000.0</v>
+      </c>
+      <c r="G9">
+        <v>-5888886000.0</v>
+      </c>
+      <c r="H9">
+        <v>49399967000.0</v>
+      </c>
+      <c r="I9">
+        <v>64378550129.0</v>
+      </c>
+      <c r="J9">
+        <v>64953006507.0</v>
+      </c>
+      <c r="K9">
+        <v>67836563751.0</v>
+      </c>
+      <c r="L9">
+        <v>68302817822.0</v>
+      </c>
+      <c r="M9">
+        <v>66683625289.0</v>
+      </c>
+      <c r="N9">
+        <v>63084059381.0</v>
+      </c>
+      <c r="O9">
+        <v>54935568447.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B10">
+        <v>-22831267440.0</v>
+      </c>
+      <c r="C10">
+        <v>-18422862000.0</v>
+      </c>
+      <c r="D10">
+        <v>-5918465000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1018346000.0</v>
+      </c>
+      <c r="F10">
+        <v>-25979196000.0</v>
+      </c>
+      <c r="G10">
+        <v>-40351529000.0</v>
+      </c>
+      <c r="H10">
+        <v>4052895000.0</v>
+      </c>
+      <c r="I10">
+        <v>3179255211.0</v>
+      </c>
+      <c r="J10">
+        <v>10901810252.0</v>
+      </c>
+      <c r="K10">
+        <v>29869197190.0</v>
+      </c>
+      <c r="L10">
+        <v>395219933.0</v>
+      </c>
+      <c r="M10">
+        <v>13580491069.0</v>
+      </c>
+      <c r="N10">
+        <v>-21513354790.0</v>
+      </c>
+      <c r="O10">
+        <v>9138144743.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-3709082000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1306150000.0</v>
+      </c>
+      <c r="E11">
+        <v>1351033000.0</v>
+      </c>
+      <c r="F11">
+        <v>-5713422000.0</v>
+      </c>
+      <c r="G11">
+        <v>-8831896000.0</v>
+      </c>
+      <c r="H11">
+        <v>1004294000.0</v>
+      </c>
+      <c r="I11">
+        <v>829399250.0</v>
+      </c>
+      <c r="J11">
+        <v>-4893841780.0</v>
+      </c>
+      <c r="K11">
+        <v>12459076448.0</v>
+      </c>
+      <c r="L11">
+        <v>1166593918.0</v>
+      </c>
+      <c r="M11">
+        <v>3285280902.0</v>
+      </c>
+      <c r="N11">
+        <v>-5363594646.0</v>
+      </c>
+      <c r="O11">
+        <v>6514970931.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>4140245000.0</v>
+      </c>
+      <c r="D12">
+        <v>3505668000.0</v>
+      </c>
+      <c r="E12">
+        <v>3750222000.0</v>
+      </c>
+      <c r="F12">
+        <v>2645692000.0</v>
+      </c>
+      <c r="G12">
+        <v>1896219000.0</v>
+      </c>
+      <c r="H12">
+        <v>7586063000.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13">
+        <v>10407640920.0</v>
+      </c>
+      <c r="C13">
+        <v>10585623340.0</v>
+      </c>
+      <c r="D13">
+        <v>781462310.0</v>
+      </c>
+      <c r="E13">
+        <v>16594464750.0</v>
+      </c>
+      <c r="F13">
+        <v>4075498870.0</v>
+      </c>
+      <c r="G13">
+        <v>3154751540.0</v>
+      </c>
+      <c r="H13">
+        <v>2521232040.0</v>
+      </c>
+      <c r="I13">
+        <v>13579097890.0</v>
+      </c>
+      <c r="J13">
+        <v>6352853740.0</v>
+      </c>
+      <c r="K13">
+        <v>4751578570.0</v>
+      </c>
+      <c r="L13">
+        <v>21433694800.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15">
+        <v>-24595649760.0</v>
+      </c>
+      <c r="C15">
+        <v>-14713779000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4612315000.0</v>
+      </c>
+      <c r="E15">
+        <v>-2369378000.0</v>
+      </c>
+      <c r="F15">
+        <v>-20265775000.0</v>
+      </c>
+      <c r="G15">
+        <v>-31519633000.0</v>
+      </c>
+      <c r="H15">
+        <v>3048601000.0</v>
+      </c>
+      <c r="I15">
+        <v>2349855961.0</v>
+      </c>
+      <c r="J15">
+        <v>15795652032.0</v>
+      </c>
+      <c r="K15">
+        <v>17410120742.0</v>
+      </c>
+      <c r="L15">
+        <v>-771373985.0</v>
+      </c>
+      <c r="M15">
+        <v>10295210167.0</v>
+      </c>
+      <c r="N15">
+        <v>-16149760144.0</v>
+      </c>
+      <c r="O15">
+        <v>2623173812.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16">
+        <v>-24595649760.0</v>
+      </c>
+      <c r="C16">
+        <v>-14713779310.0</v>
+      </c>
+      <c r="D16">
+        <v>-4612314580.0</v>
+      </c>
+      <c r="E16">
+        <v>-2369378400.0</v>
+      </c>
+      <c r="F16">
+        <v>-20265774760.0</v>
+      </c>
+      <c r="G16">
+        <v>-31519632982.0</v>
+      </c>
+      <c r="H16">
+        <v>3048600900.0</v>
+      </c>
+      <c r="I16">
+        <v>2349855961.0</v>
+      </c>
+      <c r="J16">
+        <v>15795652032.0</v>
+      </c>
+      <c r="K16">
+        <v>17410120742.0</v>
+      </c>
+      <c r="L16">
+        <v>-771373990.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>2349855961.0</v>
+      </c>
+      <c r="J17">
+        <v>15795652032.0</v>
+      </c>
+      <c r="K17">
+        <v>17410120742.0</v>
+      </c>
+      <c r="L17">
+        <v>-771373985.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21">
+        <v>-12423626510.0</v>
+      </c>
+      <c r="C21">
+        <v>-7732926000.0</v>
+      </c>
+      <c r="D21">
+        <v>-5137002000.0</v>
+      </c>
+      <c r="E21">
+        <v>16029999000.0</v>
+      </c>
+      <c r="F21">
+        <v>-26542909000.0</v>
+      </c>
+      <c r="G21">
+        <v>-36698621000.0</v>
+      </c>
+      <c r="H21">
+        <v>4493055000.0</v>
+      </c>
+      <c r="I21">
+        <v>16760604110.0</v>
+      </c>
+      <c r="J21">
+        <v>15951794070.0</v>
+      </c>
+      <c r="K21">
+        <v>17683619840.0</v>
+      </c>
+      <c r="L21">
+        <v>21586282730.0</v>
+      </c>
+      <c r="M21">
+        <v>21597615138.0</v>
+      </c>
+      <c r="N21">
+        <v>18006850810.0</v>
+      </c>
+      <c r="O21">
+        <v>15422586622.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>100233245000.0</v>
+      </c>
+      <c r="D23">
+        <v>96531219000.0</v>
+      </c>
+      <c r="E23">
+        <v>97888040000.0</v>
+      </c>
+      <c r="F23">
+        <v>68385122000.0</v>
+      </c>
+      <c r="G23">
+        <v>93749526000.0</v>
+      </c>
+      <c r="H23">
+        <v>121985527000.0</v>
+      </c>
+      <c r="I23">
+        <v>129377953172.0</v>
+      </c>
+      <c r="J23">
+        <v>137762084300.0</v>
+      </c>
+      <c r="K23">
+        <v>154426246081.0</v>
+      </c>
+      <c r="L23">
+        <v>200777547944.0</v>
+      </c>
+      <c r="M23">
+        <v>266457019584.0</v>
+      </c>
+      <c r="N23">
+        <v>294710932247.0</v>
+      </c>
+      <c r="O23">
+        <v>230250075456.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>140</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>23540736000.0</v>
+      </c>
+      <c r="D27">
+        <v>21168595000.0</v>
+      </c>
+      <c r="E27">
+        <v>17972432000.0</v>
+      </c>
+      <c r="F27">
+        <v>12036664000.0</v>
+      </c>
+      <c r="G27">
+        <v>16978364000.0</v>
+      </c>
+      <c r="H27">
+        <v>31493924000.0</v>
+      </c>
+      <c r="I27">
+        <v>32840701143.0</v>
+      </c>
+      <c r="J27">
+        <v>33481332790.0</v>
+      </c>
+      <c r="K27">
+        <v>36624108556.0</v>
+      </c>
+      <c r="L27">
+        <v>33303655823.0</v>
+      </c>
+      <c r="M27">
+        <v>33221301359.0</v>
+      </c>
+      <c r="N27">
+        <v>30323033793.0</v>
+      </c>
+      <c r="O27">
+        <v>25819826013.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28">
+        <v>40153344370.0</v>
+      </c>
+      <c r="C28">
+        <v>12482516000.0</v>
+      </c>
+      <c r="D28">
+        <v>13996216000.0</v>
+      </c>
+      <c r="E28">
+        <v>13354041000.0</v>
+      </c>
+      <c r="F28">
+        <v>10954836000.0</v>
+      </c>
+      <c r="G28">
+        <v>14130527000.0</v>
+      </c>
+      <c r="H28">
+        <v>13727209000.0</v>
+      </c>
+      <c r="I28">
+        <v>14969211311.0</v>
+      </c>
+      <c r="J28">
+        <v>15781228560.0</v>
+      </c>
+      <c r="K28">
+        <v>14027958661.0</v>
+      </c>
+      <c r="L28">
+        <v>13057161524.0</v>
+      </c>
+      <c r="M28">
+        <v>11511319142.0</v>
+      </c>
+      <c r="N28">
+        <v>13138137335.0</v>
+      </c>
+      <c r="O28">
+        <v>11231952918.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>142</v>
+      </c>
+      <c r="B29">
+        <v>1764382330.0</v>
+      </c>
+      <c r="C29">
+        <v>-3709082220.0</v>
+      </c>
+      <c r="D29">
+        <v>-1306149980.0</v>
+      </c>
+      <c r="E29">
+        <v>1351032890.0</v>
+      </c>
+      <c r="F29">
+        <v>-5713421660.0</v>
+      </c>
+      <c r="G29">
+        <v>-8831896440.0</v>
+      </c>
+      <c r="H29">
+        <v>1004294130.0</v>
+      </c>
+      <c r="I29">
+        <v>829399250.0</v>
+      </c>
+      <c r="J29">
+        <v>-4893841780.0</v>
+      </c>
+      <c r="K29">
+        <v>12459076450.0</v>
+      </c>
+      <c r="L29">
+        <v>1166593920.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30">
+        <v>120623588260.0</v>
+      </c>
+      <c r="C30">
+        <v>36588202000.0</v>
+      </c>
+      <c r="D30">
+        <v>34983539000.0</v>
+      </c>
+      <c r="E30">
+        <v>26493235000.0</v>
+      </c>
+      <c r="F30">
+        <v>22942121000.0</v>
+      </c>
+      <c r="G30">
+        <v>30809736000.0</v>
+      </c>
+      <c r="H30">
+        <v>44906912000.0</v>
+      </c>
+      <c r="I30">
+        <v>47617946018.0</v>
+      </c>
+      <c r="J30">
+        <v>49001212434.0</v>
+      </c>
+      <c r="K30">
+        <v>50152943908.0</v>
+      </c>
+      <c r="L30">
+        <v>46716535093.0</v>
+      </c>
+      <c r="M30">
+        <v>46452550653.0</v>
+      </c>
+      <c r="N30">
+        <v>78644784446.0</v>
+      </c>
+      <c r="O30">
+        <v>41654606650.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>144</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-10689935000.0</v>
+      </c>
+      <c r="D31">
+        <v>-781462000.0</v>
+      </c>
+      <c r="E31">
+        <v>-17048345000.0</v>
+      </c>
+      <c r="F31">
+        <v>563713000.0</v>
+      </c>
+      <c r="G31">
+        <v>-3652908000.0</v>
+      </c>
+      <c r="H31">
+        <v>-440159981.0</v>
+      </c>
+      <c r="I31">
+        <v>-13581348899.0</v>
+      </c>
+      <c r="J31">
+        <v>-5049983821.0</v>
+      </c>
+      <c r="K31">
+        <v>4751578569.0</v>
+      </c>
+      <c r="L31">
+        <v>-21191062800.0</v>
+      </c>
+      <c r="M31">
+        <v>-8017124069.0</v>
+      </c>
+      <c r="N31">
+        <v>-39948205600.0</v>
+      </c>
+      <c r="O31">
+        <v>-6284441879.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B32">
+        <v>108199961750.0</v>
+      </c>
+      <c r="C32">
+        <v>92500319000.0</v>
+      </c>
+      <c r="D32">
+        <v>91394217000.0</v>
+      </c>
+      <c r="E32">
+        <v>113918039000.0</v>
+      </c>
+      <c r="F32">
+        <v>41842213000.0</v>
+      </c>
+      <c r="G32">
+        <v>57050905000.0</v>
+      </c>
+      <c r="H32">
+        <v>126478582000.0</v>
+      </c>
+      <c r="I32">
+        <v>146138557283.0</v>
+      </c>
+      <c r="J32">
+        <v>153713878373.0</v>
+      </c>
+      <c r="K32">
+        <v>172109865924.0</v>
+      </c>
+      <c r="L32">
+        <v>222363830677.0</v>
+      </c>
+      <c r="M32">
+        <v>286688094220.0</v>
+      </c>
+      <c r="N32">
+        <v>279150207182.0</v>
+      </c>
+      <c r="O32">
+        <v>243531037253.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:54">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
+      <c r="A2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B2">
+        <v>15141597260.0</v>
+      </c>
+      <c r="C2">
+        <v>29452258000.0</v>
+      </c>
+      <c r="D2">
+        <v>20968990500.0</v>
+      </c>
+      <c r="E2">
+        <v>13554730000.0</v>
+      </c>
+      <c r="F2">
+        <v>13424403000.0</v>
+      </c>
+      <c r="G2">
+        <v>23398441000.0</v>
+      </c>
+      <c r="H2">
+        <v>14864474000.0</v>
+      </c>
+      <c r="I2">
+        <v>12093200000.0</v>
+      </c>
+      <c r="J2">
+        <v>14567712249.0</v>
+      </c>
+      <c r="K2">
+        <v>23052795209.0</v>
+      </c>
+      <c r="L2">
+        <v>13764470844.0</v>
+      </c>
+      <c r="M2">
+        <v>10416056299.0</v>
+      </c>
+      <c r="N2">
+        <v>13652934002.0</v>
+      </c>
+      <c r="O2">
+        <v>34429023621.0</v>
+      </c>
+      <c r="P2">
+        <v>12489984553.0</v>
+      </c>
+      <c r="Q2">
+        <v>10822862264.0</v>
+      </c>
+      <c r="R2">
+        <v>10370944355.0</v>
+      </c>
+      <c r="S2">
+        <v>10825280795.0</v>
+      </c>
+      <c r="T2">
+        <v>14148795177.0</v>
+      </c>
+      <c r="U2">
+        <v>10097980765.0</v>
+      </c>
+      <c r="V2">
+        <v>14340237526.0</v>
+      </c>
+      <c r="W2">
+        <v>19160134872.0</v>
+      </c>
+      <c r="X2">
+        <v>11382046766.0</v>
+      </c>
+      <c r="Y2">
+        <v>17758215847.0</v>
+      </c>
+      <c r="Z2">
+        <v>17562541062.0</v>
+      </c>
+      <c r="AA2">
+        <v>28795946201.0</v>
+      </c>
+      <c r="AB2">
+        <v>20411230688.0</v>
+      </c>
+      <c r="AC2">
+        <v>9994675186.0</v>
+      </c>
+      <c r="AD2">
+        <v>12847093757.0</v>
+      </c>
+      <c r="AE2">
+        <v>28810439569.0</v>
+      </c>
+      <c r="AF2">
+        <v>27162539158.0</v>
+      </c>
+      <c r="AG2">
+        <v>12747968234.0</v>
+      </c>
+      <c r="AH2">
+        <v>18098007270.0</v>
+      </c>
+      <c r="AI2">
+        <v>32418808406.0</v>
+      </c>
+      <c r="AJ2">
+        <v>27114386264.0</v>
+      </c>
+      <c r="AK2">
+        <v>10868321010.0</v>
+      </c>
+      <c r="AL2">
+        <v>23422214272.0</v>
+      </c>
+      <c r="AM2">
+        <v>38498251816.0</v>
+      </c>
+      <c r="AN2">
+        <v>26868382928.0</v>
+      </c>
+      <c r="AO2">
+        <v>14985329848.0</v>
+      </c>
+      <c r="AP2">
+        <v>31944286427.0</v>
+      </c>
+      <c r="AQ2">
+        <v>64189562859.0</v>
+      </c>
+      <c r="AR2">
+        <v>25335631824.0</v>
+      </c>
+      <c r="AS2">
+        <v>32032485861.0</v>
+      </c>
+      <c r="AT2">
+        <v>25803232875.0</v>
+      </c>
+      <c r="AU2">
+        <v>71091780494.0</v>
+      </c>
+      <c r="AV2">
+        <v>66271238727.0</v>
+      </c>
+      <c r="AW2">
+        <v>56838216835.0</v>
+      </c>
+      <c r="AX2">
+        <v>73553151882.0</v>
+      </c>
+      <c r="AY2">
+        <v>69219113626.0</v>
+      </c>
+      <c r="AZ2">
+        <v>34317354265.0</v>
+      </c>
+      <c r="BA2">
+        <v>38976528028.0</v>
+      </c>
+      <c r="BB2">
+        <v>50937704873.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:54">
+      <c r="A3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>113726000.0</v>
+      </c>
+      <c r="D3">
+        <v>113753499.0</v>
+      </c>
+      <c r="E3">
+        <v>113754000.0</v>
+      </c>
+      <c r="F3">
+        <v>82431000.0</v>
+      </c>
+      <c r="G3">
+        <v>247244000.0</v>
+      </c>
+      <c r="H3">
+        <v>71768000.0</v>
+      </c>
+      <c r="I3">
+        <v>71768000.0</v>
+      </c>
+      <c r="J3">
+        <v>111084927.0</v>
+      </c>
+      <c r="K3">
+        <v>111084927.0</v>
+      </c>
+      <c r="L3">
+        <v>111084927.0</v>
+      </c>
+      <c r="M3">
+        <v>111084927.0</v>
+      </c>
+      <c r="N3">
+        <v>157361868.0</v>
+      </c>
+      <c r="O3">
+        <v>157361868.0</v>
+      </c>
+      <c r="P3">
+        <v>157361868.0</v>
+      </c>
+      <c r="Q3">
+        <v>157361868.0</v>
+      </c>
+      <c r="R3">
+        <v>173421120.0</v>
+      </c>
+      <c r="S3">
+        <v>173421120.0</v>
+      </c>
+      <c r="T3">
+        <v>173421120.0</v>
+      </c>
+      <c r="U3">
+        <v>173421120.0</v>
+      </c>
+      <c r="V3">
+        <v>220217295.0</v>
+      </c>
+      <c r="W3">
+        <v>220217295.0</v>
+      </c>
+      <c r="X3">
+        <v>220217295.0</v>
+      </c>
+      <c r="Y3">
+        <v>220217295.0</v>
+      </c>
+      <c r="Z3">
+        <v>250431162.0</v>
+      </c>
+      <c r="AA3">
+        <v>250431162.0</v>
+      </c>
+      <c r="AB3">
+        <v>250431162.0</v>
+      </c>
+      <c r="AC3">
+        <v>250431162.0</v>
+      </c>
+      <c r="AD3">
+        <v>231567282.0</v>
+      </c>
+      <c r="AE3">
+        <v>231567282.0</v>
+      </c>
+      <c r="AF3">
+        <v>231567282.0</v>
+      </c>
+      <c r="AG3">
+        <v>231567282.0</v>
+      </c>
+      <c r="AH3">
+        <v>297153687.0</v>
+      </c>
+      <c r="AI3">
+        <v>297153687.0</v>
+      </c>
+      <c r="AJ3">
+        <v>297153687.0</v>
+      </c>
+      <c r="AK3">
+        <v>296815249.0</v>
+      </c>
+      <c r="AL3">
+        <v>370939198.0</v>
+      </c>
+      <c r="AM3">
+        <v>381692289.0</v>
+      </c>
+      <c r="AN3">
+        <v>396454728.0</v>
+      </c>
+      <c r="AO3">
+        <v>425979606.0</v>
+      </c>
+      <c r="AP3">
+        <v>424363152.0</v>
+      </c>
+      <c r="AQ3">
+        <v>424363152.0</v>
+      </c>
+      <c r="AR3">
+        <v>466501785.0</v>
+      </c>
+      <c r="AS3">
+        <v>466501785.0</v>
+      </c>
+      <c r="AT3">
+        <v>554854151.0</v>
+      </c>
+      <c r="AU3">
+        <v>571312736.0</v>
+      </c>
+      <c r="AV3">
+        <v>524114216.0</v>
+      </c>
+      <c r="AW3">
+        <v>396868161.0</v>
+      </c>
+      <c r="AX3">
+        <v>923843705.0</v>
+      </c>
+      <c r="AY3">
+        <v>491250882.0</v>
+      </c>
+      <c r="AZ3">
+        <v>492806709.0</v>
+      </c>
+      <c r="BA3">
+        <v>492806709.0</v>
+      </c>
+      <c r="BB3">
+        <v>1371824376.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54">
+      <c r="A4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
+      <c r="A5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-3544454000.0</v>
+      </c>
+      <c r="D5">
+        <v>-3977264201.0</v>
+      </c>
+      <c r="E5">
+        <v>-5419326000.0</v>
+      </c>
+      <c r="F5">
+        <v>-13666419000.0</v>
+      </c>
+      <c r="G5">
+        <v>11495101000.0</v>
+      </c>
+      <c r="H5">
+        <v>1367127000.0</v>
+      </c>
+      <c r="I5">
+        <v>-4831916000.0</v>
+      </c>
+      <c r="J5">
+        <v>-3444208625.0</v>
+      </c>
+      <c r="K5">
+        <v>-158039176.0</v>
+      </c>
+      <c r="L5">
+        <v>1672501876.0</v>
+      </c>
+      <c r="M5">
+        <v>-2890889184.0</v>
+      </c>
+      <c r="N5">
+        <v>6558518517.0</v>
+      </c>
+      <c r="O5">
+        <v>13215020020.0</v>
+      </c>
+      <c r="P5">
+        <v>-213201963.0</v>
+      </c>
+      <c r="Q5">
+        <v>-3984217336.0</v>
+      </c>
+      <c r="R5">
+        <v>2996401857.0</v>
+      </c>
+      <c r="S5">
+        <v>-4366439592.0</v>
+      </c>
+      <c r="T5">
+        <v>-8514505071.0</v>
+      </c>
+      <c r="U5">
+        <v>-14092344717.0</v>
+      </c>
+      <c r="V5">
+        <v>-11261427031.0</v>
+      </c>
+      <c r="W5">
+        <v>-11509363292.0</v>
+      </c>
+      <c r="X5">
+        <v>-10304315600.0</v>
+      </c>
+      <c r="Y5">
+        <v>-4121671964.0</v>
+      </c>
+      <c r="Z5">
+        <v>-910432387.0</v>
+      </c>
+      <c r="AA5">
+        <v>4390083637.0</v>
+      </c>
+      <c r="AB5">
+        <v>880041805.0</v>
+      </c>
+      <c r="AC5">
+        <v>2214434015.0</v>
+      </c>
+      <c r="AD5">
+        <v>-957970157.0</v>
+      </c>
+      <c r="AE5">
+        <v>10370625446.0</v>
+      </c>
+      <c r="AF5">
+        <v>1332685694.0</v>
+      </c>
+      <c r="AG5">
+        <v>6013012119.0</v>
+      </c>
+      <c r="AH5">
+        <v>-943033119.0</v>
+      </c>
+      <c r="AI5">
+        <v>10922074628.0</v>
+      </c>
+      <c r="AJ5">
+        <v>661077089.0</v>
+      </c>
+      <c r="AK5">
+        <v>6614545397.0</v>
+      </c>
+      <c r="AL5">
+        <v>-376480607.0</v>
+      </c>
+      <c r="AM5">
+        <v>14197419567.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2256583760.0</v>
+      </c>
+      <c r="AO5">
+        <v>7028582420.0</v>
+      </c>
+      <c r="AP5">
+        <v>1198588633.0</v>
+      </c>
+      <c r="AQ5">
+        <v>9125197209.0</v>
+      </c>
+      <c r="AR5">
+        <v>3455226631.0</v>
+      </c>
+      <c r="AS5">
+        <v>8049902264.0</v>
+      </c>
+      <c r="AT5">
+        <v>1378643210.0</v>
+      </c>
+      <c r="AU5">
+        <v>8216653402.0</v>
+      </c>
+      <c r="AV5">
+        <v>5191375904.0</v>
+      </c>
+      <c r="AW5">
+        <v>6810942622.0</v>
+      </c>
+      <c r="AX5">
+        <v>1102712057.0</v>
+      </c>
+      <c r="AY5">
+        <v>8256091738.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3909583652.0</v>
+      </c>
+      <c r="BA5">
+        <v>4738463362.0</v>
+      </c>
+      <c r="BB5">
+        <v>-857346306.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54">
+      <c r="A6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>-3430728000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3863510702.0</v>
+      </c>
+      <c r="E6">
+        <v>-5305572000.0</v>
+      </c>
+      <c r="F6">
+        <v>-13583988000.0</v>
+      </c>
+      <c r="G6">
+        <v>11742345000.0</v>
+      </c>
+      <c r="H6">
+        <v>1438895000.0</v>
+      </c>
+      <c r="I6">
+        <v>-4760148000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3333123698.0</v>
+      </c>
+      <c r="K6">
+        <v>-46954249.0</v>
+      </c>
+      <c r="L6">
+        <v>1783586803.0</v>
+      </c>
+      <c r="M6">
+        <v>-2779804257.0</v>
+      </c>
+      <c r="N6">
+        <v>6715880385.0</v>
+      </c>
+      <c r="O6">
+        <v>13372381888.0</v>
+      </c>
+      <c r="P6">
+        <v>-55840095.0</v>
+      </c>
+      <c r="Q6">
+        <v>-3826855468.0</v>
+      </c>
+      <c r="R6">
+        <v>3169822977.0</v>
+      </c>
+      <c r="S6">
+        <v>-4193018472.0</v>
+      </c>
+      <c r="T6">
+        <v>-8341083951.0</v>
+      </c>
+      <c r="U6">
+        <v>-13918923597.0</v>
+      </c>
+      <c r="V6">
+        <v>-11041209736.0</v>
+      </c>
+      <c r="W6">
+        <v>-11289145997.0</v>
+      </c>
+      <c r="X6">
+        <v>-10084098305.0</v>
+      </c>
+      <c r="Y6">
+        <v>-3901454669.0</v>
+      </c>
+      <c r="Z6">
+        <v>-660001225.0</v>
+      </c>
+      <c r="AA6">
+        <v>4640514799.0</v>
+      </c>
+      <c r="AB6">
+        <v>1130472967.0</v>
+      </c>
+      <c r="AC6">
+        <v>2464865177.0</v>
+      </c>
+      <c r="AD6">
+        <v>-726402875.0</v>
+      </c>
+      <c r="AE6">
+        <v>10602192728.0</v>
+      </c>
+      <c r="AF6">
+        <v>1564252976.0</v>
+      </c>
+      <c r="AG6">
+        <v>6244579401.0</v>
+      </c>
+      <c r="AH6">
+        <v>-645879432.0</v>
+      </c>
+      <c r="AI6">
+        <v>11219228315.0</v>
+      </c>
+      <c r="AJ6">
+        <v>958230776.0</v>
+      </c>
+      <c r="AK6">
+        <v>6911360646.0</v>
+      </c>
+      <c r="AL6">
+        <v>-5541409.0</v>
+      </c>
+      <c r="AM6">
+        <v>14579111856.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1860129032.0</v>
+      </c>
+      <c r="AO6">
+        <v>7454562026.0</v>
+      </c>
+      <c r="AP6">
+        <v>1622951785.0</v>
+      </c>
+      <c r="AQ6">
+        <v>9549560361.0</v>
+      </c>
+      <c r="AR6">
+        <v>3921728416.0</v>
+      </c>
+      <c r="AS6">
+        <v>8516404049.0</v>
+      </c>
+      <c r="AT6">
+        <v>1933497361.0</v>
+      </c>
+      <c r="AU6">
+        <v>8787966138.0</v>
+      </c>
+      <c r="AV6">
+        <v>5715490120.0</v>
+      </c>
+      <c r="AW6">
+        <v>7207810783.0</v>
+      </c>
+      <c r="AX6">
+        <v>2026555762.0</v>
+      </c>
+      <c r="AY6">
+        <v>8747342620.0</v>
+      </c>
+      <c r="AZ6">
+        <v>4402390361.0</v>
+      </c>
+      <c r="BA6">
+        <v>5231270071.0</v>
+      </c>
+      <c r="BB6">
+        <v>514478070.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="A7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
+      <c r="A8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
+      <c r="A9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B9">
+        <v>5600640430.0</v>
+      </c>
+      <c r="C9">
+        <v>13319151000.0</v>
+      </c>
+      <c r="D9">
+        <v>6611664510.0</v>
+      </c>
+      <c r="E9">
+        <v>3550931000.0</v>
+      </c>
+      <c r="F9">
+        <v>3518880000.0</v>
+      </c>
+      <c r="G9">
+        <v>12017059000.0</v>
+      </c>
+      <c r="H9">
+        <v>10273928000.0</v>
+      </c>
+      <c r="I9">
+        <v>2909932000.0</v>
+      </c>
+      <c r="J9">
+        <v>4323776745.0</v>
+      </c>
+      <c r="K9">
+        <v>10655164442.0</v>
+      </c>
+      <c r="L9">
+        <v>9434215206.0</v>
+      </c>
+      <c r="M9">
+        <v>5180025756.0</v>
+      </c>
+      <c r="N9">
+        <v>9685038094.0</v>
+      </c>
+      <c r="O9">
+        <v>21725785998.0</v>
+      </c>
+      <c r="P9">
+        <v>8192829684.0</v>
+      </c>
+      <c r="Q9">
+        <v>2919580607.0</v>
+      </c>
+      <c r="R9">
+        <v>3643507593.0</v>
+      </c>
+      <c r="S9">
+        <v>-162700130.0</v>
+      </c>
+      <c r="T9">
+        <v>-2377784252.0</v>
+      </c>
+      <c r="U9">
+        <v>-4703810930.0</v>
+      </c>
+      <c r="V9">
+        <v>-4816359584.0</v>
+      </c>
+      <c r="W9">
+        <v>-4445699150.0</v>
+      </c>
+      <c r="X9">
+        <v>-3921787078.0</v>
+      </c>
+      <c r="Y9">
+        <v>7594115628.0</v>
+      </c>
+      <c r="Z9">
+        <v>9399028433.0</v>
+      </c>
+      <c r="AA9">
+        <v>15875353921.0</v>
+      </c>
+      <c r="AB9">
+        <v>12846130067.0</v>
+      </c>
+      <c r="AC9">
+        <v>11593676112.0</v>
+      </c>
+      <c r="AD9">
+        <v>10220939263.0</v>
+      </c>
+      <c r="AE9">
+        <v>22307713126.0</v>
+      </c>
+      <c r="AF9">
+        <v>14480885002.0</v>
+      </c>
+      <c r="AG9">
+        <v>17560979174.0</v>
+      </c>
+      <c r="AH9">
+        <v>11376982545.0</v>
+      </c>
+      <c r="AI9">
+        <v>23092406149.0</v>
+      </c>
+      <c r="AJ9">
+        <v>13172515502.0</v>
+      </c>
+      <c r="AK9">
+        <v>17572451227.0</v>
+      </c>
+      <c r="AL9">
+        <v>15474037773.0</v>
+      </c>
+      <c r="AM9">
+        <v>23722969356.0</v>
+      </c>
+      <c r="AN9">
+        <v>11496987156.0</v>
+      </c>
+      <c r="AO9">
+        <v>17641692775.0</v>
+      </c>
+      <c r="AP9">
+        <v>11357274963.0</v>
+      </c>
+      <c r="AQ9">
+        <v>22336674516.0</v>
+      </c>
+      <c r="AR9">
+        <v>16801613821.0</v>
+      </c>
+      <c r="AS9">
+        <v>18366300406.0</v>
+      </c>
+      <c r="AT9">
+        <v>10485745344.0</v>
+      </c>
+      <c r="AU9">
+        <v>20306176276.0</v>
+      </c>
+      <c r="AV9">
+        <v>18287009978.0</v>
+      </c>
+      <c r="AW9">
+        <v>17604693691.0</v>
+      </c>
+      <c r="AX9">
+        <v>12764836188.0</v>
+      </c>
+      <c r="AY9">
+        <v>19670427415.0</v>
+      </c>
+      <c r="AZ9">
+        <v>16617207612.0</v>
+      </c>
+      <c r="BA9">
+        <v>14031588166.0</v>
+      </c>
+      <c r="BB9">
+        <v>8908533291.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
+      <c r="A10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B10">
+        <v>-4333137640.0</v>
+      </c>
+      <c r="C10">
+        <v>-8311404000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1026899531.0</v>
+      </c>
+      <c r="E10">
+        <v>-9159827000.0</v>
+      </c>
+      <c r="F10">
+        <v>-14661999000.0</v>
+      </c>
+      <c r="G10">
+        <v>10453069000.0</v>
+      </c>
+      <c r="H10">
+        <v>-4621393000.0</v>
+      </c>
+      <c r="I10">
+        <v>-9592539000.0</v>
+      </c>
+      <c r="J10">
+        <v>-3451453601.0</v>
+      </c>
+      <c r="K10">
+        <v>-5361342821.0</v>
+      </c>
+      <c r="L10">
+        <v>740751886.0</v>
+      </c>
+      <c r="M10">
+        <v>2153579973.0</v>
+      </c>
+      <c r="N10">
+        <v>1145438060.0</v>
+      </c>
+      <c r="O10">
+        <v>8479384801.0</v>
+      </c>
+      <c r="P10">
+        <v>-5315845864.0</v>
+      </c>
+      <c r="Q10">
+        <v>-5327322503.0</v>
+      </c>
+      <c r="R10">
+        <v>2996401861.0</v>
+      </c>
+      <c r="S10">
+        <v>-4064222041.0</v>
+      </c>
+      <c r="T10">
+        <v>-9239558691.0</v>
+      </c>
+      <c r="U10">
+        <v>-15671817548.0</v>
+      </c>
+      <c r="V10">
+        <v>-4783168014.0</v>
+      </c>
+      <c r="W10">
+        <v>-15519176518.0</v>
+      </c>
+      <c r="X10">
+        <v>5269081784.0</v>
+      </c>
+      <c r="Y10">
+        <v>-25318266675.0</v>
+      </c>
+      <c r="Z10">
+        <v>-1945430717.0</v>
+      </c>
+      <c r="AA10">
+        <v>2889514816.0</v>
+      </c>
+      <c r="AB10">
+        <v>222791333.0</v>
+      </c>
+      <c r="AC10">
+        <v>2886019597.0</v>
+      </c>
+      <c r="AD10">
+        <v>1638220743.0</v>
+      </c>
+      <c r="AE10">
+        <v>4452207028.0</v>
+      </c>
+      <c r="AF10">
+        <v>-5962140735.0</v>
+      </c>
+      <c r="AG10">
+        <v>3050968175.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2624221855.0</v>
+      </c>
+      <c r="AI10">
+        <v>7909399949.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-903198532.0</v>
+      </c>
+      <c r="AK10">
+        <v>6519830690.0</v>
+      </c>
+      <c r="AL10">
+        <v>493197369.0</v>
+      </c>
+      <c r="AM10">
+        <v>19239758283.0</v>
+      </c>
+      <c r="AN10">
+        <v>-2674913758.0</v>
+      </c>
+      <c r="AO10">
+        <v>12811155296.0</v>
+      </c>
+      <c r="AP10">
+        <v>9954088256.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-5782649564.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1733625462.0</v>
+      </c>
+      <c r="AS10">
+        <v>-2042593297.0</v>
+      </c>
+      <c r="AT10">
+        <v>-3263086603.0</v>
+      </c>
+      <c r="AU10">
+        <v>5013203761.0</v>
+      </c>
+      <c r="AV10">
+        <v>-3765893784.0</v>
+      </c>
+      <c r="AW10">
+        <v>15596267695.0</v>
+      </c>
+      <c r="AX10">
+        <v>-8418257525.0</v>
+      </c>
+      <c r="AY10">
+        <v>-14881752605.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-529473150.0</v>
+      </c>
+      <c r="BA10">
+        <v>2316128491.0</v>
+      </c>
+      <c r="BB10">
+        <v>2111450457.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
+      <c r="A11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-1826532000.0</v>
+      </c>
+      <c r="D11">
+        <v>226503249.0</v>
+      </c>
+      <c r="E11">
+        <v>1690792000.0</v>
+      </c>
+      <c r="F11">
+        <v>-3054957000.0</v>
+      </c>
+      <c r="G11">
+        <v>2305236000.0</v>
+      </c>
+      <c r="H11">
+        <v>-854801000.0</v>
+      </c>
+      <c r="I11">
+        <v>-2104560000.0</v>
+      </c>
+      <c r="J11">
+        <v>-759502077.0</v>
+      </c>
+      <c r="K11">
+        <v>-1181216360.0</v>
+      </c>
+      <c r="L11">
+        <v>161906794.0</v>
+      </c>
+      <c r="M11">
+        <v>472661662.0</v>
+      </c>
+      <c r="N11">
+        <v>328503459.0</v>
+      </c>
+      <c r="O11">
+        <v>1783295601.0</v>
+      </c>
+      <c r="P11">
+        <v>403416328.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1164182494.0</v>
+      </c>
+      <c r="R11">
+        <v>660313327.0</v>
+      </c>
+      <c r="S11">
+        <v>-892347295.0</v>
+      </c>
+      <c r="T11">
+        <v>-2032958872.0</v>
+      </c>
+      <c r="U11">
+        <v>-3448428819.0</v>
+      </c>
+      <c r="V11">
+        <v>-1217766063.0</v>
+      </c>
+      <c r="W11">
+        <v>-3414945963.0</v>
+      </c>
+      <c r="X11">
+        <v>995706054.0</v>
+      </c>
+      <c r="Y11">
+        <v>-5194890469.0</v>
+      </c>
+      <c r="Z11">
+        <v>-488258290.0</v>
+      </c>
+      <c r="AA11">
+        <v>719382744.0</v>
+      </c>
+      <c r="AB11">
+        <v>54059543.0</v>
+      </c>
+      <c r="AC11">
+        <v>719110132.0</v>
+      </c>
+      <c r="AD11">
+        <v>-541173514.0</v>
+      </c>
+      <c r="AE11">
+        <v>2142066854.0</v>
+      </c>
+      <c r="AF11">
+        <v>-1498841196.0</v>
+      </c>
+      <c r="AG11">
+        <v>727347106.0</v>
+      </c>
+      <c r="AH11">
+        <v>-14422215710.0</v>
+      </c>
+      <c r="AI11">
+        <v>4024214333.0</v>
+      </c>
+      <c r="AJ11">
+        <v>2268287331.0</v>
+      </c>
+      <c r="AK11">
+        <v>3235872266.0</v>
+      </c>
+      <c r="AL11">
+        <v>-3042326661.0</v>
+      </c>
+      <c r="AM11">
+        <v>9382573859.0</v>
+      </c>
+      <c r="AN11">
+        <v>-1423111969.0</v>
+      </c>
+      <c r="AO11">
+        <v>7541941219.0</v>
+      </c>
+      <c r="AP11">
+        <v>2548929148.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-1467061802.0</v>
+      </c>
+      <c r="AR11">
+        <v>-446989129.0</v>
+      </c>
+      <c r="AS11">
+        <v>531715700.0</v>
+      </c>
+      <c r="AT11">
+        <v>-892058567.0</v>
+      </c>
+      <c r="AU11">
+        <v>1396083069.0</v>
+      </c>
+      <c r="AV11">
+        <v>-1041239709.0</v>
+      </c>
+      <c r="AW11">
+        <v>3822496109.0</v>
+      </c>
+      <c r="AX11">
+        <v>-2292779840.0</v>
+      </c>
+      <c r="AY11">
+        <v>-4436524663.0</v>
+      </c>
+      <c r="AZ11">
+        <v>219464677.0</v>
+      </c>
+      <c r="BA11">
+        <v>1146245180.0</v>
+      </c>
+      <c r="BB11">
+        <v>2553371109.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
+      <c r="A12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>4766949000.0</v>
+      </c>
+      <c r="D12">
+        <v>123674561.0</v>
+      </c>
+      <c r="E12">
+        <v>66266000.0</v>
+      </c>
+      <c r="F12">
+        <v>995579000.0</v>
+      </c>
+      <c r="G12">
+        <v>1042031000.0</v>
+      </c>
+      <c r="H12">
+        <v>1098564000.0</v>
+      </c>
+      <c r="I12">
+        <v>1004071000.0</v>
+      </c>
+      <c r="J12">
+        <v>881301794.0</v>
+      </c>
+      <c r="K12">
+        <v>874172794.0</v>
+      </c>
+      <c r="L12">
+        <v>931749990.0</v>
+      </c>
+      <c r="M12">
+        <v>818443601.0</v>
+      </c>
+      <c r="N12">
+        <v>1125121297.0</v>
+      </c>
+      <c r="O12">
+        <v>1211991617.0</v>
+      </c>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
+        <v>1206062485.0</v>
+      </c>
+      <c r="AB12">
+        <v>1523502940.0</v>
+      </c>
+      <c r="AC12">
+        <v>1378846669.0</v>
+      </c>
+      <c r="AD12">
+        <v>1245902418.0</v>
+      </c>
+      <c r="AE12">
+        <v>1381237064.0</v>
+      </c>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
+      <c r="A13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13">
+        <v>1008097080.0</v>
+      </c>
+      <c r="C13">
+        <v>8609407540.0</v>
+      </c>
+      <c r="D13">
+        <v>2950364670.0</v>
+      </c>
+      <c r="E13">
+        <v>3740500980.0</v>
+      </c>
+      <c r="F13">
+        <v>9861742040.0</v>
+      </c>
+      <c r="G13">
+        <v>10025261060.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>5203303640.0</v>
+      </c>
+      <c r="L13">
+        <v>615382840.0</v>
+      </c>
+      <c r="M13">
+        <v>5044469160.0</v>
+      </c>
+      <c r="N13">
+        <v>16594464750.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13">
+        <v>4871411620.0</v>
+      </c>
+      <c r="Q13">
+        <v>1343105170.0</v>
+      </c>
+      <c r="R13">
+        <v>2061834750.0</v>
+      </c>
+      <c r="S13">
+        <v>302217560.0</v>
+      </c>
+      <c r="T13">
+        <v>1236600580.0</v>
+      </c>
+      <c r="U13">
+        <v>5714497540.0</v>
+      </c>
+      <c r="V13">
+        <v>6478259010.0</v>
+      </c>
+      <c r="W13">
+        <v>4009813230.0</v>
+      </c>
+      <c r="X13">
+        <v>15573397390.0</v>
+      </c>
+      <c r="Y13">
+        <v>21196594710.0</v>
+      </c>
+      <c r="Z13">
+        <v>1034998330.0</v>
+      </c>
+      <c r="AA13">
+        <v>1500568830.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
+      <c r="A14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
+      <c r="A15" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15">
+        <v>-9841346740.0</v>
+      </c>
+      <c r="C15">
+        <v>-6484872000.0</v>
+      </c>
+      <c r="D15">
+        <v>-800396283.0</v>
+      </c>
+      <c r="E15">
+        <v>-7469035000.0</v>
+      </c>
+      <c r="F15">
+        <v>-11607042000.0</v>
+      </c>
+      <c r="G15">
+        <v>8147834000.0</v>
+      </c>
+      <c r="H15">
+        <v>-3766593000.0</v>
+      </c>
+      <c r="I15">
+        <v>-7487978000.0</v>
+      </c>
+      <c r="J15">
+        <v>-2691951524.0</v>
+      </c>
+      <c r="K15">
+        <v>-4180126461.0</v>
+      </c>
+      <c r="L15">
+        <v>578845092.0</v>
+      </c>
+      <c r="M15">
+        <v>1680918311.0</v>
+      </c>
+      <c r="N15">
+        <v>816934601.0</v>
+      </c>
+      <c r="O15">
+        <v>6696089200.0</v>
+      </c>
+      <c r="P15">
+        <v>-5719262192.0</v>
+      </c>
+      <c r="Q15">
+        <v>-4163140008.0</v>
+      </c>
+      <c r="R15">
+        <v>2336088534.0</v>
+      </c>
+      <c r="S15">
+        <v>-3171874746.0</v>
+      </c>
+      <c r="T15">
+        <v>-7206599819.0</v>
+      </c>
+      <c r="U15">
+        <v>-12223388729.0</v>
+      </c>
+      <c r="V15">
+        <v>-3565401951.0</v>
+      </c>
+      <c r="W15">
+        <v>-12104230555.0</v>
+      </c>
+      <c r="X15">
+        <v>4273375729.0</v>
+      </c>
+      <c r="Y15">
+        <v>-20123376206.0</v>
+      </c>
+      <c r="Z15">
+        <v>-1457172427.0</v>
+      </c>
+      <c r="AA15">
+        <v>2170132072.0</v>
+      </c>
+      <c r="AB15">
+        <v>168731790.0</v>
+      </c>
+      <c r="AC15">
+        <v>2166909465.0</v>
+      </c>
+      <c r="AD15">
+        <v>2179394257.0</v>
+      </c>
+      <c r="AE15">
+        <v>2310140174.0</v>
+      </c>
+      <c r="AF15">
+        <v>-4463299539.0</v>
+      </c>
+      <c r="AG15">
+        <v>2323621069.0</v>
+      </c>
+      <c r="AH15">
+        <v>11797993855.0</v>
+      </c>
+      <c r="AI15">
+        <v>3885185616.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-3171485863.0</v>
+      </c>
+      <c r="AK15">
+        <v>3283958424.0</v>
+      </c>
+      <c r="AL15">
+        <v>3535524030.0</v>
+      </c>
+      <c r="AM15">
+        <v>9857184424.0</v>
+      </c>
+      <c r="AN15">
+        <v>-1251801789.0</v>
+      </c>
+      <c r="AO15">
+        <v>5269214077.0</v>
+      </c>
+      <c r="AP15">
+        <v>7405159108.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-4315587762.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1286636333.0</v>
+      </c>
+      <c r="AS15">
+        <v>-2574308998.0</v>
+      </c>
+      <c r="AT15">
+        <v>-2371028036.0</v>
+      </c>
+      <c r="AU15">
+        <v>3617120692.0</v>
+      </c>
+      <c r="AV15">
+        <v>-2724654075.0</v>
+      </c>
+      <c r="AW15">
+        <v>11773771586.0</v>
+      </c>
+      <c r="AX15">
+        <v>-6125477686.0</v>
+      </c>
+      <c r="AY15">
+        <v>-10445227942.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-748937827.0</v>
+      </c>
+      <c r="BA15">
+        <v>1169883311.0</v>
+      </c>
+      <c r="BB15">
+        <v>-441920651.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
+      <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16">
+        <v>-9841346740.0</v>
+      </c>
+      <c r="C16">
+        <v>-6484872050.0</v>
+      </c>
+      <c r="D16">
+        <v>-800396280.0</v>
+      </c>
+      <c r="E16">
+        <v>-7469034690.0</v>
+      </c>
+      <c r="F16">
+        <v>-11607041880.0</v>
+      </c>
+      <c r="G16">
+        <v>8147833510.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>-4180126460.0</v>
+      </c>
+      <c r="L16">
+        <v>578845092.0</v>
+      </c>
+      <c r="M16">
+        <v>1680918311.0</v>
+      </c>
+      <c r="N16">
+        <v>3756511901.0</v>
+      </c>
+      <c r="O16">
+        <v>3756511901.0</v>
+      </c>
+      <c r="P16">
+        <v>-5719262192.0</v>
+      </c>
+      <c r="Q16">
+        <v>-4163140009.0</v>
+      </c>
+      <c r="R16">
+        <v>2336088534.0</v>
+      </c>
+      <c r="S16">
+        <v>-3171874746.0</v>
+      </c>
+      <c r="T16">
+        <v>-7206599819.0</v>
+      </c>
+      <c r="U16">
+        <v>-12223388729.0</v>
+      </c>
+      <c r="V16">
+        <v>-3565401951.0</v>
+      </c>
+      <c r="W16">
+        <v>-12104230555.0</v>
+      </c>
+      <c r="X16">
+        <v>4273375730.0</v>
+      </c>
+      <c r="Y16">
+        <v>-20123376206.0</v>
+      </c>
+      <c r="Z16">
+        <v>-1457172378.0</v>
+      </c>
+      <c r="AA16">
+        <v>2170132020.0</v>
+      </c>
+      <c r="AB16">
+        <v>168731789.0</v>
+      </c>
+      <c r="AC16">
+        <v>2166909465.0</v>
+      </c>
+      <c r="AD16">
+        <v>2179394256.0</v>
+      </c>
+      <c r="AE16">
+        <v>2310140177.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
+      <c r="A17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
+        <v>2170132024.0</v>
+      </c>
+      <c r="AB17">
+        <v>168731789.0</v>
+      </c>
+      <c r="AC17">
+        <v>2166909465.0</v>
+      </c>
+      <c r="AD17">
+        <v>2179394256.0</v>
+      </c>
+      <c r="AE17">
+        <v>2310140177.0</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
+      <c r="A19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
+      <c r="A20" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
+      <c r="A21" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21">
+        <v>-3325040560.0</v>
+      </c>
+      <c r="C21">
+        <v>306755000.0</v>
+      </c>
+      <c r="D21">
+        <v>-3977264201.0</v>
+      </c>
+      <c r="E21">
+        <v>-5021132000.0</v>
+      </c>
+      <c r="F21">
+        <v>-4837491000.0</v>
+      </c>
+      <c r="G21">
+        <v>444697000.0</v>
+      </c>
+      <c r="H21">
+        <v>1367127000.0</v>
+      </c>
+      <c r="I21">
+        <v>-4716590000.0</v>
+      </c>
+      <c r="J21">
+        <v>-3446546680.0</v>
+      </c>
+      <c r="K21">
+        <v>-306693060.0</v>
+      </c>
+      <c r="L21">
+        <v>1109165820.0</v>
+      </c>
+      <c r="M21">
+        <v>-2674199650.0</v>
+      </c>
+      <c r="N21">
+        <v>6245516750.0</v>
+      </c>
+      <c r="O21">
+        <v>13213378700.0</v>
+      </c>
+      <c r="P21">
+        <v>373866840.0</v>
+      </c>
+      <c r="Q21">
+        <v>-3802763160.0</v>
+      </c>
+      <c r="R21">
+        <v>-2231344580.0</v>
+      </c>
+      <c r="S21">
+        <v>-4347561740.0</v>
+      </c>
+      <c r="T21">
+        <v>-9243763080.0</v>
+      </c>
+      <c r="U21">
+        <v>-10720239550.0</v>
+      </c>
+      <c r="V21">
+        <v>-11261427031.0</v>
+      </c>
+      <c r="W21">
+        <v>-11509363292.0</v>
+      </c>
+      <c r="X21">
+        <v>-10304315600.0</v>
+      </c>
+      <c r="Y21">
+        <v>-4121671964.0</v>
+      </c>
+      <c r="Z21">
+        <v>-910432387.0</v>
+      </c>
+      <c r="AA21">
+        <v>4390083637.0</v>
+      </c>
+      <c r="AB21">
+        <v>880041805.0</v>
+      </c>
+      <c r="AC21">
+        <v>2214434015.0</v>
+      </c>
+      <c r="AD21">
+        <v>-957970157.0</v>
+      </c>
+      <c r="AE21">
+        <v>10370625446.0</v>
+      </c>
+      <c r="AF21">
+        <v>1332685694.0</v>
+      </c>
+      <c r="AG21">
+        <v>6013012119.0</v>
+      </c>
+      <c r="AH21">
+        <v>-943033119.0</v>
+      </c>
+      <c r="AI21">
+        <v>10922074628.0</v>
+      </c>
+      <c r="AJ21">
+        <v>661077089.0</v>
+      </c>
+      <c r="AK21">
+        <v>6614545397.0</v>
+      </c>
+      <c r="AL21">
+        <v>-376480607.0</v>
+      </c>
+      <c r="AM21">
+        <v>14197419567.0</v>
+      </c>
+      <c r="AN21">
+        <v>-2256583760.0</v>
+      </c>
+      <c r="AO21">
+        <v>7028582420.0</v>
+      </c>
+      <c r="AP21">
+        <v>1198588633.0</v>
+      </c>
+      <c r="AQ21">
+        <v>9125197209.0</v>
+      </c>
+      <c r="AR21">
+        <v>3455226631.0</v>
+      </c>
+      <c r="AS21">
+        <v>8049902264.0</v>
+      </c>
+      <c r="AT21">
+        <v>1378643210.0</v>
+      </c>
+      <c r="AU21">
+        <v>8216653402.0</v>
+      </c>
+      <c r="AV21">
+        <v>5191375904.0</v>
+      </c>
+      <c r="AW21">
+        <v>6810942622.0</v>
+      </c>
+      <c r="AX21">
+        <v>1102712057.0</v>
+      </c>
+      <c r="AY21">
+        <v>8256091738.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3909583652.0</v>
+      </c>
+      <c r="BA21">
+        <v>4738463362.0</v>
+      </c>
+      <c r="BB21">
+        <v>-857346306.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54">
+      <c r="A22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
+      <c r="A23" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>42464653000.0</v>
+      </c>
+      <c r="D23">
+        <v>31557919211.0</v>
+      </c>
+      <c r="E23">
+        <v>22524986000.0</v>
+      </c>
+      <c r="F23">
+        <v>21780774000.0</v>
+      </c>
+      <c r="G23">
+        <v>34970804000.0</v>
+      </c>
+      <c r="H23">
+        <v>23771275000.0</v>
+      </c>
+      <c r="I23">
+        <v>19719723000.0</v>
+      </c>
+      <c r="J23">
+        <v>22338035673.0</v>
+      </c>
+      <c r="K23">
+        <v>34014652714.0</v>
+      </c>
+      <c r="L23">
+        <v>22089520232.0</v>
+      </c>
+      <c r="M23">
+        <v>18270281710.0</v>
+      </c>
+      <c r="N23">
+        <v>17092455344.0</v>
+      </c>
+      <c r="O23">
+        <v>42941430919.0</v>
+      </c>
+      <c r="P23">
+        <v>20308947395.0</v>
+      </c>
+      <c r="Q23">
+        <v>17545206027.0</v>
+      </c>
+      <c r="R23">
+        <v>16245796525.0</v>
+      </c>
+      <c r="S23">
+        <v>15010142400.0</v>
+      </c>
+      <c r="T23">
+        <v>21014774000.0</v>
+      </c>
+      <c r="U23">
+        <v>16114409385.0</v>
+      </c>
+      <c r="V23">
+        <v>14855003235.0</v>
+      </c>
+      <c r="W23">
+        <v>31545885514.0</v>
+      </c>
+      <c r="X23">
+        <v>21952854029.0</v>
+      </c>
+      <c r="Y23">
+        <v>49340873849.0</v>
+      </c>
+      <c r="Z23">
+        <v>25436951612.0</v>
+      </c>
+      <c r="AA23">
+        <v>40587706610.0</v>
+      </c>
+      <c r="AB23">
+        <v>31517619643.0</v>
+      </c>
+      <c r="AC23">
+        <v>17337599800.0</v>
+      </c>
+      <c r="AD23">
+        <v>20244214020.0</v>
+      </c>
+      <c r="AE23">
+        <v>45309454955.0</v>
+      </c>
+      <c r="AF23">
+        <v>46146286873.0</v>
+      </c>
+      <c r="AG23">
+        <v>26161778450.0</v>
+      </c>
+      <c r="AH23">
+        <v>30888308247.0</v>
+      </c>
+      <c r="AI23">
+        <v>46265119519.0</v>
+      </c>
+      <c r="AJ23">
+        <v>39587423546.0</v>
+      </c>
+      <c r="AK23">
+        <v>20676685658.0</v>
+      </c>
+      <c r="AL23">
+        <v>37213819802.0</v>
+      </c>
+      <c r="AM23">
+        <v>41480776966.0</v>
+      </c>
+      <c r="AN23">
+        <v>39524269425.0</v>
+      </c>
+      <c r="AO23">
+        <v>18389892091.0</v>
+      </c>
+      <c r="AP23">
+        <v>31969928469.0</v>
+      </c>
+      <c r="AQ23">
+        <v>90446871568.0</v>
+      </c>
+      <c r="AR23">
+        <v>42068370230.0</v>
+      </c>
+      <c r="AS23">
+        <v>50706054340.0</v>
+      </c>
+      <c r="AT23">
+        <v>38010394899.0</v>
+      </c>
+      <c r="AU23">
+        <v>84639949230.0</v>
+      </c>
+      <c r="AV23">
+        <v>86617673776.0</v>
+      </c>
+      <c r="AW23">
+        <v>57189001679.0</v>
+      </c>
+      <c r="AX23">
+        <v>93066207124.0</v>
+      </c>
+      <c r="AY23">
+        <v>102105337019.0</v>
+      </c>
+      <c r="AZ23">
+        <v>49947852234.0</v>
+      </c>
+      <c r="BA23">
+        <v>49591535868.0</v>
+      </c>
+      <c r="BB23">
+        <v>56243150945.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
+      <c r="A24" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
+      <c r="A25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
+      <c r="A26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
+      <c r="A27" t="s">
+        <v>140</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>7332025692.0</v>
+      </c>
+      <c r="E27">
+        <v>5544758000.0</v>
+      </c>
+      <c r="F27">
+        <v>4999498000.0</v>
+      </c>
+      <c r="G27">
+        <v>7978756000.0</v>
+      </c>
+      <c r="H27">
+        <v>6014848000.0</v>
+      </c>
+      <c r="I27">
+        <v>4547634000.0</v>
+      </c>
+      <c r="J27">
+        <v>4404755804.0</v>
+      </c>
+      <c r="K27">
+        <v>7060194303.0</v>
+      </c>
+      <c r="L27">
+        <v>5049738811.0</v>
+      </c>
+      <c r="M27">
+        <v>4653905967.0</v>
+      </c>
+      <c r="N27">
+        <v>4525315501.0</v>
+      </c>
+      <c r="O27">
+        <v>5306581672.0</v>
+      </c>
+      <c r="P27">
+        <v>4325648313.0</v>
+      </c>
+      <c r="Q27">
+        <v>3814886020.0</v>
+      </c>
+      <c r="R27">
+        <v>3417347176.0</v>
+      </c>
+      <c r="S27">
+        <v>2432326510.0</v>
+      </c>
+      <c r="T27">
+        <v>3490899426.0</v>
+      </c>
+      <c r="U27">
+        <v>2696091156.0</v>
+      </c>
+      <c r="V27">
+        <v>2740657169.0</v>
+      </c>
+      <c r="W27">
+        <v>4005322433.0</v>
+      </c>
+      <c r="X27">
+        <v>2606970220.0</v>
+      </c>
+      <c r="Y27">
+        <v>7625414085.0</v>
+      </c>
+      <c r="Z27">
+        <v>7064465271.0</v>
+      </c>
+      <c r="AA27">
+        <v>8241905500.0</v>
+      </c>
+      <c r="AB27">
+        <v>8565139966.0</v>
+      </c>
+      <c r="AC27">
+        <v>7622413753.0</v>
+      </c>
+      <c r="AD27">
+        <v>7003039629.0</v>
+      </c>
+      <c r="AE27">
+        <v>8191627737.0</v>
+      </c>
+      <c r="AF27">
+        <v>9709474269.0</v>
+      </c>
+      <c r="AG27">
+        <v>7936559508.0</v>
+      </c>
+      <c r="AH27">
+        <v>7497503548.0</v>
+      </c>
+      <c r="AI27">
+        <v>8744382008.0</v>
+      </c>
+      <c r="AJ27">
+        <v>9253048403.0</v>
+      </c>
+      <c r="AK27">
+        <v>7986398831.0</v>
+      </c>
+      <c r="AL27">
+        <v>11593068842.0</v>
+      </c>
+      <c r="AM27">
+        <v>7195785273.0</v>
+      </c>
+      <c r="AN27">
+        <v>10524959177.0</v>
+      </c>
+      <c r="AO27">
+        <v>7310295264.0</v>
+      </c>
+      <c r="AP27">
+        <v>6651960033.0</v>
+      </c>
+      <c r="AQ27">
+        <v>9691435134.0</v>
+      </c>
+      <c r="AR27">
+        <v>9892726315.0</v>
+      </c>
+      <c r="AS27">
+        <v>7067534341.0</v>
+      </c>
+      <c r="AT27">
+        <v>7135588168.0</v>
+      </c>
+      <c r="AU27">
+        <v>8684958564.0</v>
+      </c>
+      <c r="AV27">
+        <v>9832494403.0</v>
+      </c>
+      <c r="AW27">
+        <v>7568260225.0</v>
+      </c>
+      <c r="AX27">
+        <v>7056596023.0</v>
+      </c>
+      <c r="AY27">
+        <v>8433008229.0</v>
+      </c>
+      <c r="AZ27">
+        <v>8219088771.0</v>
+      </c>
+      <c r="BA27">
+        <v>6614340768.0</v>
+      </c>
+      <c r="BB27">
+        <v>5982229373.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54">
+      <c r="A28" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28">
+        <v>8631424790.0</v>
+      </c>
+      <c r="C28">
+        <v>12828320460.0</v>
+      </c>
+      <c r="D28">
+        <v>3072686311.0</v>
+      </c>
+      <c r="E28">
+        <v>2843229000.0</v>
+      </c>
+      <c r="F28">
+        <v>2671407000.0</v>
+      </c>
+      <c r="G28">
+        <v>3809426000.0</v>
+      </c>
+      <c r="H28">
+        <v>2882622000.0</v>
+      </c>
+      <c r="I28">
+        <v>3119061000.0</v>
+      </c>
+      <c r="J28">
+        <v>3428906380.0</v>
+      </c>
+      <c r="K28">
+        <v>3965001962.0</v>
+      </c>
+      <c r="L28">
+        <v>3338649337.0</v>
+      </c>
+      <c r="M28">
+        <v>3263658204.0</v>
+      </c>
+      <c r="N28">
+        <v>3613483673.0</v>
+      </c>
+      <c r="O28">
+        <v>3296322825.0</v>
+      </c>
+      <c r="P28">
+        <v>3446279604.0</v>
+      </c>
+      <c r="Q28">
+        <v>2997954942.0</v>
+      </c>
+      <c r="R28">
+        <v>2418928248.0</v>
+      </c>
+      <c r="S28">
+        <v>1692339326.0</v>
+      </c>
+      <c r="T28">
+        <v>3449155293.0</v>
+      </c>
+      <c r="U28">
+        <v>3394413359.0</v>
+      </c>
+      <c r="V28">
+        <v>3499946314.0</v>
+      </c>
+      <c r="W28">
+        <v>3411585216.0</v>
+      </c>
+      <c r="X28">
+        <v>3642663731.0</v>
+      </c>
+      <c r="Y28">
+        <v>3576331884.0</v>
+      </c>
+      <c r="Z28">
+        <v>3697019935.0</v>
+      </c>
+      <c r="AA28">
+        <v>3324168141.0</v>
+      </c>
+      <c r="AB28">
+        <v>3276682973.0</v>
+      </c>
+      <c r="AC28">
+        <v>3429337985.0</v>
+      </c>
+      <c r="AD28">
+        <v>4494871411.0</v>
+      </c>
+      <c r="AE28">
+        <v>3324064116.0</v>
+      </c>
+      <c r="AF28">
+        <v>3432274316.0</v>
+      </c>
+      <c r="AG28">
+        <v>3718001468.0</v>
+      </c>
+      <c r="AH28">
+        <v>6104557471.0</v>
+      </c>
+      <c r="AI28">
+        <v>3351582734.0</v>
+      </c>
+      <c r="AJ28">
+        <v>3355411209.0</v>
+      </c>
+      <c r="AK28">
+        <v>2969677146.0</v>
+      </c>
+      <c r="AL28">
+        <v>4449831783.0</v>
+      </c>
+      <c r="AM28">
+        <v>2969379229.0</v>
+      </c>
+      <c r="AN28">
+        <v>3267688003.0</v>
+      </c>
+      <c r="AO28">
+        <v>3341059646.0</v>
+      </c>
+      <c r="AP28">
+        <v>2861129587.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3450044083.0</v>
+      </c>
+      <c r="AR28">
+        <v>3419173920.0</v>
+      </c>
+      <c r="AS28">
+        <v>3326813934.0</v>
+      </c>
+      <c r="AT28">
+        <v>1496038875.0</v>
+      </c>
+      <c r="AU28">
+        <v>3233817335.0</v>
+      </c>
+      <c r="AV28">
+        <v>3461566585.0</v>
+      </c>
+      <c r="AW28">
+        <v>3319896347.0</v>
+      </c>
+      <c r="AX28">
+        <v>4266660447.0</v>
+      </c>
+      <c r="AY28">
+        <v>3033748154.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2986605093.0</v>
+      </c>
+      <c r="BA28">
+        <v>2851123641.0</v>
+      </c>
+      <c r="BB28">
+        <v>3882555270.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
+      <c r="A29" t="s">
+        <v>142</v>
+      </c>
+      <c r="B29">
+        <v>5508209100.0</v>
+      </c>
+      <c r="C29">
+        <v>-1826531540.0</v>
+      </c>
+      <c r="D29">
+        <v>-226503250.0</v>
+      </c>
+      <c r="E29">
+        <v>-1690791990.0</v>
+      </c>
+      <c r="F29">
+        <v>-3054956990.0</v>
+      </c>
+      <c r="G29">
+        <v>2305235880.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29">
+        <v>-1181216360.0</v>
+      </c>
+      <c r="L29">
+        <v>161906790.0</v>
+      </c>
+      <c r="M29">
+        <v>472661660.0</v>
+      </c>
+      <c r="N29">
+        <v>1351032890.0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29">
+        <v>403416330.0</v>
+      </c>
+      <c r="Q29">
+        <v>-1164182490.0</v>
+      </c>
+      <c r="R29">
+        <v>660313330.0</v>
+      </c>
+      <c r="S29">
+        <v>-892347300.0</v>
+      </c>
+      <c r="T29">
+        <v>-2032958870.0</v>
+      </c>
+      <c r="U29">
+        <v>-3448428820.0</v>
+      </c>
+      <c r="V29">
+        <v>-1217766060.0</v>
+      </c>
+      <c r="W29">
+        <v>-3414945960.0</v>
+      </c>
+      <c r="X29">
+        <v>995706050.0</v>
+      </c>
+      <c r="Y29">
+        <v>-5194890470.0</v>
+      </c>
+      <c r="Z29">
+        <v>-488258290.0</v>
+      </c>
+      <c r="AA29">
+        <v>719382750.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
+      <c r="A30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30">
+        <v>24067278250.0</v>
+      </c>
+      <c r="C30">
+        <v>13012396000.0</v>
+      </c>
+      <c r="D30">
+        <v>10588928711.0</v>
+      </c>
+      <c r="E30">
+        <v>8970256000.0</v>
+      </c>
+      <c r="F30">
+        <v>8356370000.0</v>
+      </c>
+      <c r="G30">
+        <v>11572362000.0</v>
+      </c>
+      <c r="H30">
+        <v>8906801000.0</v>
+      </c>
+      <c r="I30">
+        <v>7626523000.0</v>
+      </c>
+      <c r="J30">
+        <v>7770323424.0</v>
+      </c>
+      <c r="K30">
+        <v>10961857505.0</v>
+      </c>
+      <c r="L30">
+        <v>8325049387.0</v>
+      </c>
+      <c r="M30">
+        <v>7854225411.0</v>
+      </c>
+      <c r="N30">
+        <v>3439521342.0</v>
+      </c>
+      <c r="O30">
+        <v>8512407298.0</v>
+      </c>
+      <c r="P30">
+        <v>7818962842.0</v>
+      </c>
+      <c r="Q30">
+        <v>6722343763.0</v>
+      </c>
+      <c r="R30">
+        <v>5874852170.0</v>
+      </c>
+      <c r="S30">
+        <v>4184861605.0</v>
+      </c>
+      <c r="T30">
+        <v>6865978824.0</v>
+      </c>
+      <c r="U30">
+        <v>6016428620.0</v>
+      </c>
+      <c r="V30">
+        <v>514765709.0</v>
+      </c>
+      <c r="W30">
+        <v>12385750642.0</v>
+      </c>
+      <c r="X30">
+        <v>10570807263.0</v>
+      </c>
+      <c r="Y30">
+        <v>31582658002.0</v>
+      </c>
+      <c r="Z30">
+        <v>7874410550.0</v>
+      </c>
+      <c r="AA30">
+        <v>11791760409.0</v>
+      </c>
+      <c r="AB30">
+        <v>11106388955.0</v>
+      </c>
+      <c r="AC30">
+        <v>7342924614.0</v>
+      </c>
+      <c r="AD30">
+        <v>7397120263.0</v>
+      </c>
+      <c r="AE30">
+        <v>16499015386.0</v>
+      </c>
+      <c r="AF30">
+        <v>18983747715.0</v>
+      </c>
+      <c r="AG30">
+        <v>13413810216.0</v>
+      </c>
+      <c r="AH30">
+        <v>12790300977.0</v>
+      </c>
+      <c r="AI30">
+        <v>13846311113.0</v>
+      </c>
+      <c r="AJ30">
+        <v>12473037282.0</v>
+      </c>
+      <c r="AK30">
+        <v>9808364648.0</v>
+      </c>
+      <c r="AL30">
+        <v>13791605530.0</v>
+      </c>
+      <c r="AM30">
+        <v>2982525150.0</v>
+      </c>
+      <c r="AN30">
+        <v>12655886497.0</v>
+      </c>
+      <c r="AO30">
+        <v>3404562243.0</v>
+      </c>
+      <c r="AP30">
+        <v>25642042.0</v>
+      </c>
+      <c r="AQ30">
+        <v>26257308709.0</v>
+      </c>
+      <c r="AR30">
+        <v>16732738406.0</v>
+      </c>
+      <c r="AS30">
+        <v>18673568479.0</v>
+      </c>
+      <c r="AT30">
+        <v>12207162024.0</v>
+      </c>
+      <c r="AU30">
+        <v>13548168736.0</v>
+      </c>
+      <c r="AV30">
+        <v>20346435049.0</v>
+      </c>
+      <c r="AW30">
+        <v>350784844.0</v>
+      </c>
+      <c r="AX30">
+        <v>19513055242.0</v>
+      </c>
+      <c r="AY30">
+        <v>32886223393.0</v>
+      </c>
+      <c r="AZ30">
+        <v>15630497969.0</v>
+      </c>
+      <c r="BA30">
+        <v>10615007840.0</v>
+      </c>
+      <c r="BB30">
+        <v>5305446072.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
+      <c r="A31" t="s">
+        <v>144</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-8618159000.0</v>
+      </c>
+      <c r="D31">
+        <v>2950364670.0</v>
+      </c>
+      <c r="E31">
+        <v>-4138695000.0</v>
+      </c>
+      <c r="F31">
+        <v>-9824508000.0</v>
+      </c>
+      <c r="G31">
+        <v>10008372000.0</v>
+      </c>
+      <c r="H31">
+        <v>-5988520000.0</v>
+      </c>
+      <c r="I31">
+        <v>-4875949000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4906921.0</v>
+      </c>
+      <c r="K31">
+        <v>-5054649761.0</v>
+      </c>
+      <c r="L31">
+        <v>-615382842.0</v>
+      </c>
+      <c r="M31">
+        <v>4827779623.0</v>
+      </c>
+      <c r="N31">
+        <v>-5100078692.0</v>
+      </c>
+      <c r="O31">
+        <v>-4733993899.0</v>
+      </c>
+      <c r="P31">
+        <v>-5689712706.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1524559343.0</v>
+      </c>
+      <c r="R31">
+        <v>2061834745.0</v>
+      </c>
+      <c r="S31">
+        <v>302217551.0</v>
+      </c>
+      <c r="T31">
+        <v>4204389.0</v>
+      </c>
+      <c r="U31">
+        <v>-4951577998.0</v>
+      </c>
+      <c r="V31">
+        <v>6478259017.0</v>
+      </c>
+      <c r="W31">
+        <v>-4009813226.0</v>
+      </c>
+      <c r="X31">
+        <v>15573397384.0</v>
+      </c>
+      <c r="Y31">
+        <v>-21196594711.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1034998329.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1500568822.0</v>
+      </c>
+      <c r="AB31">
+        <v>-657250472.0</v>
+      </c>
+      <c r="AC31">
+        <v>671585582.0</v>
+      </c>
+      <c r="AD31">
+        <v>2596190900.0</v>
+      </c>
+      <c r="AE31">
+        <v>-5918418418.0</v>
+      </c>
+      <c r="AF31">
+        <v>-7294826428.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2962043945.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1681188738.0</v>
+      </c>
+      <c r="AI31">
+        <v>-3012674678.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1564275620.0</v>
+      </c>
+      <c r="AK31">
+        <v>-94714708.0</v>
+      </c>
+      <c r="AL31">
+        <v>-5655003026.0</v>
+      </c>
+      <c r="AM31">
+        <v>5042338715.0</v>
+      </c>
+      <c r="AN31">
+        <v>-418329998.0</v>
+      </c>
+      <c r="AO31">
+        <v>5782572876.0</v>
+      </c>
+      <c r="AP31">
+        <v>8755499623.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-14907846773.0</v>
+      </c>
+      <c r="AR31">
+        <v>-5188852093.0</v>
+      </c>
+      <c r="AS31">
+        <v>-10092495561.0</v>
+      </c>
+      <c r="AT31">
+        <v>-4641729813.0</v>
+      </c>
+      <c r="AU31">
+        <v>-3203449641.0</v>
+      </c>
+      <c r="AV31">
+        <v>-8957269688.0</v>
+      </c>
+      <c r="AW31">
+        <v>8785325073.0</v>
+      </c>
+      <c r="AX31">
+        <v>-9948969582.0</v>
+      </c>
+      <c r="AY31">
+        <v>-23137844343.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4439056802.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2422334871.0</v>
+      </c>
+      <c r="BB31">
+        <v>2968796763.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
+      <c r="A32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B32">
+        <v>20742237690.0</v>
+      </c>
+      <c r="C32">
+        <v>42771409000.0</v>
+      </c>
+      <c r="D32">
+        <v>27580655010.0</v>
+      </c>
+      <c r="E32">
+        <v>17105660000.0</v>
+      </c>
+      <c r="F32">
+        <v>16943283000.0</v>
+      </c>
+      <c r="G32">
+        <v>35415501000.0</v>
+      </c>
+      <c r="H32">
+        <v>25138402000.0</v>
+      </c>
+      <c r="I32">
+        <v>15003133000.0</v>
+      </c>
+      <c r="J32">
+        <v>18891488994.0</v>
+      </c>
+      <c r="K32">
+        <v>33707959651.0</v>
+      </c>
+      <c r="L32">
+        <v>23198686050.0</v>
+      </c>
+      <c r="M32">
+        <v>15596082055.0</v>
+      </c>
+      <c r="N32">
+        <v>23337972096.0</v>
+      </c>
+      <c r="O32">
+        <v>56154809619.0</v>
+      </c>
+      <c r="P32">
+        <v>20682814237.0</v>
+      </c>
+      <c r="Q32">
+        <v>13742442871.0</v>
+      </c>
+      <c r="R32">
+        <v>14014451948.0</v>
+      </c>
+      <c r="S32">
+        <v>10662580665.0</v>
+      </c>
+      <c r="T32">
+        <v>11771010925.0</v>
+      </c>
+      <c r="U32">
+        <v>5394169835.0</v>
+      </c>
+      <c r="V32">
+        <v>9523877942.0</v>
+      </c>
+      <c r="W32">
+        <v>14714435722.0</v>
+      </c>
+      <c r="X32">
+        <v>7460259688.0</v>
+      </c>
+      <c r="Y32">
+        <v>25352331475.0</v>
+      </c>
+      <c r="Z32">
+        <v>26961569495.0</v>
+      </c>
+      <c r="AA32">
+        <v>44671300122.0</v>
+      </c>
+      <c r="AB32">
+        <v>33257360755.0</v>
+      </c>
+      <c r="AC32">
+        <v>21588351298.0</v>
+      </c>
+      <c r="AD32">
+        <v>23068033020.0</v>
+      </c>
+      <c r="AE32">
+        <v>51118152695.0</v>
+      </c>
+      <c r="AF32">
+        <v>41643424160.0</v>
+      </c>
+      <c r="AG32">
+        <v>30308947408.0</v>
+      </c>
+      <c r="AH32">
+        <v>29474989815.0</v>
+      </c>
+      <c r="AI32">
+        <v>55511214555.0</v>
+      </c>
+      <c r="AJ32">
+        <v>40286901766.0</v>
+      </c>
+      <c r="AK32">
+        <v>28440772237.0</v>
+      </c>
+      <c r="AL32">
+        <v>38896252045.0</v>
+      </c>
+      <c r="AM32">
+        <v>62221221172.0</v>
+      </c>
+      <c r="AN32">
+        <v>38365370084.0</v>
+      </c>
+      <c r="AO32">
+        <v>32627022623.0</v>
+      </c>
+      <c r="AP32">
+        <v>43301561390.0</v>
+      </c>
+      <c r="AQ32">
+        <v>86526237375.0</v>
+      </c>
+      <c r="AR32">
+        <v>42137245645.0</v>
+      </c>
+      <c r="AS32">
+        <v>50398786267.0</v>
+      </c>
+      <c r="AT32">
+        <v>36288978219.0</v>
+      </c>
+      <c r="AU32">
+        <v>91397956770.0</v>
+      </c>
+      <c r="AV32">
+        <v>84558248705.0</v>
+      </c>
+      <c r="AW32">
+        <v>74442910526.0</v>
+      </c>
+      <c r="AX32">
+        <v>86317988070.0</v>
+      </c>
+      <c r="AY32">
+        <v>88889541041.0</v>
+      </c>
+      <c r="AZ32">
+        <v>50934561877.0</v>
+      </c>
+      <c r="BA32">
+        <v>53008116194.0</v>
+      </c>
+      <c r="BB32">
+        <v>59846238164.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
         <v>146</v>
+      </c>
+      <c r="B2">
+        <v>1132702921.0</v>
+      </c>
+      <c r="C2">
+        <v>557851810.0</v>
+      </c>
+      <c r="D2">
+        <v>1717276418.0</v>
+      </c>
+      <c r="E2">
+        <v>553526124.0</v>
+      </c>
+      <c r="F2">
+        <v>2875775000.0</v>
+      </c>
+      <c r="G2">
+        <v>4457102059.0</v>
+      </c>
+      <c r="H2">
+        <v>5685080000.0</v>
+      </c>
+      <c r="I2">
+        <v>17757501843.0</v>
+      </c>
+      <c r="J2">
+        <v>17601506142.0</v>
+      </c>
+      <c r="K2">
+        <v>27641567527.0</v>
+      </c>
+      <c r="L2">
+        <v>9428650648.0</v>
+      </c>
+      <c r="M2">
+        <v>12474697372.0</v>
+      </c>
+      <c r="N2">
+        <v>6533179764.0</v>
+      </c>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>273672120</v>
+      </c>
+      <c r="C3">
+        <v>1048553477</v>
+      </c>
+      <c r="D3">
+        <v>395373210</v>
+      </c>
+      <c r="E3">
+        <v>311308241</v>
+      </c>
+      <c r="F3">
+        <v>1948240000</v>
+      </c>
+      <c r="G3">
+        <v>555164173</v>
+      </c>
+      <c r="H3">
+        <v>1330556000</v>
+      </c>
+      <c r="I3">
+        <v>1586880728</v>
+      </c>
+      <c r="J3">
+        <v>724895830</v>
+      </c>
+      <c r="K3">
+        <v>968789771</v>
+      </c>
+      <c r="L3">
+        <v>1139400698</v>
+      </c>
+      <c r="M3">
+        <v>2014754406</v>
+      </c>
+      <c r="N3">
+        <v>1644186380</v>
+      </c>
+      <c r="O3">
+        <v>1826212440</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>-59489520.0</v>
+      </c>
+      <c r="C6">
+        <v>574851111.0</v>
+      </c>
+      <c r="D6">
+        <v>-1159424608.0</v>
+      </c>
+      <c r="E6">
+        <v>1163750294.0</v>
+      </c>
+      <c r="F6">
+        <v>-2322248000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1581327551.0</v>
+      </c>
+      <c r="H6">
+        <v>-1227978000.0</v>
+      </c>
+      <c r="I6">
+        <v>-12072421497.0</v>
+      </c>
+      <c r="J6">
+        <v>155995701.0</v>
+      </c>
+      <c r="K6">
+        <v>-10040061385.0</v>
+      </c>
+      <c r="L6">
+        <v>18212916879.0</v>
+      </c>
+      <c r="M6">
+        <v>-3046046724.0</v>
+      </c>
+      <c r="N6">
+        <v>5941517608.0</v>
+      </c>
+      <c r="O6">
+        <v>6533179764.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7">
+        <v>-73899682810.0</v>
+      </c>
+      <c r="C7">
+        <v>-63160946770.0</v>
+      </c>
+      <c r="D7">
+        <v>-62482938570.0</v>
+      </c>
+      <c r="E7">
+        <v>-61523195380.0</v>
+      </c>
+      <c r="F7">
+        <v>-35612115690.0</v>
+      </c>
+      <c r="G7">
+        <v>-49421622040.0</v>
+      </c>
+      <c r="H7">
+        <v>-86411678150.0</v>
+      </c>
+      <c r="I7">
+        <v>-88593836090.0</v>
+      </c>
+      <c r="J7">
+        <v>-88581215760.0</v>
+      </c>
+      <c r="K7">
+        <v>-85371122580.0</v>
+      </c>
+      <c r="L7">
+        <v>-86058288280.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-2733031979.0</v>
+      </c>
+      <c r="F12">
+        <v>14136205815.0</v>
+      </c>
+      <c r="G12">
+        <v>28043641526.0</v>
+      </c>
+      <c r="H12">
+        <v>-10693174678.0</v>
+      </c>
+      <c r="I12">
+        <v>-4161356842.0</v>
+      </c>
+      <c r="J12">
+        <v>-7314146938.0</v>
+      </c>
+      <c r="K12">
+        <v>-1881929966.0</v>
+      </c>
+      <c r="L12">
+        <v>37477644962.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>297565047.0</v>
+      </c>
+      <c r="D14">
+        <v>444339708.0</v>
+      </c>
+      <c r="E14">
+        <v>629447472.0</v>
+      </c>
+      <c r="F14">
+        <v>693684000.0</v>
+      </c>
+      <c r="G14">
+        <v>880869180.0</v>
+      </c>
+      <c r="H14">
+        <v>1001725000.0</v>
+      </c>
+      <c r="I14">
+        <v>926269128.0</v>
+      </c>
+      <c r="J14">
+        <v>1188276310.0</v>
+      </c>
+      <c r="K14">
+        <v>1575065821.0</v>
+      </c>
+      <c r="L14">
+        <v>1781729874.0</v>
+      </c>
+      <c r="M14">
+        <v>2047149264.0</v>
+      </c>
+      <c r="N14">
+        <v>2400708004.0</v>
+      </c>
+      <c r="O14">
+        <v>2774313078.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1132702921.0</v>
+      </c>
+      <c r="D16">
+        <v>557851810.0</v>
+      </c>
+      <c r="E16">
+        <v>1717276418.0</v>
+      </c>
+      <c r="F16">
+        <v>553526000.0</v>
+      </c>
+      <c r="G16">
+        <v>2875774508.0</v>
+      </c>
+      <c r="H16">
+        <v>4457102000.0</v>
+      </c>
+      <c r="I16">
+        <v>5685080346.0</v>
+      </c>
+      <c r="J16">
+        <v>17757501843.0</v>
+      </c>
+      <c r="K16">
+        <v>17601506142.0</v>
+      </c>
+      <c r="L16">
+        <v>27641567527.0</v>
+      </c>
+      <c r="M16">
+        <v>9428650648.0</v>
+      </c>
+      <c r="N16">
+        <v>12474697372.0</v>
+      </c>
+      <c r="O16">
+        <v>6533179764.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-459440190.0</v>
+      </c>
+      <c r="D18">
+        <v>-2183125632.0</v>
+      </c>
+      <c r="E18">
+        <v>-4735750893.0</v>
+      </c>
+      <c r="F18">
+        <v>-7356822000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3133031045.0</v>
+      </c>
+      <c r="H18">
+        <v>-7933151000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2130274256.0</v>
+      </c>
+      <c r="J18">
+        <v>9419972470.0</v>
+      </c>
+      <c r="K18">
+        <v>16941743606.0</v>
+      </c>
+      <c r="L18">
+        <v>38041684693.0</v>
+      </c>
+      <c r="M18">
+        <v>9914152552.0</v>
+      </c>
+      <c r="N18">
+        <v>9027509073.0</v>
+      </c>
+      <c r="O18">
+        <v>12404311743.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>5529023195.0</v>
+      </c>
+      <c r="F21">
+        <v>2853482120.0</v>
+      </c>
+      <c r="G21">
+        <v>2469817537.0</v>
+      </c>
+      <c r="H21">
+        <v>4936394606.0</v>
+      </c>
+      <c r="I21">
+        <v>-10000004625.0</v>
+      </c>
+      <c r="J21">
+        <v>-12790725000.0</v>
+      </c>
+      <c r="K21">
+        <v>-34325358191.0</v>
+      </c>
+      <c r="L21">
+        <v>-19890803979.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
+        <v>-14713779312.0</v>
+      </c>
+      <c r="D22">
+        <v>-4612314582.0</v>
+      </c>
+      <c r="E22">
+        <v>-2369378400.0</v>
+      </c>
+      <c r="F22">
+        <v>-20265775000.0</v>
+      </c>
+      <c r="G22">
+        <v>-31519632982.0</v>
+      </c>
+      <c r="H22">
+        <v>-1457172000.0</v>
+      </c>
+      <c r="I22">
+        <v>2349855961.0</v>
+      </c>
+      <c r="J22">
+        <v>15795652032.0</v>
+      </c>
+      <c r="K22">
+        <v>17410120742.0</v>
+      </c>
+      <c r="L22">
+        <v>-771373985.0</v>
+      </c>
+      <c r="M22">
+        <v>10295210167.0</v>
+      </c>
+      <c r="N22">
+        <v>-16149760144.0</v>
+      </c>
+      <c r="O22">
+        <v>2623173812.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>5093280000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1266500000.0</v>
+      </c>
+      <c r="F23">
+        <v>1266500000.0</v>
+      </c>
+      <c r="G23">
+        <v>-1324289539.0</v>
+      </c>
+      <c r="H23">
+        <v>-158808000.0</v>
+      </c>
+      <c r="I23">
+        <v>-121152844.0</v>
+      </c>
+      <c r="J23">
+        <v>3601965145.0</v>
+      </c>
+      <c r="K23">
+        <v>-5447333333.0</v>
+      </c>
+      <c r="L23">
+        <v>-6493903979.0</v>
+      </c>
+      <c r="M23">
+        <v>-7022062807.0</v>
+      </c>
+      <c r="N23">
+        <v>-878805344.0</v>
+      </c>
+      <c r="O23">
+        <v>-9721008502.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24">
+        <v>138460160.0</v>
+      </c>
+      <c r="C24">
+        <v>429847604.0</v>
+      </c>
+      <c r="D24">
+        <v>659140709.0</v>
+      </c>
+      <c r="E24">
+        <v>370477992.0</v>
+      </c>
+      <c r="F24">
+        <v>2181092000.0</v>
+      </c>
+      <c r="G24">
+        <v>821082847.0</v>
+      </c>
+      <c r="H24">
+        <v>1768778000.0</v>
+      </c>
+      <c r="I24">
+        <v>179010228.0</v>
+      </c>
+      <c r="J24">
+        <v>214813350.0</v>
+      </c>
+      <c r="K24">
+        <v>360305200.0</v>
+      </c>
+      <c r="L24">
+        <v>62036165.0</v>
+      </c>
+      <c r="M24">
+        <v>502013531.0</v>
+      </c>
+      <c r="N24">
+        <v>525277683.0</v>
+      </c>
+      <c r="O24">
+        <v>384103418.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>168</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>15005327552.0</v>
+      </c>
+      <c r="D25">
+        <v>2380222452.0</v>
+      </c>
+      <c r="E25">
+        <v>-2684511724.0</v>
+      </c>
+      <c r="F25">
+        <v>14163508000.0</v>
+      </c>
+      <c r="G25">
+        <v>28060896930.0</v>
+      </c>
+      <c r="H25">
+        <v>-6147147000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1966980361.0</v>
+      </c>
+      <c r="J25">
+        <v>-4462507422.0</v>
+      </c>
+      <c r="K25">
+        <v>2075478456.0</v>
+      </c>
+      <c r="L25">
+        <v>41734189250.0</v>
+      </c>
+      <c r="M25">
+        <v>-413452473.0</v>
+      </c>
+      <c r="N25">
+        <v>24420747593.0</v>
+      </c>
+      <c r="O25">
+        <v>8833037293.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>171</v>
+      </c>
+      <c r="B28">
+        <v>142206760.0</v>
+      </c>
+      <c r="C28">
+        <v>604443700.0</v>
+      </c>
+      <c r="D28">
+        <v>364560314.0</v>
+      </c>
+      <c r="E28">
+        <v>5529023195.0</v>
+      </c>
+      <c r="F28">
+        <v>2853482000.0</v>
+      </c>
+      <c r="G28">
+        <v>730620647.0</v>
+      </c>
+      <c r="H28">
+        <v>4936395000.0</v>
+      </c>
+      <c r="I28">
+        <v>-10121157469.0</v>
+      </c>
+      <c r="J28">
+        <v>-9296732164.0</v>
+      </c>
+      <c r="K28">
+        <v>-34325358191.0</v>
+      </c>
+      <c r="L28">
+        <v>-19890803979.0</v>
+      </c>
+      <c r="M28">
+        <v>-13462212807.0</v>
+      </c>
+      <c r="N28">
+        <v>-3611269148.0</v>
+      </c>
+      <c r="O28">
+        <v>-9721008502.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>172</v>
+      </c>
+      <c r="B29">
+        <v>-66484320.0</v>
+      </c>
+      <c r="C29">
+        <v>589113287.0</v>
+      </c>
+      <c r="D29">
+        <v>-1787752422.0</v>
+      </c>
+      <c r="E29">
+        <v>-4424442652.0</v>
+      </c>
+      <c r="F29">
+        <v>-5408582000.0</v>
+      </c>
+      <c r="G29">
+        <v>-2577866872.0</v>
+      </c>
+      <c r="H29">
+        <v>-6602595000.0</v>
+      </c>
+      <c r="I29">
+        <v>-543393528.0</v>
+      </c>
+      <c r="J29">
+        <v>10144868300.0</v>
+      </c>
+      <c r="K29">
+        <v>17910533377.0</v>
+      </c>
+      <c r="L29">
+        <v>39181085391.0</v>
+      </c>
+      <c r="M29">
+        <v>11928906958.0</v>
+      </c>
+      <c r="N29">
+        <v>10671695453.0</v>
+      </c>
+      <c r="O29">
+        <v>14230524183.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>173</v>
+      </c>
+      <c r="B30">
+        <v>-135211960.0</v>
+      </c>
+      <c r="C30">
+        <v>-618705876.0</v>
+      </c>
+      <c r="D30">
+        <v>263767499.0</v>
+      </c>
+      <c r="E30">
+        <v>59169751.0</v>
+      </c>
+      <c r="F30">
+        <v>232851000.0</v>
+      </c>
+      <c r="G30">
+        <v>265918674.0</v>
+      </c>
+      <c r="H30">
+        <v>438222000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1407870500.0</v>
+      </c>
+      <c r="J30">
+        <v>-692140435.0</v>
+      </c>
+      <c r="K30">
+        <v>6374763429.0</v>
+      </c>
+      <c r="L30">
+        <v>-1077364533.0</v>
+      </c>
+      <c r="M30">
+        <v>-1512740875.0</v>
+      </c>
+      <c r="N30">
+        <v>-1118908697.0</v>
+      </c>
+      <c r="O30">
+        <v>-1442109022.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:54">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>4341008363.0</v>
+      </c>
+      <c r="C2">
+        <v>4016626281.0</v>
+      </c>
+      <c r="D2">
+        <v>635348160.0</v>
+      </c>
+      <c r="E2">
+        <v>1132702921.0</v>
+      </c>
+      <c r="F2">
+        <v>1217935943.0</v>
+      </c>
+      <c r="G2">
+        <v>448767081.0</v>
+      </c>
+      <c r="H2">
+        <v>1956795425.0</v>
+      </c>
+      <c r="I2">
+        <v>557851810.0</v>
+      </c>
+      <c r="J2">
+        <v>2415779450.0</v>
+      </c>
+      <c r="K2">
+        <v>2295717607.0</v>
+      </c>
+      <c r="L2">
+        <v>1341461574.0</v>
+      </c>
+      <c r="M2">
+        <v>1717276418.0</v>
+      </c>
+      <c r="N2">
+        <v>11693685967.0</v>
+      </c>
+      <c r="O2">
+        <v>4517182636.0</v>
+      </c>
+      <c r="P2">
+        <v>2752895199.0</v>
+      </c>
+      <c r="Q2">
+        <v>553526124.0</v>
+      </c>
+      <c r="R2">
+        <v>427945393.0</v>
+      </c>
+      <c r="S2">
+        <v>1130694677.0</v>
+      </c>
+      <c r="T2">
+        <v>1029511958.0</v>
+      </c>
+      <c r="U2">
+        <v>2875774508.0</v>
+      </c>
+      <c r="V2">
+        <v>3036395952.0</v>
+      </c>
+      <c r="W2">
+        <v>2171880423.0</v>
+      </c>
+      <c r="X2">
+        <v>3691485589.0</v>
+      </c>
+      <c r="Y2">
+        <v>4457102059.0</v>
+      </c>
+      <c r="Z2">
+        <v>6577188892.0</v>
+      </c>
+      <c r="AA2">
+        <v>1655579065.0</v>
+      </c>
+      <c r="AB2">
+        <v>3233251883.0</v>
+      </c>
+      <c r="AC2">
+        <v>5685080346.0</v>
+      </c>
+      <c r="AD2">
+        <v>14586763266.0</v>
+      </c>
+      <c r="AE2">
+        <v>3419818952.0</v>
+      </c>
+      <c r="AF2">
+        <v>15410412184.0</v>
+      </c>
+      <c r="AG2">
+        <v>17757501843.0</v>
+      </c>
+      <c r="AH2">
+        <v>24735526545.0</v>
+      </c>
+      <c r="AI2">
+        <v>2678145208.0</v>
+      </c>
+      <c r="AJ2">
+        <v>10279772140.0</v>
+      </c>
+      <c r="AK2">
+        <v>17601506142.0</v>
+      </c>
+      <c r="AL2">
+        <v>25257153173.0</v>
+      </c>
+      <c r="AM2">
+        <v>3852138880.0</v>
+      </c>
+      <c r="AN2">
+        <v>13043429409.0</v>
+      </c>
+      <c r="AO2">
+        <v>27641567527.0</v>
+      </c>
+      <c r="AP2">
+        <v>29450156352.0</v>
+      </c>
+      <c r="AQ2">
+        <v>6112551009.0</v>
+      </c>
+      <c r="AR2">
+        <v>11986726888.0</v>
+      </c>
+      <c r="AS2">
+        <v>9428650648.0</v>
+      </c>
+      <c r="AT2">
+        <v>23380866722.0</v>
+      </c>
+      <c r="AU2">
+        <v>3994010025.0</v>
+      </c>
+      <c r="AV2">
+        <v>9826651421.0</v>
+      </c>
+      <c r="AW2">
+        <v>12474697372.0</v>
+      </c>
+      <c r="AX2">
+        <v>13528177162.0</v>
+      </c>
+      <c r="AY2">
+        <v>2748172928.0</v>
+      </c>
+      <c r="AZ2">
+        <v>7269876368.0</v>
+      </c>
+      <c r="BA2">
+        <v>6533179764.0</v>
+      </c>
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>273672120</v>
+      </c>
+      <c r="C3">
+        <v>115132457</v>
+      </c>
+      <c r="D3">
+        <v>39121993</v>
+      </c>
+      <c r="E3">
+        <v>81810887</v>
+      </c>
+      <c r="F3">
+        <v>121334593</v>
+      </c>
+      <c r="G3">
+        <v>822667925</v>
+      </c>
+      <c r="H3">
+        <v>236676000</v>
+      </c>
+      <c r="I3">
+        <v>110544152</v>
+      </c>
+      <c r="J3">
+        <v>47091185</v>
+      </c>
+      <c r="K3">
+        <v>126533542</v>
+      </c>
+      <c r="L3">
+        <v>92904333</v>
+      </c>
+      <c r="M3">
+        <v>262630531</v>
+      </c>
+      <c r="N3">
+        <v>28184668</v>
+      </c>
+      <c r="O3">
+        <v>184747909</v>
+      </c>
+      <c r="P3">
+        <v>61951900</v>
+      </c>
+      <c r="Q3">
+        <v>92793100</v>
+      </c>
+      <c r="R3">
+        <v>212817000</v>
+      </c>
+      <c r="S3">
+        <v>1561311920</v>
+      </c>
+      <c r="T3">
+        <v>1500000</v>
+      </c>
+      <c r="U3">
+        <v>172611500</v>
+      </c>
+      <c r="V3">
+        <v>45051838</v>
+      </c>
+      <c r="W3">
+        <v>48429180</v>
+      </c>
+      <c r="X3">
+        <v>28095000</v>
+      </c>
+      <c r="Y3">
+        <v>35481380</v>
+      </c>
+      <c r="Z3">
+        <v>613514815</v>
+      </c>
+      <c r="AA3">
+        <v>185386831</v>
+      </c>
+      <c r="AB3">
+        <v>128018020</v>
+      </c>
+      <c r="AC3">
+        <v>403636450</v>
+      </c>
+      <c r="AD3">
+        <v>426232042</v>
+      </c>
+      <c r="AE3">
+        <v>773553474</v>
+      </c>
+      <c r="AF3">
+        <v>63108033</v>
+      </c>
+      <c r="AG3">
+        <v>323987179</v>
+      </c>
+      <c r="AH3">
+        <v>88405818</v>
+      </c>
+      <c r="AI3">
+        <v>43394514</v>
+      </c>
+      <c r="AJ3">
+        <v>142137018</v>
+      </c>
+      <c r="AK3">
+        <v>450958480</v>
+      </c>
+      <c r="AL3">
+        <v>382800270</v>
+      </c>
+      <c r="AM3">
+        <v>96493000</v>
+      </c>
+      <c r="AN3">
+        <v>171283500</v>
+      </c>
+      <c r="AO3">
+        <v>318213000</v>
+      </c>
+      <c r="AP3">
+        <v>304258000</v>
+      </c>
+      <c r="AQ3">
+        <v>471631818</v>
+      </c>
+      <c r="AR3">
+        <v>64908000</v>
+      </c>
+      <c r="AS3">
+        <v>298602880</v>
+      </c>
+      <c r="AT3">
+        <v>119535021</v>
+      </c>
+      <c r="AU3">
+        <v>1304360720</v>
+      </c>
+      <c r="AV3">
+        <v>400695665</v>
+      </c>
+      <c r="AW3">
+        <v>190163000</v>
+      </c>
+      <c r="AX3">
+        <v>556611800</v>
+      </c>
+      <c r="AY3">
+        <v>245024920</v>
+      </c>
+      <c r="AZ3">
+        <v>126682800</v>
+      </c>
+      <c r="BA3">
+        <v>715866860</v>
+      </c>
+      <c r="BB3">
+        <v>505884745</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
+      <c r="A5" t="s">
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -15248,308 +16298,322 @@
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>-59489520.0</v>
+      </c>
+      <c r="C6">
         <v>324382082.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3381278121.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-497354761.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-85233022.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>769168862.0</v>
       </c>
-      <c r="G6"/>
       <c r="H6">
+        <v>-1508028344.0</v>
+      </c>
+      <c r="I6">
+        <v>1398943615.0</v>
+      </c>
+      <c r="J6">
         <v>-1857927640.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>120061843.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>954256033.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-375814844.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-9976409549.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7176503331.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1764287437.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2199369075.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>125580731.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-702749284.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>101182719.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1846262550.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-160621444.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>864515529.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1519605166.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-765616470.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2120086833.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4921609827.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1577672818.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2451828463.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8901682920.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>11166944314.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-11990593232.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2347089659.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6978024702.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>22057381337.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7601626932.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-7321734002.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7655647031.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>21405014293.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-9191290529.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-14598138118.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1808588825.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>23337605343.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5874175879.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2558076240.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-13952216074.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>19386856697.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-5832641396.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2648045951.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1053479790.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>10780004234.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4521703440.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>736696604.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>6533179764.0</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B7">
+        <v>-73899682810.0</v>
+      </c>
+      <c r="C7">
         <v>-57219959370.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-30071330460.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15431034270.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-63160946770.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-49646772860.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
         <v>-52097079130.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-31392390610.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15391388310.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-61523195380.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-25768570770.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-11278611740.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-35612115690.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-26082640360.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-18331899340.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-8112783460.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-49421622040.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-40465312320.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-25799864120.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-16013927180.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-86411678150.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-68720879550.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15558,54 +16622,56 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -15614,54 +16680,56 @@
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -15670,69 +16738,67 @@
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -15743,173 +16809,181 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-5298095569.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-6152897927.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1377988317.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1377988317.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-8132217985.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2643209371.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-3055685986.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2558926170.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5672804968.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8960160663.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2980319656.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12669823268.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-2530904836.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>14924403438.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-379346196.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2700762865.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-2510896367.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-10503694980.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-10808598547.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>19386995131.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -15918,210 +16992,218 @@
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>113726156.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>113753499.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>113753502.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>82431496.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>247244322.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14">
-        <v>111084927.0</v>
+        <v>71768406.0</v>
       </c>
       <c r="I14">
-        <v>111084927.0</v>
+        <v>71768405.0</v>
       </c>
       <c r="J14">
         <v>111084927.0</v>
       </c>
       <c r="K14">
         <v>111084927.0</v>
       </c>
       <c r="L14">
-        <v>157361868.0</v>
+        <v>111084927.0</v>
       </c>
       <c r="M14">
-        <v>157361868.0</v>
+        <v>111084927.0</v>
       </c>
       <c r="N14">
         <v>157361868.0</v>
       </c>
       <c r="O14">
-        <v>137845470.0</v>
+        <v>157361868.0</v>
       </c>
       <c r="P14">
-        <v>192937518.0</v>
+        <v>157361868.0</v>
       </c>
       <c r="Q14">
-        <v>173421120.0</v>
+        <v>157361868.0</v>
       </c>
       <c r="R14">
         <v>173421120.0</v>
       </c>
       <c r="S14">
         <v>173421120.0</v>
       </c>
       <c r="T14">
-        <v>220217295.0</v>
+        <v>173421120.0</v>
       </c>
       <c r="U14">
-        <v>220217295.0</v>
+        <v>173421120.0</v>
       </c>
       <c r="V14">
         <v>220217295.0</v>
       </c>
       <c r="W14">
         <v>220217295.0</v>
       </c>
       <c r="X14">
-        <v>250431162.0</v>
+        <v>220217295.0</v>
       </c>
       <c r="Y14">
-        <v>250431162.0</v>
+        <v>220217295.0</v>
       </c>
       <c r="Z14">
         <v>250431162.0</v>
       </c>
       <c r="AA14">
         <v>250431162.0</v>
       </c>
       <c r="AB14">
-        <v>231567282.0</v>
+        <v>250431162.0</v>
       </c>
       <c r="AC14">
-        <v>231567282.0</v>
+        <v>250431162.0</v>
       </c>
       <c r="AD14">
         <v>231567282.0</v>
       </c>
       <c r="AE14">
         <v>231567282.0</v>
       </c>
       <c r="AF14">
-        <v>297153687.0</v>
+        <v>231567282.0</v>
       </c>
       <c r="AG14">
-        <v>297153687.0</v>
+        <v>231567282.0</v>
       </c>
       <c r="AH14">
         <v>297153687.0</v>
       </c>
       <c r="AI14">
+        <v>297153687.0</v>
+      </c>
+      <c r="AJ14">
+        <v>297153687.0</v>
+      </c>
+      <c r="AK14">
         <v>296815249.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>370939198.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>381692289.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>396454728.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>425979606.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>424363152.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>424363152.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>466501785.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>466501785.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>554854151.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>571312736.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>524114216.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>396868161.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>923843705.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>491250881.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>492806709.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>492806709.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1371824376.0</v>
       </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -16130,212 +17212,218 @@
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>160</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>4341008363.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4016626281.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>635348160.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1132702921.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1217935943.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>448767081.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
+        <v>1956795425.0</v>
+      </c>
+      <c r="J16">
         <v>557851810.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2415779450.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2295717607.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1341461574.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1717276418.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>11693685967.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4517182636.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2752895199.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>553526124.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>427945393.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1130694677.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1029511958.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2875774508.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3036395952.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2171880423.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3691485589.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4457102059.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6577188892.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1655579065.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3233251883.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5685080346.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>14586763266.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3419818952.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>15410412184.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>17757501843.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>24735526545.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2678145208.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>10279772140.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>17601506142.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>25257153173.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3852138880.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>13043429409.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>27641567527.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>29450156352.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6112551009.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>11986726888.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>9428650648.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>23380866722.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3994010025.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9826651421.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>12474697372.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>13528177162.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2748172928.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7269876368.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6533179764.0</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -16344,210 +17432,218 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>162</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>4944421710.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3042246194.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4128370546.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1127658290.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6762032080.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18">
+        <v>-1692721565.0</v>
+      </c>
+      <c r="I18">
+        <v>-4402709169.0</v>
+      </c>
+      <c r="J18">
         <v>14028291.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>7003888802.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4695557255.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4618307349.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7959455388.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>18423253569.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-13746463915.0</v>
       </c>
-      <c r="O18">
-[...4 lines deleted...]
-      </c>
       <c r="Q18">
-        <v>-439527456.0</v>
+        <v>-1453085159.0</v>
       </c>
       <c r="R18">
-        <v>-1361873731.0</v>
+        <v>-737236119.0</v>
       </c>
       <c r="S18">
-        <v>-3262418446.0</v>
+        <v>-1999316481.0</v>
       </c>
       <c r="T18">
+        <v>-1360710278.0</v>
+      </c>
+      <c r="U18">
+        <v>-3259559543.0</v>
+      </c>
+      <c r="V18">
         <v>-409916838.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>737380828.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1934593189.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5014236853.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2199602227.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4935939220.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2219751436.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8489990803.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-8823869051.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>21155149116.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-12157939934.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2645452612.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-3835000877.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>23738428415.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-8179285523.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2779256441.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-5221780805.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>36046524590.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-9340731543.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-5349545416.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-648002168.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>41880978332.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-6205437028.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2321061017.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-6635839842.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>27595184305.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-7130684030.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-3914507881.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-501866942.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>17151516801.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-7966197026.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>344056240.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>755076581.0</v>
       </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16556,54 +17652,56 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16612,722 +17710,796 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>5196641433.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4232461727.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4232461727.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3248809905.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11673799306.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>352843700.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>865508000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>22745166.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1528410957.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>436817997.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>151823188.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-231680144.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1667872955.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4217547448.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>177041890.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-114715930.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>612070896.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4325603144.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>47836683.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-10020695280.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>128</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-6484872050.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-800396283.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7469034689.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-11607041883.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8147833508.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
+        <v>-3766592506.0</v>
+      </c>
+      <c r="I22">
         <v>-7487978431.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2691951524.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4180126461.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>578845092.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1680918311.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>816934601.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6696089200.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5719262192.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4163140008.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2336088534.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3171874746.0</v>
       </c>
-      <c r="R22">
-[...2 lines deleted...]
-      <c r="S22">
+      <c r="T22">
+        <v>-7206599819.0</v>
+      </c>
+      <c r="U22">
         <v>-12223388729.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3565401951.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-12104230555.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4273375729.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-20123376206.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1457172427.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2170132072.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>168731790.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2166909465.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2179394257.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2310140174.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4463299539.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2323621069.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>11797993855.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3885185616.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-3171485863.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3283958424.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3535524030.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>9857184424.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1251801789.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5269214077.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>7405159108.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-4315587762.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1286636333.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-2574308998.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2371028036.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3617120692.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-2724654075.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>11773771586.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-6125477686.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-10445227942.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-748937827.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1169883311.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-441920651.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>166</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-610875875.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>64795805.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
+        <v>5116763059.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
         <v>814140000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7093531063.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="L23">
+        <v>9795982140.0</v>
+      </c>
+      <c r="M23">
         <v>5020253867.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1876990000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-7698212085.0</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23">
+      <c r="P23">
+        <v>-48810000.0</v>
+      </c>
+      <c r="Q23">
         <v>875800000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>865508000.0</v>
       </c>
-      <c r="Q23">
-[...4 lines deleted...]
-      </c>
       <c r="S23">
-        <v>436817997.0</v>
+        <v>-606636954.0</v>
       </c>
       <c r="T23">
+        <v>-152062997.0</v>
+      </c>
+      <c r="U23">
+        <v>152062997.0</v>
+      </c>
+      <c r="V23">
         <v>-67925270.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-496624456.0</v>
       </c>
-      <c r="V23">
-[...4 lines deleted...]
-      </c>
       <c r="X23">
-        <v>24045576605.0</v>
+        <v>-1020200293.0</v>
       </c>
       <c r="Y23">
-        <v>-114715930.0</v>
+        <v>-88999596.0</v>
       </c>
       <c r="Z23">
-        <v>612070895.0</v>
+        <v>93959763.0</v>
       </c>
       <c r="AA23">
-        <v>4325603145.0</v>
+        <v>-138067231.0</v>
       </c>
       <c r="AB23">
+        <v>-2410080718.0</v>
+      </c>
+      <c r="AC23">
+        <v>2254110267.0</v>
+      </c>
+      <c r="AD23">
         <v>-120942818.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-20690655.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>15073207.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5407422.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3446647045.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>93518441.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13494429.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-59667080.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-28685396274.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1480080606.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-56468959.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>180896099.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1616423459.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-18522348595.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>150457636.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>97510439.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-7291553652.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-3559072971.0</v>
       </c>
-      <c r="AT23">
-[...4 lines deleted...]
-      </c>
       <c r="AV23">
+        <v>-1731119626.0</v>
+      </c>
+      <c r="AW23">
+        <v>1708913368.0</v>
+      </c>
+      <c r="AX23">
         <v>-878805344.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-4739203288.0</v>
       </c>
-      <c r="AX23">
-[...4 lines deleted...]
-      </c>
       <c r="AZ23">
-        <v>-4896093044.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:52">
+        <v>3376073178.0</v>
+      </c>
+      <c r="BA23">
+        <v>-45169890.0</v>
+      </c>
+      <c r="BB23">
+        <v>-7898192302.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B24">
+        <v>138460160.0</v>
+      </c>
+      <c r="C24">
         <v>12340650.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3519124.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3617010.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3322252.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14672850.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
+      <c r="H24">
+        <v>33577375.0</v>
+      </c>
       <c r="I24">
-        <v>557756290.0</v>
+        <v>379891875.0</v>
       </c>
       <c r="J24">
-        <v>458684483.0</v>
+        <v>99055852.0</v>
       </c>
       <c r="K24">
-        <v>458684483.0</v>
+        <v>209704104.0</v>
       </c>
       <c r="L24">
-        <v>458684483.0</v>
+        <v>319385474.0</v>
       </c>
       <c r="M24">
-        <v>458684483.0</v>
+        <v>10030778.0</v>
       </c>
       <c r="N24">
-        <v>14086255.0</v>
+        <v>102204997.0</v>
       </c>
       <c r="O24">
-        <v>263137245.0</v>
+        <v>2932500.0</v>
       </c>
       <c r="P24">
-        <v>-450335.0</v>
+        <v>4479961.0</v>
       </c>
       <c r="Q24">
-        <v>1275344926.0</v>
+        <v>260860533.0</v>
       </c>
       <c r="R24">
-        <v>-65354507.0</v>
+        <v>-2691150.0</v>
       </c>
       <c r="S24">
-        <v>979337899.0</v>
+        <v>218106515.0</v>
       </c>
       <c r="T24">
+        <v>989197556.0</v>
+      </c>
+      <c r="U24">
+        <v>976478996.0</v>
+      </c>
+      <c r="V24">
         <v>97472206.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>358814845.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-47128510.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>31072935.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-33921102.0</v>
       </c>
-      <c r="Y24">
-[...2 lines deleted...]
-      <c r="Z24">
+      <c r="AA24">
+        <v>100386537.0</v>
+      </c>
+      <c r="AB24">
         <v>30007722.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1712559196.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-4676668.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>32490478.0</v>
       </c>
-      <c r="AD24"/>
-[...23 lines deleted...]
-    <row r="25" spans="1:52">
+      <c r="AF24">
+        <v>197773495.0</v>
+      </c>
+      <c r="AG24">
+        <v>295261148.0</v>
+      </c>
+      <c r="AH24">
+        <v>-62831972.0</v>
+      </c>
+      <c r="AI24">
+        <v>44403481.0</v>
+      </c>
+      <c r="AJ24">
+        <v>511204063.0</v>
+      </c>
+      <c r="AK24">
+        <v>15066719.0</v>
+      </c>
+      <c r="AL24">
+        <v>8391061641.0</v>
+      </c>
+      <c r="AM24">
+        <v>-768352834.0</v>
+      </c>
+      <c r="AN24">
+        <v>205909974.0</v>
+      </c>
+      <c r="AO24">
+        <v>322211199.0</v>
+      </c>
+      <c r="AP24">
+        <v>455836802.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-21024394.0</v>
+      </c>
+      <c r="AR24">
+        <v>180803513.0</v>
+      </c>
+      <c r="AS24">
+        <v>139504784.0</v>
+      </c>
+      <c r="AT24">
+        <v>-24822580.0</v>
+      </c>
+      <c r="AU24">
+        <v>37545363.0</v>
+      </c>
+      <c r="AV24">
+        <v>298200751.0</v>
+      </c>
+      <c r="AW24">
+        <v>191089997.0</v>
+      </c>
+      <c r="AX24">
+        <v>136193734.0</v>
+      </c>
+      <c r="AY24">
+        <v>-117146713.0</v>
+      </c>
+      <c r="AZ24">
+        <v>68420408.0</v>
+      </c>
+      <c r="BA24">
+        <v>437810254.0</v>
+      </c>
+      <c r="BB24">
+        <v>157249526.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>168</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>11430700061.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3768010971.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3308721528.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10275617504.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-810377825.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25">
-        <v>2864155927.0</v>
+        <v>2238778535.0</v>
       </c>
       <c r="I25">
+        <v>3124045009.0</v>
+      </c>
+      <c r="J25">
+        <v>2641986073.0</v>
+      </c>
+      <c r="K25">
         <v>11421633732.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5070413087.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-5925510202.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-8647212789.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12069274146.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-7807887955.0</v>
       </c>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>2558926170.0</v>
+        <v>2960209817.0</v>
       </c>
       <c r="R25">
-        <v>5672804969.0</v>
+        <v>-2687086533.0</v>
       </c>
       <c r="S25">
-        <v>8960160663.0</v>
+        <v>2907291305.0</v>
       </c>
       <c r="T25">
+        <v>6020810661.0</v>
+      </c>
+      <c r="U25">
+        <v>9309861806.0</v>
+      </c>
+      <c r="V25">
         <v>2980319656.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>12669823268.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2530904835.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>14924403438.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-379346147.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2700762817.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-2510896368.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-10503694980.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-10808598548.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>19386995134.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-7863099644.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-4876653784.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-15841742601.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>19599483626.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-5162816329.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-5909071634.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-8745443763.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>25904140878.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-8314100982.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-10726526099.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-8173266428.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>46243834760.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-5320394480.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>4727471110.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-4700130936.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>24711111597.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-4529448506.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-15894984628.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>5256378839.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>27350518782.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-7583383108.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-602766920.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>331057601.0</v>
       </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17336,54 +18508,56 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -17392,470 +18566,544 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B28">
+        <v>142206760.0</v>
+      </c>
+      <c r="C28">
         <v>-4632380277.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>335512803.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3627398775.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1039103014.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6007536071.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28">
+        <v>151115846.0</v>
+      </c>
+      <c r="I28">
+        <v>5421760910.0</v>
+      </c>
+      <c r="J28">
         <v>-1971011783.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-7093531063.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5196641433.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4232461727.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2119159158.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-11249682738.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>15506271391.0</v>
       </c>
-      <c r="O28">
-[...2 lines deleted...]
-      <c r="P28">
+      <c r="Q28">
+        <v>3391593700.0</v>
+      </c>
+      <c r="R28">
         <v>865508000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>22745166.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1528410957.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>436817997.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>151823188.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-231680144.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3407069845.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4217547448.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>113436496.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-114715930.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>612070895.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4325603145.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-73137201.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-10020695280.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-30426793.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3101805.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3080191853.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1725450560.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>66454528.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-4557544280.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-10824927867.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-13873157464.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-56468959.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-9570803901.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1616423459.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-18522348595.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>150457636.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>97510439.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-7291553652.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-8245872971.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>999841885.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1075371931.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-687806582.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-6254365854.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3376073178.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-45169890.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-7898192302.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B29">
+        <v>-66484320.0</v>
+      </c>
+      <c r="C29">
         <v>5059554167.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3081368187.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4046559659.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1248992883.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7584700005.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29">
+        <v>-1456045565.0</v>
+      </c>
+      <c r="I29">
+        <v>-4292165017.0</v>
+      </c>
+      <c r="J29">
         <v>61119476.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7130422344.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4602652922.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4355676818.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-7987640056.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>18608001478.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13684512015.0</v>
       </c>
-      <c r="O29">
-[...4 lines deleted...]
-      </c>
       <c r="Q29">
-        <v>-439527456.0</v>
+        <v>-1360292059.0</v>
       </c>
       <c r="R29">
-        <v>-1360373731.0</v>
+        <v>-524419119.0</v>
       </c>
       <c r="S29">
-        <v>-3089806946.0</v>
+        <v>-438004561.0</v>
       </c>
       <c r="T29">
+        <v>-1359210278.0</v>
+      </c>
+      <c r="U29">
+        <v>-3086948043.0</v>
+      </c>
+      <c r="V29">
         <v>-364865000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>785810008.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1962688189.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4978755473.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1586087412.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5121326051.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2091733416.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-8086354353.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-8397637009.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>21928702590.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-12094831901.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2321465433.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-3746595059.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>23781822929.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-8037148505.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-2328297961.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-4838980535.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>36143017591.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-9169448043.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-5031332416.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-343744168.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>42352610150.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-6140529028.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2619663897.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-6516304821.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>28899545025.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-6729988365.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-3724344881.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>54744858.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>17396541721.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-7839514226.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1059923100.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1260961326.0</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>-135211960.0</v>
+      </c>
+      <c r="C30">
         <v>-102791808.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35602869.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-78193877.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>124656846.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-807995072.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
+      <c r="H30">
+        <v>-203098625.0</v>
+      </c>
       <c r="I30">
-        <v>209474270.0</v>
+        <v>269347723.0</v>
       </c>
       <c r="J30">
-        <v>365780150.0</v>
+        <v>51964667.0</v>
       </c>
       <c r="K30">
-        <v>-247381882.0</v>
+        <v>83170562.0</v>
       </c>
       <c r="L30">
-        <v>-7394247.0</v>
+        <v>360267522.0</v>
       </c>
       <c r="M30">
-        <v>-7394247.0</v>
+        <v>-252599753.0</v>
       </c>
       <c r="N30">
-        <v>-47865645.0</v>
+        <v>130389665.0</v>
       </c>
       <c r="O30">
-        <v>170344145.0</v>
+        <v>-181815409.0</v>
       </c>
       <c r="P30">
-        <v>-213267335.0</v>
+        <v>-57471939.0</v>
       </c>
       <c r="Q30">
-        <v>-285966994.0</v>
+        <v>168067434.0</v>
       </c>
       <c r="R30">
-        <v>-66854507.0</v>
+        <v>-215508150.0</v>
       </c>
       <c r="S30">
-        <v>806726399.0</v>
+        <v>-287489889.0</v>
       </c>
       <c r="T30">
+        <v>-68017960.0</v>
+      </c>
+      <c r="U30">
+        <v>803867496.0</v>
+      </c>
+      <c r="V30">
         <v>52420368.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>310385665.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-75223510.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4408445.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-647435917.0</v>
       </c>
-      <c r="Y30">
-[...2 lines deleted...]
-      <c r="Z30">
+      <c r="AA30">
+        <v>-85000294.0</v>
+      </c>
+      <c r="AB30">
         <v>-98010298.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1308922746.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-430908710.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-741062996.0</v>
       </c>
-      <c r="AD30"/>
-[...21 lines deleted...]
-      <c r="AZ30"/>
+      <c r="AF30">
+        <v>134665462.0</v>
+      </c>
+      <c r="AG30">
+        <v>-28726031.0</v>
+      </c>
+      <c r="AH30">
+        <v>-151237790.0</v>
+      </c>
+      <c r="AI30">
+        <v>1008967.0</v>
+      </c>
+      <c r="AJ30">
+        <v>369067045.0</v>
+      </c>
+      <c r="AK30">
+        <v>-435891761.0</v>
+      </c>
+      <c r="AL30">
+        <v>8008261371.0</v>
+      </c>
+      <c r="AM30">
+        <v>-864845835.0</v>
+      </c>
+      <c r="AN30">
+        <v>34626474.0</v>
+      </c>
+      <c r="AO30">
+        <v>3998199.0</v>
+      </c>
+      <c r="AP30">
+        <v>151578802.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-492656212.0</v>
+      </c>
+      <c r="AR30">
+        <v>115895513.0</v>
+      </c>
+      <c r="AS30">
+        <v>-159098096.0</v>
+      </c>
+      <c r="AT30">
+        <v>-144357601.0</v>
+      </c>
+      <c r="AU30">
+        <v>-1266815357.0</v>
+      </c>
+      <c r="AV30">
+        <v>-102494914.0</v>
+      </c>
+      <c r="AW30">
+        <v>926997.0</v>
+      </c>
+      <c r="AX30">
+        <v>-420418066.0</v>
+      </c>
+      <c r="AY30">
+        <v>-362171633.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-58262392.0</v>
+      </c>
+      <c r="BA30">
+        <v>-278056606.0</v>
+      </c>
+      <c r="BB30">
+        <v>-348635219.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>