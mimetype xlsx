--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -872,15704 +878,16479 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>5500916000.0</v>
+      </c>
+      <c r="C2">
         <v>4805965000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4333730000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4291656000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4360906000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3137605000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1929940000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1316955000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>609456000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>316859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>448319.15</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>15</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>266816000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>212476999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>58110000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-279862000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>159013000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>479692000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>333743000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>34122000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-26738000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7163000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>149304000.0</v>
+      </c>
+      <c r="C7">
         <v>214624000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>188504000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>238687000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>206758000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>150402000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>95901000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>267000.0</v>
+      </c>
+      <c r="C8">
         <v>268000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>265000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>253000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>251000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>224000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>208000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>197000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>10718190000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9459546000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>208884000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>307036000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23173000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>12242129000.0</v>
+      </c>
+      <c r="C10">
         <v>10249382000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7191821000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10172584000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7523108000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4678109000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4962660000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3540031000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>762882000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>387198000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>689663000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>24219275000.0</v>
+      </c>
+      <c r="C12">
         <v>16682953000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15117001000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19595469000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30322719000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12755387000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8068028000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5234754000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1253233000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1109264000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>745634000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>268000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>265000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>253000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>251000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>224000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>208000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>197000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>154000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>40257000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>40247000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>444026799.0</v>
+      </c>
+      <c r="C14">
         <v>416470000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>413210271.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>345816023.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>379898121.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>345816023.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>323161680.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>233047703.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>237084428.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>69938570.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>237084428.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>224000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>208000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>197000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>154000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>40257000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>40247000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>26</v>
+      </c>
+      <c r="B16">
+        <v>4664832000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>2954088000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2819323000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2645389000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2118006000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1369000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>985143000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>572848000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>218396000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16564000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>1929622000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1083772000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>667876000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>443533000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>204231000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>20796000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4410000.0</v>
       </c>
-      <c r="K18">
-[...3 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20">
-        <v>2725130000.0</v>
+        <v>2819920000.0</v>
       </c>
       <c r="C20">
         <v>2725130000.0</v>
       </c>
       <c r="D20">
         <v>2725130000.0</v>
       </c>
       <c r="E20">
+        <v>2725130000.0</v>
+      </c>
+      <c r="F20">
         <v>2338303000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1295786000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1012026000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>941488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50967000.0</v>
       </c>
       <c r="J20">
         <v>50967000.0</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11">
+        <v>50967000.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>3111583000.0</v>
+      </c>
+      <c r="C21">
         <v>3201012000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3627533000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4326790000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3835600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2356959000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1657333000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1419435000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>426292000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>282472000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>109515000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>212480000.0</v>
+      </c>
+      <c r="C22">
         <v>294769000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>240995000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>514049000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>550513000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>160006000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>69914000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55032000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9981000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6694000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1124000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>41193978000.0</v>
+      </c>
+      <c r="C23">
         <v>32698500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33159067000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41830570000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52053151000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>14932591000.0</v>
+        <v>23865608000.0</v>
       </c>
       <c r="H23">
-        <v>10249630000.0</v>
+        <v>15516567000.0</v>
       </c>
       <c r="I23">
+        <v>10490036000.0</v>
+      </c>
+      <c r="J23">
         <v>3473525000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2166710000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1156943000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>4775871000.0</v>
+      </c>
+      <c r="C24">
         <v>3264153000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>646000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8683150000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17784092000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8340922000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3414628000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>3414628000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26">
+        <v>4761653000.0</v>
+      </c>
+      <c r="C26">
         <v>3911592000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4366632000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5651018000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5502524000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2232938000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1251129000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>979987000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>635952000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>377031000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>586661.85</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-2599275000.0</v>
+      </c>
+      <c r="C28">
         <v>-5102354000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>453082000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5370639000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11699848000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3913215000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1452131000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3540031000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-762882000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-387198000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-679663000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>25209999000.0</v>
+      </c>
+      <c r="C29">
         <v>18944386000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21848299000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30542364000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40719865000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16041122000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10467112000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6950796000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2075531000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>1269027000.0</v>
+      </c>
+      <c r="C30">
         <v>1226875000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1573900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1328584000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1382328000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1412441000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1098286000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>435279000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>455032000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>128666000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28701000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>8185908000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>15529764000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3947455000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4383125000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4589873000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2416771000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1656799000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2387158.34</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>7223068000.0</v>
+      </c>
+      <c r="C32">
         <v>4993252000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>623344000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7359484000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24375845000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8347999000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6051467000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3251163000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>755106000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>13626355000.0</v>
+      </c>
+      <c r="C33">
         <v>12942445000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14432028000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17377682000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15606295000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8126061000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5192503000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3940039000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1320425000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>765904000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>304389000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34">
+        <v>516317000.0</v>
+      </c>
+      <c r="C34">
         <v>567631000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>650459000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>814429000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>481982000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>350934000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>192882000.0</v>
       </c>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>5295558000.0</v>
+      </c>
+      <c r="C35">
         <v>3831784000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>651105000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9497579000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18266074000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8691856000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3607510000.0</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:11">
+      <c r="L35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>2234619000.0</v>
+      </c>
+      <c r="C36">
         <v>2515484000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2997999000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3447581000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2579612000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1457519000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>745449000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>204231000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>20796000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4410000.0</v>
       </c>
-      <c r="K36">
-[...3 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3447581000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2579612000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1478437000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>755928000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>204231000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>20796000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4410000.0</v>
       </c>
-      <c r="K38">
-[...3 lines deleted...]
-    <row r="39" spans="1:11">
+      <c r="L38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>2079322000.0</v>
+      </c>
+      <c r="C39">
         <v>1551458000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1795143000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3014786000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4191296000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1411713000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1087836000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>824932000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>434854000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>106520000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18963000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>5310267000.0</v>
+      </c>
+      <c r="C40">
         <v>7741446000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5780458000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5625431000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6067471000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1885535000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>877756000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>996736000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>215690000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>240824000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>553151.67</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>814429000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>232769000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>47545000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>192882000.0</v>
       </c>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>15583199000.0</v>
+      </c>
+      <c r="C42">
         <v>41454130000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>40445175000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>36623161000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>35929961000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>14616302000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>10718190000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9459546000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4264029000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>105742000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>47694000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>4121541000.0</v>
+      </c>
+      <c r="C45">
         <v>3694639000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3324470000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3177036000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2559098000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>761941000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>516087000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>394898000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>186418000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>51024000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>34230000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>695548000.0</v>
+      </c>
+      <c r="C46">
         <v>589227000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>714734000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1227163000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1350256000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>761941000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>516087000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>394898000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>186418000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>51024000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>34230000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1227163000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1350256000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>761941000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>516087000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>394898000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>186418000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>51024000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>34230000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-26474391000.0</v>
+      </c>
+      <c r="C48">
         <v>-27612817000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-26266017000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-21443696000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-13946683000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-7175339000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-4145606000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2842690000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2222774000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1777990000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-655885000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>4860846000.0</v>
+      </c>
+      <c r="C50">
         <v>1571836000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7455753000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>6621386000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1232106000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>100000000.0</v>
       </c>
-      <c r="G50">
-[...1 lines deleted...]
-      </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>9642854000.0</v>
+      </c>
+      <c r="C51">
         <v>5147028000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7644903000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15543223000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19222956000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8591324000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3510529000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>38505000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>24992000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10982000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>4863941000.0</v>
+      </c>
+      <c r="C52">
         <v>1786460000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7644257000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6860073000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1438864000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>250402000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>95901000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>38505000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>24992000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10982000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>11977146000.0</v>
+      </c>
+      <c r="C53">
         <v>6433571000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7925180000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9422885000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>22799611000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8077278000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3105368000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1694723000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>490351000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>712564000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:11">
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>41193978000.0</v>
+      </c>
+      <c r="C55">
         <v>32698500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>33159067000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>41830570000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>52053151000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>23865608000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15516567000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10490036000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3473525000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2166710000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1156943000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>27567624000.0</v>
+      </c>
+      <c r="C56">
         <v>19756055000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>18727039000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24452888000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>36446856000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>15739547000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10324064000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6549997000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2153100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1400806000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>852554000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>20339956000.0</v>
+      </c>
+      <c r="C57">
         <v>14762803000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18103695000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>17093404000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12071011000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7391548000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4272597000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3298834000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1397994000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>628100000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>308202000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>25635514000.0</v>
+      </c>
+      <c r="C58">
         <v>18594587000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18754800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>26590983000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>30337085000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>16083404000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7880107000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3298834000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1397994000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>628100000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>308202000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>15583199000.0</v>
+      </c>
+      <c r="C60">
         <v>14108397000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>14391900000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>15237828000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>21703667000.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
-        <v>7052484000.0</v>
+        <v>7782204000.0</v>
       </c>
       <c r="H60">
-        <v>6950796000.0</v>
+        <v>7636460000.0</v>
       </c>
       <c r="I60">
+        <v>7191202000.0</v>
+      </c>
+      <c r="J60">
         <v>2075531000.0</v>
       </c>
-      <c r="J60">
-[...1 lines deleted...]
-      </c>
       <c r="K60">
-        <v>850323000.0</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11">
+        <v>1538610000.0</v>
+      </c>
+      <c r="L60">
+        <v>848741000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>5928514000.0</v>
+      </c>
+      <c r="C2">
+        <v>5500916000.0</v>
+      </c>
+      <c r="D2">
         <v>5297185000.0</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="E2">
+        <v>5427250000.0</v>
+      </c>
+      <c r="F2">
         <v>4983062000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4805965000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4923826000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4566128000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4530078000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4333730000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4122334000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4171625000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4400307000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4291656000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4730920000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5501052000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4301876000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4360906000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4616814000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3627701000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3627701000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3137605000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2932801000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2627802000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2132377000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1904042000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1900290000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1718444000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1424617000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4172495.13</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>152795498.55</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>141927264.55</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>138112252.21</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>91681000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>546128000.0</v>
       </c>
-      <c r="AI2"/>
-[...1 lines deleted...]
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>45636000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>300265000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>260905000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>266816000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>275401000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>275401000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>212476999.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>257226000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>314225000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>314225000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>58110000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>144520000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>144520000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-255241000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-255241000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-15107000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-15107000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="V5"/>
+      <c r="W5">
         <v>159013000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>159013000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-410441000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>67000000.0</v>
       </c>
-      <c r="Z5">
-[...4 lines deleted...]
-      </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>47000000.0</v>
       </c>
-      <c r="AD5">
-[...4 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-61170000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>71698999.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-1323360000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>105741999.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:38">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>149304000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>218435000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>215821000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>214624000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>200450000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>188504000.0</v>
+        <v>200450000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
-        <v>186098000.0</v>
+        <v>188504000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
+        <v>186098000.0</v>
+      </c>
+      <c r="N7"/>
+      <c r="O7">
         <v>238687000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>256312000.0</v>
       </c>
-      <c r="O7"/>
-[...1 lines deleted...]
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7">
         <v>206758000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>197477000.0</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7">
         <v>150402000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>91312000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>95901000.0</v>
       </c>
-      <c r="Z7">
-[...4 lines deleted...]
-      </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8">
+        <v>267000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
         <v>266000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>269000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>268000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>267000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>265000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>265000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
+        <v>265000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8">
         <v>253000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>252000.0</v>
       </c>
-      <c r="O8"/>
-[...1 lines deleted...]
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>251000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>249000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>10772444000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10718190000.0</v>
       </c>
-      <c r="Z9">
-[...4 lines deleted...]
-      </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>199932230.08</v>
       </c>
-      <c r="AD9">
-[...6 lines deleted...]
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>6571419000.0</v>
+      </c>
+      <c r="C10">
+        <v>12242129000.0</v>
+      </c>
+      <c r="D10">
         <v>12101172000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10675615000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9601900000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10249382000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7463154000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3732504000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6037409000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7191821000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7639889000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5686852000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10217931000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10172584000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5466115000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3491471000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5077992000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7523108000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>10470237000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11493570000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>11493570000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4678109000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5927471000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6094270000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4445249000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4962660000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4179407000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4659202000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2714625000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3540031000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2408106000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3624784000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1051310000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>762882000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>395359000.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-1109264000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>55768000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>24104512000.0</v>
+      </c>
+      <c r="C12">
+        <v>24219275000.0</v>
+      </c>
+      <c r="D12">
         <v>23487565000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>22290805000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>17532141000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16682953000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>15234102000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>13911929000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>12921690000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>15117001000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14513700000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14298688000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19386139000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19595469000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>23941176000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>24917664000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>24729734000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>30216164000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24430551000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>24430551000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>27572228000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12755387000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14099128000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15556066000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7977420000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8068028000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8394224000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8562983000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4543363000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>110639140.73</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3483847000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3972553000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1279666000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1253233000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1468347000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>1109264000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1109264000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:38">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>266000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>269000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>268000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>13726574000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>13584871000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>13910438000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>265000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>15462450000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>16534307000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>17587867000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>253000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>16539379000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>17935983000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>19461671000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>21703667000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>249000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>25388713000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>24071136000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>224000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>8212321000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8939966000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>209000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>208000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>7544948000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8226875000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>6703813000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>605.32</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>714877200.13</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>744062537.49</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-327508956.29</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>6187000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>40256000.0</v>
       </c>
-      <c r="AI13"/>
-[...1 lines deleted...]
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>5798000.0</v>
       </c>
-      <c r="AL13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:38">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>459453791.0</v>
+      </c>
+      <c r="C14">
+        <v>457602895.0</v>
+      </c>
+      <c r="D14">
         <v>454956127.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>437371000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>420086000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>424208000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>420248000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>416287000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>415274340.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>414793013.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>413983020.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>413446005.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>410564084.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>396083505.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>395062497.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>394742634.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>393538141.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>391248558.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>391248558.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>384588209.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>384588209.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>353736436.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>351301703.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>348634400.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>329443167.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>327692893.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>327231439.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>325661667.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>311841813.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>307015929.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>278836754.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>273886172.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>69336926.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>278482784.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69938570.0</v>
       </c>
       <c r="AJ14">
         <v>69938570.0</v>
       </c>
       <c r="AK14">
+        <v>69938570.0</v>
+      </c>
+      <c r="AL14">
+        <v>69938570.0</v>
+      </c>
+      <c r="AM14">
         <v>619923600.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>57912407.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>224000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>209000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>208000.0</v>
       </c>
-      <c r="Z15">
-[...4 lines deleted...]
-      </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>197000.0</v>
       </c>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>154000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
+        <v>4551467000.0</v>
+      </c>
+      <c r="C16">
+        <v>4664832000.0</v>
+      </c>
+      <c r="D16">
         <v>4428786000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4239833000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3848682000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>4106212000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3725443000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2987606000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2954088000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2837780000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2690964000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2730136000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2819323000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2853111000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2777120000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2634532000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2645389000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2661401000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2661401000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2612818000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2118006000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2117864000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1621322000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1491173000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1369000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1347684000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1081758000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1288893000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>985143000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>836535000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>926275000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1014219000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>572848000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>1997550000.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>1929622000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1758955000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1472547000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1195475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1083772000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>893204000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>811920000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>684431000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>667876000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>666281000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>556019000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>495806000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>443533000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>404336000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>338339000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>218585000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>627538.59</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>10657747.24</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>7978704.26</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>4859804.16</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>20796000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>12162000.0</v>
       </c>
-      <c r="AI18"/>
-[...1 lines deleted...]
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>4410000.0</v>
       </c>
-      <c r="AL18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:38">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20">
-        <v>2725130000.0</v>
+        <v>2807600000.0</v>
       </c>
       <c r="C20">
-        <v>2725130000.0</v>
+        <v>2819920000.0</v>
       </c>
       <c r="D20">
         <v>2725130000.0</v>
       </c>
       <c r="E20">
         <v>2725130000.0</v>
       </c>
       <c r="F20">
         <v>2725130000.0</v>
       </c>
       <c r="G20">
         <v>2725130000.0</v>
       </c>
       <c r="H20">
         <v>2725130000.0</v>
       </c>
       <c r="I20">
         <v>2725130000.0</v>
       </c>
       <c r="J20">
         <v>2725130000.0</v>
       </c>
       <c r="K20">
         <v>2725130000.0</v>
       </c>
       <c r="L20">
         <v>2725130000.0</v>
       </c>
       <c r="M20">
         <v>2725130000.0</v>
       </c>
       <c r="N20">
         <v>2725130000.0</v>
       </c>
       <c r="O20">
         <v>2725130000.0</v>
       </c>
       <c r="P20">
+        <v>2725130000.0</v>
+      </c>
+      <c r="Q20">
+        <v>2725130000.0</v>
+      </c>
+      <c r="R20">
         <v>2682999000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>2338303000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1633509000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1594781000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1594781000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1295786000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1295786000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1012026000.0</v>
       </c>
       <c r="Y20">
         <v>1012026000.0</v>
       </c>
       <c r="Z20">
         <v>1012026000.0</v>
       </c>
       <c r="AA20">
-        <v>941488000.0</v>
+        <v>1012026000.0</v>
       </c>
       <c r="AB20">
-        <v>941488000.0</v>
+        <v>1012026000.0</v>
       </c>
       <c r="AC20">
         <v>941488000.0</v>
       </c>
       <c r="AD20">
+        <v>941488000.0</v>
+      </c>
+      <c r="AE20">
+        <v>941488000.0</v>
+      </c>
+      <c r="AF20">
         <v>468807000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50967000.0</v>
       </c>
       <c r="AG20">
         <v>50967000.0</v>
       </c>
       <c r="AH20">
         <v>50967000.0</v>
       </c>
-      <c r="AI20"/>
-[...1 lines deleted...]
-      <c r="AK20">
+      <c r="AI20">
+        <v>50967000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>50967000.0</v>
+      </c>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20">
         <v>7341000.0</v>
       </c>
-      <c r="AL20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:38">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>3048906000.0</v>
+      </c>
+      <c r="C21">
+        <v>3111583000.0</v>
+      </c>
+      <c r="D21">
         <v>2939518000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3019348000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3199545000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3201012000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3238432000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3425849000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3491750000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3627533000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3881654000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3952713000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4074346000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4326790000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4584414000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4583451000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4318797000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3835600000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3259237000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2881926000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2881926000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2356959000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2368253000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1988680000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1815081000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1657333000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1525031000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1559932000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1363524000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1419435000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1089455000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>868144000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>685523000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>426292000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>381282000.0</v>
       </c>
-      <c r="AI21"/>
-[...1 lines deleted...]
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>48025000.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22">
+        <v>212480000.0</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22">
         <v>209114000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>293776000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>294769000.0</v>
       </c>
-      <c r="F22"/>
-      <c r="G22">
+      <c r="H22"/>
+      <c r="I22">
         <v>215787000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>50000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>240995000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>167810000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>167810000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14803000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>514049000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>533561000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>533561000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>455767000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>455767000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>356388000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>356388000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="V22"/>
+      <c r="W22">
         <v>160006000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>160006000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>42491000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>69914000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
-[...2 lines deleted...]
-      <c r="AC22">
+      <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22">
         <v>55032000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
-[...2 lines deleted...]
-      <c r="AG22">
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>9981000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9067000.0</v>
       </c>
-      <c r="AI22"/>
-[...1 lines deleted...]
-      <c r="AK22">
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22">
         <v>964000.0</v>
       </c>
-      <c r="AL22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:38">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>41269396000.0</v>
+      </c>
+      <c r="C23">
+        <v>41193978000.0</v>
+      </c>
+      <c r="D23">
         <v>39933106000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>38793783000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>33280490000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>32698500000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>32021300000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>31318493000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>30249258000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>33159067000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>33895233000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>34895357000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>40977221000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>41830570000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>47600453000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>48503627000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>47907174000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>52040752000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>42430224000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>43293222000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>43247146000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>23683604000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>24148531000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24472177000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>15771607000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15516567000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>15851016000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>15799640000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10674013000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>10490036000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7638108000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>7110324000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4174331000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3473525000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3406334999.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>1538610000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2166710000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>4705631000.0</v>
+      </c>
+      <c r="C24">
+        <v>4775871000.0</v>
+      </c>
+      <c r="D24">
         <v>8056329000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>8088858000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3264089000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3264153000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>724000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>731000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>732000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>646000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3076494000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3197625000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>5957953000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>8683150000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>12301692000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>16922598000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>16442571000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>17784092000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7856580000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>8174278000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>8312464000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8340922000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>8699504000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>9037440000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3470785000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3414628000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3459124000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3358771000.0</v>
       </c>
-      <c r="AB24">
-[...4 lines deleted...]
-      </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3470785000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3414628000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3459124000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3358771000.0</v>
       </c>
-      <c r="AB25">
-[...4 lines deleted...]
-      </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26">
+        <v>4586159000.0</v>
+      </c>
+      <c r="C26">
+        <v>4761653000.0</v>
+      </c>
+      <c r="D26">
         <v>4353581000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4565609000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3919494000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3911592000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4172991000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4303083000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4365225000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4366632000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>4597966000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5223492000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5716958000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5651018000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5907854000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>6354323000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5946991000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5502524000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4186112000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3080245000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2167560000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2232938000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1548769000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1622453000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1446164000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1251129000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1421358000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1600759000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1228060000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3011196.45</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>146060504.59</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>122873125.37</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>118493909.72</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>635952000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>539710000.0</v>
       </c>
-      <c r="AI26"/>
-[...1 lines deleted...]
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>377031000.0</v>
       </c>
-      <c r="AL26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:38">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>2959329000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2599275000.0</v>
+      </c>
+      <c r="D28">
         <v>-2408765000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>-633334000.0</v>
+      </c>
+      <c r="F28">
         <v>-4303866000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-5102354000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3165385000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1114400000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1095192000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>453082000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-81013000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2122429000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2591720000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5370639000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13789520000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>14880176000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12856606000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11493090000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1481874000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2930844000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2930844000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3913215000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2872033000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3043170000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-874464000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1557336000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3494534000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1200431000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2614625000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3540031000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-2408106000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3624784000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1051310000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-762882000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-395359000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>1109264000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-387198000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>25207959000.0</v>
+      </c>
+      <c r="C29">
+        <v>25209999000.0</v>
+      </c>
+      <c r="D29">
         <v>24591703000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>23986422000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>19468620000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>18944386000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>18024343000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18431775000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>18852655000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21848299000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>23021326000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>24343588000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>30397518000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>30542364000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>35795014000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>36307630000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>37396269000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>40719865000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>32177270000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>33951439000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>32483600000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>16041122000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17011825000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>18077406000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>10169442000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>1316517000.0</v>
+      </c>
+      <c r="C30">
+        <v>1269027000.0</v>
+      </c>
+      <c r="D30">
         <v>1135917000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2179789000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1007515000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1226875000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1516707000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1605884000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1278323000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1573900000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1649961000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1367815000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1273156000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1328584000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1298075000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1430427000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1274585000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1382328000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3011436000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1377784000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1377784000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1412441000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1186171000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>773209000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1109659000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1098286000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>716038000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>462613000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>565425000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>435279000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>399355000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>379723000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>455751000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>455032000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>415292000.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>128666000.0</v>
       </c>
-      <c r="AL30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:38">
+      <c r="AN30"/>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>8855666000.0</v>
       </c>
-      <c r="K31"/>
-[...1 lines deleted...]
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>8185908000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>9229835000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>10627402000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>12459875000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>15529764000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>18493638000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>20912006000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>19658987000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3947455000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4548282000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5939260000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>3771550000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>4383125000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>5007891000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>5725455000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4398801000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>14103257.78</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>488019624.69</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>606223455.31</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-444775097.52</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-2416771000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2238163000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-1656799000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1656799000.0</v>
       </c>
-      <c r="AL31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:38">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>7117637000.0</v>
+      </c>
+      <c r="C32">
+        <v>7223068000.0</v>
+      </c>
+      <c r="D32">
         <v>10523948000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>9556500000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5474615000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4993252000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>930129000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>341603000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>396890000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>623344000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4057963000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4231237000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7264291000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7359484000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>11420778000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>17365589000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>19388581000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>24375845000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>18927152000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>23496193000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>24003056000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8347999000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10086412000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>12689111000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>5430749000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>13684018000.0</v>
+      </c>
+      <c r="C33">
+        <v>13626355000.0</v>
+      </c>
+      <c r="D33">
         <v>12931827000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>13222965000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>12701098000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>12942445000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>13334305000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>13820739000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>14121762000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>14432028000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>15144243000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>16184663000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>17012603000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>17377682000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>18250188000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>18147050000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>17182806000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>15606295000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>12693377000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>10398557000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>10398557000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8126061000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>7250278000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>6207609000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>5538195000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5192503000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5111000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>5124729000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>4367101000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3940039000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2955462000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2039967000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1710994000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1320425000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1119195000.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-1109264000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>765904000.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:38">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34">
+        <v>538341000.0</v>
+      </c>
+      <c r="C34">
+        <v>516317000.0</v>
+      </c>
+      <c r="D34">
         <v>507797000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>534849000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>531276000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>567631000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>540594000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>579908000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>611201000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>650459000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>650689000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>685593000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>731274000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>814429000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>825754000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>647327000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>656896000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>481982000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>340708000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>285683000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>315282000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>350934000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>226949000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>197552000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>173533000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>192882000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>203179000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>170005000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>218083000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>5224387000.0</v>
+      </c>
+      <c r="C35">
+        <v>5295558000.0</v>
+      </c>
+      <c r="D35">
         <v>8564126000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>8623707000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3795365000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3831784000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>541318000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>580639000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>611933000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>651105000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3727183000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3883218000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6689227000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9497579000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>13127446000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>17569925000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>17099467000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>18266074000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>8197288000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>8459961000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8459961000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>8691856000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>8926453000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>9363045000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3769927000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3607510000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3662303000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>3528776000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>218083000.0</v>
       </c>
-      <c r="AC35">
-[...4 lines deleted...]
-      </c>
       <c r="AE35">
         <v>0.0</v>
       </c>
       <c r="AF35">
+        <v>0.0</v>
+      </c>
+      <c r="AG35">
+        <v>0.0</v>
+      </c>
+      <c r="AH35">
         <v>4078237000.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>2099447000.0</v>
+      </c>
+      <c r="C36">
+        <v>2234619000.0</v>
+      </c>
+      <c r="D36">
         <v>2277044000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2160211000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2334820000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2515484000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2529730000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2663099000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2781994000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2997999000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3142849000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3353525000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3449620000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3447581000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3649667000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3002287000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2930865000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2579612000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2229793000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1754345000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1754345000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1457519000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1249769000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>885491000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>772124000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>745449000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>679966000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>565966000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>471098000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>204231000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>73207000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>53202000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>30522000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>20796000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>12162000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-1109264000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>4410000.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:38">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>3142849000.0</v>
       </c>
-      <c r="K38"/>
-[...1 lines deleted...]
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>3447581000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3649667000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3002287000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2930865000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2579612000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2250711000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1754345000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1383052000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1478437000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1249769000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>885491000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>783834000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>520228000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>679966000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>565966000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>471098000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>627538.59</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>10657747.24</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>7978704.26</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>4859804.16</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>174293000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>12162000.0</v>
       </c>
-      <c r="AI38"/>
-[...1 lines deleted...]
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>102964000.0</v>
       </c>
-      <c r="AL38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:38">
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>2164350000.0</v>
+      </c>
+      <c r="C39">
+        <v>2079322000.0</v>
+      </c>
+      <c r="D39">
         <v>2377797000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1100224000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1745960000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1551458000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1936186000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1979941000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1927483000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1795143000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2587329000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3044191000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3305323000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3014786000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4111014000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4008486000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4720049000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4848364000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1975329000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3944653000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3944653000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1411713000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1810870000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1935293000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>873308000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>841987000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>0.65</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1.06</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>0.96</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2082973.61</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>116386029.79</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>107690611.88</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>115901600.19</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>66836000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>361530000.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>-1109264000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>23863000.0</v>
       </c>
-      <c r="AL39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:38">
+      <c r="AN39"/>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>5171650000.0</v>
+      </c>
+      <c r="C40">
+        <v>5310267000.0</v>
+      </c>
+      <c r="D40">
         <v>4696277000.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>3978784000.0</v>
+      </c>
+      <c r="F40">
         <v>7710809000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>7741446000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>8151908000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7432029000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2991800000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5780458000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5813293000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>5395846000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5173976000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5625431000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>5991335000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5802458000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5336310000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3832610000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2436554000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>2735683000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2769505000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1885535000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1859092000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1671710000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1653605000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1616904000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>0.58</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>0.73</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1.07</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4795354.01</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>125999505.02</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>143396970.61</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>169881856.54</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>121669000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>564550000.0</v>
       </c>
-      <c r="AI40"/>
-[...1 lines deleted...]
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>43975000.0</v>
       </c>
-      <c r="AL40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:38">
+      <c r="AN40"/>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>650689000.0</v>
       </c>
-      <c r="K41"/>
-[...1 lines deleted...]
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>814429000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>825754000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>647327000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>656896000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>232769000.0</v>
       </c>
-      <c r="R41"/>
-[...1 lines deleted...]
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41">
         <v>315282000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>47545000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>226949000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>197552000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>173533000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>192882000.0</v>
       </c>
-      <c r="Z41">
-[...4 lines deleted...]
-      </c>
       <c r="AB41">
         <v>0.0</v>
       </c>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
-      <c r="AG41"/>
-      <c r="AH41"/>
+      <c r="AG41">
+        <v>0.0</v>
+      </c>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>15583067000.0</v>
+      </c>
+      <c r="C42">
+        <v>15583199000.0</v>
+      </c>
+      <c r="D42">
         <v>14899296000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>41313604000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>41747152000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>41454130000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>13726574000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>40977214000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>40977214000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>40445175000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>40445175000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>39874079000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>39874079000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>36623161000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>36368270000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>36368270000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>21703667000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-279862000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>35277795000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>35277795000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>24071136000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>14616302000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>8410237000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>8939966000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>510018000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>466229000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>7544948000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>8226875000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>6703813000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1001933.6</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>4910420000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>4961409000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-2056920000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>30047000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>71699000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>357000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>105742000.0</v>
       </c>
-      <c r="AL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:38">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
         <v>103521534.91</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>617101000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>412158000.0</v>
       </c>
-      <c r="AL44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:38">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>4121541000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>3823863000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3644322000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3694639000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3578070000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>3324470000.0</v>
+        <v>3578070000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45">
-        <v>3226294000.0</v>
+        <v>3324470000.0</v>
       </c>
       <c r="L45"/>
       <c r="M45">
+        <v>3226294000.0</v>
+      </c>
+      <c r="N45"/>
+      <c r="O45">
         <v>3177036000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3136060000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>1087260000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>901056000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>761941000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>787701000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>698959000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>481090000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>516087000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>472619000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>456584000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>362931000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>394898000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>320718000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>248336000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>199781000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>186418000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>1159034000.0</v>
+      </c>
+      <c r="C46">
+        <v>695548000.0</v>
+      </c>
+      <c r="D46">
         <v>636554000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>608268000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>522109000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>589227000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>668022000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>703578000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>757663000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>714734000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>796644000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>929803000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1046549000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1227163000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1383123000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1481859000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1303154000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1350256000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1363808000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1363808000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1087260000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>761941000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>787701000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>698959000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>481090000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>516087000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>472619000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>456584000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>362931000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>394898000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>320718000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>248336000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>199781000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>186418000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>135074000.0</v>
       </c>
-      <c r="AI46"/>
-[...1 lines deleted...]
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46">
         <v>51024000.0</v>
       </c>
-      <c r="AL46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:38">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>796644000.0</v>
       </c>
-      <c r="K47"/>
-[...1 lines deleted...]
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>1227163000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1383123000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1481859000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1303154000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1350256000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1363808000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1087260000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>901056000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>761941000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>787701000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>698959000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>481090000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>751787000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>472619000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>456584000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>362931000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1213399.21</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>46691318.84</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>37242951.41</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>31809728.52</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>28652000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>135074000.0</v>
       </c>
-      <c r="AI47"/>
-[...1 lines deleted...]
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>7349000.0</v>
       </c>
-      <c r="AL47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:38">
+      <c r="AN47"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48"/>
       <c r="C48">
+        <v>-26474391000.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48">
         <v>-27451559000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-27621919000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-27612817000.0</v>
       </c>
-      <c r="F48"/>
-      <c r="G48">
+      <c r="H48"/>
+      <c r="I48">
         <v>-27668011000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-27668011000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-26266017000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-26310766000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-23654262000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-23654262000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-21443696000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-19973663000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-19973663000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-13971304000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-13971304000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-11876553000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-11876553000.0</v>
       </c>
-      <c r="T48"/>
-      <c r="U48">
+      <c r="V48"/>
+      <c r="W48">
         <v>-7175339000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-7175339000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="Y48"/>
+      <c r="Z48">
         <v>-4697477000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-4145606000.0</v>
       </c>
-      <c r="Z48">
-[...4 lines deleted...]
-      </c>
       <c r="AB48">
         <v>0.0</v>
       </c>
       <c r="AC48">
+        <v>0.0</v>
+      </c>
+      <c r="AD48">
+        <v>0.0</v>
+      </c>
+      <c r="AE48">
         <v>-2842690000.0</v>
       </c>
-      <c r="AD48">
-[...4 lines deleted...]
-      </c>
       <c r="AF48">
         <v>0.0</v>
       </c>
       <c r="AG48">
+        <v>0.0</v>
+      </c>
+      <c r="AH48">
+        <v>0.0</v>
+      </c>
+      <c r="AI48">
         <v>-2222774000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-2099457000.0</v>
       </c>
-      <c r="AI48"/>
-[...1 lines deleted...]
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-1776395000.0</v>
       </c>
-      <c r="AL48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:38">
+      <c r="AN48"/>
+    </row>
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>4860845000.0</v>
+      </c>
+      <c r="C50">
+        <v>4860846000.0</v>
+      </c>
+      <c r="D50">
         <v>1636078000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1734988000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1818124000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1571836000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>4297045000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>4846173000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>4941485000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>7455753000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>4482382000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>4611656000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>6851698000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>6621386000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>6953943000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1449049000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1492027000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1232106000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>934306000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>388448000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="V50">
         <v>100000000.0</v>
       </c>
       <c r="W50">
         <v>100000000.0</v>
       </c>
       <c r="X50">
         <v>100000000.0</v>
       </c>
       <c r="Y50">
-        <v>0.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="Z50">
-        <v>0.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="AA50">
+        <v>0.0</v>
+      </c>
+      <c r="AB50">
+        <v>0.0</v>
+      </c>
+      <c r="AC50">
         <v>100000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>100000000.0</v>
       </c>
-      <c r="AC50">
-[...4 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AG50"/>
-      <c r="AH50"/>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>9530748000.0</v>
+      </c>
+      <c r="C51">
+        <v>9642854000.0</v>
+      </c>
+      <c r="D51">
         <v>9692407000.0</v>
       </c>
-      <c r="C51">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="E51">
+        <v>10042281000.0</v>
+      </c>
+      <c r="F51">
         <v>5298034000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5147028000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4297769000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4846904000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4942217000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7644903000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>7558876000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>7809281000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>12809651000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>15543223000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>19255635000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>18371647000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>17934598000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>19016198000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>8988363000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>8562726000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>8562726000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>8591324000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>8799504000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>9137440000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>3570785000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6519996000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>7673941000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3458771000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>100000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>47862000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>4842691000.0</v>
+      </c>
+      <c r="C52">
+        <v>4863941000.0</v>
+      </c>
+      <c r="D52">
         <v>1636078000.0</v>
       </c>
-      <c r="C52">
-[...2 lines deleted...]
-      <c r="D52">
+      <c r="E52">
+        <v>1953423000.0</v>
+      </c>
+      <c r="F52">
         <v>2033945000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1786460000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4297045000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4846173000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4941485000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>7644257000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4482382000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4611656000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>6851698000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>6860073000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6953943000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1449049000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1492027000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1232106000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1131783000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>388448000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>388448000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>250402000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="X52">
         <v>100000000.0</v>
       </c>
       <c r="Y52">
+        <v>100000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AA52">
         <v>95901000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>86289000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>100000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>100000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>47862000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>28943000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>29896000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>52724000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>24992000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>17533093000.0</v>
+      </c>
+      <c r="C53">
+        <v>11977146000.0</v>
+      </c>
+      <c r="D53">
         <v>11386393000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>11615190000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>7930241000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>6433571000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>7770948000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>10179425000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>6884281000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>7925180000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>6873811000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>8611836000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>9168208000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>9422885000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>18475061000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>21426193000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>19651742000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>22693056000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>13960314000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>16078658000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>16078658000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>8077278000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>8171657000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>9461796000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>3501713000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>3105368000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>4214817000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>3903781000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1828738000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>1694723000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1075741000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>347769000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>228356000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>490351000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1072988000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>2218528000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>102631000.0</v>
       </c>
-      <c r="AL53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:38">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>41269396000.0</v>
+      </c>
+      <c r="C55">
+        <v>41193978000.0</v>
+      </c>
+      <c r="D55">
         <v>39933106000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>38793783000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>33280490000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>32698500000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>32021300000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>31318493000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>30249258000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>33159067000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>33895233000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>34895357000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>40977221000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>41830570000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>47600453000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>48503627000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>47907174000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>52053151000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>42467081000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>43293222000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>43293222000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>23865608000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>24346447000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>24472177000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>15771607000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>15516567000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>15851016000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>15799640000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>10674013000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>10490036000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>7638108000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>7110324000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4174331000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3473525000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3406335000.0</v>
       </c>
-      <c r="AI55"/>
-[...1 lines deleted...]
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>312071000.0</v>
       </c>
-      <c r="AL55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:38">
+      <c r="AN55"/>
+    </row>
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>27585378000.0</v>
+      </c>
+      <c r="C56">
+        <v>27567624000.0</v>
+      </c>
+      <c r="D56">
         <v>27001279000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>25570818000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>20579392000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>19756055000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>18686995000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>17497754000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>16127496000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>18727039000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>18750990000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>18710694000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>23964618000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>24452888000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>29350265000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>30356577000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>30724368000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>36446856000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>29773704000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>32894665000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>32894665000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15739547000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>17096169000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>18264568000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>10233412000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>10324064000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>10740016000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>10674911000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>6306912000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>6549997000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>4682646000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>5070357000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>2463337000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2153100000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2287140000.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>1109264000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1400806000.0</v>
       </c>
-      <c r="AL56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:38">
+      <c r="AN56"/>
+    </row>
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>20494323000.0</v>
+      </c>
+      <c r="C57">
+        <v>20339956000.0</v>
+      </c>
+      <c r="D57">
         <v>16477331000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>16014318000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>15104777000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>14762803000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>17756866000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>17156151000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>15730606000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>18103695000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>14693027000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>14479457000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>16700327000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>17093404000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>17929487000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>12990988000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>11335787000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>12071011000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>10846552000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>9398472000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>9398472000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>7391548000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>7009757000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5575457000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4802663000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>4272597000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4107431000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3811263000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>3517190000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3298834000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>2588983000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2149215000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>2153964000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1397994000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1265124000.0</v>
       </c>
-      <c r="AI57"/>
-[...1 lines deleted...]
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>90465000.0</v>
       </c>
-      <c r="AL57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:38">
+      <c r="AN57"/>
+    </row>
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>25718710000.0</v>
+      </c>
+      <c r="C58">
+        <v>25635514000.0</v>
+      </c>
+      <c r="D58">
         <v>25041457000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>24638025000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>18900142000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>18594587000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>18298184000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>17736790000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>16342539000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>18754800000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>18420210000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>18362675000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>23389554000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>26590983000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>31056933000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>30560913000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>28435254000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>30337085000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>19043840000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>17858433000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>17858433000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>16083404000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>15936210000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>14938502000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>8572590000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7880107000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>7769734000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>7340039000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3735273000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3298834000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2588983000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2149215000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2153964000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1397994000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1265124000.0</v>
       </c>
-      <c r="AI58"/>
-[...1 lines deleted...]
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58">
         <v>90465000.0</v>
       </c>
-      <c r="AL58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:38">
+      <c r="AN58"/>
+    </row>
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>15583067000.0</v>
+      </c>
+      <c r="C60">
+        <v>15583199000.0</v>
+      </c>
+      <c r="D60">
         <v>14899296000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>14162576000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>14386407000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>14108397000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>13726574000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>13584871000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>13910438000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>14391900000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>15462450000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>16534307000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>17587867000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>15237828000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>16539379000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>17935983000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>19461671000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>21703667000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>23386384000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>25434789000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>25388713000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>7600200000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>8212321000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>8939966000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>6598657000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>7052484000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>7544948000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>8226875000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>6703813000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>21357642.74</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>714877200.13</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>744062537.49</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-327508956.29</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>319003000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-1805914000.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>-1323360000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>221555000.0</v>
       </c>
-      <c r="AL60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:38">
+      <c r="AN60"/>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>18566935082.0</v>
+      </c>
+      <c r="C2">
         <v>18057562000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17086122000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18049872000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15340537000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9158800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5587673000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3273493000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1919241000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>772812000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>303568000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>2187497000.0</v>
+      </c>
+      <c r="C3">
         <v>2501165000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2899686000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3566072000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2603700000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1817876000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1168109000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>642445000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>304398000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>161518000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42226000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>1358658000.0</v>
+      </c>
+      <c r="C5">
         <v>-1311002000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4568081000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7152585000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6557983000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2849788000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1206563000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-525732000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-174869000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-906925000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-369151000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>1093815518.0</v>
+      </c>
+      <c r="C6">
         <v>1190163000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1668395000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3586513000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3954283000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1031912000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38454000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>116713000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>129529000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-745407000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-326925000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>10954011117.0</v>
+      </c>
+      <c r="C9">
         <v>8773963000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5441865000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3849295000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4043147000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2840176000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1190249000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>855438000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>549208000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-249502000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-172572000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>1175171894.0</v>
+      </c>
+      <c r="C10">
         <v>-1400195000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4733008000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7403508000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6713450000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3000648000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1267703000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-539033000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-174869000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-908355000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-371063000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>16677882.0</v>
+      </c>
+      <c r="C11">
         <v>-36544000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>78705000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>104145000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>95289000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>53369000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>35867000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25988000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8881000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3141000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2425000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>146469684.0</v>
+      </c>
+      <c r="C12">
         <v>89193000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>164927000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>250923000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>155467000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>108547000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46543000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>431847000.0</v>
+      </c>
+      <c r="C13">
         <v>434980000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>542472000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>281051000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>70367000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>83301000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>162782000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>68706000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1483000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1502000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1387000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>2590000.0</v>
+      </c>
+      <c r="C14">
         <v>16851000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-10608000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10640000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19511000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>182004000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>583976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240406000.0</v>
       </c>
       <c r="I14">
         <v>240406000.0</v>
       </c>
       <c r="J14">
+        <v>240406000.0</v>
+      </c>
+      <c r="K14">
         <v>357000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-5777.37</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>1161013446.0</v>
+      </c>
+      <c r="C15">
         <v>-1346800000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4822321000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7507653000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6808739000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3011704000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1288973000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-551720000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-183750000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-910066000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-371576000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-7497013000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-6789228000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3011704000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1288973000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-616325000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-571548000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1185150000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-569040000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>1190941000.0</v>
+      </c>
+      <c r="C17">
         <v>-1363651000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-4811713000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7507653000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6808739000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3054017000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1303570000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-565021000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-183750000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-911496000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2085081.02</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>281275000.0</v>
+      </c>
+      <c r="C18">
         <v>345787000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>377545000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>30128000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-85100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25246000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>116239000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>68706000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1483000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1502000.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>1093815518.0</v>
+      </c>
+      <c r="C21">
         <v>-1343969000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5064187000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8357944000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6429074000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3140963000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1495175000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-728973000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-224272000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-894717000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-368883000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>28427130682.0</v>
+      </c>
+      <c r="C23">
         <v>28175494000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27592174000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30257111000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25812758000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15139939000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8273097000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4857904000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2692721000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1418027000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>499879000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>2187497000.0</v>
+      </c>
+      <c r="C25">
         <v>2501165000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2899686000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3566072000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2603700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1817876000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1168109000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>642445000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>304398000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26">
+        <v>3437218711.0</v>
+      </c>
+      <c r="C26">
         <v>3685214000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4467470000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4765360000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2839862000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1512966000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>894411000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>537488000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>280093000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>91222000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>24915000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27">
+        <v>4394107000.0</v>
+      </c>
+      <c r="C27">
         <v>4401655000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3916150000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4920745000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5794853000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3492091000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1198516000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>585758000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>232489000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>102659000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17689000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>6456173000.0</v>
+      </c>
+      <c r="C28">
         <v>2031063000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2122432000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2521134000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1837506000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>976082000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>592497000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>461165000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>260898000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>451334000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>153707000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>17145000.0</v>
+      </c>
+      <c r="C29">
         <v>-36544000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78705000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>104145000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95289000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35867000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25988000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8881000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3141000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2425000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>9860195564.0</v>
+      </c>
+      <c r="C30">
         <v>10117932000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10506052000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12207239000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10472221000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5981139000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2685424000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1584411000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>773480000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>645215000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>196311000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>81356376.0</v>
+      </c>
+      <c r="C31">
         <v>-56226000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>331179000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>954436000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-284376000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>140315000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>227472000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>189940000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>49403000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>13638000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2180000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>29520946200.0</v>
+      </c>
+      <c r="C32">
         <v>26831525000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22527987000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>21899167000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19383684000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11998976000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6777922000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4128931000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2468449000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>523310000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>130996000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:40">
+        <v>101</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>4670376323.0</v>
+      </c>
+      <c r="C2">
+        <v>5131651334.0</v>
+      </c>
+      <c r="D2">
         <v>4867533000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4661844000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4464150000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4945945000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4758434000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4293943000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4059240000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4689114000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4354664000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4076665000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3965679000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4892933000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4739435000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4170646000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4246858000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4682981000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4188087000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3506272000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3506272000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2896003000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2464138000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2013588000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1785071000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1609854000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1507684000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1285944000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1184191000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>958501000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>884207000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>775858000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>654927000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>558011000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>552984000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>445238000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>363008000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>31757000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>32118000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>26403000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>21030000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>103</v>
+      </c>
+      <c r="B3">
+        <v>40440920.0</v>
+      </c>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
         <v>534397000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>682598000.0</v>
       </c>
       <c r="G3">
         <v>682598000.0</v>
       </c>
       <c r="H3">
         <v>682598000.0</v>
       </c>
       <c r="I3">
         <v>682598000.0</v>
       </c>
       <c r="J3">
-        <v>834194250.0</v>
+        <v>682598000.0</v>
       </c>
       <c r="K3">
-        <v>834194250.0</v>
+        <v>682598000.0</v>
       </c>
       <c r="L3">
         <v>834194250.0</v>
       </c>
       <c r="M3">
+        <v>834194250.0</v>
+      </c>
+      <c r="N3">
+        <v>834194250.0</v>
+      </c>
+      <c r="O3">
         <v>895239000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>940724000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>610456750.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>431454000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>766573000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-7513000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>430410250.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-19681000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>635052000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9974000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>38238000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>360910000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>-249595000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>46656000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>45066000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>249595000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-70588000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2789000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-11487000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-15493000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>109900000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-12046000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-2018000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-8647000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>49232000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>37428629.0</v>
       </c>
-      <c r="AM3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>105</v>
+      </c>
+      <c r="B5">
+        <v>259043748.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
         <v>33482000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>126441000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-752998000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-585135000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-818596000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1304670000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1864340250.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1969528250.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1374401250.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1413017000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1625204000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2191062000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1990812000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2005130000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1878004000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1520562000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1030968000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-828950000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1083620000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-558915000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-513991000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-380285000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-397623000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-302345000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-177772000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-181778000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-234725000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-67901000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-54629000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-48906000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-12261000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-48093000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-65609000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-707511000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-187206000.0</v>
       </c>
-      <c r="AM5">
-[...6 lines deleted...]
-    <row r="6" spans="1:40">
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>299484668.0</v>
+      </c>
+      <c r="C6">
+        <v>496928370.0</v>
+      </c>
+      <c r="D6">
         <v>496776000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>280146000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>567879000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>85387000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-70400000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-594494000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-731495000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1262369000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1289207000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1476298000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-540207000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-517778000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-684480000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1922426000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2189788000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1238557000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2612230000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1063277000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1063277000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-778295000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1028778000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-532038000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-153081000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-361057000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-383228000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-284506000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>71823000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-170926000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-233576000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-67551000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-53679000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>60994000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-12261000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-48093000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-65609000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-333589000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-149777371.0</v>
       </c>
-      <c r="AM6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>2756467229.0</v>
+      </c>
+      <c r="C9">
+        <v>3074863557.0</v>
+      </c>
+      <c r="D9">
         <v>2817928000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2675846000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2539098000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2788216000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2547186000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1833201000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1605360000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1659982000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1450417000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1227534000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1103932000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1249553000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1054216000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>738285000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>807241000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1097802000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1018487000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>988982000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>988982000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>944124000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>761575000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>604013000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>530464000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>397915000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>351279000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>251739000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>189316000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>197044000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>194629000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>250684000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>213081000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>175702000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>174716000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>137658000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>61132000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-170133000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-79369000.0</v>
       </c>
-      <c r="AM9">
-[...6 lines deleted...]
-    <row r="10" spans="1:40">
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>219944662.0</v>
+      </c>
+      <c r="C10">
+        <v>500884007.0</v>
+      </c>
+      <c r="D10">
         <v>454641000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>244640000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>911000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>65401000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-88224000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-614303000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-763069000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1291550000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1319271000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1524274000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-597913000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1476575000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1688957000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1983603000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2254373000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2062980000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2657973000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1100113000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1100113000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-828950000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1083620000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-558915000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-529163000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-380285000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-397623000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-302345000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-187450000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-181778000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-234725000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-67901000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-54629000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-48906000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-12261000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-48093000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-65609000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-996402000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-187037000.0</v>
       </c>
-      <c r="AM10">
-[...6 lines deleted...]
-    <row r="11" spans="1:40">
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>19171338.0</v>
+      </c>
+      <c r="C11">
+        <v>-5956632.0</v>
+      </c>
+      <c r="D11">
         <v>-14760000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>26357000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>11588000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-23533000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-8419000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-6154000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1562000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5140000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>17975000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>23858000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>31732000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>20461000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>27083000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>26842000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>29759000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>32787000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>28327000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>21700000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>21700000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>14761000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>17277000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>11939000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9392000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6926000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>8082000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>12671000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>8188000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>9046000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>11363000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2405000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>3174000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2418000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2324000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2323000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1816000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>448000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>5000.0</v>
       </c>
-      <c r="AM11">
-[...6 lines deleted...]
-    <row r="12" spans="1:40">
+      <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>39099086.0</v>
+      </c>
+      <c r="C12">
+        <v>39802942.0</v>
+      </c>
+      <c r="D12">
         <v>42135000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>35506000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>32571000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19986000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>17824000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>19809000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>31574000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>29181000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>30064000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>47976000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>57706000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>63558000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>63753000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>61177000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>62435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>50097000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>36524000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>35601000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>35601000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>34743000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>35961000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22671000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15172000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14858000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>16047000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15638000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>0.01</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>48050.73</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2276638.18</v>
       </c>
-      <c r="AE12">
-[...4 lines deleted...]
-      </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>107832000.0</v>
+      </c>
+      <c r="C13">
+        <v>113509000.0</v>
+      </c>
+      <c r="D13">
         <v>122526000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>101639000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>94173000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>110150000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>91279000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>100344000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>133207000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>126450000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>117722000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>152026000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>146274000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>108306000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>82477000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>55968000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>34300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>26583000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>18231000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>14276000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>11277000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>14995000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>18150000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>23504000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>26652000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>36386000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>52018000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>49971000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>104353000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>7784000.0</v>
+      </c>
+      <c r="C14">
+        <v>-533000.0</v>
+      </c>
+      <c r="D14">
         <v>829000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>719000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1575000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1026000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>290000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-551000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16086000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>206000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-14198000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1425000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1959000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2382000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2590000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3518000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2150000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7753000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>9219000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>46076000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>167991000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>182004000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>197916000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>721762000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>725969000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>583976000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>536334000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>232726000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>234927000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>738693.16</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>20193189.59</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-44991.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>-151261.84</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>240049000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>357000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1664000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-1664000.0</v>
       </c>
-      <c r="AK14">
-[...2 lines deleted...]
-      <c r="AL14">
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>357000.0</v>
       </c>
-      <c r="AM14">
-[...6 lines deleted...]
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>208510236.0</v>
+      </c>
+      <c r="C15">
+        <v>506314999.0</v>
+      </c>
+      <c r="D15">
         <v>470230000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>219002000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9102000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>89960000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-79515000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-608700000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-748545000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1296484000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1351444000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1546707000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-629645000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-1497036000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1716040000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2010445000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2281982000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2088014000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2677081000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1120578000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1120578000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-827799000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1082016000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-566648000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-538555000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-382841000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-407357000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-312815000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-185960000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-179972000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-244939000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-69956000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-56853000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-51324000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-14585000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-50416000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-67425000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-998077000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-187073000.0</v>
       </c>
-      <c r="AM15">
-[...6 lines deleted...]
-    <row r="16" spans="1:40">
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...4 lines deleted...]
-      </c>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
         <v>-1351444000.0</v>
       </c>
       <c r="M16">
+        <v>-1351444000.0</v>
+      </c>
+      <c r="N16">
+        <v>-1351444000.0</v>
+      </c>
+      <c r="O16">
         <v>-1494654000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1713450000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2006927000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2281982000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2088014000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2677081000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1120578000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-903555000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-827799000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1082016000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-566648000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-535241000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-382841000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-407357000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-312815000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-185960000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-552998.2</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-35659130.28</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-10702459.51</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-19114720.17</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-177421000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-394127000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-879532000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>879532000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-998077000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-187073000.0</v>
       </c>
-      <c r="AM16">
-[...6 lines deleted...]
-    <row r="17" spans="1:40">
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>201995000.0</v>
+      </c>
+      <c r="C17">
+        <v>513934000.0</v>
+      </c>
+      <c r="D17">
         <v>469401000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>218283000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-10677000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>88934000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-79805000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-608149000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-764631000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1296690000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-1337246000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1548132000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-629645000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-1497036000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1716040000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2010445000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2284132000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-2095767000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2686300000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1121813000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-904859000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-843711000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1100897000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-570854000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-538555000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-387211000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-405705000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-315016000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-195638000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-586343.03</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-35826405.97</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-10754949.01</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-19265982.01</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-227885000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-343663000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-778604000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>778604000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-999507000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-187073000.0</v>
       </c>
-      <c r="AM17">
-[...6 lines deleted...]
-    <row r="18" spans="1:40">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>68495000.0</v>
+      </c>
+      <c r="C18">
+        <v>73149000.0</v>
+      </c>
+      <c r="D18">
         <v>80391000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>66133000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>61602000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>90164000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>73455000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>80535000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>101633000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>97269000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>87658000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>104050000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>88568000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>44748000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>18724000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5209000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-28135000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-23514000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-18293000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-21325000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-21968000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-19748000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-17811000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>833000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>11480000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>21528000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>35971000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>34333000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>24407000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>165746451.0</v>
+      </c>
+      <c r="C21">
+        <v>496928370.0</v>
+      </c>
+      <c r="D21">
         <v>353948000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>251612000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>15008000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>126441000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-66679000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-585135000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-818596000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1304670000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1107173000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1277683000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1374661000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2327202000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1848868000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2191062000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1990812000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1999540000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1878004000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1520562000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1520562000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-903356000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1083284000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-610118000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-544205000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-419943000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-423105000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-345394000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-306733000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-288759000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-259020000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-106918000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-74276000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-62027000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-31895000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-52662000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-77688000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-707511000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-187206000.0</v>
       </c>
-      <c r="AM21">
-[...6 lines deleted...]
-    <row r="22" spans="1:40">
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>7261097101.0</v>
+      </c>
+      <c r="C23">
+        <v>7709586527.0</v>
+      </c>
+      <c r="D23">
         <v>7331513000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7086078000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6988240000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7607720000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7372299000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6712279000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6483196000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7653766000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6912254000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6581882000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6444272000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8469688000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7642519000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7099993000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7044911000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7780323000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7084578000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6015816000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6015816000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4743483000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4308997000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3227719000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2859740000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2427712000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2282068000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1883077000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1680240000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1444304000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1337856000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1133460000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>942284000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>795740000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>759595000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>635558000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>501828000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>668215000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>327280000.0</v>
       </c>
-      <c r="AM23">
-[...6 lines deleted...]
-    <row r="24" spans="1:40">
+      <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>532029000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>534397000.0</v>
       </c>
-      <c r="E25"/>
-[...1 lines deleted...]
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25">
         <v>624402000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>895239000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>940724000.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
         <v>766573000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>635052000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>360910000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25">
         <v>249595000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25">
         <v>109900000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26">
+        <v>915536070.0</v>
+      </c>
+      <c r="C26">
+        <v>908347459.0</v>
+      </c>
+      <c r="D26">
         <v>904537000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>866414000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>841477000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>919321000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>906072000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>894701000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>965120000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1327282000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1066155000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1047321000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1026712000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1493799000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1131010000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1131708000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1008843000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>797617000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>788312000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>673679000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>673679000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>483973000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>401030000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>330628000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>297335000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>245168000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>247308000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>215860000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>186075000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>153483000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>146201000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>131898000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>105906000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>86984000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>74496000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>63390000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>55223000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3904000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>4057000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2881000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2297000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:40">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27">
+        <v>1152711000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>1050774000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1048189000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1166975000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1236593000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1202407000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1035596000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>927059000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1125464000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>992303000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>918197000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>880186000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1266149000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1228708000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1171974000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1253914000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1761605000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1633269000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1399920000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1399920000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1020688000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1190354000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>675092000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>605957000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>413166000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>363859000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>240004000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>181487000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>182257000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>196843000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>127764000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>78894000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>64822000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>74902000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>51850000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>40915000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>45802000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>25437000.0</v>
       </c>
-      <c r="AM27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>532667000.0</v>
+      </c>
+      <c r="C28">
+        <v>1656297000.0</v>
+      </c>
+      <c r="D28">
         <v>508669000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>509631000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>515638000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>505861000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>505386000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>488039000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>531777000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>511906000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>499132000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>539699000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>571695000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>816807000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>543366000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>625665000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>535296000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>538120000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>474910000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>435945000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>435945000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>342819000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>253475000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>208411000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>171377000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>159524000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>163217000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>141269000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>128487000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>150063000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>110605000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>97940000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>102557000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>85923000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>57213000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>75080000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>42682000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>49868000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>16080000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>19005000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>7977000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>19288000.0</v>
+      </c>
+      <c r="C29">
+        <v>-6040000.0</v>
+      </c>
+      <c r="D29">
         <v>-14760000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26357000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>11588000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-23533000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8419000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-6154000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1562000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5140000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>17975000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>23858000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>31732000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>20461000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>27083000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>26842000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>29759000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>32787000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>28327000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>21700000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12475000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>14761000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17277000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11939000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9392000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6926000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>8082000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12671000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>8188000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>9046000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>2590720771.0</v>
+      </c>
+      <c r="C30">
+        <v>2577935172.0</v>
+      </c>
+      <c r="D30">
         <v>2463980000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2424234000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2524090000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2661775000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2613865000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2418336000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2423956000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2964652000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2557590000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2505217000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2478593000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3576755000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2903084000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2929347000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2798053000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3097342000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2896491000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2509544000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2509544000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1847480000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1844859000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1214131000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1074669000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>817858000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>774384000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>597133000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>496049000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>485803000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>453649000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>357602000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>287357000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>237729000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>206611000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>190320000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>138820000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1094941000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>323086000.0</v>
       </c>
-      <c r="AM30">
-[...6 lines deleted...]
-    <row r="31" spans="1:40">
+      <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>54198211.0</v>
+      </c>
+      <c r="C31">
+        <v>3955636.0</v>
+      </c>
+      <c r="D31">
         <v>100693000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6972000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-14097000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-61040000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-21545000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-29168000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>55527000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>13120000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-212098000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-246591000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>776748000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>850627000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>159911000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>207459000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-263561000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-63440000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-779969000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-420449000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>420449000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>74406000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>336000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-51203000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-15042000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-39658000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-25482000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-43049000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-119283000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-106981000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-24295000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-39017000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-19647000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-13121000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-19634000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-4569000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-12079000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-288891000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>169000.0</v>
       </c>
-      <c r="AM31">
-[...6 lines deleted...]
-    <row r="32" spans="1:40">
+      <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>7426843552.0</v>
+      </c>
+      <c r="C32">
+        <v>8206514898.0</v>
+      </c>
+      <c r="D32">
         <v>7685461000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7337690000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7003248000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7734161000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7305620000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>6127144000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5664600000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>6349096000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5805081000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5304199000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5069611000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>6142486000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5793651000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4908931000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5054099000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5780783000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5206574000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4495254000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4495254000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3840127000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3225713000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2617601000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2315535000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2007769000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1858963000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1537683000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1373507000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1155545000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1078836000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1026542000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>868008000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>733713000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>727700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>582896000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>424140000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>29523000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>20289000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>14574000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>10986000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>10299382000.0</v>
+      </c>
+      <c r="C2">
         <v>7241821000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10187387000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7523108000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4678109000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4962660000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3540031000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>762882000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>387198000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>699772000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105019000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>1827299000</v>
+      </c>
+      <c r="C3">
         <v>1755111000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1330144000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2738324000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3687209000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2238999000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1564874000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1333691000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>630818000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>288408000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>144805000</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>1934956000.0</v>
+      </c>
+      <c r="C6">
         <v>3057561000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2945566000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2664279000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2844999000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-284551000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1422629000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2777149000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>375684000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-312574000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>584644000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>2228167000.0</v>
+      </c>
+      <c r="C7">
         <v>3153728000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>449158000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1152091000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9161000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1487266000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>223125000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>565054000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>257881000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>163588000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>34678000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>-72798000.0</v>
+      </c>
+      <c r="C9">
         <v>184334000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-262215000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-59866000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-429460000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-417237000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-398968000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>65612000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-283218000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-92568000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11103000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>637929000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-1131099000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>353614000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-318768000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-245098000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-87207000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-88115000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13023000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>220797000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1551398000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1550889000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>940861000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>744540000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>628306000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>344271000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>214748.53</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1123495000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1522447000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>440374000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>83173000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>146112000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>473819000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>661077000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1096315.29</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1443706000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1208464000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>299233000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-341882000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-258806000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-100721000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-92326000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-71793.44</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>2187497000.0</v>
+      </c>
+      <c r="C14">
         <v>2501165000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2899686000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3566072000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2603700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1817876000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1168109000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>642445000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>304398000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>161518000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42226000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>12234338000.0</v>
+      </c>
+      <c r="C16">
         <v>10299382000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7241821000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10187387000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7523108000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4678109000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4962660000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3540031000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>762882000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>387198000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>689663000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>5319809000.0</v>
+      </c>
+      <c r="C18">
         <v>4259743000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1063522000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6649694000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6334217000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1485896000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1370323000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-596405000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-166268000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-487375000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-336740000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>-7645965000.0</v>
+      </c>
+      <c r="C19">
         <v>-138087000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1762148000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>10609218000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24578111000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8906821000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3958277000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3196394000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-85436000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1187300000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-769258.72</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
-        <v>2689380000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
         <v>2689380000.0</v>
       </c>
       <c r="E20">
+        <v>2689380000.0</v>
+      </c>
+      <c r="F20">
         <v>19288423000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2817458000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1647711000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4952606000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>4904504000.0</v>
+      </c>
+      <c r="C21">
         <v>-2718128000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7757040000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3950601000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11226637000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5708636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409768000.0</v>
       </c>
       <c r="H21">
         <v>3409768000.0</v>
       </c>
       <c r="I21">
+        <v>3409768000.0</v>
+      </c>
+      <c r="J21">
         <v>9000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>36519.38</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>1190941000.0</v>
+      </c>
+      <c r="C22">
         <v>-1346800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4811713000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7507653000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6808739000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3011704000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1288973000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-551720000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-183750000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-910066000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-371576000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-1067000.0</v>
+      </c>
+      <c r="C23">
         <v>10268000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7025000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-56737000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-102506000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5617961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3531131000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22204000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>724619000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1164230000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1371469000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24">
+        <v>-1209141000.0</v>
+      </c>
+      <c r="C24">
         <v>-1136469000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>785408000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>596766000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>613829000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="H24">
         <v>11000000.0</v>
       </c>
       <c r="I24">
         <v>11000000.0</v>
       </c>
       <c r="J24">
+        <v>11000000.0</v>
+      </c>
+      <c r="K24">
         <v>10109000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-220753000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>1478247000.0</v>
+      </c>
+      <c r="C25">
         <v>590549000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>622223000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>178114000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>588867000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>87233000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-69781000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-99686000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6067000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20505000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1820000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>-822713000.0</v>
+      </c>
+      <c r="C26">
         <v>-117523000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-347581000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-49086000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-125993000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-264648000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>109801000.0</v>
+      </c>
+      <c r="C27">
         <v>1116212000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1132644000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1040683000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>999817000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>385898000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>172550000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>181193000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>79954000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>365488000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>100917000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>4087283000.0</v>
+      </c>
+      <c r="C28">
         <v>-2825383000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5074685000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4354919000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30389152000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8335419000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5078842000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4974810000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>675533000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1024087000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1099184000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>7147108000.0</v>
+      </c>
+      <c r="C29">
         <v>6014854000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>266622000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3911370000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2647008000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>753103000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>194551000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>737286000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>464550000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-198967000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-191935000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-9340614000.0</v>
+      </c>
+      <c r="C30">
         <v>-138087000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1762148000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10609218000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24578111000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8906821000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3958277000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3196394000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-716254000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1187300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-365558000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>135</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2">
         <v>10726415000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9652850000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10247950347.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="G2"/>
+      <c r="H2">
         <v>1750540000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6087409000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7241821000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="K2"/>
+      <c r="L2">
         <v>300814000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>321995000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>890711000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5466115000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3491471000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3491471000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10470237000.0</v>
       </c>
       <c r="R2">
         <v>10470237000.0</v>
       </c>
-      <c r="S2"/>
+      <c r="S2">
+        <v>10470237000.0</v>
+      </c>
       <c r="T2">
+        <v>10470237000.0</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2">
         <v>4678109000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5927471000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5927471000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4445249000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4962660000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4962660000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2714625000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2714625000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3540031000.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2">
         <v>762882000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>762882000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>395000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>395000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>387198000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>387198000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>426639000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>35699000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>35699000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>93048000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>93048000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
         <v>519011000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>519011000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1146664000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1146664000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1068216000</v>
       </c>
       <c r="R3">
         <v>1068216000</v>
       </c>
       <c r="S3">
+        <v>1068216000</v>
+      </c>
+      <c r="T3">
+        <v>1068216000</v>
+      </c>
+      <c r="U3">
         <v>0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>860733000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>860733000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>283339000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>283339000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>291158000</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
-        <v>0</v>
+        <v>291158000</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
         <v>221800000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>56643000</v>
       </c>
       <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>56643000</v>
+      </c>
+      <c r="AM3">
         <v>8709000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8709000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
         <v>1073565000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-580324970.0</v>
       </c>
-      <c r="E6"/>
-[...1 lines deleted...]
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6">
         <v>-2304905000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1154412000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>637697000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="L6"/>
+      <c r="M6">
         <v>-21181000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-629977000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4721272000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1974644000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>256698000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>256698000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2947129000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2947129000.0</v>
       </c>
-      <c r="S6"/>
-[...1 lines deleted...]
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6">
         <v>-1249362000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1249362000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>-517411000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-517411000.0</v>
       </c>
-      <c r="Z6">
-[...4 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>0.0</v>
+      </c>
+      <c r="AC6">
+        <v>0.0</v>
+      </c>
+      <c r="AD6">
         <v>-825406000.0</v>
       </c>
-      <c r="AC6">
-[...4 lines deleted...]
-      </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>367500000.0</v>
       </c>
-      <c r="AH6">
-[...2 lines deleted...]
-      <c r="AI6"/>
       <c r="AJ6">
         <v>367523000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
+        <v>367523000.0</v>
+      </c>
+      <c r="AM6">
         <v>-39441000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-39441000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>-235225000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>235225000.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7">
         <v>-381091000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>381091000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>-519351000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-519351000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-400886000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-400886000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144402000.0</v>
       </c>
       <c r="R7">
         <v>144402000.0</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7">
+      <c r="S7">
+        <v>144402000.0</v>
+      </c>
+      <c r="T7">
+        <v>144402000.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7">
         <v>428916000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>428916000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>362681000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>362681000.0</v>
       </c>
-      <c r="Z7"/>
-[...1 lines deleted...]
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7">
         <v>6523000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7">
         <v>90700000.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-138700000.0</v>
       </c>
-      <c r="AL7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:38">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>-215351000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>215351000.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>-254737000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>254737000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>-59104000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-59104000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>103342000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>103342000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-72510000.0</v>
       </c>
       <c r="R9">
         <v>-72510000.0</v>
       </c>
-      <c r="S9"/>
-[...1 lines deleted...]
-      <c r="U9">
+      <c r="S9">
+        <v>-72510000.0</v>
+      </c>
+      <c r="T9">
+        <v>-72510000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9">
         <v>97593000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>97593000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>134130000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>134130000.0</v>
       </c>
-      <c r="Z9">
-[...4 lines deleted...]
-      </c>
       <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>-224571000.0</v>
       </c>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>-38000000.0</v>
       </c>
-      <c r="AH9">
-[...2 lines deleted...]
-      <c r="AI9"/>
       <c r="AJ9">
         <v>-38522000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
+        <v>-38522000.0</v>
+      </c>
+      <c r="AM9">
         <v>-51420000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-51420000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-439732000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-439732000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-127359000.0</v>
       </c>
       <c r="R10">
         <v>-127359000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="S10">
+        <v>-127359000.0</v>
+      </c>
+      <c r="T10">
+        <v>-127359000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-71302000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-71302000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>61133000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>61133000.0</v>
       </c>
-      <c r="Z10">
-[...4 lines deleted...]
-      </c>
       <c r="AB10">
+        <v>0.0</v>
+      </c>
+      <c r="AC10">
+        <v>0.0</v>
+      </c>
+      <c r="AD10">
         <v>-260279000.0</v>
       </c>
-      <c r="AC10">
-[...4 lines deleted...]
-      </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-1000000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
-[...5 lines deleted...]
-      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>167418000.0</v>
       </c>
-      <c r="Y11">
-[...4 lines deleted...]
-      </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>628306000.0</v>
       </c>
-      <c r="AH11">
-[...2 lines deleted...]
-      <c r="AI11"/>
       <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>27191000.0</v>
       </c>
-      <c r="AL11">
-[...3 lines deleted...]
-    <row r="12" spans="1:38">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
-[...4 lines deleted...]
-      </c>
+      <c r="X12"/>
+      <c r="Y12"/>
       <c r="Z12">
         <v>97698000.0</v>
       </c>
       <c r="AA12">
         <v>97698000.0</v>
       </c>
       <c r="AB12">
-        <v>0.0</v>
+        <v>97698000.0</v>
       </c>
       <c r="AC12">
-        <v>0.0</v>
+        <v>97698000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>457830000.0</v>
       </c>
-      <c r="AH12">
-[...2 lines deleted...]
-      <c r="AI12"/>
       <c r="AJ12">
         <v>82318000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
+        <v>82318000.0</v>
+      </c>
+      <c r="AM12">
         <v>661077000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>324730000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
-[...4 lines deleted...]
-      </c>
+      <c r="X13"/>
+      <c r="Y13"/>
       <c r="Z13">
         <v>74503000.0</v>
       </c>
       <c r="AA13">
         <v>74503000.0</v>
       </c>
       <c r="AB13">
-        <v>0.0</v>
+        <v>74503000.0</v>
       </c>
       <c r="AC13">
-        <v>0.0</v>
+        <v>74503000.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
+        <v>0.0</v>
+      </c>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
         <v>-84732000.0</v>
       </c>
-      <c r="AH13">
-[...2 lines deleted...]
-      <c r="AI13"/>
       <c r="AJ13">
         <v>59260000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
+        <v>59260000.0</v>
+      </c>
+      <c r="AM13">
         <v>-92326000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-87280000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
         <v>-461084000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>534468000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>624402000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>666156000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14">
         <v>895239000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>895239000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>940724000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>940724000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>766573000.0</v>
       </c>
       <c r="R14">
         <v>766573000.0</v>
       </c>
-      <c r="S14"/>
-[...1 lines deleted...]
-      <c r="U14">
+      <c r="S14">
+        <v>766573000.0</v>
+      </c>
+      <c r="T14">
+        <v>766573000.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14">
         <v>635052000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>635052000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>360910000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>360910000.0</v>
       </c>
-      <c r="Z14">
-[...4 lines deleted...]
-      </c>
       <c r="AB14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14">
         <v>249595000.0</v>
       </c>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>109900000.0</v>
       </c>
-      <c r="AH14">
-[...2 lines deleted...]
-      <c r="AI14"/>
       <c r="AJ14">
         <v>109953000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
+        <v>109953000.0</v>
+      </c>
+      <c r="AM14">
         <v>49232000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>49232000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>10726415000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>9652850000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>10247950347.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="H16"/>
+      <c r="I16">
         <v>3782504000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6087409000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>637697000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="L16"/>
+      <c r="M16">
         <v>300814000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>260734000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10187387000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5466115000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>256698000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>256698000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7523108000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7523108000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10470237000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>4678109000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4678109000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5927471000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4445249000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4445249000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4962660000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2714625000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2714625000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3540031000.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>762882000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>762500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>762500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>395000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>387198000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>387198000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>426639000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18"/>
-      <c r="C18">
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18">
         <v>2024964000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1266396000.0</v>
       </c>
-      <c r="E18"/>
-[...1 lines deleted...]
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18">
         <v>1843588000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>544649000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>637697000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-21181000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-629977000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1226267000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2246262000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>256698000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>256698000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1690946000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1690946000.0</v>
       </c>
-      <c r="S18"/>
-[...1 lines deleted...]
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>-445951000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-445951000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>5326000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>5326000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-271739000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>-42800000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>14909000.0</v>
       </c>
-      <c r="AL18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:38">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-4981266000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2206517000.0</v>
       </c>
-      <c r="E19"/>
-[...1 lines deleted...]
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
         <v>-3941586000.0</v>
       </c>
-      <c r="H19"/>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>8221990000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>3035118000.0</v>
       </c>
-      <c r="O19"/>
-[...1 lines deleted...]
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>-12483608000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19">
         <v>-1382288000.0</v>
       </c>
-      <c r="V19"/>
-[...1 lines deleted...]
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-752795000.0</v>
       </c>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
+        <v>0.0</v>
+      </c>
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
         <v>-886783000.0</v>
       </c>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
         <v>-85436000.0</v>
       </c>
-      <c r="AH19">
-[...2 lines deleted...]
-      <c r="AI19"/>
       <c r="AJ19">
         <v>443740000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
+        <v>443740000.0</v>
+      </c>
+      <c r="AM19">
         <v>-871640000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-5187000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:38">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...9 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
         <v>4771004000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>249000000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
-[...4 lines deleted...]
-      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>100000000.0</v>
       </c>
       <c r="AA21">
         <v>100000000.0</v>
       </c>
       <c r="AB21">
-        <v>0.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="AC21">
-        <v>0.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-10000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>209779000.0</v>
+      </c>
+      <c r="C22">
+        <v>513401000.0</v>
+      </c>
+      <c r="D22">
         <v>470230000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>219002000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9102000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>89960000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-79515000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-608700000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-748545000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1296484000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1351444000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1546707000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-627686000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1497036000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1716040000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2006927000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2281982000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2095767000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2677081000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1120578000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-903555000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-827799000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1082016000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-566648000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-538555000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-382841000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-407357000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-312815000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-185960000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-179972000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-244939000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-71364000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-120050000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-51324000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-82963000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-248895000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-120448000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-449526000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-187073000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>-717208000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1776945.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>-107496000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>504775000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>440162000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="O23">
         <v>1000.0</v>
       </c>
       <c r="P23">
+        <v>1000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1000.0</v>
+      </c>
+      <c r="R23">
         <v>10337260000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-46060000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-46060000.0</v>
       </c>
-      <c r="S23"/>
-[...1 lines deleted...]
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
         <v>-32732000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>188783000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>88783000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>88782000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>88782000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>100000000.0</v>
       </c>
-      <c r="AC23">
-[...4 lines deleted...]
-      </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
+        <v>0.0</v>
+      </c>
+      <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>1600000.0</v>
       </c>
-      <c r="AH23">
-[...2 lines deleted...]
-      <c r="AI23"/>
       <c r="AJ23">
         <v>1594000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
+        <v>1594000.0</v>
+      </c>
+      <c r="AM23">
         <v>-6788000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3212000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>-5016965000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-2166593481.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>-3941586000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-59911000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>41180000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>7842000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>7842000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>79704000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>79704000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-6033509000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-6033509000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-753701000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-969308000.0</v>
       </c>
-      <c r="Z24">
-[...4 lines deleted...]
-      </c>
       <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>11000000.0</v>
       </c>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>278528000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-69183000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>10109000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>2181725000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>250739000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-384996000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-217596000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1856450000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>74409000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1029425000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1047407000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1224712000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-263025000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>171958000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-169099000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2006927000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2004120000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>271543000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2438642000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>881065000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>689160000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>398883000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>985650000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>566648000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>49336000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>341287000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>356009000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>268415000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-85987000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>144553000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>202598000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>21550000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>66431000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>29600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>72326000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>212185000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>112862000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>307526000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>153315000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>-2258000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>-1000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...6 lines deleted...]
-      <c r="P26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1000.0</v>
       </c>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>284847000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>290765000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>295036000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>297111000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>259479000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>264586000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>267059000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>304037000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>300814000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>260734000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>254795000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>251328000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>256698000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>277862000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>307470000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>238439000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>239513000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>214395000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>147361000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>96366000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>96366000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>55524000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>41554000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>51348000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>44400000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>35248000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>35419000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>42341000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>49814000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>53619000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>25021000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>10637000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>36710000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>7586000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>255086000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>33758000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:38">
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28">
         <v>4051538000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>250776945.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28">
         <v>-107497000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2541242000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>-2788367000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2788367000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-110545000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-110545000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10337260000.0</v>
       </c>
       <c r="R28">
         <v>10337260000.0</v>
       </c>
-      <c r="S28"/>
-[...1 lines deleted...]
-      <c r="U28">
+      <c r="S28">
+        <v>10337260000.0</v>
+      </c>
+      <c r="T28">
+        <v>10337260000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
         <v>-32732000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-32732000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>188783000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>188783000.0</v>
       </c>
-      <c r="Z28">
-[...4 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>0.0</v>
+      </c>
+      <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>100000000.0</v>
       </c>
-      <c r="AC28">
-[...4 lines deleted...]
-      </c>
       <c r="AE28">
         <v>0.0</v>
       </c>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
+        <v>0.0</v>
+      </c>
+      <c r="AH28">
+        <v>0.0</v>
+      </c>
+      <c r="AI28">
         <v>1600000.0</v>
       </c>
-      <c r="AH28">
-[...2 lines deleted...]
-      <c r="AI28"/>
       <c r="AJ28">
         <v>1594000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
+        <v>1594000.0</v>
+      </c>
+      <c r="AM28">
         <v>-6788000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-6788000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29">
         <v>1989265000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1302095000.0</v>
       </c>
-      <c r="E29"/>
-[...1 lines deleted...]
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29">
         <v>1750540000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>637697000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>637697000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-21181000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-629977000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-707256000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1099598000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>256698000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>256698000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-622730000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-622730000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>414782000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>414782000.0</v>
       </c>
-      <c r="W29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Y29"/>
       <c r="Z29">
         <v>288665000.0</v>
       </c>
       <c r="AA29">
         <v>288665000.0</v>
       </c>
       <c r="AB29">
+        <v>288665000.0</v>
+      </c>
+      <c r="AC29">
+        <v>288665000.0</v>
+      </c>
+      <c r="AD29">
         <v>19419000.0</v>
       </c>
-      <c r="AC29">
-[...4 lines deleted...]
-      </c>
       <c r="AE29">
         <v>0.0</v>
       </c>
       <c r="AF29">
         <v>0.0</v>
       </c>
       <c r="AG29">
+        <v>0.0</v>
+      </c>
+      <c r="AH29">
+        <v>0.0</v>
+      </c>
+      <c r="AI29">
         <v>179000000.0</v>
       </c>
-      <c r="AH29">
-[...2 lines deleted...]
-      <c r="AI29"/>
       <c r="AJ29">
         <v>178948000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AK29"/>
+      <c r="AL29">
+        <v>178948000.0</v>
+      </c>
+      <c r="AM29">
         <v>23618000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>23618000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30">
         <v>-4981266000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2202292481.0</v>
       </c>
-      <c r="E30"/>
-[...1 lines deleted...]
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30">
         <v>-3941586000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>761970000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>8221990000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3035118000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30">
         <v>-12483608000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30">
         <v>-1382288000.0</v>
       </c>
-      <c r="V30"/>
-[...6 lines deleted...]
-      </c>
+      <c r="X30"/>
+      <c r="Y30"/>
       <c r="Z30">
         <v>-1037040000.0</v>
       </c>
       <c r="AA30">
         <v>-1037040000.0</v>
       </c>
       <c r="AB30">
+        <v>-1037040000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-1037040000.0</v>
+      </c>
+      <c r="AD30">
         <v>-886783000.0</v>
       </c>
-      <c r="AC30">
-[...4 lines deleted...]
-      </c>
       <c r="AE30">
         <v>0.0</v>
       </c>
       <c r="AF30">
         <v>0.0</v>
       </c>
       <c r="AG30">
+        <v>0.0</v>
+      </c>
+      <c r="AH30">
+        <v>0.0</v>
+      </c>
+      <c r="AI30">
         <v>-716254000.0</v>
       </c>
-      <c r="AH30">
-[...2 lines deleted...]
-      <c r="AI30"/>
       <c r="AJ30">
         <v>221885000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
+        <v>221885000.0</v>
+      </c>
+      <c r="AM30">
         <v>-77892000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-77892000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>