--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1110,51 +1113,53 @@
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1240,51 +1245,51 @@
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
         <v>5387000000.0</v>
       </c>
       <c r="C12">
         <v>5045000000.0</v>
       </c>
       <c r="D12">
         <v>3851000000.0</v>
       </c>
       <c r="E12">
-        <v>4115000000.0</v>
+        <v>236340000000.0</v>
       </c>
       <c r="F12">
         <v>93998000000.0</v>
       </c>
       <c r="G12">
         <v>89845000000.0</v>
       </c>
       <c r="H12">
         <v>76018000000.0</v>
       </c>
       <c r="I12">
         <v>66753000000.0</v>
       </c>
       <c r="J12">
         <v>67392000000.0</v>
       </c>
       <c r="K12">
         <v>5228000000.0</v>
       </c>
       <c r="L12">
         <v>1570000000.0</v>
       </c>
       <c r="M12">
         <v>1603000000.0</v>
       </c>
@@ -1506,59 +1511,61 @@
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>502000000.0</v>
       </c>
       <c r="I20">
         <v>568000000.0</v>
       </c>
       <c r="J20">
         <v>608000000.0</v>
       </c>
       <c r="K20">
         <v>641000000.0</v>
       </c>
       <c r="L20">
         <v>711000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>33</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>4567000000.0</v>
+      </c>
       <c r="C21">
         <v>204000000.0</v>
       </c>
       <c r="D21">
         <v>228000000.0</v>
       </c>
       <c r="E21">
-        <v>587000000.0</v>
+        <v>5084000000.0</v>
       </c>
       <c r="F21">
         <v>530000000.0</v>
       </c>
       <c r="G21">
         <v>504000000.0</v>
       </c>
       <c r="H21">
         <v>502000000.0</v>
       </c>
       <c r="I21">
         <v>568000000.0</v>
       </c>
       <c r="J21">
         <v>608000000.0</v>
       </c>
       <c r="K21">
         <v>641000000.0</v>
       </c>
       <c r="L21">
         <v>711000000.0</v>
       </c>
       <c r="M21">
         <v>6582000000.0</v>
       </c>
@@ -1620,51 +1627,53 @@
       </c>
       <c r="H23">
         <v>227259000000.0</v>
       </c>
       <c r="I23">
         <v>206294000000.0</v>
       </c>
       <c r="J23">
         <v>224192000000.0</v>
       </c>
       <c r="K23">
         <v>222604000000.0</v>
       </c>
       <c r="L23">
         <v>227011000000.0</v>
       </c>
       <c r="M23">
         <v>231620000000.0</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3155000000.0</v>
+      </c>
       <c r="C24">
         <v>3155000000.0</v>
       </c>
       <c r="D24">
         <v>3156000000.0</v>
       </c>
       <c r="E24">
         <v>3156000000.0</v>
       </c>
       <c r="F24">
         <v>3157000000.0</v>
       </c>
       <c r="G24">
         <v>3436000000.0</v>
       </c>
       <c r="H24">
         <v>4365000000.0</v>
       </c>
       <c r="I24">
         <v>3963000000.0</v>
       </c>
       <c r="J24">
         <v>3612000000.0</v>
       </c>
       <c r="K24">
@@ -1692,51 +1701,53 @@
       <c r="G25">
         <v>3436000000.0</v>
       </c>
       <c r="H25">
         <v>4365000000.0</v>
       </c>
       <c r="I25">
         <v>3963000000.0</v>
       </c>
       <c r="J25">
         <v>3612000000.0</v>
       </c>
       <c r="K25">
         <v>1910000000.0</v>
       </c>
       <c r="L25">
         <v>1936000000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>38</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>88492000000.0</v>
+      </c>
       <c r="C26">
         <v>86827000000.0</v>
       </c>
       <c r="D26">
         <v>87208000000.0</v>
       </c>
       <c r="E26">
         <v>81522000000.0</v>
       </c>
       <c r="F26">
         <v>93795000000.0</v>
       </c>
       <c r="G26">
         <v>110207000000.0</v>
       </c>
       <c r="H26">
         <v>75521000000.0</v>
       </c>
       <c r="I26">
         <v>65039000000.0</v>
       </c>
       <c r="J26">
         <v>67637000000.0</v>
       </c>
       <c r="K26">
@@ -1792,51 +1803,53 @@
       </c>
       <c r="H28">
         <v>1488000000.0</v>
       </c>
       <c r="I28">
         <v>-182000000.0</v>
       </c>
       <c r="J28">
         <v>1755000000.0</v>
       </c>
       <c r="K28">
         <v>-521000000.0</v>
       </c>
       <c r="L28">
         <v>3163000000.0</v>
       </c>
       <c r="M28">
         <v>3222000000.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>9923000000.0</v>
+      </c>
       <c r="C29">
         <v>8114000000.0</v>
       </c>
       <c r="D29">
         <v>8099000000.0</v>
       </c>
       <c r="E29">
         <v>8618000000.0</v>
       </c>
       <c r="F29">
         <v>19299000000.0</v>
       </c>
       <c r="G29">
         <v>21459000000.0</v>
       </c>
       <c r="H29">
         <v>20537000000.0</v>
       </c>
       <c r="I29">
         <v>18381000000.0</v>
       </c>
       <c r="J29">
         <v>18127000000.0</v>
       </c>
       <c r="K29"/>
@@ -1993,102 +2006,102 @@
       <c r="F34">
         <v>239352000000.0</v>
       </c>
       <c r="G34">
         <v>224599000000.0</v>
       </c>
       <c r="H34">
         <v>205302000000.0</v>
       </c>
       <c r="I34">
         <v>186861000000.0</v>
       </c>
       <c r="J34">
         <v>205073000000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
-        <v>233907000000.0</v>
+        <v>236437000000.0</v>
       </c>
       <c r="C35">
         <v>234244000000.0</v>
       </c>
       <c r="D35">
         <v>232197000000.0</v>
       </c>
       <c r="E35">
         <v>220408000000.0</v>
       </c>
       <c r="F35">
         <v>4219000000.0</v>
       </c>
       <c r="G35">
         <v>5056000000.0</v>
       </c>
       <c r="H35">
         <v>5720000000.0</v>
       </c>
       <c r="I35">
         <v>191811000000.0</v>
       </c>
       <c r="J35">
         <v>208872000000.0</v>
       </c>
       <c r="K35">
         <v>207742000000.0</v>
       </c>
       <c r="L35">
         <v>210172000000.0</v>
       </c>
       <c r="M35">
         <v>214088000000.0</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>27078000000.0</v>
+        <v>19981000000.0</v>
       </c>
       <c r="C36">
         <v>6172000000.0</v>
       </c>
       <c r="D36">
         <v>6224000000.0</v>
       </c>
       <c r="E36">
-        <v>6408000000.0</v>
+        <v>1324000000.0</v>
       </c>
       <c r="F36">
         <v>-94325000000.0</v>
       </c>
       <c r="G36">
         <v>-89189000000.0</v>
       </c>
       <c r="H36">
         <v>-76023000000.0</v>
       </c>
       <c r="I36">
         <v>-65607000000.0</v>
       </c>
       <c r="J36">
         <v>-67812000000.0</v>
       </c>
       <c r="K36">
         <v>8380000000.0</v>
       </c>
       <c r="L36">
         <v>8142000000.0</v>
       </c>
       <c r="M36">
         <v>223375000000.0</v>
       </c>
@@ -2194,51 +2207,51 @@
       <c r="K39">
         <v>24504000000.0</v>
       </c>
       <c r="L39">
         <v>23153000000.0</v>
       </c>
       <c r="M39">
         <v>3260000000.0</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
         <v>-16000000.0</v>
       </c>
       <c r="C40">
         <v>3891000000.0</v>
       </c>
       <c r="D40">
         <v>3670000000.0</v>
       </c>
       <c r="E40">
-        <v>4522000000.0</v>
+        <v>82147000000.0</v>
       </c>
       <c r="F40">
         <v>60000000.0</v>
       </c>
       <c r="G40">
         <v>124000000.0</v>
       </c>
       <c r="H40">
         <v>15000000.0</v>
       </c>
       <c r="I40">
         <v>187898000000.0</v>
       </c>
       <c r="J40">
         <v>-3429000000.0</v>
       </c>
       <c r="K40">
         <v>7396000000.0</v>
       </c>
       <c r="L40">
         <v>10644000000.0</v>
       </c>
       <c r="M40">
         <v>7000000.0</v>
       </c>
@@ -2272,51 +2285,51 @@
       <c r="K41">
         <v>188077000000.0</v>
       </c>
       <c r="L41">
         <v>192734000000.0</v>
       </c>
       <c r="M41">
         <v>199933000000.0</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
         <v>11182000000.0</v>
       </c>
       <c r="C42">
         <v>11355000000.0</v>
       </c>
       <c r="D42">
         <v>11695000000.0</v>
       </c>
       <c r="E42">
-        <v>12057000000.0</v>
+        <v>12033000000.0</v>
       </c>
       <c r="F42">
         <v>12611000000.0</v>
       </c>
       <c r="G42">
         <v>12840000000.0</v>
       </c>
       <c r="H42">
         <v>12346000000.0</v>
       </c>
       <c r="I42">
         <v>12355000000.0</v>
       </c>
       <c r="J42">
         <v>12432000000.0</v>
       </c>
       <c r="K42">
         <v>1265000000.0</v>
       </c>
       <c r="L42">
         <v>15517000000.0</v>
       </c>
       <c r="M42">
         <v>2715000000.0</v>
       </c>
@@ -2600,51 +2613,53 @@
       </c>
       <c r="H52">
         <v>2000000.0</v>
       </c>
       <c r="I52">
         <v>619000000.0</v>
       </c>
       <c r="J52">
         <v>837000000.0</v>
       </c>
       <c r="K52">
         <v>2300000000.0</v>
       </c>
       <c r="L52">
         <v>668000000.0</v>
       </c>
       <c r="M52">
         <v>689000000.0</v>
       </c>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
         <v>65</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>83211000000.0</v>
+      </c>
       <c r="C53">
         <v>81923000000.0</v>
       </c>
       <c r="D53">
         <v>82160000000.0</v>
       </c>
       <c r="E53">
         <v>76658000000.0</v>
       </c>
       <c r="F53">
         <v>89524000000.0</v>
       </c>
       <c r="G53">
         <v>85737000000.0</v>
       </c>
       <c r="H53">
         <v>73141000000.0</v>
       </c>
       <c r="I53">
         <v>62608000000.0</v>
       </c>
       <c r="J53">
         <v>65535000000.0</v>
       </c>
       <c r="K53">
@@ -2670,175 +2685,175 @@
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
         <v>240740000000.0</v>
       </c>
       <c r="C55">
         <v>239268000000.0</v>
       </c>
       <c r="D55">
         <v>237205000000.0</v>
       </c>
       <c r="E55">
-        <v>226006000000.0</v>
+        <v>224847000000.0</v>
       </c>
       <c r="F55">
         <v>259840000000.0</v>
       </c>
       <c r="G55">
         <v>247869000000.0</v>
       </c>
       <c r="H55">
         <v>227259000000.0</v>
       </c>
       <c r="I55">
         <v>206294000000.0</v>
       </c>
       <c r="J55">
         <v>224192000000.0</v>
       </c>
       <c r="K55">
         <v>222604000000.0</v>
       </c>
       <c r="L55">
         <v>227011000000.0</v>
       </c>
       <c r="M55">
         <v>231620000000.0</v>
       </c>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
         <v>6063000000.0</v>
       </c>
       <c r="C56">
         <v>26171000000.0</v>
       </c>
       <c r="D56">
         <v>23612000000.0</v>
       </c>
       <c r="E56">
-        <v>22663000000.0</v>
+        <v>254888000000.0</v>
       </c>
       <c r="F56">
         <v>110092000000.0</v>
       </c>
       <c r="G56">
         <v>106003000000.0</v>
       </c>
       <c r="H56">
         <v>90795000000.0</v>
       </c>
       <c r="I56">
         <v>80591000000.0</v>
       </c>
       <c r="J56">
         <v>66848000000.0</v>
       </c>
       <c r="K56">
         <v>19875000000.0</v>
       </c>
       <c r="L56">
         <v>20448000000.0</v>
       </c>
       <c r="M56">
         <v>1603000000.0</v>
       </c>
       <c r="N56"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57"/>
       <c r="C57">
         <v>3891000000.0</v>
       </c>
       <c r="D57">
         <v>3670000000.0</v>
       </c>
       <c r="E57">
-        <v>38000000.0</v>
+        <v>82185000000.0</v>
       </c>
       <c r="F57">
         <v>62000000.0</v>
       </c>
       <c r="G57">
         <v>126000000.0</v>
       </c>
       <c r="H57">
         <v>17000000.0</v>
       </c>
       <c r="I57">
         <v>1000000.0</v>
       </c>
       <c r="J57">
         <v>740000000.0</v>
       </c>
       <c r="K57">
         <v>7390000000.0</v>
       </c>
       <c r="L57">
         <v>10637000000.0</v>
       </c>
       <c r="M57">
         <v>7000000.0</v>
       </c>
       <c r="N57"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
         <v>233907000000.0</v>
       </c>
       <c r="C58">
         <v>234244000000.0</v>
       </c>
       <c r="D58">
         <v>232197000000.0</v>
       </c>
       <c r="E58">
-        <v>220408000000.0</v>
+        <v>219249000000.0</v>
       </c>
       <c r="F58">
         <v>4219000000.0</v>
       </c>
       <c r="G58">
         <v>5056000000.0</v>
       </c>
       <c r="H58">
         <v>5720000000.0</v>
       </c>
       <c r="I58">
         <v>191811000000.0</v>
       </c>
       <c r="J58">
         <v>209612000000.0</v>
       </c>
       <c r="K58">
         <v>207742000000.0</v>
       </c>
       <c r="L58">
         <v>210172000000.0</v>
       </c>
       <c r="M58">
         <v>214095000000.0</v>
       </c>
@@ -2859,63 +2874,63 @@
       <c r="J59">
         <v>14580000000.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
         <v>6768000000.0</v>
       </c>
       <c r="C60">
         <v>4959000000.0</v>
       </c>
       <c r="D60">
         <v>4943000000.0</v>
       </c>
       <c r="E60">
         <v>5462000000.0</v>
       </c>
       <c r="F60">
-        <v>16142000000.0</v>
+        <v>255621000000.0</v>
       </c>
       <c r="G60">
-        <v>18023000000.0</v>
+        <v>242813000000.0</v>
       </c>
       <c r="H60">
-        <v>16172000000.0</v>
+        <v>221539000000.0</v>
       </c>
       <c r="I60">
-        <v>14418000000.0</v>
+        <v>14483000000.0</v>
       </c>
       <c r="J60">
-        <v>14515000000.0</v>
+        <v>14580000000.0</v>
       </c>
       <c r="K60">
         <v>14862000000.0</v>
       </c>
       <c r="L60">
         <v>16839000000.0</v>
       </c>
       <c r="M60">
         <v>17525000000.0</v>
       </c>
       <c r="N60"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61">
         <v>-1543000000.0</v>
       </c>
       <c r="G61">
         <v>-1038000000.0</v>
@@ -2951,635 +2966,648 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>8708000000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>10323000000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>61000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>148000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>150000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>152000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>126000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>72000000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>14000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3746000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3834000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3777000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4169000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4569000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7121000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7177000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7390000000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>8981000000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-    </row>
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-4156000000.0</v>
+      </c>
+      <c r="C5">
         <v>-3729000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4020000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4257000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4670000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5278000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4127000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5419000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5413000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9683000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7116000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5881000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5288000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5935000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6637000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3091000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>363000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4172000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4290000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4596000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3389000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5716000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5381000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4965000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2647000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3240000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3567000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2702000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1670000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>716000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>552000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>815000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>801000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1375000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1308000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1894000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1506000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1265000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2439000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2632000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16839000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1523000000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>17525000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
@@ -3590,475 +3618,486 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>14095000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14113000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14133000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14154000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>13830000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13842000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13858000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13878000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13314000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13307000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12911000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12908000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12897000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12893000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12889000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12473000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12469000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12444000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12432000000.0</v>
       </c>
       <c r="AH9">
         <v>12432000000.0</v>
       </c>
       <c r="AI9">
+        <v>12432000000.0</v>
+      </c>
+      <c r="AJ9">
         <v>12418000000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>4907000000.0</v>
+      </c>
+      <c r="C10">
         <v>5387000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6606000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5540000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4667000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5045000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5630000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4441000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3823000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3851000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3839000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3737000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3685000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>236340000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4793000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5071000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4101000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4474000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4108000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4882000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4025000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4108000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6189000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7325000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8930000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2877000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4289000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3981000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3864000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4145000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2144000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2135000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1888000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1857000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1698000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4443000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5812000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5228000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2825000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2521000000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>1570000000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>87919000000.0</v>
+      </c>
+      <c r="C12">
         <v>5387000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6606000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5540000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4667000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5045000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5630000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4441000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3823000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3851000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3839000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3737000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3685000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>236340000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4793000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5071000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4101000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4474000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4108000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4882000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4025000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4108000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6189000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7325000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8930000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76018000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>77145000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>72138000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>69660000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>66753000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>64539000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>64655000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>65359000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>67392000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>66677000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>69514000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>68030000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>68204000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2825000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2521000000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1570000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -4121,229 +4160,233 @@
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
       <c r="AE13">
         <v>1000000.0</v>
       </c>
       <c r="AF13">
         <v>1000000.0</v>
       </c>
       <c r="AG13">
         <v>1000000.0</v>
       </c>
       <c r="AH13">
         <v>1000000.0</v>
       </c>
       <c r="AI13">
         <v>1000000.0</v>
       </c>
       <c r="AJ13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AK13">
         <v>14521000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>13610000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>13597000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>15731000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>15832000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>15316000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>57735327.0</v>
+      </c>
+      <c r="C14">
         <v>57829186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57734170.0</v>
       </c>
       <c r="D14">
         <v>57734170.0</v>
       </c>
       <c r="E14">
+        <v>57734170.0</v>
+      </c>
+      <c r="F14">
         <v>58258125.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60949819.0</v>
       </c>
       <c r="G14">
         <v>60949819.0</v>
       </c>
       <c r="H14">
-        <v>62255330.0</v>
+        <v>60949819.0</v>
       </c>
       <c r="I14">
         <v>62255330.0</v>
       </c>
       <c r="J14">
+        <v>62255330.0</v>
+      </c>
+      <c r="K14">
         <v>64081632.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65744350.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>66722046.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>67873189.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>68278068.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>71959380.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>74971658.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>75799704.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>80244577.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>83244987.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>86065150.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>87573444.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>89890162.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>92693188.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>94837492.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>105093515.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>107840324.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>111527480.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>115536654.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>116805384.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>118685082.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>119657443.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>120200149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119773106.0</v>
       </c>
       <c r="AH14">
         <v>119773106.0</v>
       </c>
       <c r="AI14">
         <v>119773106.0</v>
       </c>
       <c r="AJ14">
-        <v>122723993.0</v>
+        <v>119773106.0</v>
       </c>
       <c r="AK14">
         <v>122723993.0</v>
       </c>
       <c r="AL14">
         <v>122723993.0</v>
       </c>
       <c r="AM14">
         <v>122723993.0</v>
       </c>
       <c r="AN14">
         <v>122723993.0</v>
       </c>
       <c r="AO14">
         <v>122723993.0</v>
       </c>
       <c r="AP14">
         <v>122723993.0</v>
       </c>
       <c r="AQ14">
         <v>122723993.0</v>
       </c>
       <c r="AR14">
         <v>122723993.0</v>
       </c>
       <c r="AS14">
         <v>122723993.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>122723993.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
         <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
@@ -4361,2119 +4404,2169 @@
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
         <v>1000000.0</v>
       </c>
       <c r="AG15">
         <v>1000000.0</v>
       </c>
       <c r="AH15">
         <v>1000000.0</v>
       </c>
       <c r="AI15">
         <v>1000000.0</v>
       </c>
       <c r="AJ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AK15">
         <v>14521000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>13610000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>13597000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-3859000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1619000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>471000000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>1620000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>2482000000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>927000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>215000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1062000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1120000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1109000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>812000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1620000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1816000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2567000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2482000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1355000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1749000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1364000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1005000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>972000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>576000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>684000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>752000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>927000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2116000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2337000000.0</v>
       </c>
-      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>502000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>568000000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>161000000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
         <v>33</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>4520000000.0</v>
+      </c>
       <c r="C21">
+        <v>4567000000.0</v>
+      </c>
+      <c r="D21">
         <v>188000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>193000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>199000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>204000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>210000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>216000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>222000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>440000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>234000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>240000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>247000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>490000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5639000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5434000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5581000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>307000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5356000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5122000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5148000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>504000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4664000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4856000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4862000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>502000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5317000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5492000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5680000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>568000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6050000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5968000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608000000.0</v>
       </c>
       <c r="AH21">
         <v>608000000.0</v>
       </c>
       <c r="AI21">
+        <v>608000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>6414000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6464000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6500000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>641000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6589000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6572000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>6390000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-105065000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-104531000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-105799000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-28279000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-27186000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-27997000000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-27146000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-120707000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-23215000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-24194000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-26101000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-25644000000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>236803000000.0</v>
+      </c>
+      <c r="C23">
         <v>240740000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>243700000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>241561000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>233767000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>239268000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>244406000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>236522000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>238849000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>237205000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>222822000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>230943000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>229492000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>226006000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>221641000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>228211000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>245052000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>261298000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>254691000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>253856000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>241937000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>249561000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>239681000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>235367000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>223953000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>227259000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>225876000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>221212000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>216430000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>206294000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>216946000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>216212000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>218997000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>224192000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>223279000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>224328000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>223188000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>222604000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>240929000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>23184000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16839000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>21572000000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>17525000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3154000000.0</v>
+      </c>
       <c r="C24">
         <v>3155000000.0</v>
       </c>
       <c r="D24">
         <v>3155000000.0</v>
       </c>
       <c r="E24">
         <v>3155000000.0</v>
       </c>
       <c r="F24">
         <v>3155000000.0</v>
       </c>
       <c r="G24">
         <v>3155000000.0</v>
       </c>
       <c r="H24">
         <v>3155000000.0</v>
       </c>
       <c r="I24">
         <v>3155000000.0</v>
       </c>
       <c r="J24">
+        <v>3155000000.0</v>
+      </c>
+      <c r="K24">
         <v>3156000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3157000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3156000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3156000000.0</v>
       </c>
       <c r="O24">
         <v>3156000000.0</v>
       </c>
       <c r="P24">
-        <v>3157000000.0</v>
+        <v>3156000000.0</v>
       </c>
       <c r="Q24">
         <v>3157000000.0</v>
       </c>
       <c r="R24">
         <v>3157000000.0</v>
       </c>
       <c r="S24">
-        <v>3436000000.0</v>
+        <v>3157000000.0</v>
       </c>
       <c r="T24">
         <v>3436000000.0</v>
       </c>
       <c r="U24">
+        <v>3436000000.0</v>
+      </c>
+      <c r="V24">
         <v>3435000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3979000000.0</v>
       </c>
       <c r="X24">
         <v>3979000000.0</v>
       </c>
       <c r="Y24">
-        <v>4365000000.0</v>
+        <v>3979000000.0</v>
       </c>
       <c r="Z24">
         <v>4365000000.0</v>
       </c>
       <c r="AA24">
         <v>4365000000.0</v>
       </c>
       <c r="AB24">
         <v>4365000000.0</v>
       </c>
       <c r="AC24">
+        <v>4365000000.0</v>
+      </c>
+      <c r="AD24">
         <v>4364000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3963000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3966000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3607000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3609000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3612000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3615000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3016000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4704000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4706000000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>4733000000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>3156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3157000000.0</v>
       </c>
       <c r="Q25">
         <v>3157000000.0</v>
       </c>
       <c r="R25">
         <v>3157000000.0</v>
       </c>
       <c r="S25">
-        <v>3436000000.0</v>
+        <v>3157000000.0</v>
       </c>
       <c r="T25">
         <v>3436000000.0</v>
       </c>
       <c r="U25">
+        <v>3436000000.0</v>
+      </c>
+      <c r="V25">
         <v>3435000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3979000000.0</v>
       </c>
       <c r="X25">
         <v>3979000000.0</v>
       </c>
       <c r="Y25">
-        <v>4365000000.0</v>
+        <v>3979000000.0</v>
       </c>
       <c r="Z25">
         <v>4365000000.0</v>
       </c>
       <c r="AA25">
         <v>4365000000.0</v>
       </c>
       <c r="AB25">
         <v>4365000000.0</v>
       </c>
       <c r="AC25">
+        <v>4365000000.0</v>
+      </c>
+      <c r="AD25">
         <v>4364000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3963000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3966000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3607000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3609000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3612000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3615000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3016000000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>38</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>87761000000.0</v>
+      </c>
       <c r="C26">
+        <v>88492000000.0</v>
+      </c>
+      <c r="D26">
         <v>87737000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>87397000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>87486000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>86827000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>90067000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>86994000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>86827000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>87208000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>81457000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>83707000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>83965000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>81522000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>81108000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>111287000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>114174000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>93795000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>116084000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>89715000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>103905000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>110207000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>109110000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>83816000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>78277000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>75521000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>75209000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>70453000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>68049000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>83905000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>82004000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>81535000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>81689000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>82939000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>82300000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>82417000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>62766000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>63555000000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>65964000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>-1753000000.0</v>
+      </c>
+      <c r="C28">
         <v>-2232000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3451000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2385000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1512000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1890000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2475000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1286000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-668000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-695000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-682000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-581000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-528000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-233184000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1637000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1914000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-944000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1317000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-672000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1446000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-590000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-672000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2210000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3346000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4565000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1488000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>76000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>384000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>500000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-182000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1822000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1472000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1721000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1755000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1917000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1427000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1108000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-521000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1886000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2199000000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>3163000000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8717000000.0</v>
+      </c>
       <c r="C29">
+        <v>9923000000.0</v>
+      </c>
+      <c r="D29">
         <v>9518000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8828000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8394000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8114000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8680000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7296000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7350000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8099000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7226000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8063000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8911000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8618000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8970000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13348000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15971000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19299000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19467000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19551000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18452000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21459000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>22245000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24888000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>24739000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>22144000000.0</v>
+      </c>
+      <c r="C30">
         <v>676000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21244000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21258000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21188000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21126000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20692000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20043000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20234000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19761000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19066000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19223000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18967000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18548000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17877000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16642000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16290000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16094000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16298000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16127000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16129000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16158000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16087000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15218000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14994000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14777000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14399000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14231000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14026000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13698000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14429000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14407000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14359000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14265000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15363000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14838000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14933000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15425000000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>18361000000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30"/>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>4069000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4907000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5754000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5973000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5814000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>10191000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12814000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>16142000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>16031000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>16115000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>15017000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>18023000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>18266000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>20909000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>20374000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>16172000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>17695000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>16276000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>14999000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>14418000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12884000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>13435000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>13608000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>14515000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>13766000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>16415000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>15116000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>14862000000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>16839000000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>126740000000.0</v>
+      </c>
+      <c r="C33">
         <v>234677000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>215850000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>214763000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>207912000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>213097000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>218084000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>212038000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>214792000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>213593000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>199917000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>207983000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>206840000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>-28882000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>198971000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>206498000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>224661000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>240730000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>234285000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>232847000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>221783000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>229295000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>217405000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>212824000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>200029000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1355000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1749000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1364000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1005000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>972000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>576000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>684000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>752000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>222023000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2116000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2337000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>63814000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>198100000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>215803000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>237495000000.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>225155000000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
-    </row>
-    <row r="34" spans="1:45">
+      <c r="AT33"/>
+    </row>
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>212606000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>214798000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>228740000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>239352000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>233891000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>232981000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>222456000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>224599000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>215483000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>207847000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>196667000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>205302000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>202002000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>199128000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>195978000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>186861000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>199455000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>198421000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>200963000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>205073000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>203717000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>202510000000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>136141000000.0</v>
+      </c>
+      <c r="C35">
         <v>233907000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>237272000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>235823000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>228463000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>234244000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>238816000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>232316000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>234589000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>232197000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>218688000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>225971000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>223673000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>220408000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>215762000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>217955000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>232173000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>245091000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>238595000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>237676000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>226855000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>231473000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>221350000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>214393000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>203514000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>211005000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>208102000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>204857000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>201347000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>191810000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>203119000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>201898000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>204492000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>207945000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>207676000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>206440000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7149000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>200345000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>209063000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4720000000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>4733000000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
-    </row>
-    <row r="36" spans="1:45">
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>81995000000.0</v>
+      </c>
+      <c r="C36">
         <v>27078000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6124000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6043000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6124000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6172000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6970000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6176000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6281000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6012000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6227000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6168000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6190000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-226307000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7012000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6749000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6800000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6276000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6604000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6443000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6388000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6103000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5892000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6053000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6289000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-76023000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-75209000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-70453000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-68049000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-65607000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-64754000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-64828000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-65772000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>154211000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-66633000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-66694000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-6500000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>190665000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>215593000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>230923000000.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>218706000000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
-    </row>
-    <row r="37" spans="1:45">
+      <c r="AT36"/>
+    </row>
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-      <c r="O37">
-[...1 lines deleted...]
-      </c>
+      <c r="O37"/>
       <c r="P37">
         <v>65000000.0</v>
       </c>
       <c r="Q37">
         <v>65000000.0</v>
       </c>
       <c r="R37">
         <v>65000000.0</v>
       </c>
       <c r="S37">
         <v>65000000.0</v>
       </c>
       <c r="T37">
         <v>65000000.0</v>
       </c>
       <c r="U37">
         <v>65000000.0</v>
       </c>
       <c r="V37">
         <v>65000000.0</v>
       </c>
       <c r="W37">
         <v>65000000.0</v>
       </c>
       <c r="X37">
@@ -6491,2552 +6584,2604 @@
       <c r="AB37">
         <v>65000000.0</v>
       </c>
       <c r="AC37">
         <v>65000000.0</v>
       </c>
       <c r="AD37">
         <v>65000000.0</v>
       </c>
       <c r="AE37">
         <v>65000000.0</v>
       </c>
       <c r="AF37">
         <v>65000000.0</v>
       </c>
       <c r="AG37">
         <v>65000000.0</v>
       </c>
       <c r="AH37">
         <v>65000000.0</v>
       </c>
       <c r="AI37">
         <v>65000000.0</v>
       </c>
       <c r="AJ37">
+        <v>65000000.0</v>
+      </c>
+      <c r="AK37">
         <v>50000000.0</v>
       </c>
-      <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
+        <v>148883000000.0</v>
+      </c>
+      <c r="C38">
         <v>152957000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>155005000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>242645000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>234681000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>238537000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>245156000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>237438000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>239688000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>236340000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>223516000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>231545000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>230002000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>125140000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>221641000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>228211000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>245052000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>55524000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>254691000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>253856000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>241937000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>52677000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>239681000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>235367000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>223953000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>151991000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>149115000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>148656000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>146714000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>138569000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>151947000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>151050000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>153179000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>224192000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>155900000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>154041000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>223188000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>73042000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>231515000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>230923000000.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>218706000000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-    </row>
-    <row r="39" spans="1:45">
+      <c r="AT38"/>
+    </row>
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-513000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-21244000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-108820000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-108084000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-108113000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-111460000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>29399000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-105906000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-105799000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-99372000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-101693000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-101753000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-401000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-99089000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-101257000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-103949000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18096000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-109372000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-107087000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-100798000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-85737000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-105853000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-103877000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-99583000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-85129000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-84538000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-15177000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-78232000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-75722000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-76033000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-76143000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-76897000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-78887000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-78552000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-78015000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2313000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>24504000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>25126000000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>3704000000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-    </row>
-    <row r="40" spans="1:45">
+      <c r="AT39"/>
+    </row>
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>95018000000.0</v>
+      </c>
+      <c r="C40">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="D40">
         <v>-17000000.0</v>
       </c>
       <c r="E40">
+        <v>-17000000.0</v>
+      </c>
+      <c r="F40">
         <v>-20000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3891000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000000.0</v>
       </c>
       <c r="H40">
         <v>-28000000.0</v>
       </c>
       <c r="I40">
+        <v>-28000000.0</v>
+      </c>
+      <c r="J40">
         <v>3625000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-2872000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000000.0</v>
       </c>
       <c r="L40">
         <v>-31000000.0</v>
       </c>
       <c r="M40">
+        <v>-31000000.0</v>
+      </c>
+      <c r="N40">
         <v>-30000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000000.0</v>
       </c>
       <c r="P40">
         <v>-18000000.0</v>
       </c>
       <c r="Q40">
+        <v>-18000000.0</v>
+      </c>
+      <c r="R40">
         <v>-61000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-64000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-148000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-150000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-152000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-128000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-72000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-1000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-9000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>206722000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>203816000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>200571000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>197067000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>187913000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>200096000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>199170000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>201780000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-3429000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-2797000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-5698000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-7177000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>7396000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>13696000000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>1114000000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-    </row>
-    <row r="41" spans="1:45">
+      <c r="AT40"/>
+    </row>
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>200254000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>207532000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>205896000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>202519000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>206074000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>208123000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>214042000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>234145000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>229372000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>219132000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>210255000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>220967000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>202358000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>194423000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>180939000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>195481000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>191951000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>190856000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>187752000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>178438000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>191082000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>190192000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>192837000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>200904000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>199815000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>195760000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>193998000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>192915000000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>192370000000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-    </row>
-    <row r="42" spans="1:45">
+      <c r="AT41"/>
+    </row>
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>11170000000.0</v>
+      </c>
+      <c r="C42">
         <v>11182000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>11205000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>11231000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11295000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11355000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>11441000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>11525000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>11607000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>16132000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>11774000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>11856000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>11935000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12057000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>12146000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12300000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>12452000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>12611000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>12445000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>12606000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>12746000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>12840000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>12373000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>12420000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>12205000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>12346000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>12464000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>12586000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>12718000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>12355000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>12427000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>12444000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12432000000.0</v>
       </c>
       <c r="AH42">
         <v>12432000000.0</v>
       </c>
       <c r="AI42">
+        <v>12432000000.0</v>
+      </c>
+      <c r="AJ42">
         <v>12418000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>16415000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1506000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1265000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2439000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2632000000.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>1523000000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-    </row>
-    <row r="43" spans="1:45">
+      <c r="AT42"/>
+    </row>
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
-      <c r="AK44"/>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-    </row>
-    <row r="45" spans="1:45">
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>105657000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>-4829000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>189436000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>-234000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>-240000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>-247000000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>-5639000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>-471000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>-5581000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>93263000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>-5356000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>-5122000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>-5148000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>87569000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>-4664000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>-4856000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>-4862000000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>-5317000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>-5492000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>-5680000000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>-6050000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>-5968000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>-6083000000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>-6414000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>-6464000000.0</v>
       </c>
-      <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>59000000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-    </row>
-    <row r="47" spans="1:45">
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>2505000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2380000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>458000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>462000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>453000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>451000000.0</v>
       </c>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
-      <c r="AK47"/>
+      <c r="AK47">
+        <v>0.0</v>
+      </c>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>59000000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-    </row>
-    <row r="48" spans="1:45">
+      <c r="AT47"/>
+    </row>
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-1452000000.0</v>
+      </c>
+      <c r="C48">
         <v>-686000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-823000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1302000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1387000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1119000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1790000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1966000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2000000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1507000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-590000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1069000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-894000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-637000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>304000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>981000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-642000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-705000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1088000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1119000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-534000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>511000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>3523000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5521000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>585000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1662000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>986000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>609000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1346000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-96000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>175000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>374000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>707000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>39000000.0</v>
       </c>
-      <c r="AJ48">
-[...2 lines deleted...]
-      <c r="AK48"/>
+      <c r="AK48">
+        <v>0.0</v>
+      </c>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-    </row>
-    <row r="49" spans="1:45">
+      <c r="AT48"/>
+    </row>
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>304000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>981000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-642000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-705000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1088000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1119000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-534000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>511000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>3523000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5521000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>585000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1662000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>986000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>609000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1346000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-96000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>175000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>374000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>406000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>39000000.0</v>
       </c>
-      <c r="AJ49">
-[...2 lines deleted...]
-      <c r="AK49"/>
+      <c r="AK49">
+        <v>0.0</v>
+      </c>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
-    </row>
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>332000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>422000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>148000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>530000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1221000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1045000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>985000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>962000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>837000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>814000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>11333000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>12679000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2300000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>668000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-    </row>
-    <row r="51" spans="1:45">
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>3155000000.0</v>
+        <v>3154000000.0</v>
       </c>
       <c r="C51">
         <v>3155000000.0</v>
       </c>
       <c r="D51">
         <v>3155000000.0</v>
       </c>
       <c r="E51">
         <v>3155000000.0</v>
       </c>
       <c r="F51">
         <v>3155000000.0</v>
       </c>
       <c r="G51">
         <v>3155000000.0</v>
       </c>
       <c r="H51">
         <v>3155000000.0</v>
       </c>
       <c r="I51">
         <v>3155000000.0</v>
       </c>
       <c r="J51">
+        <v>3155000000.0</v>
+      </c>
+      <c r="K51">
         <v>3156000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3157000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3156000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3156000000.0</v>
       </c>
       <c r="O51">
         <v>3156000000.0</v>
       </c>
       <c r="P51">
-        <v>3157000000.0</v>
+        <v>3156000000.0</v>
       </c>
       <c r="Q51">
         <v>3157000000.0</v>
       </c>
       <c r="R51">
         <v>3157000000.0</v>
       </c>
       <c r="S51">
-        <v>3436000000.0</v>
+        <v>3157000000.0</v>
       </c>
       <c r="T51">
         <v>3436000000.0</v>
       </c>
       <c r="U51">
+        <v>3436000000.0</v>
+      </c>
+      <c r="V51">
         <v>3435000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3979000000.0</v>
       </c>
       <c r="X51">
         <v>3979000000.0</v>
       </c>
       <c r="Y51">
+        <v>3979000000.0</v>
+      </c>
+      <c r="Z51">
         <v>4365000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4697000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4787000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4513000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4894000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5184000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5011000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4592000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4571000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4449000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4429000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>14349000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4704000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4707000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4711000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4720000000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>4733000000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-    </row>
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>3859000000.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>2000000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>2000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>332000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>422000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>148000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>530000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1221000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1045000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>985000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>962000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>837000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>814000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>11333000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>12679000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2300000000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>668000000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-    </row>
-    <row r="53" spans="1:45">
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>83012000000.0</v>
+      </c>
+      <c r="C53">
         <v>82014000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>81537000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>82005000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>82209000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>81923000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>85110000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>81971000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>81821000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>82160000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>76436000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>78702000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>79071000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>76658000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>76401000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>79526000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>83558000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>89524000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>88966000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>86078000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>80644000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>85737000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>83577000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>81333000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>75650000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>73141000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>72856000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>68157000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>65796000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>62608000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>62395000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>62520000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>63471000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>65535000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>64979000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>65071000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>62218000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>3158000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>6212000000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>25247000000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-    </row>
-    <row r="54" spans="1:45">
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>236803000000.0</v>
+      </c>
+      <c r="C55">
         <v>240740000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>243700000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>241561000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>233767000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>239268000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>244406000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>236522000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>238849000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>237205000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>222822000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>230943000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>229492000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>226006000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>221641000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>228211000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>245052000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>261298000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>254691000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>253856000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>241937000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>249561000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>239681000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>235367000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>223953000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>227259000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>225876000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>221212000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>216430000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>206294000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>216946000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>216212000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>218997000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>224192000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>223279000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>224328000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>223188000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>222604000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>240929000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>240016000000.0</v>
       </c>
-      <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>226725000000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-    </row>
-    <row r="56" spans="1:45">
+      <c r="AT55"/>
+    </row>
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>110063000000.0</v>
+      </c>
+      <c r="C56">
         <v>6063000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>27850000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>26798000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25855000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>26171000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>26322000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24484000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24057000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23612000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>22905000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22960000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>22652000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>254888000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>22670000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>21713000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>20391000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>20568000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>20406000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>21009000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>20154000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>20266000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>22276000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>22543000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23924000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>73913000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>75012000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>71192000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>68711000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>66753000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>64423000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>64478000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>65066000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2169000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>65263000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>67950000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>82963000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>24504000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25126000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2521000000.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>1570000000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
-    </row>
-    <row r="57" spans="1:45">
+      <c r="AT56"/>
+    </row>
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>95034000000.0</v>
+      </c>
+      <c r="C57">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="D57">
         <v>17000000.0</v>
       </c>
       <c r="E57">
+        <v>17000000.0</v>
+      </c>
+      <c r="F57">
         <v>20000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3891000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3906000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3653000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3670000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="L57">
         <v>31000000.0</v>
       </c>
       <c r="M57">
+        <v>31000000.0</v>
+      </c>
+      <c r="N57">
         <v>30000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>38000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>18000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6675000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>61000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>62000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>148000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>150000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>152000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>126000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>72000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AB57">
         <v>14000000.0</v>
       </c>
       <c r="AC57">
+        <v>14000000.0</v>
+      </c>
+      <c r="AD57">
         <v>19000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>878000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>814000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>832000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1667000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1772000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1423000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7177000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7397000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>13696000000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>12419000000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-    </row>
-    <row r="58" spans="1:45">
+      <c r="AT57"/>
+    </row>
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>231175000000.0</v>
+      </c>
+      <c r="C58">
         <v>233907000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>237272000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>235823000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>228463000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>234244000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>238816000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>232316000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>234589000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>232197000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>218688000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>225971000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>223673000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>220408000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>215762000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>217955000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>232173000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>245091000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>238595000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>237676000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>226855000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>231473000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>221350000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>214393000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>203514000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>211022000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>208116000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>204871000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>201366000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>191811000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>203997000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>202712000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>205324000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>209612000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>209448000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>207863000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>208072000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>207742000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>222759000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4720000000.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>4733000000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-    </row>
-    <row r="59" spans="1:45">
+      <c r="AT58"/>
+    </row>
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>12949000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>13500000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>13673000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>14580000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>13831000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>16465000000.0</v>
       </c>
-      <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>5563000000.0</v>
+      </c>
+      <c r="C60">
         <v>6768000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6363000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5673000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5239000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4959000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5525000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4141000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4195000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4943000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4069000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4907000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5754000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5462000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5814000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>10191000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>12814000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>16142000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>16031000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>16115000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>15017000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>18023000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>18266000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>20909000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>20374000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>16172000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>17695000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>16276000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14999000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>14418000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>12884000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>13435000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>13608000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>14515000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>13766000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>16415000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>15116000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>14862000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>18170000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>18464000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16839000000.0</v>
       </c>
       <c r="AP60">
         <v>16839000000.0</v>
       </c>
-      <c r="AQ60"/>
+      <c r="AQ60">
+        <v>16839000000.0</v>
+      </c>
       <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>17525000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:45">
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-1949000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-1813000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-1681000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1543000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1385000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1236000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1112000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-1038000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-941000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-887000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-706000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-562000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-432000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-306000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-170000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-118000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-42000000.0</v>
       </c>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9085,1063 +9230,1075 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>1805000000.0</v>
       </c>
       <c r="C2">
         <v>2356000000.0</v>
       </c>
       <c r="D2">
         <v>3614000000.0</v>
       </c>
       <c r="E2">
         <v>56000000.0</v>
       </c>
       <c r="F2">
         <v>518000000.0</v>
       </c>
       <c r="G2">
         <v>7569000000.0</v>
       </c>
       <c r="H2">
         <v>5115000000.0</v>
       </c>
       <c r="I2">
         <v>5401000000.0</v>
       </c>
       <c r="J2">
         <v>4974000000.0</v>
       </c>
       <c r="K2">
         <v>5439000000.0</v>
       </c>
       <c r="L2">
         <v>4927000000.0</v>
       </c>
       <c r="M2">
         <v>5721000000.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>939000000.0</v>
       </c>
       <c r="E3">
         <v>-8753000000.0</v>
       </c>
       <c r="F3">
         <v>-5000000.0</v>
       </c>
       <c r="G3">
         <v>1240000000.0</v>
       </c>
       <c r="H3">
         <v>895000000.0</v>
       </c>
       <c r="I3">
         <v>18000000.0</v>
       </c>
       <c r="J3">
         <v>17000000.0</v>
       </c>
       <c r="K3">
         <v>17000000.0</v>
       </c>
       <c r="L3">
         <v>26000000.0</v>
       </c>
       <c r="M3">
         <v>32000000.0</v>
       </c>
       <c r="N3">
         <v>-1364000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>574000000.0</v>
       </c>
       <c r="D5">
         <v>-2418000000.0</v>
       </c>
       <c r="E5">
         <v>8496000000.0</v>
       </c>
       <c r="F5">
         <v>-659000000.0</v>
       </c>
       <c r="G5">
         <v>-1837000000.0</v>
       </c>
       <c r="H5">
         <v>-1446000000.0</v>
       </c>
       <c r="I5">
         <v>1147000000.0</v>
       </c>
       <c r="J5">
         <v>-462000000.0</v>
       </c>
       <c r="K5">
         <v>-4530000000.0</v>
       </c>
       <c r="L5">
         <v>1632000000.0</v>
       </c>
       <c r="M5">
         <v>1528000000.0</v>
       </c>
       <c r="N5">
         <v>10152000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>626000000.0</v>
       </c>
       <c r="C6">
         <v>574000000.0</v>
       </c>
       <c r="D6">
         <v>-1321000000.0</v>
       </c>
       <c r="E6">
         <v>4885000000.0</v>
       </c>
       <c r="F6">
         <v>-664000000.0</v>
       </c>
       <c r="G6">
         <v>-1837000000.0</v>
       </c>
       <c r="H6">
         <v>-1446000000.0</v>
       </c>
       <c r="I6">
         <v>1165000000.0</v>
       </c>
       <c r="J6">
         <v>-445000000.0</v>
       </c>
       <c r="K6">
         <v>-4513000000.0</v>
       </c>
       <c r="L6">
         <v>1658000000.0</v>
       </c>
       <c r="M6">
         <v>1560000000.0</v>
       </c>
       <c r="N6">
         <v>8788000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>725000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>4406000000.0</v>
       </c>
       <c r="C9">
         <v>2013000000.0</v>
       </c>
       <c r="D9">
         <v>336000000.0</v>
       </c>
       <c r="E9">
         <v>6574000000.0</v>
       </c>
       <c r="F9">
         <v>7142000000.0</v>
       </c>
       <c r="G9">
         <v>8503000000.0</v>
       </c>
       <c r="H9">
         <v>6554000000.0</v>
       </c>
       <c r="I9">
         <v>3266000000.0</v>
       </c>
       <c r="J9">
         <v>1868000000.0</v>
       </c>
       <c r="K9">
         <v>-2380000000.0</v>
       </c>
       <c r="L9">
         <v>3964000000.0</v>
       </c>
       <c r="M9">
         <v>3727000000.0</v>
       </c>
       <c r="N9">
         <v>8788000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>474000000.0</v>
       </c>
       <c r="C10">
         <v>422000000.0</v>
       </c>
       <c r="D10">
         <v>-1474000000.0</v>
       </c>
       <c r="E10">
         <v>4732000000.0</v>
       </c>
       <c r="F10">
         <v>-208000000.0</v>
       </c>
       <c r="G10">
         <v>-1419000000.0</v>
       </c>
       <c r="H10">
         <v>-1052000000.0</v>
       </c>
       <c r="I10">
         <v>989000000.0</v>
       </c>
       <c r="J10">
         <v>-615000000.0</v>
       </c>
       <c r="K10">
         <v>-4705000000.0</v>
       </c>
       <c r="L10">
         <v>1462000000.0</v>
       </c>
       <c r="M10">
         <v>1528000000.0</v>
       </c>
       <c r="N10">
         <v>1364000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>36000000.0</v>
       </c>
       <c r="C11">
         <v>29000000.0</v>
       </c>
       <c r="D11">
         <v>-367000000.0</v>
       </c>
       <c r="E11">
         <v>848000000.0</v>
       </c>
       <c r="F11">
         <v>-105000000.0</v>
       </c>
       <c r="G11">
         <v>-363000000.0</v>
       </c>
       <c r="H11">
         <v>-317000000.0</v>
       </c>
       <c r="I11">
         <v>119000000.0</v>
       </c>
       <c r="J11">
         <v>-237000000.0</v>
       </c>
       <c r="K11">
         <v>-1766000000.0</v>
       </c>
       <c r="L11">
         <v>343000000.0</v>
       </c>
       <c r="M11">
         <v>369000000.0</v>
       </c>
       <c r="N11">
         <v>333000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>152000000.0</v>
       </c>
       <c r="C12">
         <v>152000000.0</v>
       </c>
       <c r="D12">
         <v>153000000.0</v>
       </c>
       <c r="E12">
         <v>153000000.0</v>
       </c>
       <c r="F12">
         <v>163000000.0</v>
       </c>
       <c r="G12">
         <v>184000000.0</v>
       </c>
       <c r="H12">
         <v>191000000.0</v>
       </c>
       <c r="I12">
         <v>158000000.0</v>
       </c>
       <c r="J12">
         <v>153000000.0</v>
       </c>
       <c r="K12">
         <v>175000000.0</v>
       </c>
       <c r="L12">
         <v>170000000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>191000000.0</v>
       </c>
       <c r="I13">
         <v>158000000.0</v>
       </c>
       <c r="J13">
         <v>153000000.0</v>
       </c>
       <c r="K13">
         <v>133000000.0</v>
       </c>
       <c r="L13">
         <v>134000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>121</v>
+      </c>
+      <c r="B14">
+        <v>-5000000.0</v>
+      </c>
       <c r="C14">
         <v>-5000000.0</v>
       </c>
       <c r="D14">
         <v>-5000000.0</v>
       </c>
       <c r="E14">
         <v>-5000000.0</v>
       </c>
       <c r="F14">
         <v>-5000000.0</v>
       </c>
       <c r="G14">
         <v>5000000.0</v>
       </c>
       <c r="H14">
         <v>65000000.0</v>
       </c>
       <c r="I14">
         <v>65000000.0</v>
       </c>
       <c r="J14">
         <v>65000000.0</v>
       </c>
       <c r="K14">
         <v>65000000.0</v>
       </c>
       <c r="L14">
         <v>65000000.0</v>
       </c>
       <c r="M14">
         <v>65000000.0</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>433000000.0</v>
       </c>
       <c r="C15">
         <v>388000000.0</v>
       </c>
       <c r="D15">
         <v>-1112000000.0</v>
       </c>
       <c r="E15">
         <v>3879000000.0</v>
       </c>
       <c r="F15">
         <v>-103000000.0</v>
       </c>
       <c r="G15">
         <v>-1056000000.0</v>
       </c>
       <c r="H15">
         <v>-735000000.0</v>
       </c>
       <c r="I15">
         <v>865000000.0</v>
       </c>
       <c r="J15">
         <v>-378000000.0</v>
       </c>
       <c r="K15">
         <v>-2939000000.0</v>
       </c>
       <c r="L15">
         <v>1119000000.0</v>
       </c>
       <c r="M15">
         <v>1159000000.0</v>
       </c>
       <c r="N15">
         <v>1031000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-99000000.0</v>
       </c>
       <c r="F16">
         <v>-197000000.0</v>
       </c>
       <c r="G16">
         <v>-1105000000.0</v>
       </c>
       <c r="H16">
         <v>-761000000.0</v>
       </c>
       <c r="I16">
         <v>865000000.0</v>
       </c>
       <c r="J16">
         <v>-378000000.0</v>
       </c>
       <c r="K16">
         <v>-2939000000.0</v>
       </c>
       <c r="L16">
         <v>1119000000.0</v>
       </c>
       <c r="M16">
         <v>1159000000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>124</v>
+      </c>
+      <c r="B17">
+        <v>438000000.0</v>
+      </c>
       <c r="C17">
         <v>393000000.0</v>
       </c>
       <c r="D17">
         <v>-3928000000.0</v>
       </c>
       <c r="E17">
         <v>10000000.0</v>
       </c>
       <c r="F17">
         <v>-103000000.0</v>
       </c>
       <c r="G17">
         <v>-1056000000.0</v>
       </c>
       <c r="H17">
         <v>-735000000.0</v>
       </c>
       <c r="I17">
         <v>870000000.0</v>
       </c>
       <c r="J17">
         <v>-378000000.0</v>
       </c>
       <c r="K17">
         <v>-2939000000.0</v>
       </c>
       <c r="L17">
         <v>1119000000.0</v>
       </c>
       <c r="M17">
         <v>1159000000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>125</v>
+      </c>
+      <c r="B18">
+        <v>-152000000.0</v>
+      </c>
       <c r="C18">
         <v>-152000000.0</v>
       </c>
       <c r="D18">
         <v>-153000000.0</v>
       </c>
       <c r="E18">
         <v>-153000000.0</v>
       </c>
       <c r="F18">
         <v>-163000000.0</v>
       </c>
       <c r="G18">
         <v>-184000000.0</v>
       </c>
       <c r="H18">
         <v>-191000000.0</v>
       </c>
       <c r="I18">
         <v>-158000000.0</v>
       </c>
       <c r="J18">
         <v>-153000000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>474000000.0</v>
       </c>
       <c r="C21">
         <v>422000000.0</v>
       </c>
       <c r="D21">
         <v>-1474000000.0</v>
       </c>
       <c r="E21">
         <v>4732000000.0</v>
       </c>
       <c r="F21">
         <v>-659000000.0</v>
       </c>
       <c r="G21">
         <v>-1837000000.0</v>
       </c>
       <c r="H21">
         <v>-1446000000.0</v>
       </c>
       <c r="I21">
         <v>989000000.0</v>
       </c>
       <c r="J21">
         <v>-615000000.0</v>
       </c>
       <c r="K21">
         <v>-4705000000.0</v>
       </c>
       <c r="L21">
         <v>1462000000.0</v>
       </c>
       <c r="M21">
         <v>1528000000.0</v>
       </c>
       <c r="N21">
         <v>1364000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>5737000000.0</v>
       </c>
       <c r="C23">
         <v>3947000000.0</v>
       </c>
       <c r="D23">
         <v>5424000000.0</v>
       </c>
       <c r="E23">
         <v>1898000000.0</v>
       </c>
       <c r="F23">
         <v>7350000000.0</v>
       </c>
       <c r="G23">
         <v>9922000000.0</v>
       </c>
       <c r="H23">
         <v>7606000000.0</v>
       </c>
       <c r="I23">
         <v>7678000000.0</v>
       </c>
       <c r="J23">
         <v>7457000000.0</v>
       </c>
       <c r="K23">
         <v>7764000000.0</v>
       </c>
       <c r="L23">
         <v>7429000000.0</v>
       </c>
       <c r="M23">
         <v>7920000000.0</v>
       </c>
       <c r="N23">
         <v>7424000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>89000000.0</v>
       </c>
       <c r="G24">
         <v>44000000.0</v>
       </c>
       <c r="H24">
         <v>21000000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
         <v>18000000.0</v>
       </c>
       <c r="J25">
         <v>17000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>135</v>
+      </c>
+      <c r="B28">
+        <v>750000000.0</v>
+      </c>
       <c r="C28">
         <v>693000000.0</v>
       </c>
       <c r="D28">
         <v>730000000.0</v>
       </c>
       <c r="E28">
         <v>647000000.0</v>
       </c>
       <c r="F28">
         <v>665000000.0</v>
       </c>
       <c r="G28">
         <v>627000000.0</v>
       </c>
       <c r="H28">
         <v>620000000.0</v>
       </c>
       <c r="I28">
         <v>534000000.0</v>
       </c>
       <c r="J28">
         <v>463000000.0</v>
       </c>
       <c r="K28">
         <v>501000000.0</v>
       </c>
       <c r="L28">
         <v>576000000.0</v>
       </c>
       <c r="M28">
         <v>56000000.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>136</v>
+      </c>
+      <c r="B29">
+        <v>36000000.0</v>
+      </c>
       <c r="C29">
         <v>29000000.0</v>
       </c>
       <c r="D29">
         <v>-1236000000.0</v>
       </c>
       <c r="E29">
         <v>-182000000.0</v>
       </c>
       <c r="F29">
         <v>-105000000.0</v>
       </c>
       <c r="G29">
         <v>-363000000.0</v>
       </c>
       <c r="H29">
         <v>-317000000.0</v>
       </c>
       <c r="I29">
         <v>119000000.0</v>
       </c>
       <c r="J29">
         <v>-237000000.0</v>
       </c>
       <c r="K29">
         <v>-1766000000.0</v>
       </c>
       <c r="L29">
         <v>343000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>3932000000.0</v>
       </c>
       <c r="C30">
         <v>1591000000.0</v>
       </c>
       <c r="D30">
         <v>1810000000.0</v>
       </c>
       <c r="E30">
         <v>1842000000.0</v>
       </c>
       <c r="F30">
         <v>-7801000000.0</v>
       </c>
       <c r="G30">
         <v>-10340000000.0</v>
       </c>
       <c r="H30">
         <v>-8000000000.0</v>
       </c>
       <c r="I30">
         <v>2277000000.0</v>
       </c>
       <c r="J30">
         <v>2483000000.0</v>
       </c>
       <c r="K30">
         <v>2325000000.0</v>
       </c>
       <c r="L30">
         <v>2502000000.0</v>
       </c>
       <c r="M30">
         <v>2199000000.0</v>
       </c>
       <c r="N30">
         <v>7424000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>138</v>
+      </c>
+      <c r="B31">
+        <v>555000000.0</v>
+      </c>
       <c r="C31">
         <v>-152000000.0</v>
       </c>
       <c r="D31">
         <v>-153000000.0</v>
       </c>
       <c r="E31">
         <v>-153000000.0</v>
       </c>
       <c r="F31">
         <v>451000000.0</v>
       </c>
       <c r="G31">
         <v>418000000.0</v>
       </c>
       <c r="H31">
         <v>394000000.0</v>
       </c>
       <c r="I31">
         <v>-158000000.0</v>
       </c>
       <c r="J31">
         <v>-153000000.0</v>
       </c>
       <c r="K31">
         <v>-349000000.0</v>
       </c>
       <c r="L31">
         <v>-195000000.0</v>
       </c>
       <c r="M31">
         <v>-760000000.0</v>
       </c>
       <c r="N31">
         <v>-7424000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>6211000000.0</v>
       </c>
       <c r="C32">
         <v>4369000000.0</v>
       </c>
       <c r="D32">
         <v>3950000000.0</v>
       </c>
       <c r="E32">
         <v>6630000000.0</v>
       </c>
       <c r="F32">
         <v>7142000000.0</v>
       </c>
       <c r="G32">
         <v>8503000000.0</v>
       </c>
       <c r="H32">
         <v>6554000000.0</v>
       </c>
       <c r="I32">
         <v>8667000000.0</v>
       </c>
@@ -10160,3534 +10317,3614 @@
       <c r="N32">
         <v>8788000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>637000000.0</v>
+      </c>
+      <c r="C2">
         <v>697000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>836000000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>2251000000.0</v>
+        <v>376000000.0</v>
       </c>
       <c r="F2">
+        <v>2334000000.0</v>
+      </c>
+      <c r="G2">
         <v>-108000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1338000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>945000000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
+        <v>968000000.0</v>
+      </c>
+      <c r="K2">
         <v>2050000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>107000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>-2000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1459000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1289000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>114000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1097000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-499000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1265000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1443000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1047000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1144000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>758000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3572000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1023000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2216000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1011000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1772000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1280000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1052000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1861000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1125000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1328000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1310000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1341000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1417000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1046000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>946000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1904000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1282000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1079000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1273000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7139000000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-    </row>
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>148000000.0</v>
       </c>
-      <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-52000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-160000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>752000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-627000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>198000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1244000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-3954000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-549000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-2211000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-2039000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-89000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-530000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-60000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>729000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1263000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3797000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2477000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-6297000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1329000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-852000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-511000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>928000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-1764000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>344000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>292000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>82000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>186000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>90000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-357000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>546000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2756000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>48000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2208000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-564000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-226000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-486500000.0</v>
       </c>
       <c r="AS3">
         <v>-486500000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3">
+        <v>-486500000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-      <c r="AQ4"/>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>131000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-316000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>872000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>226000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-416000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1456000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1090000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-565000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-615000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2435000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-832000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2151000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>845000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>90000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4534000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>60000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2644000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1306000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3843000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2522000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6252000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1372000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>804000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>469000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-953000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3596000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-368000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-317000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-113000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-222000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-124000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>321000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-590000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2777000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-256000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2240000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>564000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2333000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>413000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4478000000.0</v>
       </c>
       <c r="AS5">
         <v>4478000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5">
+        <v>4478000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-948000000.0</v>
+      </c>
+      <c r="C6">
         <v>188000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>623000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>131000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-316000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>872000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>226000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>52000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-576000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1135000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>628000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-199000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-615000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1285000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>550000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2215000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2041000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>90000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>531000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>61000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-727000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1261000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3796000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2477000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6299000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1325000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>853000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>517000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-906000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1832000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-329000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-280000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-76000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-185000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-90000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>358000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-545000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2777000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-208000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2195000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>564000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2107000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3991500000.0</v>
       </c>
       <c r="AS6">
         <v>3991500000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6">
+        <v>3991500000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7"/>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8"/>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>761000000.0</v>
+      </c>
+      <c r="C9">
         <v>859000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>872000000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>69000000.0</v>
+        <v>414000000.0</v>
       </c>
       <c r="F9">
+        <v>-14000000.0</v>
+      </c>
+      <c r="G9">
         <v>1185000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>625000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>384000000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>-894000000.0</v>
+      </c>
+      <c r="K9">
         <v>-688000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1010000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>176000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-162000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-842000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1117000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2648000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2287000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>451000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>667000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>278000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-206000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-820000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3417000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1754000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6688000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-705000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1339000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1090000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-361000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2125000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>297000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>374000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>505000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>539000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>555000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>979000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>19000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2457000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>484000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1663000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1116000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2115000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2239000000.0</v>
       </c>
       <c r="AS9">
         <v>2239000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9">
+        <v>2239000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-986000000.0</v>
+      </c>
+      <c r="C10">
         <v>150000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>585000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-354000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>834000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>188000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-614000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1174000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>590000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-237000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-653000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1324000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>512000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2177000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2003000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>490000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>21000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-768000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1306000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3843000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2522000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6252000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1372000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>804000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>469000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-953000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1787000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-368000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-317000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-113000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-222000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-124000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>321000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-590000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2777000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-252000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2240000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>564000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>76000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>413000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486500000.0</v>
       </c>
       <c r="AS10">
         <v>486500000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10">
+        <v>486500000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>-222000000.0</v>
+      </c>
+      <c r="C11">
         <v>12000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>104000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-88000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>162000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-20000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-123000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-258000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>109000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-62000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-156000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-384000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>97000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>432000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>416000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-15000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>105000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-10000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-185000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-275000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-850000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-531000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1293000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-303000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>119000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>85000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-218000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>345000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-99000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-79000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-48000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-890000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>819000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>75000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-241000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1012000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-94000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-817000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>157000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-15000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>90000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="AS11">
         <v>134000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11">
+        <v>134000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>38000000.0</v>
       </c>
       <c r="C12">
         <v>38000000.0</v>
       </c>
       <c r="D12">
         <v>38000000.0</v>
       </c>
       <c r="E12">
         <v>38000000.0</v>
       </c>
       <c r="F12">
         <v>38000000.0</v>
       </c>
       <c r="G12">
         <v>38000000.0</v>
       </c>
       <c r="H12">
         <v>38000000.0</v>
       </c>
       <c r="I12">
         <v>38000000.0</v>
       </c>
       <c r="J12">
+        <v>38000000.0</v>
+      </c>
+      <c r="K12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="L12">
         <v>38000000.0</v>
       </c>
       <c r="M12">
         <v>38000000.0</v>
       </c>
       <c r="N12">
+        <v>38000000.0</v>
+      </c>
+      <c r="O12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="P12">
         <v>38000000.0</v>
       </c>
       <c r="Q12">
         <v>38000000.0</v>
       </c>
       <c r="R12">
-        <v>41000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="S12">
         <v>41000000.0</v>
       </c>
       <c r="T12">
+        <v>41000000.0</v>
+      </c>
+      <c r="U12">
         <v>40000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>45000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="Z12">
         <v>47000000.0</v>
       </c>
       <c r="AA12">
+        <v>47000000.0</v>
+      </c>
+      <c r="AB12">
         <v>49000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>48000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>47000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>45000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AG12">
         <v>37000000.0</v>
       </c>
       <c r="AH12">
         <v>37000000.0</v>
       </c>
       <c r="AI12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AJ12">
         <v>34000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>37000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>44000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>45000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>43000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>134000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
-[...1 lines deleted...]
-      </c>
+      <c r="Y13"/>
       <c r="Z13">
         <v>47000000.0</v>
       </c>
       <c r="AA13">
+        <v>47000000.0</v>
+      </c>
+      <c r="AB13">
         <v>49000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>48000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>47000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>121</v>
+      </c>
+      <c r="B14">
+        <v>-2000000.0</v>
+      </c>
       <c r="C14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D14">
         <v>-2000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-2000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2000000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>-2000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2000000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>-2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2000000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
         <v>2000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>65000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="Y14">
         <v>65000000.0</v>
       </c>
       <c r="Z14">
         <v>65000000.0</v>
       </c>
       <c r="AA14">
         <v>65000000.0</v>
       </c>
       <c r="AB14">
         <v>65000000.0</v>
       </c>
       <c r="AC14">
         <v>65000000.0</v>
       </c>
       <c r="AD14">
         <v>65000000.0</v>
       </c>
       <c r="AE14">
+        <v>65000000.0</v>
+      </c>
+      <c r="AF14">
         <v>2000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>50000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-100000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>50000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>65000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>65000000.0</v>
       </c>
-      <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-766000000.0</v>
+      </c>
+      <c r="C15">
         <v>137000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>479000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>85000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-268000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>671000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>176000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>34000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-493000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-917000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>479000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-175000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-499000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-941000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>413000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1745000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1585000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>63000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>383000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>31000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-585000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1032000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2995000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1991000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4957000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1070000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>683000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>384000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-737000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1442000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-271000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-239000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-67000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>668000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-943000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>246000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-349000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1765000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-158000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1423000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>407000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>91000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>323000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352500000.0</v>
       </c>
       <c r="AS15">
         <v>352500000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15">
+        <v>352500000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>453000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-200000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-525000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-967000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-702000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>957000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>613000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>42000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>361000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-610000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1045000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3012000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1998000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4950000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1077000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>676000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>377000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-737000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1442000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-271000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-239000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-67000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>668000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-943000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>246000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-349000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2939000000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
+        <v>0.0</v>
+      </c>
+      <c r="AO16">
         <v>-407000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>407000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1119000000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>124</v>
+      </c>
+      <c r="B17">
+        <v>-764000000.0</v>
+      </c>
       <c r="C17">
+        <v>138000000.0</v>
+      </c>
+      <c r="D17">
         <v>481000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>85000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-266000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>672000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>178000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>34000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-491000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-916000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>481000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-175000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-497000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-940000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-675000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>983000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>640000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>64000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>383000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>31000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-585000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1027000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-2995000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1991000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4959000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1069000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>685000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>384000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-735000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1442000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-271000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-238000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-65000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1406000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-943000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>246000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-349000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2939000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>1119000000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>125</v>
+      </c>
+      <c r="B18">
+        <v>-38000000.0</v>
+      </c>
       <c r="C18">
         <v>-38000000.0</v>
       </c>
       <c r="D18">
         <v>-38000000.0</v>
       </c>
       <c r="E18">
         <v>-38000000.0</v>
       </c>
       <c r="F18">
         <v>-38000000.0</v>
       </c>
       <c r="G18">
         <v>-38000000.0</v>
       </c>
       <c r="H18">
         <v>-38000000.0</v>
       </c>
       <c r="I18">
         <v>-38000000.0</v>
       </c>
       <c r="J18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="K18">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000000.0</v>
       </c>
       <c r="L18">
         <v>-38000000.0</v>
       </c>
       <c r="M18">
         <v>-38000000.0</v>
       </c>
       <c r="N18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="O18">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000000.0</v>
       </c>
       <c r="P18">
         <v>-38000000.0</v>
       </c>
       <c r="Q18">
         <v>-38000000.0</v>
       </c>
       <c r="R18">
-        <v>-41000000.0</v>
+        <v>-38000000.0</v>
       </c>
       <c r="S18">
         <v>-41000000.0</v>
       </c>
       <c r="T18">
+        <v>-41000000.0</v>
+      </c>
+      <c r="U18">
         <v>-40000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-41000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-45000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-47000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="Z18">
         <v>-47000000.0</v>
       </c>
       <c r="AA18">
+        <v>-47000000.0</v>
+      </c>
+      <c r="AB18">
         <v>-49000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-48000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-47000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-986000000.0</v>
+      </c>
+      <c r="C21">
         <v>150000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>585000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>93000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-354000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>834000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>188000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-614000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1174000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>590000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-237000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-653000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1324000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>512000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2177000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2003000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>49000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>490000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-768000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1306000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3843000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2522000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6252000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1372000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>804000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>469000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-953000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1787000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-368000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-317000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-113000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-222000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-124000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>321000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-590000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2777000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-252000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2240000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>564000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>76000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>413000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486500000.0</v>
       </c>
       <c r="AS21">
         <v>486500000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21">
+        <v>486500000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22"/>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>2384000000.0</v>
+      </c>
+      <c r="C23">
         <v>1406000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1123000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>697000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2674000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>243000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1775000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1315000000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>688000000.0</v>
+      </c>
+      <c r="K23">
         <v>2536000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>527000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>411000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1950000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1771000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>719000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1568000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>215000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1667000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1620000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1304000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1706000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1244000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3998000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1791000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2652000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1678000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2307000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1901000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1644000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2199000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1790000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2019000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1928000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2102000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2096000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1704000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1555000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2224000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2018000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1656000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1825000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752500000.0</v>
       </c>
       <c r="AS23">
         <v>1752500000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23">
+        <v>1752500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>25000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>26000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>27000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>25000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="Y24">
         <v>7000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="Z24">
         <v>7000000.0</v>
       </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>7000000.0</v>
       </c>
-      <c r="AC24"/>
+      <c r="AC24">
+        <v>7000000.0</v>
+      </c>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>-233000000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>409000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>212000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>197000000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>156000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>130000000.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>135</v>
+      </c>
+      <c r="B28">
+        <v>191000000.0</v>
+      </c>
       <c r="C28">
+        <v>194000000.0</v>
+      </c>
+      <c r="D28">
         <v>175000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>179000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>202000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>172000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>176000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>171000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>174000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>207000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>171000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>185000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>167000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>196000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>162000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>148000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>141000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>184000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>163000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>166000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>152000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>178000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>141000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>171000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>137000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>197000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>149000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>145000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>128000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>48000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>130000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>160000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>119000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>205000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>162000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>122000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>103000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>47000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>113000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>140000000.0</v>
       </c>
-      <c r="AO28">
-[...1 lines deleted...]
-      </c>
       <c r="AP28">
+        <v>0.0</v>
+      </c>
+      <c r="AQ28">
         <v>56000000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>136</v>
+      </c>
+      <c r="B29">
+        <v>-222000000.0</v>
+      </c>
       <c r="C29">
+        <v>12000000.0</v>
+      </c>
+      <c r="D29">
         <v>104000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-88000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>162000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-123000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-258000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>109000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-62000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-156000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-384000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-193000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>230000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>165000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>105000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-10000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-185000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-275000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-850000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-531000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1293000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-303000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>119000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>85000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-218000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>1747000000.0</v>
+      </c>
+      <c r="C30">
         <v>709000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>287000000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>423000000.0</v>
+        <v>321000000.0</v>
       </c>
       <c r="F30">
+        <v>340000000.0</v>
+      </c>
+      <c r="G30">
         <v>351000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>437000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>370000000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
+        <v>-280000000.0</v>
+      </c>
+      <c r="K30">
         <v>486000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>420000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>413000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>491000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>482000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>605000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>471000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>284000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>402000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>177000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>257000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>562000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>486000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>426000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>768000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>436000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>667000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>535000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>621000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>592000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>338000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>665000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>691000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>618000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>761000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>679000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>658000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>609000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>320000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>736000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>577000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>552000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752500000.0</v>
       </c>
       <c r="AS30">
         <v>1752500000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30">
+        <v>1752500000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>138</v>
+      </c>
+      <c r="B31">
+        <v>129000000.0</v>
+      </c>
       <c r="C31">
+        <v>133000000.0</v>
+      </c>
+      <c r="D31">
         <v>143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000000.0</v>
       </c>
       <c r="E31">
         <v>-38000000.0</v>
       </c>
       <c r="F31">
         <v>-38000000.0</v>
       </c>
       <c r="G31">
         <v>-38000000.0</v>
       </c>
       <c r="H31">
         <v>-38000000.0</v>
       </c>
       <c r="I31">
         <v>-38000000.0</v>
       </c>
       <c r="J31">
+        <v>-38000000.0</v>
+      </c>
+      <c r="K31">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000000.0</v>
       </c>
       <c r="L31">
         <v>-38000000.0</v>
       </c>
       <c r="M31">
         <v>-38000000.0</v>
       </c>
       <c r="N31">
+        <v>-38000000.0</v>
+      </c>
+      <c r="O31">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000000.0</v>
       </c>
       <c r="P31">
         <v>-38000000.0</v>
       </c>
       <c r="Q31">
         <v>-38000000.0</v>
       </c>
       <c r="R31">
-        <v>-41000000.0</v>
+        <v>-38000000.0</v>
       </c>
       <c r="S31">
         <v>-41000000.0</v>
       </c>
       <c r="T31">
+        <v>-41000000.0</v>
+      </c>
+      <c r="U31">
         <v>-40000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-41000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-45000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-47000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="Z31">
         <v>-47000000.0</v>
       </c>
       <c r="AA31">
+        <v>-47000000.0</v>
+      </c>
+      <c r="AB31">
         <v>-49000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-48000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-47000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-45000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-40000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2007000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000000.0</v>
       </c>
       <c r="AH31">
         <v>-37000000.0</v>
       </c>
       <c r="AI31">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AJ31">
         <v>-34000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-37000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1554000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>255000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-161000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1643000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1825000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-150000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1883000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1752500000.0</v>
       </c>
       <c r="AS31">
         <v>-1752500000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31">
+        <v>-1752500000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>1398000000.0</v>
+      </c>
+      <c r="C32">
         <v>1556000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1708000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>790000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2320000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1077000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1963000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1329000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>74000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1362000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1117000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>174000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1297000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>447000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1231000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3745000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1788000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1716000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2110000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1325000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>938000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-62000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>155000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-731000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8904000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>306000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3111000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2370000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>691000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3986000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1422000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1702000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1815000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1880000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1972000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2025000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>965000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>-553000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1766000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>-584000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2389000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2115000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2296000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2239000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2239000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -13738,1115 +13975,1123 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>245000000.0</v>
       </c>
       <c r="C2">
         <v>3851000000.0</v>
       </c>
       <c r="D2">
         <v>4115000000.0</v>
       </c>
       <c r="E2">
         <v>4474000000.0</v>
       </c>
       <c r="F2">
         <v>4108000000.0</v>
       </c>
       <c r="G2">
         <v>2877000000.0</v>
       </c>
       <c r="H2">
         <v>4145000000.0</v>
       </c>
       <c r="I2">
         <v>1857000000.0</v>
       </c>
       <c r="J2">
         <v>5228000000.0</v>
       </c>
       <c r="K2">
         <v>1570000000.0</v>
       </c>
       <c r="L2">
         <v>1603000000.0</v>
       </c>
       <c r="M2">
         <v>1422000000.0</v>
       </c>
       <c r="N2">
         <v>1884000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>248000000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>1496000000</v>
       </c>
       <c r="K3">
         <v>1339000000</v>
       </c>
       <c r="L3">
         <v>403000000</v>
       </c>
       <c r="M3">
         <v>3684000000</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>366000000.0</v>
       </c>
       <c r="G4">
         <v>1231000000.0</v>
       </c>
       <c r="H4">
         <v>-1268000000.0</v>
       </c>
       <c r="I4">
         <v>2288000000.0</v>
       </c>
       <c r="J4">
         <v>-3371000000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>3857000000.0</v>
       </c>
       <c r="G5">
         <v>2750000000.0</v>
       </c>
       <c r="H5">
         <v>4529000000.0</v>
       </c>
       <c r="I5">
         <v>2809000000.0</v>
       </c>
       <c r="J5">
         <v>5221000000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>-46000000.0</v>
       </c>
       <c r="C6">
         <v>1194000000.0</v>
       </c>
       <c r="D6">
         <v>-264000000.0</v>
       </c>
       <c r="E6">
         <v>-359000000.0</v>
       </c>
       <c r="F6">
         <v>366000000.0</v>
       </c>
       <c r="G6">
         <v>1231000000.0</v>
       </c>
       <c r="H6">
         <v>-1268000000.0</v>
       </c>
       <c r="I6">
         <v>2288000000.0</v>
       </c>
       <c r="J6">
         <v>-3371000000.0</v>
       </c>
       <c r="K6">
         <v>3658000000.0</v>
       </c>
       <c r="L6">
         <v>-33000000.0</v>
       </c>
       <c r="M6">
         <v>181000000.0</v>
       </c>
       <c r="N6">
         <v>-462000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>145</v>
+      </c>
+      <c r="B7">
+        <v>1395000000.0</v>
+      </c>
       <c r="C7">
         <v>-101000000.0</v>
       </c>
       <c r="D7">
         <v>-1252000000.0</v>
       </c>
       <c r="E7">
         <v>537000000.0</v>
       </c>
       <c r="F7">
         <v>2127000000.0</v>
       </c>
       <c r="G7">
         <v>4408000000.0</v>
       </c>
       <c r="H7">
         <v>2783000000.0</v>
       </c>
       <c r="I7">
         <v>4988000000.0</v>
       </c>
       <c r="J7">
         <v>3709000000.0</v>
       </c>
       <c r="K7">
         <v>2053000000.0</v>
       </c>
       <c r="L7">
         <v>5116000000.0</v>
       </c>
       <c r="M7">
         <v>5861000000.0</v>
       </c>
       <c r="N7">
         <v>2913000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>12000000.0</v>
       </c>
       <c r="G8">
         <v>-1355000000.0</v>
       </c>
       <c r="H8">
         <v>-545000000.0</v>
       </c>
       <c r="I8">
         <v>-378000000.0</v>
       </c>
       <c r="J8">
         <v>117000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>147</v>
+      </c>
+      <c r="B9">
+        <v>-400000000.0</v>
+      </c>
       <c r="C9">
         <v>-1451000000.0</v>
       </c>
       <c r="D9">
         <v>-1280000000.0</v>
       </c>
       <c r="E9">
         <v>-3106000000.0</v>
       </c>
       <c r="F9">
         <v>56000000.0</v>
       </c>
       <c r="G9">
         <v>-1346000000.0</v>
       </c>
       <c r="H9">
         <v>-629000000.0</v>
       </c>
       <c r="I9">
         <v>-207000000.0</v>
       </c>
       <c r="J9">
         <v>197000000.0</v>
       </c>
       <c r="K9">
         <v>40000000.0</v>
       </c>
       <c r="L9">
         <v>-394000000.0</v>
       </c>
       <c r="M9">
         <v>-1076000000.0</v>
       </c>
       <c r="N9">
         <v>-48000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>378000000.0</v>
       </c>
       <c r="G11">
         <v>3437000000.0</v>
       </c>
       <c r="H11">
         <v>1346000000.0</v>
       </c>
       <c r="I11">
         <v>2512000000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1693000000.0</v>
       </c>
       <c r="F12">
         <v>-3144000000.0</v>
       </c>
       <c r="G12">
         <v>-2628000000.0</v>
       </c>
       <c r="H12">
         <v>-2484000000.0</v>
       </c>
       <c r="I12">
         <v>-2505000000.0</v>
       </c>
       <c r="J12">
         <v>48000000.0</v>
       </c>
       <c r="K12">
         <v>4605000000.0</v>
       </c>
       <c r="L12">
         <v>-1630000000.0</v>
       </c>
       <c r="M12">
         <v>-1691000000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3877000000.0</v>
       </c>
       <c r="F13">
         <v>2281000000.0</v>
       </c>
       <c r="G13">
         <v>5997000000.0</v>
       </c>
       <c r="H13">
         <v>3728000000.0</v>
       </c>
       <c r="I13">
         <v>4127000000.0</v>
       </c>
       <c r="J13">
         <v>3646000000.0</v>
       </c>
       <c r="K13">
         <v>4097000000.0</v>
       </c>
       <c r="L13">
         <v>4779000000.0</v>
       </c>
       <c r="M13">
         <v>6141000000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>-233000000.0</v>
       </c>
       <c r="F14">
         <v>-254000000.0</v>
       </c>
       <c r="G14">
         <v>-260000000.0</v>
       </c>
       <c r="H14">
         <v>-283000000.0</v>
       </c>
       <c r="I14">
         <v>18000000.0</v>
       </c>
       <c r="J14">
         <v>17000000.0</v>
       </c>
       <c r="K14">
         <v>17000000.0</v>
       </c>
       <c r="L14">
         <v>26000000.0</v>
       </c>
       <c r="M14">
         <v>32000000.0</v>
       </c>
       <c r="N14">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
         <v>102000000.0</v>
       </c>
       <c r="C15">
         <v>102000000.0</v>
       </c>
       <c r="D15">
         <v>102000000.0</v>
       </c>
       <c r="E15">
         <v>104000000.0</v>
       </c>
       <c r="F15">
         <v>89000000.0</v>
       </c>
       <c r="G15">
         <v>44000000.0</v>
       </c>
       <c r="H15">
         <v>21000000.0</v>
       </c>
       <c r="I15">
         <v>21000000.0</v>
       </c>
       <c r="J15">
         <v>1798000000.0</v>
       </c>
       <c r="K15">
         <v>4446000000.0</v>
       </c>
       <c r="L15">
         <v>1798000000.0</v>
       </c>
       <c r="M15">
         <v>1961000000.0</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>199000000.0</v>
       </c>
       <c r="C16">
         <v>5045000000.0</v>
       </c>
       <c r="D16">
         <v>3851000000.0</v>
       </c>
       <c r="E16">
         <v>4115000000.0</v>
       </c>
       <c r="F16">
         <v>4474000000.0</v>
       </c>
       <c r="G16">
         <v>4108000000.0</v>
       </c>
       <c r="H16">
         <v>2877000000.0</v>
       </c>
       <c r="I16">
         <v>4145000000.0</v>
       </c>
       <c r="J16">
         <v>1857000000.0</v>
       </c>
       <c r="K16">
         <v>5228000000.0</v>
       </c>
       <c r="L16">
         <v>1570000000.0</v>
       </c>
       <c r="M16">
         <v>1603000000.0</v>
       </c>
       <c r="N16">
         <v>1422000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>-102000000.0</v>
       </c>
       <c r="C18">
         <v>-290000000.0</v>
       </c>
       <c r="D18">
         <v>-137000000.0</v>
       </c>
       <c r="E18">
         <v>-1151000000.0</v>
       </c>
       <c r="F18">
         <v>746000000.0</v>
       </c>
       <c r="G18">
         <v>888000000.0</v>
       </c>
       <c r="H18">
         <v>1828000000.0</v>
       </c>
       <c r="I18">
         <v>3062000000.0</v>
       </c>
       <c r="J18">
         <v>1900000000.0</v>
       </c>
       <c r="K18">
         <v>5075000000.0</v>
       </c>
       <c r="L18">
         <v>4631000000.0</v>
       </c>
       <c r="M18">
         <v>9045000000.0</v>
       </c>
       <c r="N18">
         <v>4413000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>157</v>
+      </c>
+      <c r="B19">
+        <v>-496000000.0</v>
+      </c>
       <c r="C19">
         <v>-2194000000.0</v>
       </c>
       <c r="D19">
         <v>-3324000000.0</v>
       </c>
       <c r="E19">
         <v>-8276000000.0</v>
       </c>
       <c r="F19">
         <v>-11697000000.0</v>
       </c>
       <c r="G19">
         <v>-7712000000.0</v>
       </c>
       <c r="H19">
         <v>-6780000000.0</v>
       </c>
       <c r="I19">
         <v>-3382000000.0</v>
       </c>
       <c r="J19">
         <v>-3915000000.0</v>
       </c>
       <c r="K19">
         <v>4674000000.0</v>
       </c>
       <c r="L19">
         <v>-5261000000.0</v>
       </c>
       <c r="M19">
         <v>-1607000000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>339000000.0</v>
       </c>
       <c r="G20">
         <v>948000000.0</v>
       </c>
       <c r="H20">
         <v>412000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>-2000000.0</v>
+      </c>
       <c r="C21">
         <v>-2000000.0</v>
       </c>
       <c r="D21">
         <v>-2000000.0</v>
       </c>
       <c r="E21">
         <v>-3000000.0</v>
       </c>
       <c r="F21">
         <v>-280000000.0</v>
       </c>
       <c r="G21">
         <v>-937000000.0</v>
       </c>
       <c r="H21">
         <v>398000000.0</v>
       </c>
       <c r="I21">
         <v>366000000.0</v>
       </c>
       <c r="J21">
         <v>778000000.0</v>
       </c>
       <c r="K21">
         <v>-26000000.0</v>
       </c>
       <c r="L21">
         <v>-60000000.0</v>
       </c>
       <c r="M21">
         <v>-1379000000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>433000000.0</v>
       </c>
       <c r="C22">
         <v>388000000.0</v>
       </c>
       <c r="D22">
         <v>-1112000000.0</v>
       </c>
       <c r="E22">
         <v>10000000.0</v>
       </c>
       <c r="F22">
         <v>-103000000.0</v>
       </c>
       <c r="G22">
         <v>-1056000000.0</v>
       </c>
       <c r="H22">
         <v>-735000000.0</v>
       </c>
       <c r="I22">
         <v>870000000.0</v>
       </c>
       <c r="J22">
         <v>-378000000.0</v>
       </c>
       <c r="K22">
         <v>-2939000000.0</v>
       </c>
       <c r="L22">
         <v>1119000000.0</v>
       </c>
       <c r="M22">
         <v>1159000000.0</v>
       </c>
       <c r="N22">
         <v>1031000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>96000000.0</v>
       </c>
       <c r="C23">
         <v>4032000000.0</v>
       </c>
       <c r="D23">
         <v>3423000000.0</v>
       </c>
       <c r="E23">
         <v>9663000000.0</v>
       </c>
       <c r="F23">
         <v>11370000000.0</v>
       </c>
       <c r="G23">
         <v>5831000000.0</v>
       </c>
       <c r="H23">
         <v>4564000000.0</v>
       </c>
       <c r="I23">
         <v>3503000000.0</v>
       </c>
       <c r="J23">
         <v>-1164000000.0</v>
       </c>
       <c r="K23">
         <v>-4092000000.0</v>
       </c>
       <c r="L23">
         <v>3211000000.0</v>
       </c>
       <c r="M23">
         <v>-2038000000.0</v>
       </c>
       <c r="N23">
         <v>-4397000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>347000000.0</v>
       </c>
       <c r="C24">
         <v>561000000.0</v>
       </c>
       <c r="D24">
         <v>-597000000.0</v>
       </c>
       <c r="E24">
         <v>-171000000.0</v>
       </c>
       <c r="F24">
         <v>-541000000.0</v>
       </c>
       <c r="G24">
         <v>1869000000.0</v>
       </c>
       <c r="H24">
         <v>-561000000.0</v>
       </c>
       <c r="I24">
         <v>-2990000000.0</v>
       </c>
       <c r="J24">
         <v>2000000.0</v>
       </c>
       <c r="K24">
         <v>-2056000000.0</v>
       </c>
       <c r="L24">
         <v>-1113000000.0</v>
       </c>
       <c r="M24">
         <v>-1203000000.0</v>
       </c>
       <c r="N24">
         <v>1988000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>-535000000.0</v>
       </c>
       <c r="C25">
         <v>-577000000.0</v>
       </c>
       <c r="D25">
         <v>2227000000.0</v>
       </c>
       <c r="E25">
         <v>-1465000000.0</v>
       </c>
       <c r="F25">
         <v>-1278000000.0</v>
       </c>
       <c r="G25">
         <v>-2464000000.0</v>
       </c>
       <c r="H25">
         <v>-220000000.0</v>
       </c>
       <c r="I25">
         <v>-2814000000.0</v>
       </c>
       <c r="J25">
         <v>48000000.0</v>
       </c>
       <c r="K25">
         <v>4605000000.0</v>
       </c>
       <c r="L25">
         <v>-1630000000.0</v>
       </c>
       <c r="M25">
         <v>-1691000000.0</v>
       </c>
       <c r="N25">
         <v>429000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>-102000000.0</v>
       </c>
       <c r="C26">
         <v>-250000000.0</v>
       </c>
       <c r="D26">
         <v>-250000000.0</v>
       </c>
       <c r="E26">
         <v>-488000000.0</v>
       </c>
       <c r="F26">
         <v>-499000000.0</v>
       </c>
       <c r="G26">
         <v>-473000000.0</v>
       </c>
       <c r="H26">
         <v>-442000000.0</v>
       </c>
       <c r="I26">
         <v>-105000000.0</v>
       </c>
       <c r="J26">
         <v>-668000000.0</v>
       </c>
       <c r="K26">
         <v>-634000000.0</v>
       </c>
       <c r="L26">
         <v>-771000000.0</v>
       </c>
       <c r="M26">
         <v>-1727000000.0</v>
       </c>
       <c r="N26">
         <v>-1411000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>29000000.0</v>
       </c>
       <c r="E27">
         <v>22000000.0</v>
       </c>
       <c r="F27">
         <v>23000000.0</v>
       </c>
       <c r="G27">
         <v>21000000.0</v>
       </c>
       <c r="H27">
         <v>21000000.0</v>
       </c>
       <c r="I27">
         <v>40000000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>8000000.0</v>
       </c>
       <c r="M27">
         <v>7000000.0</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>-108000000.0</v>
       </c>
       <c r="C28">
         <v>3678000000.0</v>
       </c>
       <c r="D28">
         <v>3069000000.0</v>
       </c>
       <c r="E28">
         <v>9068000000.0</v>
       </c>
       <c r="F28">
         <v>11858000000.0</v>
       </c>
       <c r="G28">
         <v>6186000000.0</v>
       </c>
       <c r="H28">
         <v>4245000000.0</v>
       </c>
       <c r="I28">
         <v>3764000000.0</v>
       </c>
       <c r="J28">
         <v>-2852000000.0</v>
       </c>
       <c r="K28">
         <v>-4752000000.0</v>
       </c>
       <c r="L28">
         <v>2380000000.0</v>
       </c>
       <c r="M28">
         <v>-4668000000.0</v>
       </c>
       <c r="N28">
         <v>-6817000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>-102000000.0</v>
       </c>
       <c r="C29">
         <v>-290000000.0</v>
       </c>
       <c r="D29">
         <v>-137000000.0</v>
       </c>
       <c r="E29">
         <v>-1151000000.0</v>
       </c>
       <c r="F29">
         <v>746000000.0</v>
       </c>
       <c r="G29">
         <v>888000000.0</v>
       </c>
       <c r="H29">
         <v>1828000000.0</v>
       </c>
       <c r="I29">
         <v>3062000000.0</v>
       </c>
       <c r="J29">
         <v>3396000000.0</v>
       </c>
       <c r="K29">
         <v>3736000000.0</v>
       </c>
       <c r="L29">
         <v>4631000000.0</v>
       </c>
       <c r="M29">
         <v>5361000000.0</v>
       </c>
       <c r="N29">
         <v>4413000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>164000000.0</v>
       </c>
       <c r="C30">
         <v>-2194000000.0</v>
       </c>
       <c r="D30">
         <v>-3196000000.0</v>
       </c>
       <c r="E30">
         <v>-8276000000.0</v>
       </c>
       <c r="F30">
         <v>-12238000000.0</v>
       </c>
       <c r="G30">
         <v>-5843000000.0</v>
       </c>
       <c r="H30">
         <v>-7341000000.0</v>
       </c>
       <c r="I30">
         <v>-4538000000.0</v>
       </c>
@@ -14865,369 +15110,375 @@
       <c r="N30">
         <v>1988000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS30"/>
+  <dimension ref="A1:AT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>5387000000.0</v>
+      </c>
+      <c r="C2">
         <v>6606000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5540000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4667000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5045000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5630000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4441000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3823000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3851000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3839000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3737000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3685000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4115000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4793000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5071000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4101000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4474000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4108000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4882000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4025000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4108000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6189000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7325000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8930000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2877000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4289000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3981000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3864000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4145000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2144000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2135000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1888000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1857000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1698000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4443000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5812000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5228000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2825000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2521000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1617000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1570000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>985000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>820000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1211500000.0</v>
       </c>
-      <c r="AS2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>48000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>975000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
@@ -15240,2993 +15491,3061 @@
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1688000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>198000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>97000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>43000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>268000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1176000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>84000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>189000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-278000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>970000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-373000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>366000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-774000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>857000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-83000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2081000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1136000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1605000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>6053000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1412000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>308000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>117000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-281000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2001000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>9000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>247000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>31000000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>3857000000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>2750000000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>4529000000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>2809000000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-480000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1607000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1066000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>873000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-378000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-585000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1189000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>618000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-28000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>102000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>52000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-430000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-678000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-278000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>970000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-373000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>366000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-774000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>857000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-83000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2081000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1136000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1605000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6053000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1412000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>308000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>117000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-281000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2001000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>247000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>31000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>159000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2745000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1369000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>584000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2403000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>304000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>904000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>47000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>585000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-391500000.0</v>
       </c>
       <c r="AS6">
         <v>-391500000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6">
+        <v>-391500000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>-101000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-6000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>11000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-957000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>181000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-163000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2337000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>-19342000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>696000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4651000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>210479000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-20195000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10919000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3099000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-67431000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>62234000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8569000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3920000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-910000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2708000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>4336000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>3826000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3850000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>7605000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1007000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4137000000.0</v>
       </c>
-      <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>4385000000.0</v>
       </c>
-      <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>12000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-1355000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-545000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-378000000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-1451000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-1280000000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-3106000000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-3106000000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>56000000.0</v>
       </c>
       <c r="T9">
         <v>56000000.0</v>
       </c>
       <c r="U9">
         <v>56000000.0</v>
       </c>
       <c r="V9">
-        <v>-1346000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="W9">
         <v>-1346000000.0</v>
       </c>
       <c r="X9">
         <v>-1346000000.0</v>
       </c>
       <c r="Y9">
         <v>-1346000000.0</v>
       </c>
       <c r="Z9">
-        <v>-629000000.0</v>
+        <v>-1346000000.0</v>
       </c>
       <c r="AA9">
         <v>-629000000.0</v>
       </c>
       <c r="AB9">
         <v>-629000000.0</v>
       </c>
       <c r="AC9">
         <v>-629000000.0</v>
       </c>
       <c r="AD9">
-        <v>-207000000.0</v>
+        <v>-629000000.0</v>
       </c>
       <c r="AE9">
         <v>-207000000.0</v>
       </c>
       <c r="AF9">
         <v>-207000000.0</v>
       </c>
       <c r="AG9">
         <v>-207000000.0</v>
       </c>
       <c r="AH9">
+        <v>-207000000.0</v>
+      </c>
+      <c r="AI9">
         <v>197000000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>197000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40000000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-394000000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
-      <c r="AK10"/>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>378000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>3437000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>1346000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>2512000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="M12">
         <v>47000000.0</v>
       </c>
       <c r="N12">
+        <v>47000000.0</v>
+      </c>
+      <c r="O12">
         <v>192000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-280000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-802000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-803000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3144000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>192000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>142000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>481000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2628000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3043000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2362000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4861000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2484000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-170000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1113000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-2505000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>750000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>965000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>358000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>48000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1648000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>719000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>709000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4605000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-1630000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>3877000000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>3877000000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>2281000000.0</v>
       </c>
       <c r="T13">
         <v>2281000000.0</v>
       </c>
       <c r="U13">
         <v>2281000000.0</v>
       </c>
       <c r="V13">
-        <v>5997000000.0</v>
+        <v>2281000000.0</v>
       </c>
       <c r="W13">
         <v>5997000000.0</v>
       </c>
       <c r="X13">
         <v>5997000000.0</v>
       </c>
       <c r="Y13">
         <v>5997000000.0</v>
       </c>
       <c r="Z13">
-        <v>3728000000.0</v>
+        <v>5997000000.0</v>
       </c>
       <c r="AA13">
         <v>3728000000.0</v>
       </c>
       <c r="AB13">
         <v>3728000000.0</v>
       </c>
       <c r="AC13">
         <v>3728000000.0</v>
       </c>
       <c r="AD13">
-        <v>4113000000.0</v>
+        <v>3728000000.0</v>
       </c>
       <c r="AE13">
         <v>4113000000.0</v>
       </c>
       <c r="AF13">
         <v>4113000000.0</v>
       </c>
       <c r="AG13">
         <v>4113000000.0</v>
       </c>
       <c r="AH13">
-        <v>3629000000.0</v>
+        <v>4113000000.0</v>
       </c>
       <c r="AI13">
         <v>3629000000.0</v>
       </c>
       <c r="AJ13">
         <v>3629000000.0</v>
       </c>
       <c r="AK13">
         <v>3629000000.0</v>
       </c>
       <c r="AL13">
+        <v>3629000000.0</v>
+      </c>
+      <c r="AM13">
         <v>4097000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>4779000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>-233000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>-254000000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>-260000000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>-283000000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>-246000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AF14">
         <v>18000000.0</v>
       </c>
       <c r="AG14">
         <v>18000000.0</v>
       </c>
       <c r="AH14">
+        <v>18000000.0</v>
+      </c>
+      <c r="AI14">
         <v>17000000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
-        <v>17000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL14">
         <v>17000000.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>17000000.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>26000000.0</v>
       </c>
-      <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>26000000.0</v>
+      </c>
+      <c r="C15">
         <v>25000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>26000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>25000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>25000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>25000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>26000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="N15">
         <v>26000000.0</v>
       </c>
       <c r="O15">
+        <v>26000000.0</v>
+      </c>
+      <c r="P15">
         <v>25000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>26000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>21000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>25000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="Y15">
         <v>7000000.0</v>
       </c>
       <c r="Z15">
         <v>7000000.0</v>
       </c>
       <c r="AA15">
         <v>7000000.0</v>
       </c>
       <c r="AB15">
         <v>7000000.0</v>
       </c>
       <c r="AC15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AD15">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AE15">
         <v>7000000.0</v>
       </c>
       <c r="AF15">
-        <v>0.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
-        <v>1798000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI15">
         <v>1798000000.0</v>
       </c>
       <c r="AJ15">
+        <v>1798000000.0</v>
+      </c>
+      <c r="AK15">
         <v>3310000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>143000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5837000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>43000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1697000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>263000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1798000000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>4907000000.0</v>
+      </c>
+      <c r="C16">
         <v>4999000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6606000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5540000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4667000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5045000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5630000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4441000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3823000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3851000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3839000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3737000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3685000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4115000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4793000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5071000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4101000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4474000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4108000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4882000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4025000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4108000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6189000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7325000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8930000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2877000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4289000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3981000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3864000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4145000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2144000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2135000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1888000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1857000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1698000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4443000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5812000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5228000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2825000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2521000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1617000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1570000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>985000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>820000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-391500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-221000000.0</v>
+      </c>
+      <c r="C18">
         <v>-364000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>117000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>146000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-118000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>334000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-530000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>200000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>339000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-128000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-500000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-212000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-962000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>159000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-163000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>102000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>575000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>173000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-104000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>373000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>48000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>371000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>96000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>506000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>513000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>433000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>376000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1566000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>479000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-962000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>489000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1366000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>705000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>972000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>403000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1399000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1647000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1720000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>309000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2023000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>974000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>817000000.0</v>
       </c>
       <c r="AS18">
         <v>817000000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18">
+        <v>817000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>157</v>
+      </c>
+      <c r="B19">
+        <v>-662000000.0</v>
+      </c>
       <c r="C19">
+        <v>-1496000000.0</v>
+      </c>
+      <c r="D19">
         <v>1372000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>112000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>563000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-357000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-130000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1082000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-625000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-552000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-709000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-334000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1325000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-680000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2369000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2742000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2764000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2639000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5418000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2978000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>369000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1562000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1230000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1814000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3106000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1586000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2840000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1021000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1333000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1022000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1192000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-945000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-223000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-633000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>651000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1494000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>996000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>7814000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-5261000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>339000000.0</v>
       </c>
-      <c r="S20">
-[...2 lines deleted...]
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>-1000000.0</v>
+      </c>
       <c r="C21">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="E21"/>
+        <v>-1000000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-1000000.0</v>
+      </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-1000000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-1000000.0</v>
       </c>
       <c r="N21">
         <v>-1000000.0</v>
       </c>
       <c r="O21">
         <v>-1000000.0</v>
       </c>
       <c r="P21">
         <v>-1000000.0</v>
       </c>
       <c r="Q21">
         <v>-1000000.0</v>
       </c>
       <c r="R21">
-        <v>-279000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="S21">
         <v>-279000000.0</v>
       </c>
       <c r="T21">
-        <v>-1000000.0</v>
+        <v>-279000000.0</v>
       </c>
       <c r="U21">
         <v>-1000000.0</v>
       </c>
       <c r="V21">
-        <v>-550000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="W21">
         <v>-550000000.0</v>
       </c>
       <c r="X21">
-        <v>-387000000.0</v>
+        <v>-550000000.0</v>
       </c>
       <c r="Y21">
         <v>-387000000.0</v>
       </c>
       <c r="Z21">
-        <v>-1000000.0</v>
+        <v>-387000000.0</v>
       </c>
       <c r="AA21">
         <v>-1000000.0</v>
       </c>
       <c r="AB21">
         <v>-1000000.0</v>
       </c>
       <c r="AC21">
-        <v>400000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AD21">
         <v>400000000.0</v>
       </c>
       <c r="AE21">
+        <v>400000000.0</v>
+      </c>
+      <c r="AF21">
         <v>372000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AG21">
         <v>-3000000.0</v>
       </c>
       <c r="AH21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AI21">
         <v>778000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>598000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>187000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-26000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-766000000.0</v>
+      </c>
+      <c r="C22">
         <v>433000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-268000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>268000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-268000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>671000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>459000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>34000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-493000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-917000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>479000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-175000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-497000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>413000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1745000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>640000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>63000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>383000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-585000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1032000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2995000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1991000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4957000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1070000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>683000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>384000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-737000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1442000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-271000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-239000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-67000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>668000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-943000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>246000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-349000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1765000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-158000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1423000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>407000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>91000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>323000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352500000.0</v>
       </c>
       <c r="AS22">
         <v>352500000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22">
+        <v>352500000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>253000000.0</v>
+      </c>
+      <c r="C23">
         <v>826000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-499000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>831000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1002000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1385000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1456000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1215000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>498000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>838000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>872000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1483000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>334000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3418000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3469000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2464000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3695000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4075000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5042000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>314000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-135000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>946000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-761000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7590000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-140000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2695000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1488000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>267000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1567000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>646000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>644000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>646000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1956000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2057000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3507000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>388000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2165000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>400000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3360000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>320000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-806000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1680000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247000000.0</v>
       </c>
       <c r="AS23">
         <v>1247000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23">
+        <v>1247000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>152000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1700000000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>39000000.0</v>
+      </c>
+      <c r="E24">
         <v>1437000000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>674000000.0</v>
+      </c>
+      <c r="G24">
         <v>576000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1835000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-349000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-266000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193000000.0</v>
       </c>
       <c r="M24">
         <v>193000000.0</v>
       </c>
       <c r="N24">
+        <v>193000000.0</v>
+      </c>
+      <c r="O24">
         <v>-446000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-570000000.0</v>
       </c>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
       <c r="Q24">
+        <v>-212000000.0</v>
+      </c>
+      <c r="R24">
         <v>-1516000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1598000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1561000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1031000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>204000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-122000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-13000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-248000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>243000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-340000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-251000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-575000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-777000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-802000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-691000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>695000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-702000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-325000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-268000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-411000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-540000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-857000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-975000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-260000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>36000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-256000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2412000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2187000000.0</v>
       </c>
       <c r="AS24">
         <v>-2187000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24">
+        <v>-2187000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>545000000.0</v>
+      </c>
+      <c r="C25">
         <v>-797000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>385000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-269000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>414000000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>-711000000.0</v>
+      </c>
+      <c r="H25">
         <v>-435000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>300000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-37000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1046000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-140000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>47000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>729000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1375000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1586000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-803000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2321000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>192000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>142000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>481000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3267000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3043000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2362000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4861000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1576000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-170000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>49000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1113000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>124000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>750000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>965000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>358000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>698000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1648000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>719000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>709000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2896000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>629000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3059000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>91000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2481000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>462500000.0</v>
       </c>
       <c r="AS25">
         <v>462500000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25">
+        <v>462500000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-161000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>102000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-43000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-59000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000000.0</v>
       </c>
       <c r="H26">
         <v>-64000000.0</v>
       </c>
       <c r="I26">
+        <v>-64000000.0</v>
+      </c>
+      <c r="J26">
         <v>-62000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000000.0</v>
       </c>
       <c r="L26">
         <v>-64000000.0</v>
       </c>
       <c r="M26">
+        <v>-64000000.0</v>
+      </c>
+      <c r="N26">
         <v>-62000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-93000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-136000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-132000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-127000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-158000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-149000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-124000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-68000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-97000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-54000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-180000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-142000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-128000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-126000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-136000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-52000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-63000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-42000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-69000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-157000000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-648000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-20000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-576000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-21000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-19000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-18000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-217000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-268000000.0</v>
       </c>
       <c r="AS26">
         <v>-268000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26">
+        <v>-268000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27">
+        <v>23000000.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>29000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>22000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>23000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>21000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>21000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>40000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>10000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
-[...1 lines deleted...]
-      </c>
+      <c r="AO27"/>
       <c r="AP27">
         <v>2000000.0</v>
       </c>
       <c r="AQ27">
         <v>2000000.0</v>
       </c>
       <c r="AR27">
         <v>2000000.0</v>
       </c>
       <c r="AS27">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>226000000.0</v>
+      </c>
+      <c r="C28">
         <v>640000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-423000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>762000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1087000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-110000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1295000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1366000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1127000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>412000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>748000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>514000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1395000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>214000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3261000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3311000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2309000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2837000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3904000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4896000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>221000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-795000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>875000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1335000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7441000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-276000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2562000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1344000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>615000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1504000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>976000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>641000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>643000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>154000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3257000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>246000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-8476000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>394000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1676000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1654000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1182000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1604000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>979000000.0</v>
       </c>
       <c r="AS28">
         <v>979000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28">
+        <v>979000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-221000000.0</v>
+      </c>
+      <c r="C29">
         <v>-364000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>117000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>146000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-118000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>334000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-530000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>152000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>339000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-128000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-500000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-212000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-962000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>159000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-163000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>102000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>575000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>173000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-104000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>373000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>48000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>371000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>96000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>506000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>513000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>433000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>376000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1566000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>479000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>726000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>291000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1366000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>705000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>965000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>360000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1131000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>471000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1636000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>498000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>2023000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>974000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>817000000.0</v>
       </c>
       <c r="AS29">
         <v>817000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29">
+        <v>817000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-485000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1883000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1372000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>563000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-357000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-130000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1082000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-625000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-552000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-985000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-334000000.0</v>
       </c>
       <c r="M30">
         <v>-334000000.0</v>
       </c>
       <c r="N30">
+        <v>-334000000.0</v>
+      </c>
+      <c r="O30">
         <v>-680000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2577000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2500000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2519000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2573000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5253000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4212000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-200000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1659000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2059000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-641000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1484000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1642000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2767000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1660000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1272000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1069000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1446000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1120000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-903000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1361000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-193000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2339000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-22000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9748000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-561000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2408000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2105000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-256000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2412000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2187000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2187000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>