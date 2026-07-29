--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5570,51 +5570,51 @@
       <c r="AZ20">
         <v>4896089.0</v>
       </c>
       <c r="BA20">
         <v>4896089.0</v>
       </c>
       <c r="BB20">
         <v>4859663.0</v>
       </c>
       <c r="BC20">
         <v>4859663.0</v>
       </c>
       <c r="BD20"/>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
         <v>2871000.0</v>
       </c>
       <c r="C21">
         <v>3003000.0</v>
       </c>
       <c r="D21">
-        <v>3115000.0</v>
+        <v>6258000.0</v>
       </c>
       <c r="E21">
         <v>7562000.0</v>
       </c>
       <c r="F21">
         <v>23040000.0</v>
       </c>
       <c r="G21">
         <v>24517000.0</v>
       </c>
       <c r="H21">
         <v>30785000.0</v>
       </c>
       <c r="I21">
         <v>32405000.0</v>
       </c>
       <c r="J21">
         <v>34094000.0</v>
       </c>
       <c r="K21">
         <v>30370000.0</v>
       </c>
       <c r="L21">
         <v>31619000.0</v>
       </c>
@@ -7580,102 +7580,102 @@
       <c r="AZ35">
         <v>33477640.0</v>
       </c>
       <c r="BA35">
         <v>32832070.0</v>
       </c>
       <c r="BB35">
         <v>24090394.0</v>
       </c>
       <c r="BC35">
         <v>20139876.0</v>
       </c>
       <c r="BD35"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>4782000.0</v>
       </c>
       <c r="C36">
         <v>4940000.0</v>
       </c>
       <c r="D36">
-        <v>14380000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="E36">
         <v>83071000.0</v>
       </c>
       <c r="F36">
         <v>6356000.0</v>
       </c>
       <c r="G36">
         <v>6530000.0</v>
       </c>
       <c r="H36">
         <v>2092000.0</v>
       </c>
       <c r="I36">
         <v>2093000.0</v>
       </c>
       <c r="J36">
         <v>2106000.0</v>
       </c>
       <c r="K36">
         <v>7725000.0</v>
       </c>
       <c r="L36">
         <v>7769000.0</v>
       </c>
       <c r="M36">
         <v>7821000.0</v>
       </c>
       <c r="N36">
         <v>7823000.0</v>
       </c>
       <c r="O36">
         <v>7027000.0</v>
       </c>
       <c r="P36">
         <v>7535244.0</v>
       </c>
       <c r="Q36">
         <v>4927767.0</v>
       </c>
       <c r="R36">
         <v>5108422.0</v>
       </c>
       <c r="S36">
         <v>12603527.0</v>
       </c>
       <c r="T36">
         <v>5463602.0</v>
       </c>
       <c r="U36">
-        <v>10874267.0</v>
+        <v>1634935.0</v>
       </c>
       <c r="V36">
         <v>5166124.0</v>
       </c>
       <c r="W36">
         <v>12602339.0</v>
       </c>
       <c r="X36">
         <v>5099514.0</v>
       </c>
       <c r="Y36">
         <v>4119108.0</v>
       </c>
       <c r="Z36">
         <v>3915441.0</v>
       </c>
       <c r="AA36">
         <v>3843023.0</v>
       </c>
       <c r="AB36">
         <v>3700754.0</v>
       </c>
       <c r="AC36">
         <v>3701713.0</v>
       </c>
@@ -8862,51 +8862,51 @@
         <v>600000.0</v>
       </c>
       <c r="AX45">
         <v>500000.0</v>
       </c>
       <c r="AY45">
         <v>500000.0</v>
       </c>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
         <v>761000.0</v>
       </c>
       <c r="C46">
         <v>874000.0</v>
       </c>
       <c r="D46">
-        <v>1016999.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="E46">
         <v>1155000.0</v>
       </c>
       <c r="F46">
         <v>5560000.0</v>
       </c>
       <c r="G46">
         <v>6110000.0</v>
       </c>
       <c r="H46">
         <v>6269000.0</v>
       </c>
       <c r="I46">
         <v>5765000.0</v>
       </c>
       <c r="J46">
         <v>6184000.0</v>
       </c>
       <c r="K46">
         <v>6652000.0</v>
       </c>
       <c r="L46">
         <v>5856000.0</v>
       </c>
@@ -11285,101 +11285,101 @@
       <c r="F4">
         <v>3651603.0</v>
       </c>
       <c r="G4">
         <v>3651603.0</v>
       </c>
       <c r="H4">
         <v>3651603.0</v>
       </c>
       <c r="I4">
         <v>3651603.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>-9353000.0</v>
+        <v>-8903000.0</v>
       </c>
       <c r="C5">
         <v>1213000.0</v>
       </c>
       <c r="D5">
         <v>-7185000.0</v>
       </c>
       <c r="E5">
         <v>16283000.0</v>
       </c>
       <c r="F5">
         <v>14530000.0</v>
       </c>
       <c r="G5">
         <v>-1228913.0</v>
       </c>
       <c r="H5">
         <v>14344413.0</v>
       </c>
       <c r="I5">
         <v>24259685.0</v>
       </c>
       <c r="J5">
         <v>17760768.0</v>
       </c>
       <c r="K5">
         <v>15368424.0</v>
       </c>
       <c r="L5">
         <v>11973000.0</v>
       </c>
       <c r="M5">
         <v>5135093.0</v>
       </c>
       <c r="N5">
         <v>5548176.0</v>
       </c>
       <c r="O5">
         <v>476732.0</v>
       </c>
       <c r="P5">
         <v>2574239.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>-7803000.0</v>
+        <v>-7353000.0</v>
       </c>
       <c r="C6">
         <v>8982000.0</v>
       </c>
       <c r="D6">
         <v>589000.0</v>
       </c>
       <c r="E6">
         <v>20337000.0</v>
       </c>
       <c r="F6">
         <v>18228000.0</v>
       </c>
       <c r="G6">
         <v>3631875.0</v>
       </c>
       <c r="H6">
         <v>19062780.0</v>
       </c>
       <c r="I6">
         <v>29304172.0</v>
       </c>
       <c r="J6">
         <v>24052726.0</v>
       </c>
@@ -13044,90 +13044,90 @@
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>-1553000.0</v>
+        <v>-1561000.0</v>
       </c>
       <c r="C5">
         <v>-1768000.0</v>
       </c>
       <c r="D5">
         <v>-937000.0</v>
       </c>
       <c r="E5">
         <v>-4425000.0</v>
       </c>
       <c r="F5">
         <v>339000.0</v>
       </c>
       <c r="G5">
         <v>246000.0</v>
       </c>
       <c r="H5">
         <v>470000.0</v>
       </c>
       <c r="I5">
-        <v>-1475000.0</v>
+        <v>-1519000.0</v>
       </c>
       <c r="J5">
         <v>415000.0</v>
       </c>
       <c r="K5">
         <v>3227000.0</v>
       </c>
       <c r="L5">
         <v>5267000.0</v>
       </c>
       <c r="M5">
         <v>5485000.0</v>
       </c>
       <c r="N5">
         <v>-20730000.0</v>
       </c>
       <c r="O5">
-        <v>2760000.0</v>
+        <v>2760089.0</v>
       </c>
       <c r="P5">
         <v>6469000.0</v>
       </c>
       <c r="Q5">
         <v>4249000.0</v>
       </c>
       <c r="R5">
         <v>2815000.0</v>
       </c>
       <c r="S5">
         <v>4232370.0</v>
       </c>
       <c r="T5">
         <v>3823356.0</v>
       </c>
       <c r="U5">
         <v>2112583.0</v>
       </c>
       <c r="V5">
         <v>76043.0</v>
       </c>
       <c r="W5">
         <v>3317492.0</v>
       </c>
@@ -13214,90 +13214,90 @@
       </c>
       <c r="AY5">
         <v>1366884.0</v>
       </c>
       <c r="AZ5">
         <v>2572136.0</v>
       </c>
       <c r="BA5">
         <v>1503919.0</v>
       </c>
       <c r="BB5">
         <v>105236.0</v>
       </c>
       <c r="BC5">
         <v>-30364.0</v>
       </c>
       <c r="BD5">
         <v>235870.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>-1395000.0</v>
+        <v>-1403000.0</v>
       </c>
       <c r="C6">
         <v>-1629000.0</v>
       </c>
       <c r="D6">
         <v>-113000.0</v>
       </c>
       <c r="E6">
         <v>-4166000.0</v>
       </c>
       <c r="F6">
         <v>2010000.0</v>
       </c>
       <c r="G6">
         <v>2134000.0</v>
       </c>
       <c r="H6">
         <v>5680000.0</v>
       </c>
       <c r="I6">
-        <v>-1143000.0</v>
+        <v>-1187000.0</v>
       </c>
       <c r="J6">
         <v>2422000.0</v>
       </c>
       <c r="K6">
         <v>5272000.0</v>
       </c>
       <c r="L6">
         <v>7300000.0</v>
       </c>
       <c r="M6">
         <v>7144000.0</v>
       </c>
       <c r="N6">
         <v>-18973000.0</v>
       </c>
       <c r="O6">
-        <v>3847000.0</v>
+        <v>3847089.0</v>
       </c>
       <c r="P6">
         <v>7614000.0</v>
       </c>
       <c r="Q6">
         <v>4945000.0</v>
       </c>
       <c r="R6">
         <v>3532000.0</v>
       </c>
       <c r="S6">
         <v>5590362.0</v>
       </c>
       <c r="T6">
         <v>4602959.0</v>
       </c>
       <c r="U6">
         <v>2895540.0</v>
       </c>
       <c r="V6">
         <v>853820.0</v>
       </c>
       <c r="W6">
         <v>4147582.0</v>
       </c>
@@ -17864,51 +17864,53 @@
         <v>5848434.0</v>
       </c>
       <c r="K22">
         <v>6882407.0</v>
       </c>
       <c r="L22">
         <v>5347408.0</v>
       </c>
       <c r="M22">
         <v>-428864.0</v>
       </c>
       <c r="N22">
         <v>8298269.0</v>
       </c>
       <c r="O22">
         <v>-1749857.0</v>
       </c>
       <c r="P22">
         <v>-281784.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>169</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-29000.0</v>
+      </c>
       <c r="C23">
         <v>-5080000.0</v>
       </c>
       <c r="D23">
         <v>-1110000.0</v>
       </c>
       <c r="E23">
         <v>49086182.0</v>
       </c>
       <c r="F23">
         <v>7102755.0</v>
       </c>
       <c r="G23">
         <v>22487868.0</v>
       </c>
       <c r="H23">
         <v>-3016100.0</v>
       </c>
       <c r="I23">
         <v>17903706.0</v>
       </c>
       <c r="J23">
         <v>-5143660.0</v>
       </c>
       <c r="K23">
@@ -19104,51 +19106,51 @@
         <v>216713.0</v>
       </c>
       <c r="AX6">
         <v>-2799559.0</v>
       </c>
       <c r="AY6">
         <v>-1066035.0</v>
       </c>
       <c r="AZ6">
         <v>259316.0</v>
       </c>
       <c r="BA6">
         <v>8025695.0</v>
       </c>
       <c r="BB6">
         <v>294082.0</v>
       </c>
       <c r="BC6"/>
       <c r="BD6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>154</v>
       </c>
       <c r="B7">
-        <v>1028999.0</v>
+        <v>888000.0</v>
       </c>
       <c r="C7">
         <v>2966000.0</v>
       </c>
       <c r="D7">
         <v>-3239000.0</v>
       </c>
       <c r="E7">
         <v>8640000.0</v>
       </c>
       <c r="F7">
         <v>-355000.0</v>
       </c>
       <c r="G7">
         <v>3585000.0</v>
       </c>
       <c r="H7">
         <v>2611000.0</v>
       </c>
       <c r="I7">
         <v>9315000.0</v>
       </c>
       <c r="J7">
         <v>5421000.0</v>
       </c>
@@ -19394,51 +19396,51 @@
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8">
         <v>-3764296.0</v>
       </c>
       <c r="AW8">
         <v>-2434029.0</v>
       </c>
       <c r="AX8">
         <v>1115000.0</v>
       </c>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>156</v>
       </c>
       <c r="B9">
-        <v>3663000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="C9">
         <v>5629000.0</v>
       </c>
       <c r="D9">
         <v>-9037000.0</v>
       </c>
       <c r="E9">
         <v>4471000.0</v>
       </c>
       <c r="F9">
         <v>-2620000.0</v>
       </c>
       <c r="G9">
         <v>5483000.0</v>
       </c>
       <c r="H9">
         <v>-743000.0</v>
       </c>
       <c r="I9">
         <v>1444000.0</v>
       </c>
       <c r="J9">
         <v>3733000.0</v>
       </c>
@@ -21280,101 +21282,103 @@
         <v>245429.0</v>
       </c>
       <c r="BB22">
         <v>-566638.0</v>
       </c>
       <c r="BC22">
         <v>-551662.0</v>
       </c>
       <c r="BD22">
         <v>-212374.0</v>
       </c>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>169</v>
       </c>
       <c r="B23">
         <v>-1070000.0</v>
       </c>
       <c r="C23">
         <v>1289000.0</v>
       </c>
       <c r="D23">
         <v>-1289000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>50000.0</v>
+      </c>
       <c r="F23">
         <v>8000.0</v>
       </c>
       <c r="G23">
-        <v>-631000.0</v>
+        <v>-473000.0</v>
       </c>
       <c r="H23">
         <v>-4250000.0</v>
       </c>
       <c r="I23">
         <v>125000.0</v>
       </c>
       <c r="J23">
         <v>-324000.0</v>
       </c>
       <c r="K23">
         <v>66000.0</v>
       </c>
       <c r="L23">
         <v>1954000.0</v>
       </c>
       <c r="M23">
         <v>2091000.0</v>
       </c>
       <c r="N23">
         <v>-506000.0</v>
       </c>
       <c r="O23">
         <v>35400027.0</v>
       </c>
       <c r="P23">
         <v>-53184.0</v>
       </c>
       <c r="Q23">
         <v>-169136.0</v>
       </c>
       <c r="R23">
         <v>-941000.0</v>
       </c>
       <c r="S23">
         <v>-154922.0</v>
       </c>
       <c r="T23">
         <v>154922.0</v>
       </c>
       <c r="U23">
         <v>2325041.0</v>
       </c>
       <c r="V23">
-        <v>3835101.0</v>
+        <v>-10000.0</v>
       </c>
       <c r="W23">
         <v>-2132.0</v>
       </c>
       <c r="X23">
         <v>-2255483.0</v>
       </c>
       <c r="Y23">
         <v>-1.0</v>
       </c>
       <c r="Z23">
         <v>19174677.0</v>
       </c>
       <c r="AA23">
         <v>357527.0</v>
       </c>
       <c r="AB23">
         <v>-2991328.0</v>
       </c>
       <c r="AC23">
         <v>7770257.0</v>
       </c>
       <c r="AD23">
         <v>-341464.0</v>
       </c>
@@ -21574,51 +21578,51 @@
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24">
         <v>-46000.0</v>
       </c>
       <c r="AY24">
         <v>-1066035.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24">
         <v>-9114386.0</v>
       </c>
       <c r="BB24"/>
       <c r="BC24">
         <v>-10529864.0</v>
       </c>
       <c r="BD24">
         <v>-277299.0</v>
       </c>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
-        <v>301000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C25">
         <v>42000.0</v>
       </c>
       <c r="D25">
         <v>-1519890.0</v>
       </c>
       <c r="E25">
         <v>-613000.0</v>
       </c>
       <c r="F25">
         <v>439000.0</v>
       </c>
       <c r="G25">
         <v>-691000.0</v>
       </c>
       <c r="H25">
         <v>5505000.0</v>
       </c>
       <c r="I25">
         <v>928000.0</v>
       </c>
       <c r="J25">
         <v>637000.0</v>
       </c>