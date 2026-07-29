--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2922,51 +2922,51 @@
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
         <v>909123000.0</v>
       </c>
       <c r="C30">
-        <v>732873000.0</v>
+        <v>1087920000.0</v>
       </c>
       <c r="D30">
         <v>720558000.0</v>
       </c>
       <c r="E30">
         <v>880736000.0</v>
       </c>
       <c r="F30">
         <v>1405205000.0</v>
       </c>
       <c r="G30">
         <v>1489607000.0</v>
       </c>
       <c r="H30">
         <v>1685686000.0</v>
       </c>
       <c r="I30">
         <v>1702140000.0</v>
       </c>
       <c r="J30">
         <v>1278331000.0</v>
       </c>
       <c r="K30">
         <v>1172416000.0</v>
       </c>
@@ -3541,51 +3541,51 @@
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38">
         <v>-125.0</v>
       </c>
       <c r="Z38">
         <v>-392.0</v>
       </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39"/>
       <c r="C39">
-        <v>409221000.0</v>
+        <v>54174000.0</v>
       </c>
       <c r="D39">
         <v>-720558000.0</v>
       </c>
       <c r="E39">
         <v>379314000.0</v>
       </c>
       <c r="F39">
         <v>45765000.0</v>
       </c>
       <c r="G39">
         <v>51570000.0</v>
       </c>
       <c r="H39">
         <v>40442000.0</v>
       </c>
       <c r="I39">
         <v>42025000.0</v>
       </c>
       <c r="J39">
         <v>37532000.0</v>
       </c>
       <c r="K39">
         <v>48400000.0</v>
       </c>
@@ -11703,51 +11703,51 @@
       <c r="B30">
         <v>1832901000.0</v>
       </c>
       <c r="C30">
         <v>909123000.0</v>
       </c>
       <c r="D30">
         <v>2913654000.0</v>
       </c>
       <c r="E30">
         <v>1955601000.0</v>
       </c>
       <c r="F30">
         <v>2090053000.0</v>
       </c>
       <c r="G30">
         <v>1087920000.0</v>
       </c>
       <c r="H30">
         <v>2083435000.0</v>
       </c>
       <c r="I30">
         <v>1992737000.0</v>
       </c>
       <c r="J30">
-        <v>1919118000.0</v>
+        <v>2262357000.0</v>
       </c>
       <c r="K30">
         <v>720558000.0</v>
       </c>
       <c r="L30">
         <v>1845998000.0</v>
       </c>
       <c r="M30">
         <v>1913073000.0</v>
       </c>
       <c r="N30">
         <v>2532415000.0</v>
       </c>
       <c r="O30">
         <v>880736000.0</v>
       </c>
       <c r="P30">
         <v>2802239000.0</v>
       </c>
       <c r="Q30">
         <v>2970031000.0</v>
       </c>
       <c r="R30">
         <v>3019358000.0</v>
       </c>
@@ -13881,51 +13881,51 @@
         <v>68</v>
       </c>
       <c r="B39">
         <v>1251032000.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
         <v>24256000.0</v>
       </c>
       <c r="E39">
         <v>14235000.0</v>
       </c>
       <c r="F39">
         <v>19409000.0</v>
       </c>
       <c r="G39">
         <v>54174000.0</v>
       </c>
       <c r="H39">
         <v>20033000.0</v>
       </c>
       <c r="I39">
         <v>14486000.0</v>
       </c>
       <c r="J39">
-        <v>361556000.0</v>
+        <v>18317000.0</v>
       </c>
       <c r="K39">
         <v>370808000.0</v>
       </c>
       <c r="L39">
         <v>16407000.0</v>
       </c>
       <c r="M39">
         <v>216314000.0</v>
       </c>
       <c r="N39">
         <v>16424000.0</v>
       </c>
       <c r="O39">
         <v>362293000.0</v>
       </c>
       <c r="P39">
         <v>12517000.0</v>
       </c>
       <c r="Q39">
         <v>12652000.0</v>
       </c>
       <c r="R39">
         <v>356038000.0</v>
       </c>
@@ -23042,51 +23042,51 @@
       <c r="BP3">
         <v>13185000.0</v>
       </c>
       <c r="BQ3">
         <v>13207000.0</v>
       </c>
       <c r="BR3">
         <v>13078000.0</v>
       </c>
       <c r="BS3">
         <v>43517000.0</v>
       </c>
       <c r="BT3">
         <v>-472000.0</v>
       </c>
       <c r="BU3">
         <v>36063000.0</v>
       </c>
       <c r="BV3">
         <v>7823000.0</v>
       </c>
       <c r="BW3">
         <v>7923000.0</v>
       </c>
       <c r="BX3">
-        <v>-26738000.0</v>
+        <v>7217000.0</v>
       </c>
       <c r="BY3">
         <v>42065000.0</v>
       </c>
       <c r="BZ3">
         <v>8232000.0</v>
       </c>
       <c r="CA3">
         <v>8960000.0</v>
       </c>
       <c r="CB3">
         <v>8841000.0</v>
       </c>
       <c r="CC3">
         <v>8878000.0</v>
       </c>
       <c r="CD3">
         <v>9845000.0</v>
       </c>
       <c r="CE3">
         <v>9336000.0</v>
       </c>
       <c r="CF3">
         <v>9798000.0</v>
       </c>
@@ -23622,51 +23622,51 @@
       <c r="CX5">
         <v>-2192464.0</v>
       </c>
       <c r="CY5">
         <v>-21493901.0</v>
       </c>
       <c r="CZ5">
         <v>-8060188.0</v>
       </c>
       <c r="DA5">
         <v>-6582551.0</v>
       </c>
       <c r="DB5">
         <v>-4833416.0</v>
       </c>
       <c r="DC5">
         <v>33300000.0</v>
       </c>
       <c r="DD5">
         <v>45400000.0</v>
       </c>
       <c r="DE5">
         <v>29000000.0</v>
       </c>
       <c r="DF5">
-        <v>-6738508.0</v>
+        <v>-538508.0</v>
       </c>
       <c r="DG5">
         <v>30400000.0</v>
       </c>
       <c r="DH5">
         <v>39500000.0</v>
       </c>
       <c r="DI5">
         <v>33400000.0</v>
       </c>
       <c r="DJ5">
         <v>25400000.0</v>
       </c>
       <c r="DK5">
         <v>28400000.0</v>
       </c>
       <c r="DL5">
         <v>31800000.0</v>
       </c>
       <c r="DM5">
         <v>24500000.0</v>
       </c>
       <c r="DN5">
         <v>19000000.0</v>
       </c>
@@ -23876,51 +23876,51 @@
       <c r="BP6">
         <v>23716000.0</v>
       </c>
       <c r="BQ6">
         <v>37344000.0</v>
       </c>
       <c r="BR6">
         <v>36800000.0</v>
       </c>
       <c r="BS6">
         <v>62182000.0</v>
       </c>
       <c r="BT6">
         <v>37280000.0</v>
       </c>
       <c r="BU6">
         <v>75215000.0</v>
       </c>
       <c r="BV6">
         <v>21631000.0</v>
       </c>
       <c r="BW6">
         <v>-22499000.0</v>
       </c>
       <c r="BX6">
-        <v>14525000.0</v>
+        <v>48480000.0</v>
       </c>
       <c r="BY6">
         <v>76558000.0</v>
       </c>
       <c r="BZ6">
         <v>12024000.0</v>
       </c>
       <c r="CA6">
         <v>18432000.0</v>
       </c>
       <c r="CB6">
         <v>12019000.0</v>
       </c>
       <c r="CC6">
         <v>10142000.0</v>
       </c>
       <c r="CD6">
         <v>15301000.0</v>
       </c>
       <c r="CE6">
         <v>11611000.0</v>
       </c>
       <c r="CF6">
         <v>12508000.0</v>
       </c>
@@ -23978,51 +23978,51 @@
       <c r="CX6">
         <v>-504226.0</v>
       </c>
       <c r="CY6">
         <v>-18920266.0</v>
       </c>
       <c r="CZ6">
         <v>-6072805.0</v>
       </c>
       <c r="DA6">
         <v>-5977150.0</v>
       </c>
       <c r="DB6">
         <v>-3901081.0</v>
       </c>
       <c r="DC6">
         <v>43200000.0</v>
       </c>
       <c r="DD6">
         <v>53500000.0</v>
       </c>
       <c r="DE6">
         <v>37200000.0</v>
       </c>
       <c r="DF6">
-        <v>-538508.0</v>
+        <v>5661492.0</v>
       </c>
       <c r="DG6">
         <v>35600000.0</v>
       </c>
       <c r="DH6">
         <v>44200000.0</v>
       </c>
       <c r="DI6">
         <v>37900000.0</v>
       </c>
       <c r="DJ6">
         <v>29500000.0</v>
       </c>
       <c r="DK6">
         <v>32200000.0</v>
       </c>
       <c r="DL6">
         <v>35200000.0</v>
       </c>
       <c r="DM6">
         <v>27900000.0</v>
       </c>
       <c r="DN6">
         <v>22300000.0</v>
       </c>
@@ -31274,57 +31274,57 @@
       </c>
       <c r="Z14">
         <v>7198000.0</v>
       </c>
       <c r="AA14">
         <v>6098754.0</v>
       </c>
       <c r="AB14">
         <v>3100000.0</v>
       </c>
       <c r="AC14">
         <v>18500000.0</v>
       </c>
       <c r="AD14">
         <v>13900000.0</v>
       </c>
       <c r="AE14">
         <v>12100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>224</v>
       </c>
       <c r="B15">
-        <v>-38994000.0</v>
+        <v>38994000.0</v>
       </c>
       <c r="C15">
-        <v>-34165000.0</v>
+        <v>34165000.0</v>
       </c>
       <c r="D15">
-        <v>-17381000.0</v>
+        <v>17381000.0</v>
       </c>
       <c r="E15">
         <v>43736000.0</v>
       </c>
       <c r="F15">
         <v>67267000.0</v>
       </c>
       <c r="G15">
         <v>123549000.0</v>
       </c>
       <c r="H15">
         <v>306115000.0</v>
       </c>
       <c r="I15">
         <v>231446000.0</v>
       </c>
       <c r="J15">
         <v>200116000.0</v>
       </c>
       <c r="K15">
         <v>240225000.0</v>
       </c>
       <c r="L15">
         <v>131360000.0</v>
       </c>
@@ -36105,60 +36105,60 @@
       </c>
       <c r="DI14">
         <v>4500000.0</v>
       </c>
       <c r="DJ14">
         <v>4100000.0</v>
       </c>
       <c r="DK14">
         <v>3800000.0</v>
       </c>
       <c r="DL14">
         <v>3400000.0</v>
       </c>
       <c r="DM14">
         <v>3400000.0</v>
       </c>
       <c r="DN14">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:118">
       <c r="A15" t="s">
         <v>224</v>
       </c>
       <c r="B15">
-        <v>-9722000.0</v>
+        <v>9722000.0</v>
       </c>
       <c r="C15">
-        <v>-9654000.0</v>
+        <v>9654000.0</v>
       </c>
       <c r="D15">
-        <v>-9776000.0</v>
+        <v>9776000.0</v>
       </c>
       <c r="E15">
-        <v>-9707000.0</v>
+        <v>9707000.0</v>
       </c>
       <c r="F15">
         <v>9857000.0</v>
       </c>
       <c r="G15">
         <v>9722000.0</v>
       </c>
       <c r="H15">
         <v>9760000.0</v>
       </c>
       <c r="I15">
         <v>9836000.0</v>
       </c>
       <c r="J15">
         <v>4847000.0</v>
       </c>
       <c r="K15">
         <v>5114000.0</v>
       </c>
       <c r="L15">
         <v>4709000.0</v>
       </c>
       <c r="M15">
         <v>3374000.0</v>
       </c>
@@ -38056,51 +38056,53 @@
         <v>13500000.0</v>
       </c>
       <c r="DK22">
         <v>15300000.0</v>
       </c>
       <c r="DL22">
         <v>17300000.0</v>
       </c>
       <c r="DM22">
         <v>12000000.0</v>
       </c>
       <c r="DN22">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:118">
       <c r="A23" t="s">
         <v>231</v>
       </c>
       <c r="B23">
         <v>-40291000.0</v>
       </c>
       <c r="C23">
         <v>-24404000.0</v>
       </c>
-      <c r="D23"/>
+      <c r="D23">
+        <v>-1.0</v>
+      </c>
       <c r="E23">
         <v>-775000.0</v>
       </c>
       <c r="F23">
         <v>-470000.0</v>
       </c>
       <c r="G23">
         <v>-41562000.0</v>
       </c>
       <c r="H23">
         <v>-27914000.0</v>
       </c>
       <c r="I23">
         <v>144000000.0</v>
       </c>
       <c r="J23">
         <v>-7805000.0</v>
       </c>
       <c r="K23">
         <v>-30226000.0</v>
       </c>
       <c r="L23">
         <v>-257644000.0</v>
       </c>
       <c r="M23">
@@ -39121,51 +39123,51 @@
       </c>
       <c r="DK25">
         <v>3900000.0</v>
       </c>
       <c r="DL25">
         <v>100000.0</v>
       </c>
       <c r="DM25">
         <v>700000.0</v>
       </c>
       <c r="DN25">
         <v>700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:118">
       <c r="A26" t="s">
         <v>234</v>
       </c>
       <c r="B26">
         <v>-2259000.0</v>
       </c>
       <c r="C26">
         <v>-67965000.0</v>
       </c>
       <c r="D26">
-        <v>-65246000.0</v>
+        <v>-65245999.0</v>
       </c>
       <c r="E26">
         <v>-160038000.0</v>
       </c>
       <c r="F26">
         <v>-73618000.0</v>
       </c>
       <c r="G26">
         <v>-91581000.0</v>
       </c>
       <c r="H26">
         <v>-91989000.0</v>
       </c>
       <c r="I26">
         <v>-100545000.0</v>
       </c>
       <c r="J26">
         <v>-116990000.0</v>
       </c>
       <c r="K26">
         <v>-43416000.0</v>
       </c>
       <c r="L26">
         <v>-142550000.0</v>
       </c>