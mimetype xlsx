--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -806,7040 +812,7909 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>2471466000000.0</v>
+      </c>
+      <c r="C2">
         <v>2156172000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1356277000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1524061000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1230896000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>548909000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>876507000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-389644000000.0</v>
+      </c>
+      <c r="C5">
         <v>-312920000000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-379612000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1074338000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2531892000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2380201000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>613560000000.0</v>
+      </c>
+      <c r="C7">
         <v>577516000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>470299000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>448998000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>484775000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>119161000000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>33960721000000.0</v>
+      </c>
+      <c r="C8">
         <v>32750100000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>30191546000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>29623324000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>25175876000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>10119831000000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
+        <v>3993164000000.0</v>
+      </c>
+      <c r="C9">
         <v>3184931000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1203769000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>793377000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2507689000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>925435000000.0</v>
       </c>
       <c r="G9">
         <v>925435000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9">
+        <v>925435000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="C10">
         <v>2448922000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1894998000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3071488000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4999157000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1314449000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1872090000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>109978000000.0</v>
+      </c>
+      <c r="C11">
         <v>217199000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>39378000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1379856000000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="C12">
         <v>2448922000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2562211000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3071488000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4999157000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1314449000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1872090000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>33960721000000.0</v>
+      </c>
+      <c r="C13">
         <v>32750100000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30191546000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29623324000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>25175876000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10119831000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8769511000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>133863951000.0</v>
+      </c>
+      <c r="C14">
         <v>124268976000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>118682699251.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>103666916332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118474705740.0</v>
       </c>
       <c r="F14">
         <v>118474705740.0</v>
       </c>
       <c r="G14">
         <v>118474705740.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>118474705740.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
         <v>2883920000000.0</v>
       </c>
       <c r="C20">
-        <v>2469390000000.0</v>
+        <v>2883920000000.0</v>
       </c>
       <c r="D20">
         <v>2469390000000.0</v>
       </c>
       <c r="E20">
         <v>2469390000000.0</v>
       </c>
       <c r="F20">
-        <v>974353000000.0</v>
+        <v>2469390000000.0</v>
       </c>
       <c r="G20">
         <v>974353000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20">
+        <v>974353000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>1653904000000.0</v>
+      </c>
+      <c r="C21">
         <v>1693089000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>525047000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>546243000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>553554000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>37492000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>34660000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>2927198000000.0</v>
+      </c>
+      <c r="C22">
         <v>1890390000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1675622000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1354666000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1273165000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>314814000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>386125000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>17800778000000.0</v>
+      </c>
+      <c r="C23">
         <v>16163344000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12840932000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14076794000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18389454000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8971577000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8241391000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>18193000000.0</v>
+      </c>
+      <c r="C24">
         <v>33957000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4537441000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2850000000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>420419000000.0</v>
+      </c>
+      <c r="C25">
         <v>403710000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>322880000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>318099000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>358070000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4593822000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2850000000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>2066220000000.0</v>
+      </c>
+      <c r="C28">
         <v>-228230000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>89119000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2537490000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>545849000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3342153000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>977910000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>12254367000000.0</v>
+      </c>
+      <c r="C29">
         <v>11239404000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9134713000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10269300000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14812203000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7099520000000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>2590524000000.0</v>
+      </c>
+      <c r="C30">
         <v>1782233000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1308629000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1060812000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>521336000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>395709000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>565034000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>2095119000000.0</v>
+      </c>
+      <c r="C32">
         <v>2483310000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1858558000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3838637000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>555253000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1372278000000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>8603597000000.0</v>
+      </c>
+      <c r="C33">
         <v>8609219000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6928173000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7519875000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10642904000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5999242000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4549848000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>6585000000.0</v>
+      </c>
+      <c r="C34">
         <v>4005000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4917000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5766000000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1244383000000.0</v>
+      </c>
+      <c r="C35">
         <v>1277565000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>944963000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>876696000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1113098000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4792486000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2976000000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>154295000000.0</v>
+      </c>
+      <c r="C36">
         <v>199417000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>333234000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>75508000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>96904000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>20106000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>630710000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>321028000000.0</v>
+      </c>
+      <c r="C38">
         <v>350406000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>275656000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>211121000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>431156000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>338727000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1790203000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2137226000000.0</v>
+      </c>
+      <c r="C39">
         <v>1432580000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>366297000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>628019000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>695329000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>481880000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>792753000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>1347259000000.0</v>
+      </c>
+      <c r="C40">
         <v>952381000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>866663000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>824106000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>719650000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>965908000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>871537000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>3993164000000.0</v>
+      </c>
+      <c r="C42">
         <v>3184931000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>643937000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>793377000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1074338000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>925435000000.0</v>
       </c>
       <c r="G42">
         <v>925435000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42">
+        <v>925435000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>4766733000000.0</v>
+      </c>
+      <c r="C45">
         <v>4240304000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3890839000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3796654000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3487101000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1736285000000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>2549596000000.0</v>
+      </c>
+      <c r="C46">
         <v>2316708000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2113153000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2266269000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2332624000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1441790000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1310932000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>2549596000000.0</v>
+      </c>
+      <c r="C47">
         <v>2316708000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2127206000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2266269000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2332624000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1441790000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1310932000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-28304767000000.0</v>
+      </c>
+      <c r="C48">
         <v>-26025883000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-23494504000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-19852789000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-14349566000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-11015079000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-8601130000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>2976700000000.0</v>
+      </c>
+      <c r="C50">
         <v>1609219000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1513818000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>85000000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5060231000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>3608453000000.0</v>
+      </c>
+      <c r="C51">
         <v>2220692000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1984117000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>533998000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5545006000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4656602000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2850000000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>3188034000000.0</v>
+      </c>
+      <c r="C52">
         <v>1816982000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1661237000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>215899000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5186936000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>62780000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C53">
+        <v>59</v>
+      </c>
+      <c r="B53">
+        <v>223000000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>667213000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1379856000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>51544000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>190926000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>172538000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>17800778000000.0</v>
+      </c>
+      <c r="C55">
         <v>16163344000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12840932000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14076794000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18389454000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8971577000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8241391000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>9197181000000.0</v>
+      </c>
+      <c r="C56">
         <v>7554125000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5912759000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6556919000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7746550000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2972335000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1901340000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>7102062000000.0</v>
+      </c>
+      <c r="C57">
         <v>5070815000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4054201000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2718282000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7191297000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1600057000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1748044000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>8346445000000.0</v>
+      </c>
+      <c r="C58">
         <v>6348380000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4999164000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3594978000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8304395000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6392543000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4724044000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>9259474000000.0</v>
+      </c>
+      <c r="C60">
         <v>9596228000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7620895000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10184300000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9751972000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2562079000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3474017000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:15">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>2798138000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2471466000000.0</v>
+      </c>
+      <c r="D2">
         <v>2630200000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2212690000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2633390000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2156172000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2059060000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1777372000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2101881000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1356277000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1422427000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1501464000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1879514000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1524061000000.0</v>
       </c>
-      <c r="N2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-388997000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-389644000000.0</v>
+      </c>
+      <c r="D5">
         <v>-306018000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-308350000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-307589000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-312920000000.0</v>
       </c>
-      <c r="F5"/>
-[...1 lines deleted...]
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>-279239000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-279916000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-250168000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-251709000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-380512000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-379612000000.0</v>
       </c>
-      <c r="N5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>13</v>
+      </c>
+      <c r="B7">
+        <v>601014000000.0</v>
+      </c>
       <c r="C7">
+        <v>613560000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>548865000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>562767000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>577516000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>598824000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>574038000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>514680000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>470299000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>470714000000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>14</v>
+      </c>
+      <c r="B8">
+        <v>33960721000000.0</v>
+      </c>
       <c r="C8">
+        <v>33960721000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
         <v>33465988000000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>32750100000000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>32750100000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30802625000000.0</v>
       </c>
       <c r="H8">
         <v>30802625000000.0</v>
       </c>
       <c r="I8">
+        <v>30802625000000.0</v>
+      </c>
+      <c r="J8">
+        <v>30802625000000.0</v>
+      </c>
+      <c r="K8">
         <v>30191546000000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>29623324000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>15</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>3993164000000.0</v>
+      </c>
+      <c r="D9">
         <v>3627971000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3627971000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3184931000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3184931000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1640527000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>793377000000.0</v>
       </c>
-      <c r="N9"/>
+      <c r="N9">
+        <v>793377000000.0</v>
+      </c>
       <c r="O9">
+        <v>793377000000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9">
         <v>-2507689000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>1845388000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="D10">
         <v>1638401000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1806006000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1649761000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2448922000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1486668000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1585159000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2964279000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1894998000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1441458000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1907502000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1951699000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3071488000000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>2493197000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>17</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>109978000000.0</v>
+      </c>
+      <c r="D11">
         <v>109313000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>126400000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>119838000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>217199000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>170011000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>1845388000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="D12">
         <v>1661914000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1806006000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1649761000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2448922000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1486668000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1585159000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2964279000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1894998000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1441458000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1907502000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1951699000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3552001000000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>2553741000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>33960721000000.0</v>
+      </c>
+      <c r="C13">
+        <v>33960721000000.0</v>
+      </c>
+      <c r="D13">
         <v>33465988000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>33465988000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>32750100000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>32750100000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30802625000000.0</v>
       </c>
       <c r="H13">
         <v>30802625000000.0</v>
       </c>
       <c r="I13">
+        <v>30802625000000.0</v>
+      </c>
+      <c r="J13">
+        <v>30802625000000.0</v>
+      </c>
+      <c r="K13">
         <v>30191546000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29623324000000.0</v>
       </c>
       <c r="L13">
         <v>29623324000000.0</v>
       </c>
       <c r="M13">
         <v>29623324000000.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>29623324000000.0</v>
+      </c>
       <c r="O13">
+        <v>29623324000000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13">
         <v>25175876000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>135842883000.0</v>
+      </c>
+      <c r="C14">
         <v>133863951000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>133863951000.0</v>
+      </c>
+      <c r="E14">
         <v>131000399000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>131000399000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>121580953000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>121580953000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>121580952719.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>121580952719.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>119250921484.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>118493291840.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>133319667347.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>103666916332.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>112557165808.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>100703499840.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>118474705740.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>285813000000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>739542000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
         <v>2883920000000.0</v>
       </c>
       <c r="C20">
         <v>2883920000000.0</v>
       </c>
       <c r="D20">
         <v>2883920000000.0</v>
       </c>
       <c r="E20">
         <v>2883920000000.0</v>
       </c>
       <c r="F20">
+        <v>2883920000000.0</v>
+      </c>
+      <c r="G20">
+        <v>2883920000000.0</v>
+      </c>
+      <c r="H20">
         <v>3831711000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>3831711000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2469390000000.0</v>
       </c>
       <c r="J20">
         <v>2469390000000.0</v>
       </c>
       <c r="K20">
         <v>2469390000000.0</v>
       </c>
       <c r="L20">
         <v>2469390000000.0</v>
       </c>
       <c r="M20">
         <v>2469390000000.0</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>2469390000000.0</v>
+      </c>
       <c r="O20">
         <v>2469390000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+      <c r="Q20">
+        <v>2469390000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>1638829000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1653904000000.0</v>
+      </c>
+      <c r="D21">
         <v>1669423000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1687244000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1676044000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1693089000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>511113000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>516978000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>523182000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>525047000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>530276000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>533871000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>539740000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>546243000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>545544000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>3223884000000.0</v>
+      </c>
+      <c r="C22">
+        <v>2927198000000.0</v>
+      </c>
+      <c r="D22">
         <v>2925962000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2905692000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3093691000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1890390000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2338576000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2286708000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2169288000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1675622000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1623861000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1670999000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1928919000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1354666000000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1515656000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>18631301000000.0</v>
+      </c>
+      <c r="C23">
+        <v>17800778000000.0</v>
+      </c>
+      <c r="D23">
         <v>17528973000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>17393143000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17698277000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16163344000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>15362231000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15404974000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>14892047000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12840932000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12384867000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13020380000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13877522000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14076794000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>15982942000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>40028000000.0</v>
+      </c>
+      <c r="C24">
+        <v>18193000000.0</v>
+      </c>
+      <c r="D24">
         <v>23219000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>28381000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>33439000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>33957000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>420419000000.0</v>
+      </c>
+      <c r="D25">
         <v>356185000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>358372000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>374459000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>403710000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>424948000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>301657000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>304811000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>318099000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>370289000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>2368064000000.0</v>
+      </c>
+      <c r="C28">
+        <v>2066220000000.0</v>
+      </c>
+      <c r="D28">
         <v>1783902000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1464793000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2008425000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-228230000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3079416000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2651431000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-79119000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>89119000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>89143000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-613528000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-999166000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2668389000000.0</v>
       </c>
-      <c r="N28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>35</v>
+      </c>
+      <c r="B29">
+        <v>12569555000000.0</v>
+      </c>
       <c r="C29">
+        <v>12254367000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>12229287000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12058831000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11239404000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10716303000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11134905000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10351244000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9134713000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8749437000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>2841531000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2590524000000.0</v>
+      </c>
+      <c r="D30">
         <v>2612540000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2449645000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2342705000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1782233000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1808476000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1944093000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1676541000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1308629000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1187439000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1227135000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1126311000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1022233000000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>1091182000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>38</v>
+      </c>
+      <c r="B32">
+        <v>1798158000000.0</v>
+      </c>
       <c r="C32">
+        <v>2095119000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>2439107000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1868087000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2483310000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-240404000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>387563000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2230550000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1858558000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1898040000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>8617156000000.0</v>
+      </c>
+      <c r="C33">
+        <v>8603597000000.0</v>
+      </c>
+      <c r="D33">
         <v>8535157000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>8554961000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>8583179000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>8609219000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>8347834000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>8408246000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6966323000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6928173000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>6957022000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>6953324000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7532385000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7519875000000.0</v>
       </c>
-      <c r="N33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>40</v>
+      </c>
+      <c r="B34">
+        <v>7419000000.0</v>
+      </c>
       <c r="C34">
+        <v>6585000000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>5455000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>3991000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>4005000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>4074000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>5090000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5712000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4917000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>6763000000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1262317000000.0</v>
+      </c>
+      <c r="C35">
+        <v>1244383000000.0</v>
+      </c>
+      <c r="D35">
         <v>1312609000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1282545000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1272475000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1277565000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1130423000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1088667000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1000005000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>944963000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>897456000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>847018000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>872511000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>5766000000.0</v>
       </c>
-      <c r="N35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>161592000000.0</v>
+      </c>
+      <c r="C36">
+        <v>154295000000.0</v>
+      </c>
+      <c r="D36">
         <v>154727000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>158028000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>186957000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>199417000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1464329000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>86196000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>84189000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>81647000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>82610000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>80090000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>79446000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>271965000000.0</v>
       </c>
-      <c r="N36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>321028000000.0</v>
+      </c>
+      <c r="D38">
         <v>316363000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>309761000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>334549000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>350406000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>297834000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>226909000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>215254000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>6528438000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>436750000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:15">
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2103342000000.0</v>
+      </c>
+      <c r="C39">
+        <v>2137226000000.0</v>
+      </c>
+      <c r="D39">
         <v>1793400000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1676839000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2028941000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1432580000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1380677000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1180768000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>521395000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>366297000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>654176000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>670997000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>696865000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>628019000000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>48379000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>1466866000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1347259000000.0</v>
+      </c>
+      <c r="D40">
         <v>1113415000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1182417000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1158864000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>952381000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>909038000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>867367000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>117228000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>866663000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>776792000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>715286000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>781740000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>978322000000.0</v>
       </c>
-      <c r="N40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+      <c r="Q40"/>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>3993164000000.0</v>
+      </c>
+      <c r="C42">
+        <v>3993164000000.0</v>
+      </c>
+      <c r="D42">
         <v>3627971000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>3627971000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>3184931000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3184931000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1313274000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1363032000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1643172000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1203769000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>793377000000.0</v>
       </c>
       <c r="L42">
         <v>793377000000.0</v>
       </c>
       <c r="M42">
         <v>793377000000.0</v>
       </c>
-      <c r="N42"/>
+      <c r="N42">
+        <v>793377000000.0</v>
+      </c>
       <c r="O42">
+        <v>793377000000.0</v>
+      </c>
+      <c r="P42"/>
+      <c r="Q42">
         <v>1647179000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>51</v>
+      </c>
+      <c r="B45">
+        <v>4889343000000.0</v>
+      </c>
       <c r="C45">
+        <v>4766733000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>4388404000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>4303711000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>4240304000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>4349197000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>4365561000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>4027578000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3890839000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3909063000000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>2577900000000.0</v>
+      </c>
+      <c r="C46">
+        <v>2549596000000.0</v>
+      </c>
+      <c r="D46">
         <v>2316200000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2324593000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2329164000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2316708000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2334202000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2309554000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2171365000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2127206000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2164249000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2167003000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2275583000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2258910000000.0</v>
       </c>
-      <c r="N46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2549596000000.0</v>
+      </c>
+      <c r="D47">
         <v>2316200000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2324593000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2329164000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2316708000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2334202000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2167003000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>2275583000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2266269000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>2302588000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:15">
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-28607771000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-28304767000000.0</v>
+      </c>
+      <c r="D48">
         <v>-27868157000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-27278256000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-26664030000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-26025883000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-25366856000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-24693304000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-24185794000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-23494504000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-22476983000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-21599294000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-20730967000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-19852789000000.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>-16088981000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>56</v>
+      </c>
+      <c r="B50">
+        <v>3572410000000.0</v>
+      </c>
       <c r="C50">
+        <v>2976700000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>2693553000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>3061980000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1609219000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>3967260000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>3662552000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2370480000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1513818000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1059887000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>4213452000000.0</v>
+      </c>
+      <c r="C51">
+        <v>3608453000000.0</v>
+      </c>
+      <c r="D51">
         <v>3422303000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3270799000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3658186000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2220692000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4566084000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4236590000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2885160000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1984117000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1530601000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1293974000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>952533000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>403099000000.0</v>
       </c>
-      <c r="N51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>3783113000000.0</v>
+      </c>
+      <c r="C52">
+        <v>3188034000000.0</v>
+      </c>
+      <c r="D52">
         <v>3066118000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2912427000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3283727000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1816982000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4141136000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3838433000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2539566000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1661237000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1208951000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>992317000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>647722000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>215899000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>4059049000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:15">
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>59</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>223000000.0</v>
+      </c>
+      <c r="D53">
         <v>23513000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>28409000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>223000000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>167110000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>695261000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>480513000000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>60544000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:15">
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>18631301000000.0</v>
+      </c>
+      <c r="C55">
+        <v>17800778000000.0</v>
+      </c>
+      <c r="D55">
         <v>17528973000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>17393143000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>17698277000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>16163344000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>15362231000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>15404974000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>14892047000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>12840932000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>12384867000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>13020380000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>13877522000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>14076794000000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>15982942000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>10014145000000.0</v>
+      </c>
+      <c r="C56">
+        <v>9197181000000.0</v>
+      </c>
+      <c r="D56">
         <v>8993816000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>8838182000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>9115098000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>7554125000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>7014397000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>6996728000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>7925724000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>5912759000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5427845000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6067056000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>6345137000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>28481000000.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>5949387000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>8215987000000.0</v>
+      </c>
+      <c r="C57">
+        <v>7102062000000.0</v>
+      </c>
+      <c r="D57">
         <v>7095546000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6399075000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>7247011000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5070815000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7254801000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>6609165000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5695174000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>4054201000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3529805000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3327835000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3407694000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2718282000000.0</v>
       </c>
-      <c r="N57"/>
-      <c r="O57">
+      <c r="P57"/>
+      <c r="Q57">
         <v>6408721000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>9478304000000.0</v>
+      </c>
+      <c r="C58">
+        <v>8346445000000.0</v>
+      </c>
+      <c r="D58">
         <v>8408155000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7681620000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>8519486000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>6348380000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8385224000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>7697832000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>6695179000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4999164000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4427261000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>4174853000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4280205000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5766000000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>7756557000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>8957117000000.0</v>
+      </c>
+      <c r="C60">
+        <v>9259474000000.0</v>
+      </c>
+      <c r="D60">
         <v>8919784000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>9507353000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>8963412000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>9596228000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>6749043000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>7472353000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>7980764000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>7620895000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>7689550000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>8565698000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>9305222000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>10184300000000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>8226385000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>18451279000000.0</v>
+      </c>
+      <c r="C2">
         <v>13416973000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12315698000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14046985000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8277891000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3985415000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4366029000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3">
+        <v>557442000000.0</v>
+      </c>
+      <c r="C3">
         <v>488297000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>446453000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>432903000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>250037000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>178838000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>67342000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5">
+        <v>-1962799000000.0</v>
+      </c>
+      <c r="C5">
         <v>-2272291000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3560252000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5074820000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3853174000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3511004000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4992942000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6">
+        <v>-1405357000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1783994000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3113799000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4641917000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3603137000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3332166000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4925600000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>3909751000000.0</v>
+      </c>
+      <c r="C9">
         <v>3298603000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2402198000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1222093000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>579954000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>313435000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-184581000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>-2200939000000.0</v>
+      </c>
+      <c r="C10">
         <v>-2462216000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3669201000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5229058000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3887139000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3518620000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3252709000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11">
+        <v>100943000000.0</v>
+      </c>
+      <c r="C11">
         <v>68499000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12061000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>307247000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>70369000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-50093000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-256652000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>238140000000.0</v>
+      </c>
+      <c r="C12">
         <v>250209000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108949000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>154238000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33965000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7616000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1792000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13">
+        <v>67138000000.0</v>
+      </c>
+      <c r="C13">
         <v>89392000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>68526000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>201298000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>85945000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>188779000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>182893000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14">
+        <v>22998000000.0</v>
+      </c>
+      <c r="C14">
         <v>-664000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39547000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33082000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22452000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5510000000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>-2278884000000.0</v>
+      </c>
+      <c r="C15">
         <v>-2531379000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3641715000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5503223000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3334487000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2413072000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2990148000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16">
+        <v>-2278884000000.0</v>
+      </c>
+      <c r="C16">
         <v>-2531379000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-3641715000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-5503223000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3334487000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2413072000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2990148000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17">
+        <v>-2301882000000.0</v>
+      </c>
+      <c r="C17">
         <v>-2530715000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-3681262000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5536305000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3957508000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3468527000000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18">
+        <v>-186618000000.0</v>
+      </c>
+      <c r="C18">
         <v>-211947000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-85884000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-222819000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-102672000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-192192000000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>-1987812000000.0</v>
+      </c>
+      <c r="C21">
         <v>-2361206000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3584819000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5007225000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3784564000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3326428000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4805859000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23">
+        <v>24348842000000.0</v>
+      </c>
+      <c r="C23">
         <v>19076782000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18302715000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20276303000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12615136000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7616556000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7456730000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25">
+        <v>557442000000.0</v>
+      </c>
+      <c r="C25">
         <v>488297000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>446453000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>432903000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>250037000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>178838000000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27">
+        <v>1493306000000.0</v>
+      </c>
+      <c r="C27">
         <v>1500540000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1800823000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2462711000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1733297000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1789631000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2934329000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>1286810000000.0</v>
+      </c>
+      <c r="C28">
         <v>1310455000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1360157000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1246753000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>671857000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>675983000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1654429000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29">
+        <v>100943000000.0</v>
+      </c>
+      <c r="C29">
         <v>68499000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12061000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>307247000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70369000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-50093000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-256652000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>5897563000000.0</v>
+      </c>
+      <c r="C30">
         <v>5659809000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5987017000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6229318000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4337245000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3631141000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3090701000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31">
+        <v>-213127000000.0</v>
+      </c>
+      <c r="C31">
         <v>-101010000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-84382000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-221833000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-102575000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-192192000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-188875000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>22361030000000.0</v>
+      </c>
+      <c r="C32">
         <v>16715576000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14717896000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15269078000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8857845000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4298850000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4181448000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>6647247000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5749223000000.0</v>
+      </c>
+      <c r="D2">
         <v>4878908000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4003786000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3819362000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3625158000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3485649000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3125919000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3180247000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2586422000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3144376000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3332354000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3252546000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4441680000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3485181000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2867908000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>989830000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3">
+        <v>146152000000.0</v>
+      </c>
+      <c r="C3">
+        <v>142407000000.0</v>
+      </c>
+      <c r="D3">
         <v>141278000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>138097000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>135660000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>76999000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>120178000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>109736000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>110946000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>109605000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>112990000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>113570000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>110288000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>36410000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>59252000000.0</v>
       </c>
-      <c r="O3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5">
+        <v>-201354000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-336149000000.0</v>
+      </c>
+      <c r="D5">
         <v>-520580000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-538057000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-568013000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-619973000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-605441000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-530336000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-620338000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-999419000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-867823000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-827924000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-865086000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1413153000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1224110000000.0</v>
       </c>
-      <c r="O5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6">
+        <v>-55202000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-193742000000.0</v>
+      </c>
+      <c r="D6">
         <v>-379302000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-399960000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-432353000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-542974000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-485263000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-420600000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-509392000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-889814000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-754833000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-714354000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-754798000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1376743000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1164858000000.0</v>
       </c>
-      <c r="O6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>1188035000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1372461000000.0</v>
+      </c>
+      <c r="D9">
         <v>764747000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>898146000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>874397000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>958840000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>793662000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>803226000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>742875000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>669077000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>542436000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>613553000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>577132000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>303959000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>326517000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>300225000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>144969000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>-261890000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-396815000000.0</v>
+      </c>
+      <c r="D10">
         <v>-585916000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-600946000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-617262000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-669231000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-669816000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-465939000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-657230000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1032574000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-896251000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-857907000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-882469000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1448883000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1268063000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1079807000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-680585000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11">
+        <v>40093000000.0</v>
+      </c>
+      <c r="C11">
+        <v>45182000000.0</v>
+      </c>
+      <c r="D11">
         <v>7121000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>24398000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>24242000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-2817000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>9915000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>22572000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>38829000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1071000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-6794000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>18796000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1130000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>338866000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-21833000000.0</v>
       </c>
-      <c r="O11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>60536000000.0</v>
+      </c>
+      <c r="C12">
+        <v>64226000000.0</v>
+      </c>
+      <c r="D12">
         <v>65336000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>65590000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>49249000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>41217000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>89148000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>47441000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>36892000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>33155000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>28428000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>29983000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>17383000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>35730000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>43953000000.0</v>
       </c>
-      <c r="O12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13">
+        <v>11380000000.0</v>
+      </c>
+      <c r="C13">
+        <v>11686000000.0</v>
+      </c>
+      <c r="D13">
         <v>46464000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>40408000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>31590000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>46297000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>79821000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>9410000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>10799000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>8939000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>10552000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>22191000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>307000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>201298000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>38930000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>47852000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>93</v>
+      </c>
+      <c r="B14">
+        <v>-1021000000.0</v>
+      </c>
       <c r="C14">
+        <v>5387000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>11118000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3357000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7387000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6179000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-18999000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4769000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13982000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11768000000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>-303004000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-436610000000.0</v>
+      </c>
+      <c r="D15">
         <v>-589901000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-614226000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-638147000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-659027000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-673552000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-507510000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-691290000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1017521000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-877689000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-868327000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-878178000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-1774502000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1242977000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1068457000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-747834000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>95</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-436610000000.0</v>
+      </c>
+      <c r="D16">
         <v>-589901000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-614226000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-638147000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-659027000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-673552000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-868327000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-878178000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-5503223000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-1068457000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-595373000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>96</v>
+      </c>
+      <c r="B17">
+        <v>-301983000000.0</v>
+      </c>
       <c r="C17">
+        <v>-441997000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>-625344000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-641504000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-666414000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-679731000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-488511000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-696059000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1031503000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-889457000000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>97</v>
+      </c>
+      <c r="B18">
+        <v>-57683000000.0</v>
+      </c>
       <c r="C18">
+        <v>-59113000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-43109000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-34372000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-49258000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-83474000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-46539000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-32676000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-31877000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-20580000000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>-189835000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-292339000000.0</v>
+      </c>
+      <c r="D21">
         <v>-554746000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-557837000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-582890000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-619973000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-586342000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-530109000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-624782000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1001400000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-875909000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-829841000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-877669000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1396835000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1195317000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1039018000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-632022000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23">
+        <v>8025117000000.0</v>
+      </c>
+      <c r="C23">
+        <v>7432877000000.0</v>
+      </c>
+      <c r="D23">
         <v>6198401000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5459769000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5276649000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5203971000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4865653000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4459254000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4535741000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4276594000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4552937000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4777670000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4695514000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6172802000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5044280000000.0</v>
       </c>
-      <c r="O23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>104</v>
+      </c>
+      <c r="B25">
+        <v>146152000000.0</v>
+      </c>
       <c r="C25">
+        <v>142407000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>138097000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>135660000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>147437000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>120178000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>109736000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>110946000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>109605000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>112990000000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>106</v>
+      </c>
+      <c r="B27">
+        <v>372885000000.0</v>
+      </c>
       <c r="C27">
+        <v>409102000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>344315000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>359687000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>433661000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>399345000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>335760000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>331774000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>515721000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>437806000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>389933000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>457363000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>728868000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>702838000000.0</v>
       </c>
-      <c r="O27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>280622000000.0</v>
+      </c>
+      <c r="C28">
+        <v>329272000000.0</v>
+      </c>
+      <c r="D28">
         <v>1319493000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>327375000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>312447000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>359714000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>335810000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>303094000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>311837000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>349862000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>367547000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>310053000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>310977000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>963930000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>810891000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1243654000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>732796000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29">
+        <v>40093000000.0</v>
+      </c>
+      <c r="C29">
+        <v>45182000000.0</v>
+      </c>
+      <c r="D29">
         <v>7121000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>24398000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>24242000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2817000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9915000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>22572000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>38829000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1071000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6794000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>18796000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1130000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>307247000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>-4203000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>68322000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>1377870000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1664800000000.0</v>
+      </c>
+      <c r="D30">
         <v>1319493000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1455983000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1457287000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1578813000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1380004000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1334464000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1355494000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1690172000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1408561000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1445316000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1442968000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1731122000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1559099000000.0</v>
       </c>
-      <c r="O30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31">
+        <v>-72055000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-104476000000.0</v>
+      </c>
+      <c r="D31">
         <v>-31170000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-43109000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-34372000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-49258000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-83474000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>64170000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-32448000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-31174000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-20342000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-28066000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4800000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-52048000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-72746000000.0</v>
       </c>
-      <c r="O31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>7835282000000.0</v>
+      </c>
+      <c r="C32">
+        <v>7121684000000.0</v>
+      </c>
+      <c r="D32">
         <v>5643655000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4901932000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>4693759000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4583998000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4279311000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3929145000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3923122000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3255499000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3686812000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3945907000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3829678000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4745639000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3811698000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3168133000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1134799000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>2448922000000.0</v>
+      </c>
+      <c r="C2">
         <v>1894998000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3071488000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4999157000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1314449000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>977910000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1132350000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>389765000000</v>
+      </c>
+      <c r="C3">
         <v>156600000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>167724000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>207932000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>91344000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>95475000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>228513000000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>-906689000000.0</v>
+      </c>
+      <c r="C6">
         <v>553924000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1176490000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1927669000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3684708000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>336539000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-154440000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7">
+        <v>-5214690000000.0</v>
+      </c>
+      <c r="C7">
         <v>-5221134000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5446356000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5592940000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3682910000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2732298000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5125039000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>125</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>311656000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>405129000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>233540000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>164249000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>67342000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="C16">
         <v>2448922000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1894998000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3071488000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4999157000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1314449000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>977910000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-3909507000000.0</v>
+      </c>
+      <c r="C18">
         <v>-2624565000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3955874000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5182214000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3477766000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2545234000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5188278000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19">
+        <v>6569000000.0</v>
+      </c>
+      <c r="C19">
         <v>-1077640000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>462113000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>501853000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7487190000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-240208000000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20">
+        <v>2018854000000.0</v>
+      </c>
+      <c r="C20">
         <v>4539716000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>978614000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7748515000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>14795078000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1350310000000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>1351717000000.0</v>
+      </c>
+      <c r="C21">
         <v>-147239000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1428818000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4975231000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>393823000000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>-2278884000000.0</v>
+      </c>
+      <c r="C22">
         <v>-2531379000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3641715000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5503223000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3334487000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2413072000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2990148000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>-367782000000.0</v>
+      </c>
+      <c r="C23">
         <v>11952000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-257885000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4961377000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-630581000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11245000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1743782000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B24">
+        <v>-17743000000.0</v>
+      </c>
+      <c r="C24">
         <v>238404000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>87442000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2546000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-16144000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-158235000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-138659000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>-3519742000000.0</v>
+      </c>
+      <c r="C25">
         <v>-248242000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-146435000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>123812000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-527190000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-200936000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2036959000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>2018854000000.0</v>
+      </c>
+      <c r="C26">
         <v>4539716000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>978614000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7748515000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14795078000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1350310000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1797697000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>241715000000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>3002789000000.0</v>
+      </c>
+      <c r="C28">
         <v>4099529000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2149547000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2544760000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14558320000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3026506000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5173297000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>-3519742000000.0</v>
+      </c>
+      <c r="C29">
         <v>-2467965000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3788150000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4974282000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3386422000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2449759000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4959765000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>-389736000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1077640000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>462113000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>501853000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7487190000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-240208000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-367972000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1638401000000.0</v>
+      </c>
+      <c r="D2">
         <v>1806006000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1649761000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2448922000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1486668000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1585159000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2964279000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1894998000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1441458000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1907502000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1951699000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3071488000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>929512000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1970830000000.0</v>
       </c>
-      <c r="O2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>89362000000</v>
+      </c>
+      <c r="C3">
+        <v>210267000000</v>
+      </c>
+      <c r="D3">
         <v>57004000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>77654000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>47138000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>69397000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>51815000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13798000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>48651000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>35567000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>32327000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>51409000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>48421000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>70630000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>50302000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>31880000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2353000000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>303155000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-96168000000.0</v>
+      </c>
+      <c r="D6">
         <v>-167605000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>156245000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-799161000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>962254000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-98491000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1379120000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1069281000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>453540000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-466044000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-44197000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1119789000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2141976000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1041318000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2446560000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-138076000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>118</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-5214690000000.0</v>
+      </c>
+      <c r="D7">
         <v>-3727532000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2509700000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1479844000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5221134000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3808463000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-2753268000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1450569000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-5592940000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-1260147000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-692451000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>125</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>141278000000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>-29204000000.0</v>
       </c>
-      <c r="F14"/>
-[...1 lines deleted...]
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>104746000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>103634000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>106465000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>106956000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>66914000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>87759000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>108382000000.0</v>
       </c>
-      <c r="O14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>1845388000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1542233000000.0</v>
+      </c>
+      <c r="D16">
         <v>1638401000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1806006000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1649761000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2448922000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1486668000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1585159000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2964279000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1894998000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1441458000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1907502000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1951699000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3071488000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>929512000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1970830000000.0</v>
       </c>
-      <c r="P16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-197972000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-971107000000.0</v>
+      </c>
+      <c r="D18">
         <v>-259142000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-539398000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2142158000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-148149000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-425121000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-13798000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-764182000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-921030000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-610531000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-965973000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1458340000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1089305000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1250110000000.0</v>
       </c>
-      <c r="O18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>130</v>
+      </c>
+      <c r="B19">
+        <v>-119000000.0</v>
+      </c>
       <c r="C19">
+        <v>1000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-78774000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-43213000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-54435000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>51956000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1026005000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-49156000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-32169000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-30640000000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20">
+        <v>859926000000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
         <v>1158928000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>3491880000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>-201000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>-2445000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1050482000000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>132</v>
+      </c>
+      <c r="B21">
+        <v>617545000000.0</v>
+      </c>
       <c r="C21">
+        <v>106380000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-373484000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1452243000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2324084000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>304709000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1015474000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>-303004000000.0</v>
+      </c>
+      <c r="C22">
+        <v>-436610000000.0</v>
+      </c>
+      <c r="D22">
         <v>-589901000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-614226000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-638147000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-659027000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-673552000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1069012000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-691290000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1017521000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-877689000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-868327000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-878178000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1774502000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1242977000000.0</v>
       </c>
-      <c r="O22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>-114495000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-89951000000.0</v>
+      </c>
+      <c r="D23">
         <v>-75979000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-88681000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-113171000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-72355000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-81649000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-65768000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-73176000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>917241000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-60136000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-73828000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-62548000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2491954000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>278401000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-25019000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-425508000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B24">
+        <v>-2200000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-3452000000.0</v>
+      </c>
+      <c r="D24">
         <v>-2138000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-12489000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-2897000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>14902000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>50662000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1012207000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-529000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>183000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>198000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-45000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>789913000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4076000000.0</v>
       </c>
       <c r="P24">
         <v>-4884000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24">
+        <v>-4076000000.0</v>
+      </c>
+      <c r="R24">
+        <v>-4884000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>-108610000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-760840000000.0</v>
+      </c>
+      <c r="D25">
         <v>246485000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-461744000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1456873000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-49548000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>300246000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="I25">
+        <v>-1300376000000.0</v>
+      </c>
+      <c r="J25">
         <v>-128987000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>28424000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>193020000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-153193000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-598655000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>668068000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-65213000000.0</v>
       </c>
-      <c r="O25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>136</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>2018854000000.0</v>
+      </c>
+      <c r="D26">
         <v>1158928000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1158928000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4539716000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1047836000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
+        <v>7748515000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5067575000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>503050000000.0</v>
+      </c>
+      <c r="C28">
+        <v>876355000000.0</v>
+      </c>
+      <c r="D28">
         <v>90599000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>696763000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1339072000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1095441000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>222859000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>947261000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1833968000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1371172000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>142800000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>294123000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>341452000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2441368000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>213676000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1089868000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>678081000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>-108610000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-760840000000.0</v>
+      </c>
+      <c r="D29">
         <v>-202138000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-461744000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2095020000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-78752000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-373306000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29">
+        <v>-1300376000000.0</v>
+      </c>
+      <c r="J29">
         <v>-715531000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-885463000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-578204000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-914564000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1409919000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1018675000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1199808000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1320736000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-808920000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>-91285000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-211683000000.0</v>
+      </c>
+      <c r="D30">
         <v>-56066000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-78774000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-43213000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-54435000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51956000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1026005000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-49156000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-32169000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-30640000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>576244000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-51322000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>719283000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-55186000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-35956000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-7237000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>