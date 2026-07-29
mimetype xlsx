--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6859,89 +6859,89 @@
         <v>12000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
         <v>-36259000.0</v>
       </c>
       <c r="C5">
-        <v>-415568000.0</v>
+        <v>-376703000.0</v>
       </c>
       <c r="D5">
-        <v>-176485000.0</v>
+        <v>-131161000.0</v>
       </c>
       <c r="E5">
-        <v>-338479000.0</v>
+        <v>-285678000.0</v>
       </c>
       <c r="F5">
         <v>-237512000.0</v>
       </c>
       <c r="G5">
         <v>-132759999.0</v>
       </c>
       <c r="H5">
         <v>-75154000.0</v>
       </c>
       <c r="I5">
         <v>-45741000.0</v>
       </c>
       <c r="J5">
         <v>-8596363.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
         <v>-29923000.0</v>
       </c>
       <c r="C6">
-        <v>-393643000.0</v>
+        <v>-354778000.0</v>
       </c>
       <c r="D6">
-        <v>-146954000.0</v>
+        <v>-101630000.0</v>
       </c>
       <c r="E6">
-        <v>-324332000.0</v>
+        <v>-271531000.0</v>
       </c>
       <c r="F6">
         <v>-230061000.0</v>
       </c>
       <c r="G6">
         <v>-128025000.0</v>
       </c>
       <c r="H6">
         <v>-71651000.0</v>
       </c>
       <c r="I6">
         <v>-45091000.0</v>
       </c>
       <c r="J6">
         <v>-8584363.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -7714,72 +7714,72 @@
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>96</v>
       </c>
       <c r="B2">
-        <v>5605000.0</v>
+        <v>11056000.0</v>
       </c>
       <c r="C2">
         <v>5668000.0</v>
       </c>
       <c r="D2">
         <v>109769000.0</v>
       </c>
       <c r="E2">
         <v>101758000.0</v>
       </c>
       <c r="F2">
         <v>98816000.0</v>
       </c>
       <c r="G2">
         <v>101444000.0</v>
       </c>
       <c r="H2">
         <v>94258000.0</v>
       </c>
       <c r="I2">
-        <v>5576000.0</v>
+        <v>87041000.0</v>
       </c>
       <c r="J2">
         <v>84818000.0</v>
       </c>
       <c r="K2">
         <v>140077000.0</v>
       </c>
       <c r="L2">
         <v>100050000.0</v>
       </c>
       <c r="M2">
         <v>97608000.0</v>
       </c>
       <c r="N2">
         <v>99646000.0</v>
       </c>
       <c r="O2">
         <v>86341000.0</v>
       </c>
       <c r="P2">
         <v>85287000.0</v>
       </c>
       <c r="Q2">
         <v>74556000.0</v>
       </c>
@@ -7960,212 +7960,212 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-107215000.0</v>
+        <v>-94318000.0</v>
       </c>
       <c r="C5">
         <v>254937000.0</v>
       </c>
       <c r="D5">
         <v>-112728000.0</v>
       </c>
       <c r="E5">
-        <v>-120151000.0</v>
+        <v>-102291000.0</v>
       </c>
       <c r="F5">
-        <v>-119286000.0</v>
+        <v>-109270000.0</v>
       </c>
       <c r="G5">
-        <v>-100037000.0</v>
+        <v>-90354000.0</v>
       </c>
       <c r="H5">
-        <v>-106504000.0</v>
+        <v>-96668000.0</v>
       </c>
       <c r="I5">
-        <v>-104895000.0</v>
+        <v>-91012000.0</v>
       </c>
       <c r="J5">
-        <v>-104132000.0</v>
+        <v>-98669000.0</v>
       </c>
       <c r="K5">
-        <v>132858000.0</v>
+        <v>144163000.0</v>
       </c>
       <c r="L5">
-        <v>-108267000.0</v>
+        <v>-96088000.0</v>
       </c>
       <c r="M5">
-        <v>-102148000.0</v>
+        <v>-82776000.0</v>
       </c>
       <c r="N5">
-        <v>-98928000.0</v>
+        <v>-96460000.0</v>
       </c>
       <c r="O5">
-        <v>-88985000.0</v>
+        <v>-37349000.0</v>
       </c>
       <c r="P5">
-        <v>-91303000.0</v>
+        <v>-107165000.0</v>
       </c>
       <c r="Q5">
-        <v>-81966000.0</v>
+        <v>-71950000.0</v>
       </c>
       <c r="R5">
-        <v>-76225000.0</v>
+        <v>-69214000.0</v>
       </c>
       <c r="S5">
         <v>91469000.0</v>
       </c>
       <c r="T5">
-        <v>-69634000.0</v>
+        <v>-28118000.0</v>
       </c>
       <c r="U5">
-        <v>-58974000.0</v>
+        <v>-76201000.0</v>
       </c>
       <c r="V5">
         <v>-200373000.0</v>
       </c>
       <c r="W5">
         <v>-40799000.0</v>
       </c>
       <c r="X5">
         <v>-37321000.0</v>
       </c>
       <c r="Y5">
         <v>-26285000.0</v>
       </c>
       <c r="Z5">
         <v>-28355000.0</v>
       </c>
       <c r="AA5">
         <v>-26371000.0</v>
       </c>
       <c r="AB5">
         <v>-18024000.0</v>
       </c>
       <c r="AC5">
         <v>-17651000.0</v>
       </c>
       <c r="AD5">
         <v>-13108000.0</v>
       </c>
       <c r="AE5">
         <v>-17162999.0</v>
       </c>
       <c r="AF5">
         <v>-9088000.0</v>
       </c>
       <c r="AG5">
         <v>-9745000.0</v>
       </c>
       <c r="AH5">
         <v>-9745000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-101610000.0</v>
+        <v>-88713000.0</v>
       </c>
       <c r="C6">
         <v>260605000.0</v>
       </c>
       <c r="D6">
         <v>-107168000.0</v>
       </c>
       <c r="E6">
-        <v>-114613000.0</v>
+        <v>-96753000.0</v>
       </c>
       <c r="F6">
-        <v>-113758000.0</v>
+        <v>-103742000.0</v>
       </c>
       <c r="G6">
-        <v>-94594000.0</v>
+        <v>-84911000.0</v>
       </c>
       <c r="H6">
-        <v>-101029000.0</v>
+        <v>-91193000.0</v>
       </c>
       <c r="I6">
-        <v>-99319000.0</v>
+        <v>-85436000.0</v>
       </c>
       <c r="J6">
-        <v>-98701000.0</v>
+        <v>-93238000.0</v>
       </c>
       <c r="K6">
-        <v>138220000.0</v>
+        <v>149525000.0</v>
       </c>
       <c r="L6">
-        <v>-103080000.0</v>
+        <v>-90901000.0</v>
       </c>
       <c r="M6">
-        <v>-97332000.0</v>
+        <v>-77960000.0</v>
       </c>
       <c r="N6">
-        <v>-94281000.0</v>
+        <v>-91813000.0</v>
       </c>
       <c r="O6">
-        <v>-85041000.0</v>
+        <v>-33405000.0</v>
       </c>
       <c r="P6">
-        <v>-87830000.0</v>
+        <v>-103692000.0</v>
       </c>
       <c r="Q6">
-        <v>-78548000.0</v>
+        <v>-68532000.0</v>
       </c>
       <c r="R6">
-        <v>-72913000.0</v>
+        <v>-65902000.0</v>
       </c>
       <c r="S6">
         <v>94103000.0</v>
       </c>
       <c r="T6">
-        <v>-67884000.0</v>
+        <v>-26368000.0</v>
       </c>
       <c r="U6">
-        <v>-57305000.0</v>
+        <v>-74532000.0</v>
       </c>
       <c r="V6">
         <v>-198975000.0</v>
       </c>
       <c r="W6">
         <v>-39527000.0</v>
       </c>
       <c r="X6">
         <v>-36103000.0</v>
       </c>
       <c r="Y6">
         <v>-25140000.0</v>
       </c>
       <c r="Z6">
         <v>-27255000.0</v>
       </c>
       <c r="AA6">
         <v>-25369000.0</v>
       </c>
       <c r="AB6">
         <v>-17116000.0</v>
       </c>
       <c r="AC6">
         <v>-16793000.0</v>
       </c>
@@ -8244,72 +8244,72 @@
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>103</v>
       </c>
       <c r="B9">
-        <v>31738000.0</v>
+        <v>20682000.0</v>
       </c>
       <c r="C9">
         <v>108441000.0</v>
       </c>
       <c r="D9">
         <v>-100071000.0</v>
       </c>
       <c r="E9">
         <v>-93292000.0</v>
       </c>
       <c r="F9">
         <v>-91346000.0</v>
       </c>
       <c r="G9">
         <v>-71377000.0</v>
       </c>
       <c r="H9">
         <v>-79989000.0</v>
       </c>
       <c r="I9">
-        <v>11772000.0</v>
+        <v>-75269000.0</v>
       </c>
       <c r="J9">
         <v>-77408000.0</v>
       </c>
       <c r="K9">
         <v>176115000.0</v>
       </c>
       <c r="L9">
         <v>-82857000.0</v>
       </c>
       <c r="M9">
         <v>-77492000.0</v>
       </c>
       <c r="N9">
         <v>-75438000.0</v>
       </c>
       <c r="O9">
         <v>-66304000.0</v>
       </c>
       <c r="P9">
         <v>-69488000.0</v>
       </c>
       <c r="Q9">
         <v>-57904000.0</v>
       </c>
@@ -9816,72 +9816,72 @@
       </c>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30">
-        <v>138953000.0</v>
+        <v>127897000.0</v>
       </c>
       <c r="C30">
         <v>125886000.0</v>
       </c>
       <c r="D30">
         <v>26740000.0</v>
       </c>
       <c r="E30">
         <v>26859000.0</v>
       </c>
       <c r="F30">
         <v>27940000.0</v>
       </c>
       <c r="G30">
         <v>28660000.0</v>
       </c>
       <c r="H30">
         <v>26515000.0</v>
       </c>
       <c r="I30">
-        <v>116667000.0</v>
+        <v>29626000.0</v>
       </c>
       <c r="J30">
         <v>26724000.0</v>
       </c>
       <c r="K30">
         <v>43257000.0</v>
       </c>
       <c r="L30">
         <v>25410000.0</v>
       </c>
       <c r="M30">
         <v>24656000.0</v>
       </c>
       <c r="N30">
         <v>23490000.0</v>
       </c>
       <c r="O30">
         <v>22681000.0</v>
       </c>
       <c r="P30">
         <v>21815000.0</v>
       </c>
       <c r="Q30">
         <v>24062000.0</v>
       </c>
@@ -12634,51 +12634,53 @@
         <v>-19005000.0</v>
       </c>
       <c r="AC22">
         <v>-17861000.0</v>
       </c>
       <c r="AD22">
         <v>-13610000.0</v>
       </c>
       <c r="AE22">
         <v>-25194000.0</v>
       </c>
       <c r="AF22">
         <v>-71151000.0</v>
       </c>
       <c r="AG22">
         <v>-10131500.0</v>
       </c>
       <c r="AH22">
         <v>-10131500.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>147</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-813000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23">
         <v>1675000.0</v>
       </c>
       <c r="E23">
         <v>1755000.0</v>
       </c>
       <c r="F23">
         <v>2220000.0</v>
       </c>
       <c r="G23">
         <v>3444000.0</v>
       </c>
       <c r="H23">
         <v>1463000.0</v>
       </c>
       <c r="I23">
         <v>240000.0</v>
       </c>
       <c r="J23">
         <v>3074000.0</v>
       </c>
       <c r="K23">
         <v>745000.0</v>
       </c>
@@ -12821,51 +12823,51 @@
       <c r="Z24">
         <v>-73746000.0</v>
       </c>
       <c r="AA24">
         <v>-38964000.0</v>
       </c>
       <c r="AB24">
         <v>38964000.0</v>
       </c>
       <c r="AC24">
         <v>-88493000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24">
         <v>-300000.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
-        <v>15818000.0</v>
+        <v>-3226000.0</v>
       </c>
       <c r="C25">
         <v>-157598000.0</v>
       </c>
       <c r="D25">
         <v>10066000.0</v>
       </c>
       <c r="E25">
         <v>-7504000.0</v>
       </c>
       <c r="F25">
         <v>-1352000.0</v>
       </c>
       <c r="G25">
         <v>-10588000.0</v>
       </c>
       <c r="H25">
         <v>-894000.0</v>
       </c>
       <c r="I25">
         <v>-3225000.0</v>
       </c>
       <c r="J25">
         <v>2171000.0</v>
       </c>