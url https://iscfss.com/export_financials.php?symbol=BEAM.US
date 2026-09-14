--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2381,4368 +2384,4494 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>13099000.0</v>
+      </c>
+      <c r="C2">
         <v>12286000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10231000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9545000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10556000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7699000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3871000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3812000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4429000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2790000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1617000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3177000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6886000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14063000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9029000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7024000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7095000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6266000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7474000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7282000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8030000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7983000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6314000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6569000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6154000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6101000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7846000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3857000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3587000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>7351000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-2189000.0</v>
+      </c>
+      <c r="C5">
         <v>-1070000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1111000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>789999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>160000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>679000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1759000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1110000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-921000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>604000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2024000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2015000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-765000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2430000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4674000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4190000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2709000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-50000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>31000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-24000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>41000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>173000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-344000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>48000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>83000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-117406000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-661000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-9439000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>147100000.0</v>
+      </c>
+      <c r="C7">
         <v>150629000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>154123000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>151420000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>154803000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>158129000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>161425000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>162065000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>165237000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>168120000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>172689000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>172588000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>175343000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>176455000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>179005000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>174898000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>173497000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>145393000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>142350000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>139604000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>136284000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>129710000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
+        <v>1033000.0</v>
+      </c>
+      <c r="C8">
         <v>1027000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1017000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1014000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1008000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1006000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>836000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>826000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>824000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>823000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>816000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>794000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>780000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>744000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>712000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>705000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>703000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>698000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>684000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>677000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>645000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>2049476000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1915349000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1737459000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1713086000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1668567000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1594378000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>219825000.0</v>
+      </c>
+      <c r="C10">
         <v>288291000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>294944000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>267959999.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>282132000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>527907000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>281967000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>230203000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>292763000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>287848000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>435895000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>169049000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>225544000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>249771000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>232767000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>156511000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>265623000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>296821000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>559994000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>612023000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>212015000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>97241000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>162171000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>137903000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>125301000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>126050000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37221000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>37764000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>37852000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-146443000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>146443000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-1901000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>1152927000.0</v>
+      </c>
+      <c r="C12">
         <v>1211652000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1245210000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1074970000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1150337000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1219952000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>850740000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>925757000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1008165000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1094554000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1189876000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1015457000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1073016000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1059471000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1078134000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1094554000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1166115000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1222600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>965647000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>933405000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>615279000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>503479000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>299671000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>202220000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>227950000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>253442000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>91848000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>110892000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>126760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146443000.0</v>
       </c>
       <c r="AE12">
         <v>146443000.0</v>
       </c>
-      <c r="AF12"/>
+      <c r="AF12">
+        <v>146443000.0</v>
+      </c>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>1901000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>1033000.0</v>
+      </c>
+      <c r="C13">
         <v>1027000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1017000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1014000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1008000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1006000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>836000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>826000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>824000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>823000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>816000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>794000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>780000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>744000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>712000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>705000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>703000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>698000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>684000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>677000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>645000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>617000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>573000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>504000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>496000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>491000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>73000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>360000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>289000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>56000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>104326669.0</v>
+      </c>
+      <c r="C14">
         <v>103262000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>104927041.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>102570801.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>101995184.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>87975000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>82824151.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>82410095.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>82312467.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81698633.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>82702302.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>79024647.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>76335175.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>72273829.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>70777542.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>70343196.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>70210227.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>68703864.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>67988717.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>66377611.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>62210239.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60210120.0</v>
       </c>
       <c r="W14">
         <v>60210120.0</v>
       </c>
       <c r="X14">
+        <v>60210120.0</v>
+      </c>
+      <c r="Y14">
         <v>50087747.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>49430138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30725077.0</v>
       </c>
       <c r="AA14">
         <v>30725077.0</v>
       </c>
       <c r="AB14">
-        <v>35137576.0</v>
+        <v>30725077.0</v>
       </c>
       <c r="AC14">
         <v>35137576.0</v>
       </c>
       <c r="AD14">
         <v>35137576.0</v>
       </c>
       <c r="AE14">
         <v>35137576.0</v>
       </c>
       <c r="AF14">
         <v>35137576.0</v>
       </c>
       <c r="AG14">
-        <v>1270721.0</v>
+        <v>35137576.0</v>
       </c>
       <c r="AH14">
         <v>1270721.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>1270721.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>780000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>744000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>705000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>703000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>698000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>684000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>304000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6659000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>110320000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>105822000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85204000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>108858000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>89327000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>84925000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>72111000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>68706000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>153484000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>139127000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>142737000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>135974000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>159902000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>139666000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>115049000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86270000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12822000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10024000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10168000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17035000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6959000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7298000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6620000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6096000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5165000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-307360000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>1386635000.0</v>
+      </c>
+      <c r="C23">
         <v>1480798000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1481177000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1311081000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1391157000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1466920000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1103824000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1171367000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1261266000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1359796000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1459714000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1290534000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1353887000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1332352000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1341714000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1350250000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1418375000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1453402000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1474453000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1156555000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>893078000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>693241000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>451677000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>278273000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>299975000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>322638000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>156099000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>170553000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>180547000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>134028000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>167012000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>-4183000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>100258000.0</v>
+      </c>
+      <c r="C24">
         <v>100193000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>1787000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2404000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3007000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3598000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4176000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4741000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>24538000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>29430000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>27533000.0</v>
+      </c>
+      <c r="C28">
         <v>-37469000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1062000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-116539999.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-127329000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-369778000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-120542000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-68138000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-127526000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-119728000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-263206000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3539000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-50201000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-73316000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-53762000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18387000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-87950000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-146687000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-412350000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-466583000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-69366000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39352000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-54527000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-103572000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-89110000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-90299000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5983000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-14368000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14758000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>146443000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-146443000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>1901000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>1167700000.0</v>
+      </c>
+      <c r="C29">
         <v>1264631000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1238358000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>966002000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1046813000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1123136000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>733545000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>791317000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>854094000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>913490000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>981329000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>778941000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>811643000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>761506000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>733474000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>714477000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>804337000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>833809000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>832032000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>859650000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>554916000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>429312000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
+      <c r="O30"/>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
         <v>0.0</v>
       </c>
       <c r="R30">
         <v>0.0</v>
       </c>
       <c r="S30">
+        <v>0.0</v>
+      </c>
+      <c r="T30">
         <v>300000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>50000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>811643000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>761506000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>733474000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>714477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>829068000.0</v>
       </c>
       <c r="R31">
         <v>829068000.0</v>
       </c>
       <c r="S31">
+        <v>829068000.0</v>
+      </c>
+      <c r="T31">
         <v>826738000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>853814000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>548551000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>422429000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>1097712000.0</v>
+      </c>
+      <c r="C32">
         <v>1192388000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1171753000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>915988000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1001333000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1106068000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>696083000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>779290000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>852107000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>934491000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1005478000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>819176000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>885269000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>863106000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>869301000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>870053000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>967612000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1020686000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1059572000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>840033000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>549278000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>412494000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>207760000.0</v>
+      </c>
+      <c r="C33">
         <v>213845000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>212489000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>212534000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>215693000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>219306000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>225675000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>225833000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>231826000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>238086000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>248671000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>250993000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>259082000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>249321000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>248818000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>241338000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>238485000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>213918000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>201446000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>215131000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>215085000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>178661000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>143356000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>69566000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>65146000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>63004000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>61555000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>55774000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>51158000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-146443000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>18737000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-1901000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>5879000.0</v>
+      </c>
+      <c r="C34">
         <v>5754000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6125000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6974000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1543000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1572000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1635000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1585000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1756000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3575000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3021000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5938000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>332708000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>350921000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>13841000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>396914000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>31340000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>42005000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>34160000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>27812000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>38462000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>38160000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>238310000.0</v>
+      </c>
+      <c r="C35">
         <v>241795000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>145884000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>162520000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>170213000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>202238000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>188213000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>213806000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>229839000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>259087000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>272820000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>291228000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>332708000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>350921000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>384645000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>396914000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>405936000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>405536000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>434280000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>201350000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>215812000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>168726000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>103779000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>30751000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>30203000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>29804000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>26016000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>23923000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>21586000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>7397000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>14568000.0</v>
+      </c>
+      <c r="C36">
         <v>14450000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>633999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7249000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7301000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7521000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9398000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7627000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7477000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1689000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10865000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11332000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16804000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11340000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>14685000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>14624000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>14969000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>14087000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14470000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>15891000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>15997000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>19873000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>17984000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>18386000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16551000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16076000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>18308000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17817000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>14387000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-146443000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1793000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-1901000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>16804000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>14685000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14624000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14969000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14087000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>14470000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15891000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>15997000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>19873000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>25668000.0</v>
+      </c>
+      <c r="C39">
         <v>55301000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23478000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>23577000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>25127000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>27662000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>27409000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19777000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>21275000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27156000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21167000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>24084000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21789000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23560000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14762000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14358000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13775000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16884000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7360000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8019000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12714000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11101000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8650000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6487000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6879000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6192000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2696000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3887000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2629000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>1832000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>52577000.0</v>
+      </c>
+      <c r="C40">
         <v>47194000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>65681000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>160326000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44804000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>35433000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>55868000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>60169000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>75338000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>100137000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>122464000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>51753000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>52031000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>51968000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>68212000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>62110000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>53616000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>85787000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>109864000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>72565000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>104981000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>88076000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>89663000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>34809000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>26402000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>18980000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15652000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>9761000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>18236000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>167982000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>214866000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>230451000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>240164000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>267098000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>296463000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>64632000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>78843000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>38160000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>2926813000.0</v>
+      </c>
+      <c r="C42">
         <v>2900018000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2877449000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2855118000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2823987000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2797871000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2298661000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2265009000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2233989000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2202146000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2169798000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2112857000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2049476000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1915349000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1792554000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1737459000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1713086000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1668567000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1594378000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1556685000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1223324000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1021032000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>642633000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>501698000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>497873000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>494749000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1851000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2771000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3944000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>7256000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>298001000.0</v>
+      </c>
+      <c r="C45">
         <v>299127000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>299306000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>293886000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>291565000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>289420000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>288384000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>284870000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>285538000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>285558000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>287988000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>284481000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>281911000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>272798000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>264303000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>252940000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>193192000.0</v>
+      </c>
+      <c r="C46">
         <v>199395000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>205179000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>205285000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>208392000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>211785000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>216277000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>218206000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>224349000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>229945000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>237806000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>239661000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>242278000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>237981000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>234133000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>226714000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>223516000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>199831000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>186976000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>174702000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>169658000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>158788000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>125372000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>51180000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>48595000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>46928000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>43247000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>37957000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>36771000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>16944000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>128203000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>121822000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>234133000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>111180000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>106090000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>199831000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>186976000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>174702000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>169658000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>158788000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-1858215000.0</v>
+      </c>
+      <c r="C48">
         <v>-1735537000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1641219000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1890920000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1778192000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1675901000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1566631000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1476277000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1379609000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1288558000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1189889000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1332686000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1236598000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1153822000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1057362000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1019013000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-909438000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-837488000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-768274000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-703567000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-675449000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-599196000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-397636000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-302172000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-267720000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-233502000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-203044000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-175194000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-156189000.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>-124718000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1236598000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1153822000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-1019013000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-909438000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-837488000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-768274000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>2389000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2337000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2287000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2238000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2189000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2142000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>247358000.0</v>
+      </c>
+      <c r="C51">
         <v>250822000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>293882000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>151420000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>154803000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>158129000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>161425000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>162065000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>165237000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>168120000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>172689000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>172588000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>175343000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>176455000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>179005000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>174898000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>177673000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>150134000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>147644000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>145440000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>142649000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>136593000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>107644000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>34331000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>36191000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>35751000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>31238000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>23396000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>23094000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>15207000.0</v>
+      </c>
+      <c r="C52">
         <v>14781000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14364000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12688000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12949000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>13210000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>13469000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>12936000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12641000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12181000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12778000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11951000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>11492000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11157000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10380000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9823000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11901000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11696000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9827000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8722000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5680000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6027000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6336000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6073000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6394000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6359000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5640000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2752000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1962000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>933102000.0</v>
+      </c>
+      <c r="C53">
         <v>923361000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>950266000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>807010000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>868205000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>692045000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>568773000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>695554000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>715402000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>806706000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>753981000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>846408000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>847472000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>809700000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>845367000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>938043000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>900492000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>925779000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>405653000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>321382000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>403264000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>406238000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>137500000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>64317000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>102649000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>127392000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>54627000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>73128000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>88908000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>292886000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>3802000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>1386355000.0</v>
+      </c>
+      <c r="C55">
         <v>1480798000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1481177000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1311081000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1391157000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1466920000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1103824000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1171367000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1261266000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1359796000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1459714000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1290534000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1353887000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1332352000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1341714000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1350250000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1418375000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1453402000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1474453000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1156555000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>893078000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>693241000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>451677000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>278273000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>299975000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>322638000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>156099000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>170553000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>180547000.0</v>
       </c>
-      <c r="AD55"/>
-      <c r="AE55">
+      <c r="AE55"/>
+      <c r="AF55">
         <v>167012000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>1178595000.0</v>
+      </c>
+      <c r="C56">
         <v>1266953000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1268688000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1098547000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1175464000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1247614000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>878149000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>945534000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1029440000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1121710000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1211043000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1039541000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1094805000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1083031000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1092896000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1108912000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1179890000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1239484000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1273007000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>941424000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>677993000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>514580000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>308321000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>208707000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>234829000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>259634000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>94544000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>114779000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>129389000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>146443000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>148275000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>1901000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>80883000.0</v>
+      </c>
+      <c r="C57">
         <v>74565000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>96935000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>182559000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>174131000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>141546000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>182066000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>166244000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>177333000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>187219000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>205565000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>220365000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>209536000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>219925000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>223595000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>238859000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>212278000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>218798000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>213435000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>101391000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>128715000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>102086000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>102337000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>47451000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>38950000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>31440000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>29138000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>19909000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>15310000.0</v>
       </c>
-      <c r="AD57"/>
-      <c r="AE57">
+      <c r="AE57"/>
+      <c r="AF57">
         <v>25587000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>319193000.0</v>
+      </c>
+      <c r="C58">
         <v>316360000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>242819000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>345079000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>344344000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>343784000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>370279000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>380050000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>407172000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>446306000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>478385000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>511593000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>542244000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>570846000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>608240000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>635773000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>618214000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>624334000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>647715000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>302741000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>344527000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>270812000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>206116000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>78202000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>69153000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>61244000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>55154000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>43832000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>36896000.0</v>
       </c>
-      <c r="AD58"/>
-      <c r="AE58">
+      <c r="AE58"/>
+      <c r="AF58">
         <v>32984000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>1067442000.0</v>
+      </c>
+      <c r="C60">
         <v>1164438000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1238358000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>966002000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1046813000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1123136000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>733545000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>791317000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>854094000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>913490000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>981329000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>778941000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>811643000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>761506000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>733474000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>714477000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>800161000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>829068000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>826738000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>853814000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>548551000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>422429000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>245561000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>200071000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>230822000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>261394000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>100945000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>126721000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>143651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134028000.0</v>
       </c>
       <c r="AE60">
         <v>134028000.0</v>
       </c>
-      <c r="AF60"/>
+      <c r="AF60">
+        <v>134028000.0</v>
+      </c>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>-4183000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6775,3387 +6904,3457 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>22294000.0</v>
       </c>
       <c r="C2">
         <v>367561000.0</v>
       </c>
       <c r="D2">
         <v>437381000.0</v>
       </c>
       <c r="E2">
         <v>311594000.0</v>
       </c>
       <c r="F2">
         <v>232134000.0</v>
       </c>
       <c r="G2">
         <v>103179000.0</v>
       </c>
       <c r="H2">
         <v>54619000.0</v>
       </c>
       <c r="I2">
         <v>33873000.0</v>
       </c>
       <c r="J2">
         <v>11000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>6336000.0</v>
       </c>
       <c r="C3">
         <v>21925000.0</v>
       </c>
       <c r="D3">
         <v>29531000.0</v>
       </c>
       <c r="E3">
         <v>14147000.0</v>
       </c>
       <c r="F3">
         <v>7451000.0</v>
       </c>
       <c r="G3">
         <v>4734999.0</v>
       </c>
       <c r="H3">
         <v>3503000.0</v>
       </c>
       <c r="I3">
         <v>650000.0</v>
       </c>
       <c r="J3">
         <v>12000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>-36259000.0</v>
       </c>
       <c r="C5">
         <v>-376703000.0</v>
       </c>
       <c r="D5">
         <v>-131161000.0</v>
       </c>
       <c r="E5">
         <v>-285678000.0</v>
       </c>
       <c r="F5">
         <v>-237512000.0</v>
       </c>
       <c r="G5">
         <v>-132759999.0</v>
       </c>
       <c r="H5">
         <v>-75154000.0</v>
       </c>
       <c r="I5">
         <v>-45741000.0</v>
       </c>
       <c r="J5">
         <v>-8596363.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
         <v>-29923000.0</v>
       </c>
       <c r="C6">
         <v>-354778000.0</v>
       </c>
       <c r="D6">
         <v>-101630000.0</v>
       </c>
       <c r="E6">
         <v>-271531000.0</v>
       </c>
       <c r="F6">
         <v>-230061000.0</v>
       </c>
       <c r="G6">
         <v>-128025000.0</v>
       </c>
       <c r="H6">
         <v>-71651000.0</v>
       </c>
       <c r="I6">
         <v>-45091000.0</v>
       </c>
       <c r="J6">
         <v>-8584363.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>117449000.0</v>
       </c>
       <c r="C9">
         <v>-304043000.0</v>
       </c>
       <c r="D9">
         <v>377709000.0</v>
       </c>
       <c r="E9">
         <v>-250674000.0</v>
       </c>
       <c r="F9">
         <v>-180290000.0</v>
       </c>
       <c r="G9">
         <v>-103155000.0</v>
       </c>
       <c r="H9">
         <v>-54601000.0</v>
       </c>
       <c r="I9">
         <v>-33873000.0</v>
       </c>
       <c r="J9">
         <v>-11000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-79992000.0</v>
       </c>
       <c r="C10">
         <v>-376703000.0</v>
       </c>
       <c r="D10">
         <v>-131161000.0</v>
       </c>
       <c r="E10">
         <v>-285678000.0</v>
       </c>
       <c r="F10">
         <v>-370638000.0</v>
       </c>
       <c r="G10">
         <v>-194592000.0</v>
       </c>
       <c r="H10">
         <v>-78326000.0</v>
       </c>
       <c r="I10">
         <v>-116738000.0</v>
       </c>
       <c r="J10">
         <v>-8729454.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>39000.0</v>
       </c>
       <c r="D11">
         <v>1366000.0</v>
       </c>
       <c r="E11">
         <v>3410000.0</v>
       </c>
       <c r="F11">
         <v>-29278000.0</v>
       </c>
       <c r="G11">
         <v>61832000.0</v>
       </c>
       <c r="H11">
         <v>116000.0</v>
       </c>
       <c r="I11">
         <v>-70997000.0</v>
       </c>
       <c r="J11">
         <v>500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>43733000.0</v>
       </c>
       <c r="C12">
         <v>49094000.0</v>
       </c>
       <c r="D12">
         <v>46676000.0</v>
       </c>
       <c r="E12">
         <v>15297000.0</v>
       </c>
       <c r="F12">
         <v>9000.0</v>
       </c>
       <c r="G12">
         <v>1568000.0</v>
       </c>
       <c r="H12">
         <v>187000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2486000.0</v>
       </c>
       <c r="I13">
         <v>292000.0</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>1481000.0</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-79992000.0</v>
       </c>
       <c r="C15">
         <v>-376742000.0</v>
       </c>
       <c r="D15">
         <v>-132527000.0</v>
       </c>
       <c r="E15">
         <v>-289088000.0</v>
       </c>
       <c r="F15">
         <v>-370638000.0</v>
       </c>
       <c r="G15">
         <v>-194592000.0</v>
       </c>
       <c r="H15">
         <v>-78326000.0</v>
       </c>
       <c r="I15">
         <v>-115257000.0</v>
       </c>
       <c r="J15">
         <v>-8729454.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-260178000.0</v>
       </c>
       <c r="F16">
         <v>-370638000.0</v>
       </c>
       <c r="G16">
         <v>-195869000.0</v>
       </c>
       <c r="H16">
         <v>-91040000.0</v>
       </c>
       <c r="I16">
         <v>-117325000.0</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-79992000.0</v>
       </c>
       <c r="C17">
         <v>-376742000.0</v>
       </c>
       <c r="D17">
         <v>-313673000.0</v>
       </c>
       <c r="E17">
         <v>-289088000.0</v>
       </c>
       <c r="F17">
         <v>-370638000.0</v>
       </c>
       <c r="G17">
         <v>-194592000.0</v>
       </c>
       <c r="H17">
         <v>-78326000.0</v>
       </c>
       <c r="I17">
         <v>-116738000.0</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>43733000.0</v>
       </c>
       <c r="C18">
         <v>49094000.0</v>
       </c>
       <c r="D18">
         <v>42223000.0</v>
       </c>
       <c r="E18">
         <v>15297000.0</v>
       </c>
       <c r="F18">
         <v>-9000.0</v>
       </c>
       <c r="G18">
         <v>1568000.0</v>
       </c>
       <c r="H18">
         <v>2299000.0</v>
       </c>
       <c r="I18">
         <v>292000.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>21827000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-383693000.0</v>
       </c>
       <c r="C21">
         <v>-415568000.0</v>
       </c>
       <c r="D21">
         <v>-176485000.0</v>
       </c>
       <c r="E21">
         <v>-338479000.0</v>
       </c>
       <c r="F21">
         <v>-392465000.0</v>
       </c>
       <c r="G21">
         <v>-132759999.0</v>
       </c>
       <c r="H21">
         <v>-75154000.0</v>
       </c>
       <c r="I21">
         <v>-45741000.0</v>
       </c>
       <c r="J21">
         <v>-8596363.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>523436000.0</v>
       </c>
       <c r="C23">
         <v>479086000.0</v>
       </c>
       <c r="D23">
         <v>554194000.0</v>
       </c>
       <c r="E23">
         <v>399399000.0</v>
       </c>
       <c r="F23">
         <v>444309000.0</v>
       </c>
       <c r="G23">
         <v>132784000.0</v>
       </c>
       <c r="H23">
         <v>75172000.0</v>
       </c>
       <c r="I23">
         <v>45741000.0</v>
       </c>
       <c r="J23">
         <v>7880000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>22294000.0</v>
       </c>
       <c r="C25">
         <v>31593000.0</v>
       </c>
       <c r="D25">
         <v>18594000.0</v>
       </c>
       <c r="E25">
         <v>14147000.0</v>
       </c>
       <c r="F25">
         <v>7451000.0</v>
       </c>
       <c r="G25">
         <v>4735000.0</v>
       </c>
       <c r="H25">
         <v>3503000.0</v>
       </c>
       <c r="I25">
         <v>650000.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>409618000.0</v>
       </c>
       <c r="C26">
         <v>367561000.0</v>
       </c>
       <c r="D26">
         <v>437381000.0</v>
       </c>
       <c r="E26">
         <v>311594000.0</v>
       </c>
       <c r="F26">
         <v>387087000.0</v>
       </c>
       <c r="G26">
         <v>103179000.0</v>
       </c>
       <c r="H26">
         <v>54619000.0</v>
       </c>
       <c r="I26">
         <v>33873000.0</v>
       </c>
       <c r="J26">
         <v>5859000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>20012000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>113818000.0</v>
       </c>
       <c r="C28">
         <v>111525000.0</v>
       </c>
       <c r="D28">
         <v>116813000.0</v>
       </c>
       <c r="E28">
         <v>87805000.0</v>
       </c>
       <c r="F28">
         <v>57222000.0</v>
       </c>
       <c r="G28">
         <v>29605000.0</v>
       </c>
       <c r="H28">
         <v>20553000.0</v>
       </c>
       <c r="I28">
         <v>11868000.0</v>
       </c>
       <c r="J28">
         <v>2021000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>39000.0</v>
       </c>
       <c r="D29">
         <v>1000000.0</v>
       </c>
       <c r="E29">
         <v>3410000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>501142000.0</v>
       </c>
       <c r="C30">
         <v>111525000.0</v>
       </c>
       <c r="D30">
         <v>554194000.0</v>
       </c>
       <c r="E30">
         <v>87805000.0</v>
       </c>
       <c r="F30">
         <v>212175000.0</v>
       </c>
       <c r="G30">
         <v>29604999.0</v>
       </c>
       <c r="H30">
         <v>20553000.0</v>
       </c>
       <c r="I30">
         <v>11868000.0</v>
       </c>
       <c r="J30">
         <v>8596363.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>303701000.0</v>
       </c>
       <c r="C31">
         <v>38865000.0</v>
       </c>
       <c r="D31">
         <v>45324000.0</v>
       </c>
       <c r="E31">
         <v>52801000.0</v>
       </c>
       <c r="F31">
         <v>21827000.0</v>
       </c>
       <c r="G31">
         <v>-61832000.0</v>
       </c>
       <c r="H31">
         <v>-3172000.0</v>
       </c>
       <c r="I31">
         <v>-70997000.0</v>
       </c>
       <c r="J31">
         <v>-133091.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>139743000.0</v>
       </c>
       <c r="C32">
         <v>63518000.0</v>
       </c>
       <c r="D32">
         <v>377709000.0</v>
       </c>
       <c r="E32">
         <v>60920000.0</v>
       </c>
       <c r="F32">
         <v>51844000.0</v>
       </c>
       <c r="G32">
         <v>24000.0</v>
       </c>
       <c r="H32">
         <v>18000.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>97</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>11056000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5668000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109769000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>101758000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98816000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101444000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>94258000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87041000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>84818000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>140077000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>100050000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97608000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>99646000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86341000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>85287000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>74556000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65410000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-58172000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54623000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45577000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>190106000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32451000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29825000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19354000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21549000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20217000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12543000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12680000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9179000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13452000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7083500.0</v>
       </c>
       <c r="AH2">
         <v>7083500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>7083500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>5410000.0</v>
+      </c>
+      <c r="C3">
         <v>5605000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5668000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5560000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5538000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5528000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5443000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5475000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5576000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5431000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5362000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5187000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4816000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4647000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3944000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3473000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3418000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3312000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2634000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1750000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1669000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1398000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1272000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1218000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1145000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1100000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1002000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>908000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>858000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>735000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>533000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26500.0</v>
       </c>
       <c r="AH3">
         <v>26500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>26500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-130428000.0</v>
+      </c>
+      <c r="C5">
         <v>-94318000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>254937000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-112728000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-102291000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-109270000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-90354000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-96668000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-91012000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-98669000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>144163000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-96088000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-82776000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-96460000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-37349000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-107165000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-71950000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-69214000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>91469000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-28118000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-76201000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-200373000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-40799000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-37321000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-26285000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-28355000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26371000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-18024000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-17651000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13108000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-17162999.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9745000.0</v>
       </c>
       <c r="AH5">
         <v>-9745000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>-9745000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>-125018000.0</v>
+      </c>
+      <c r="C6">
         <v>-88713000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>260605000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-107168000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-96753000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-103742000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-84911000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-91193000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-85436000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-93238000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>149525000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-90901000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-77960000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-91813000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-33405000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-103692000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-68532000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-65902000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>94103000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26368000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-74532000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-198975000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-39527000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-36103000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-25140000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-27255000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-25369000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17116000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16793000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-12373000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-16629999.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9718500.0</v>
       </c>
       <c r="AH6">
         <v>-9718500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>-9718500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>490000.0</v>
+      </c>
+      <c r="C9">
         <v>20682000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>108441000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-100071000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-93292000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-91346000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-71377000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-79989000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-75269000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-77408000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>176115000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-82857000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-77492000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-75438000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-66304000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-69488000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-57904000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-56978000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>109241000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-53860000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-45571000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-190100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-32445000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-29819000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-19348000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-21543000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-20211000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-12537000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-12674000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9179000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-13452000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7083500.0</v>
       </c>
       <c r="AH9">
         <v>-7083500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>-7083500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-122678000.0</v>
+      </c>
+      <c r="C10">
         <v>-94318000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>244297000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-112728000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-102291000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-109270000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-90354000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-96668000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-91012000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-98669000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>144163000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-96088000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-82776000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-96460000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-37349000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-107165000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-71950000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-69214000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-64706999.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-28118000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-76253000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-201560000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-95464000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-34452000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-34218000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-30458000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-27850000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-19005000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-17861000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13610000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-25194000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-71151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10196500.0</v>
       </c>
       <c r="AH10">
         <v>-10196500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10">
+        <v>-10196500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>-5475000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>39000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5387724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1366000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-17366000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-24188000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-12429000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2410000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-23450000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-14022000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-134000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-41516000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>17279000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>882000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>54665000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4087000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7933000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2103000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>55000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>981000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>210000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>502000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>65349000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AH11">
         <v>112000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>112000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>7487000.0</v>
+      </c>
+      <c r="C12">
         <v>9867000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10640000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10903000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12326000.0</v>
       </c>
-      <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>12127000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14190000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>12064000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12698000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11953000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9961000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7611000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4982000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2060000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="T12">
         <v>9000.0</v>
       </c>
       <c r="U12">
+        <v>9000.0</v>
+      </c>
+      <c r="V12">
         <v>52000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1568000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>169000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>517000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>597000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>119000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>70000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>12127000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>12698000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>4982000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-122678000.0</v>
+      </c>
+      <c r="C15">
         <v>-94318000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>244297000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-112728000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-102291000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-109270000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-90354000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-96668000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-91051000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-98669000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>142797000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-96088000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-82776000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-96460000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-38349000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-109575000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-71950000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-69214000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-64706999.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-28118000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-76253000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-201560000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-95464000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-34452000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-34218000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-30458000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-27850000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-19005000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-17861000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-13610000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-25194000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-69800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10131500.0</v>
       </c>
       <c r="AH15">
         <v>-10131500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>-10131500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-82776000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-96460000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9439000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-109575000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-71950000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-69214000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-64707000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-28118000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-76253000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-201560000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-122678000.0</v>
+      </c>
+      <c r="C17">
         <v>-94318000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>244297000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-112728000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-102291000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-109270000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-90354000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-96668000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-91051000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-98669000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>142797000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-96088000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-82776000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-96460000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-38349000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-84075000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-71950000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-69214000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-64707000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-28118000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-76253000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-201560000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>7487000.0</v>
+      </c>
+      <c r="C18">
         <v>9867000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10640000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>10903000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12326000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9864000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10928000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12127000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14190000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11849000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12064000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12698000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>11953000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9961000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7611000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4982000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2060000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>644000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>54000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-52000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1018000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>19372000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2468000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-15862000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10016000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>7011000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-126553000.0</v>
+      </c>
+      <c r="C21">
         <v>-107215000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17445000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-126811000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-120151000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-119286000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-100037000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-106504000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-104895000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-104132000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>132858000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-108267000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-102148000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-98928000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-88985000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-91303000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-81966000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-76225000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-63484000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-69634000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-58974000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-200373000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-40799000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-37321000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-26285000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-28355000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-26371000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-18024000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-17651000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-13108000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13563000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9745000.0</v>
       </c>
       <c r="AH21">
         <v>-9745000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>-9745000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>127043000.0</v>
+      </c>
+      <c r="C23">
         <v>138953000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>131554000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>136509000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>128617000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>126756000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>130104000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>120773000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>116667000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>111542000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>183334000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>125460000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>122264000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>123136000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>109022000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>107102000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>98618000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>84657000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>114553000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>70397000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>58980000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>200379000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40805000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>37327000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>26291000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28361000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26377000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18030000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17657000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13108000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13563000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10196500.0</v>
       </c>
       <c r="AH23">
         <v>10196500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>10196500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>5410000.0</v>
+      </c>
+      <c r="C25">
         <v>5605000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5668000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5560000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5538000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5528000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15111000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5475000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5576000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5431000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5362000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5187000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4816000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4647000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3944000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3473000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3418000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3312000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2634000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1750000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1669000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1398000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1272000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1218000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1145000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1002000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>908000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>858000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>735000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>533000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>64000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>95096000.0</v>
+      </c>
+      <c r="C26">
         <v>104524000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>99275000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>109769000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>101758000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>98816000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>101444000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>94258000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>87041000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>84818000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>140077000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>100050000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>97608000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>99646000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>86341000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>85287000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>74556000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>65410000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>96781000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>54623000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>45577000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>190106000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>32451000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>29825000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>19354000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>21549000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>20217000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12543000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12680000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9179000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9852000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7083500.0</v>
       </c>
       <c r="AH26">
         <v>7083500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26">
+        <v>7083500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>5576000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5431000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5362000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>31947000.0</v>
+      </c>
+      <c r="C28">
         <v>34429000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26611000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26740000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26859000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27940000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28660000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26515000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29626000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26724000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43257000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25410000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24656000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23490000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22681000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21815000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24062000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19247000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17772000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15774000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13403000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10273000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
+        <v>8353999.0</v>
+      </c>
+      <c r="Y28">
         <v>7502000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6937000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6812000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6160000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5487000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4977000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3929000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3711000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661500.0</v>
       </c>
       <c r="AH28">
         <v>2661500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>2661500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>-455000.0</v>
+      </c>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="F29">
         <v>0.0</v>
       </c>
+      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>39000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>1366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29">
         <v>1000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2410000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>127043000.0</v>
+      </c>
+      <c r="C30">
         <v>127897000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>125886000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26859000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27940000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28660000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26515000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29626000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26724000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43257000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25410000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24656000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23490000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22681000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21815000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24062000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19247000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>172725000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15774000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13403000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10273000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8354000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7502000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6937000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6812000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6160000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5487000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4977000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3929000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>111000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661500.0</v>
       </c>
       <c r="AH30">
         <v>2661500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>2661500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>3875000.0</v>
+      </c>
+      <c r="C31">
         <v>12897000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>261742000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>14083000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>17860000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>10016000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9683000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>9836000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>13883000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5463000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11305000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>12179000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>19372000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2468000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>51636000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15862000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>10016000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7011000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1222999.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>41516000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-17279000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1187000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-54665000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2869000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7933000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2103000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1479000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-981000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-210000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-502000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11631000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-58463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-451500.0</v>
       </c>
       <c r="AH31">
         <v>-451500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31">
+        <v>-451500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>490000.0</v>
+      </c>
+      <c r="C32">
         <v>31738000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114109000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9698000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8466000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7470000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>30067000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14269000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11772000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7410000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>316192000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>17193000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>20116000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>24208000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20037000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>15799000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>16652000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8432000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>51069000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="V32">
         <v>6000.0</v>
       </c>
       <c r="W32">
         <v>6000.0</v>
       </c>
       <c r="X32">
         <v>6000.0</v>
       </c>
       <c r="Y32">
         <v>6000.0</v>
       </c>
       <c r="Z32">
         <v>6000.0</v>
       </c>
       <c r="AA32">
         <v>6000.0</v>
       </c>
       <c r="AB32">
         <v>6000.0</v>
       </c>
       <c r="AC32">
         <v>6000.0</v>
       </c>
-      <c r="AD32"/>
+      <c r="AD32">
+        <v>6000.0</v>
+      </c>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10188,3249 +10387,3317 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>290111000.0</v>
       </c>
       <c r="C2">
         <v>444614000.0</v>
       </c>
       <c r="D2">
         <v>245521000.0</v>
       </c>
       <c r="E2">
         <v>572740000.0</v>
       </c>
       <c r="F2">
         <v>177011000.0</v>
       </c>
       <c r="G2">
         <v>50553000.0</v>
       </c>
       <c r="H2">
         <v>147936000.0</v>
       </c>
       <c r="I2">
         <v>1931000.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>14946000</v>
       </c>
       <c r="C3">
         <v>8946000</v>
       </c>
       <c r="D3">
         <v>33732000</v>
       </c>
       <c r="E3">
         <v>48951000</v>
       </c>
       <c r="F3">
         <v>46811000</v>
       </c>
       <c r="G3">
         <v>16357000</v>
       </c>
       <c r="H3">
         <v>12518000</v>
       </c>
       <c r="I3">
         <v>13124000</v>
       </c>
       <c r="J3">
         <v>346000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>395729000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>51887000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>11509000.0</v>
       </c>
       <c r="C6">
         <v>-154503000.0</v>
       </c>
       <c r="D6">
         <v>199093000.0</v>
       </c>
       <c r="E6">
         <v>-327219000.0</v>
       </c>
       <c r="F6">
         <v>395729000.0</v>
       </c>
       <c r="G6">
         <v>126458000.0</v>
       </c>
       <c r="H6">
         <v>-97383000.0</v>
       </c>
       <c r="I6">
         <v>146005000.0</v>
       </c>
       <c r="J6">
         <v>1931000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>-131015999.0</v>
       </c>
       <c r="C7">
         <v>-110223000.0</v>
       </c>
       <c r="D7">
         <v>-116455000.0</v>
       </c>
       <c r="E7">
         <v>251628000.0</v>
       </c>
       <c r="F7">
         <v>111254000.0</v>
       </c>
       <c r="G7">
         <v>5347000.0</v>
       </c>
       <c r="H7">
         <v>-10705000.0</v>
       </c>
       <c r="I7">
         <v>10075000.0</v>
       </c>
       <c r="J7">
         <v>740000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-146000.0</v>
       </c>
       <c r="E9">
         <v>300000000.0</v>
       </c>
       <c r="F9">
         <v>-300000000.0</v>
       </c>
       <c r="G9">
         <v>-300000000.0</v>
       </c>
       <c r="H9">
         <v>-300000000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-300000000.0</v>
       </c>
       <c r="F10">
         <v>300000000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-33547000.0</v>
       </c>
       <c r="F11">
         <v>348974000.0</v>
       </c>
       <c r="G11">
         <v>60000.0</v>
       </c>
       <c r="H11">
         <v>4092000.0</v>
       </c>
       <c r="I11">
         <v>2436000.0</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>16930000.0</v>
       </c>
       <c r="F12">
         <v>185665000.0</v>
       </c>
       <c r="G12">
         <v>88769000.0</v>
       </c>
       <c r="H12">
         <v>13525000.0</v>
       </c>
       <c r="I12">
         <v>84234000.0</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-14825000.0</v>
       </c>
       <c r="F13">
         <v>-237720000.0</v>
       </c>
       <c r="G13">
         <v>5287000.0</v>
       </c>
       <c r="H13">
         <v>-14797000.0</v>
       </c>
       <c r="I13">
         <v>7639000.0</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>22294000.0</v>
       </c>
       <c r="C14">
         <v>21925000.0</v>
       </c>
       <c r="D14">
         <v>20012000.0</v>
       </c>
       <c r="E14">
         <v>14147000.0</v>
       </c>
       <c r="F14">
         <v>7451000.0</v>
       </c>
       <c r="G14">
         <v>4735000.0</v>
       </c>
       <c r="H14">
         <v>3503000.0</v>
       </c>
       <c r="I14">
         <v>650000.0</v>
       </c>
       <c r="J14">
         <v>11000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>12714000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>301620000.0</v>
       </c>
       <c r="C16">
         <v>290111000.0</v>
       </c>
       <c r="D16">
         <v>444614000.0</v>
       </c>
       <c r="E16">
         <v>245521000.0</v>
       </c>
       <c r="F16">
         <v>572740000.0</v>
       </c>
       <c r="G16">
         <v>177011000.0</v>
       </c>
       <c r="H16">
         <v>50553000.0</v>
       </c>
       <c r="I16">
         <v>147936000.0</v>
       </c>
       <c r="J16">
         <v>1931000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-360048000.0</v>
       </c>
       <c r="C18">
         <v>-356192000.0</v>
       </c>
       <c r="D18">
         <v>-182927000.0</v>
       </c>
       <c r="E18">
         <v>-26424000.0</v>
       </c>
       <c r="F18">
         <v>-113079000.0</v>
       </c>
       <c r="G18">
         <v>-112098000.0</v>
       </c>
       <c r="H18">
         <v>-84521000.0</v>
       </c>
       <c r="I18">
         <v>-33422000.0</v>
       </c>
       <c r="J18">
         <v>-3053000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>-361560000.0</v>
       </c>
       <c r="C19">
         <v>185007000.0</v>
       </c>
       <c r="D19">
         <v>87180000.0</v>
       </c>
       <c r="E19">
         <v>-461336000.0</v>
       </c>
       <c r="F19">
         <v>-247953000.0</v>
       </c>
       <c r="G19">
         <v>-83016000.0</v>
       </c>
       <c r="H19">
         <v>-53691000.0</v>
       </c>
       <c r="I19">
         <v>-300000.0</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>470513000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>268461000.0</v>
       </c>
       <c r="E20">
         <v>108258000.0</v>
       </c>
       <c r="F20">
         <v>757449000.0</v>
       </c>
       <c r="G20">
         <v>319528000.0</v>
       </c>
       <c r="H20">
         <v>37901000.0</v>
       </c>
       <c r="I20">
         <v>179717000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-485000.0</v>
       </c>
       <c r="D21">
         <v>-2252000.0</v>
       </c>
       <c r="E21">
         <v>-2287000.0</v>
       </c>
       <c r="F21">
         <v>-2118000.0</v>
       </c>
       <c r="G21">
         <v>1698000.0</v>
       </c>
       <c r="H21">
         <v>5714000.0</v>
       </c>
       <c r="I21">
         <v>5714000.0</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-79992000.0</v>
       </c>
       <c r="C22">
         <v>-376742000.0</v>
       </c>
       <c r="D22">
         <v>-132527000.0</v>
       </c>
       <c r="E22">
         <v>-289088000.0</v>
       </c>
       <c r="F22">
         <v>-370638000.0</v>
       </c>
       <c r="G22">
         <v>-194592000.0</v>
       </c>
       <c r="H22">
         <v>-78326000.0</v>
       </c>
       <c r="I22">
         <v>-116738000.0</v>
       </c>
       <c r="J22">
         <v>-8002000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>8221000.0</v>
       </c>
       <c r="D23">
         <v>8532000.0</v>
       </c>
       <c r="E23">
         <v>5619000.0</v>
       </c>
       <c r="F23">
         <v>810000.0</v>
       </c>
       <c r="G23">
         <v>1096000.0</v>
       </c>
       <c r="H23">
         <v>41743000.0</v>
       </c>
       <c r="I23">
         <v>179727000.0</v>
       </c>
       <c r="J23">
         <v>4984000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>254747000.0</v>
       </c>
       <c r="C24">
         <v>-8946000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-412385000.0</v>
       </c>
       <c r="F24">
         <v>-247953000.0</v>
       </c>
       <c r="G24">
         <v>-83766000.0</v>
       </c>
       <c r="H24">
         <v>-54141000.0</v>
       </c>
       <c r="I24">
         <v>-300000.0</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>-250632000.0</v>
       </c>
       <c r="C25">
         <v>-2868000.0</v>
       </c>
       <c r="D25">
         <v>-18872000.0</v>
       </c>
       <c r="E25">
         <v>-38481000.0</v>
       </c>
       <c r="F25">
         <v>142095000.0</v>
       </c>
       <c r="G25">
         <v>9871000.0</v>
       </c>
       <c r="H25">
         <v>2017000.0</v>
       </c>
       <c r="I25">
         <v>66964000.0</v>
       </c>
       <c r="J25">
         <v>3846000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>758259000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>-25187000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>94244000.0</v>
       </c>
       <c r="C27">
         <v>120662000.0</v>
       </c>
       <c r="D27">
         <v>98647000.0</v>
       </c>
       <c r="E27">
         <v>84321000.0</v>
       </c>
       <c r="F27">
         <v>43570000.0</v>
       </c>
       <c r="G27">
         <v>15380000.0</v>
       </c>
       <c r="H27">
         <v>7028000.0</v>
       </c>
       <c r="I27">
         <v>7002000.0</v>
       </c>
       <c r="J27">
         <v>198000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>478049000.0</v>
       </c>
       <c r="C28">
         <v>7736000.0</v>
       </c>
       <c r="D28">
         <v>276448000.0</v>
       </c>
       <c r="E28">
         <v>111590000.0</v>
       </c>
       <c r="F28">
         <v>756141000.0</v>
       </c>
       <c r="G28">
         <v>322322000.0</v>
       </c>
       <c r="H28">
         <v>41279000.0</v>
       </c>
       <c r="I28">
         <v>179727000.0</v>
       </c>
       <c r="J28">
         <v>4984000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>-345102000.0</v>
       </c>
       <c r="C29">
         <v>-347246000.0</v>
       </c>
       <c r="D29">
         <v>-149195000.0</v>
       </c>
       <c r="E29">
         <v>22527000.0</v>
       </c>
       <c r="F29">
         <v>-66268000.0</v>
       </c>
       <c r="G29">
         <v>-95741000.0</v>
       </c>
       <c r="H29">
         <v>-72003000.0</v>
       </c>
       <c r="I29">
         <v>-20298000.0</v>
       </c>
       <c r="J29">
         <v>-2707000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-121438000.0</v>
       </c>
       <c r="C30">
         <v>185007000.0</v>
       </c>
       <c r="D30">
         <v>71840000.0</v>
       </c>
       <c r="E30">
         <v>-461336000.0</v>
       </c>
       <c r="F30">
         <v>-294144000.0</v>
       </c>
       <c r="G30">
         <v>-100123000.0</v>
       </c>
       <c r="H30">
         <v>-66659000.0</v>
       </c>
       <c r="I30">
         <v>-13424000.0</v>
       </c>
       <c r="J30">
         <v>-346000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>294984000.0</v>
+      </c>
+      <c r="C2">
         <v>294944000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>274616000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>282132000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>534517000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>290111000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>236752000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>298917000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>294300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>444614000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>169049000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>240966000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>259573000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>245521000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>169261000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>278369000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>309567000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>572740000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>626863000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>226855000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>112081000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>177011000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>152743000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>138634000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>139382000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50553000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>51095000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>51181000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>157633000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>147936000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>42057000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42534000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22232500.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>2414000</v>
+      </c>
+      <c r="C3">
         <v>2232000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3734000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5011000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3136000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3065000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2970000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1577000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1961000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2438000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3589000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7948000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16178000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6017000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8261000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11787000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21644000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7259000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13369000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5780000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16184000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11478000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8125000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2819000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2367000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3046000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2160000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1419000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6585000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2354000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11220000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>651000</v>
-      </c>
-[...1 lines deleted...]
-        <v>626500</v>
       </c>
       <c r="AH3">
         <v>626500</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>626500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-18607000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>14052000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-109108000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-31198000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-263173000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-24535000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-19216000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-17396000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18842000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>276233000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-68448000.0</v>
+      </c>
+      <c r="C6">
         <v>-6653000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27004000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14172000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-245752000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>244406000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53359000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-62165000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4617000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-150314000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>266846000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-63237000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-18607000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14052000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>76260000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-109108000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-31198000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-263173000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-54123000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>400008000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>114774000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-64930000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24268000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14109000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-748000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>88829000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-542000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-86000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-106452000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9697000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>105879000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20301500.0</v>
       </c>
       <c r="AH6">
         <v>20301500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>20301500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>25836000.0</v>
+      </c>
+      <c r="C7">
         <v>-55618000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-101860000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7124000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3440000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-25472000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-20752000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-25597000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-25913000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-37961000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-31510000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-19641000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-20470000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-44834000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10351000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10373000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1238000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>271114000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>44962000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>55792000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12120000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1620000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6159000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5576000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1774000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4614000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4556000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2627000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2536000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-15170000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8384000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="AH7">
         <v>281000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7">
+        <v>281000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-146000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
-[...1 lines deleted...]
-      </c>
+      <c r="P9"/>
       <c r="Q9">
         <v>300000000.0</v>
       </c>
       <c r="R9">
         <v>300000000.0</v>
       </c>
       <c r="S9">
+        <v>300000000.0</v>
+      </c>
+      <c r="T9">
         <v>-300000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>50000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-50000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1779000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-10171000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-17137000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4510000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-23463000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9684000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>301091000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2487000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>51036000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-666000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>27178000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18317000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-53345000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47709000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21578000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13278000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18941000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-26417000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29937000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>163204000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>1180000.0</v>
       </c>
       <c r="O13">
+        <v>1180000.0</v>
+      </c>
+      <c r="P13">
         <v>6786000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4803000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7212000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>280798000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-256129000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>58279000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-38916000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-954000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>5410000.0</v>
+      </c>
+      <c r="C14">
         <v>5605000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5668000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5560000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5538000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5528000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15111000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5475000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5576000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5431000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5362000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5187000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4816000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4647000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3944000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3473000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3418000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3312000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2634000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1750000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1669000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1398000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1272000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1218000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1145000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1002000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>908000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>858000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>735000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>533000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26500.0</v>
       </c>
       <c r="AH14">
         <v>26500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>26500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1277000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12714000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>226536000.0</v>
+      </c>
+      <c r="C16">
         <v>288291000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>301620000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>267959999.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>288765000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>534517000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>290111000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>236752000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>298917000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>294300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>435895000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>177729000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>240966000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>259573000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>245521000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>169261000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>278369000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>309567000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>572740000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>626863000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>226855000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>112081000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>177011000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>152743000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>138634000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>139382000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>50553000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>51095000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51181000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>157633000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>147936000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>42057000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>42534000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20301500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-68510000.0</v>
+      </c>
+      <c r="C18">
         <v>-130745000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-87023000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-86490000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-79586000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-106949000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-79335000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-89702000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-84970000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102185000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>131484000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-97732000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-100847000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-115832000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-77452000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-86283000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-73920000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>211231000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11539000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2773000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-48711000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-50056000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-32423000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-24032000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-25204000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-30439000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-19960000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18411000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17939000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-28211000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-14188000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-10063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4585500.0</v>
       </c>
       <c r="AH18">
         <v>-4585500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18">
+        <v>-4585500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-7916000.0</v>
+      </c>
+      <c r="C19">
         <v>27501000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-143005000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>65655000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-170411000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-125089000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>126280000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>24698000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>87493000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-53464000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>98099000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-10230000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25302000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>31468000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>113439000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-24387000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1262000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-537339000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-64127000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>81895000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3047000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-268768000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>-646000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>471159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>33600000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>34945000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>107642000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>93981000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>28817000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1664000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>22362000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>55415000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>20244000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>318923000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>158282000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>93886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-201000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-617000.0</v>
       </c>
       <c r="O21">
+        <v>-617000.0</v>
+      </c>
+      <c r="P21">
         <v>-590000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-579000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-565000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-553000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-542000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-530000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-517000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-529000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-122678000.0</v>
+      </c>
+      <c r="C22">
         <v>-94318000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>244297000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-112728000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-102291000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-109270000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-90354000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-96668000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-91051000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-98669000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>142797000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-96088000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-82776000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-96460000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-38349000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-109575000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-71950000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-69214000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-64707000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-28118000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-76253000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-201560000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-95464000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-34452000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-34218000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-30458000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-27850000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-19005000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-17861000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-13610000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-25194000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-71151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10131500.0</v>
       </c>
       <c r="AH22">
         <v>-10131500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>-10131500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>-813000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="C23">
+        <v>-813000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>1675000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1755000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2220000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3444000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1463000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>240000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3074000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>745000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2232000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>517000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5038000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3785000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2141000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>543000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2226000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1841000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2493000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2673000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6197000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1744000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>505000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-347000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-806000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1384000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>67999.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-20000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>37908000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>120067000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24887000.0</v>
       </c>
       <c r="AH23">
         <v>24887000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>24887000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>455000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>255146000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-399000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>89454000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-51026000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>101688000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2282000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-25302000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>31468000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>121700000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-24387000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>20382000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-530080000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>620000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>81895000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3047000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-268768000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-72552000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>38047000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>25235000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-73746000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-38964000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>38964000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-88493000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-300000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>6058000.0</v>
+      </c>
+      <c r="C25">
         <v>-3226000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-157598000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10066000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7504000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1352000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-10588000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-894000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3225000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2171000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>31062000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5077000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-12517000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2915000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-46934000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19770000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6560000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4757000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3439000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-39385000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19485000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>158556000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>56928000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3433000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9241000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3787000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2435000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>441000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>372000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>319000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5648000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>53292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5261500.0</v>
       </c>
       <c r="AH25">
         <v>5261500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25">
+        <v>5261500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>108159000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>99019000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2141000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22905000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>56229000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3054000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-22761000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>19278000.0</v>
+      </c>
+      <c r="C27">
         <v>19044000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-73796000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22747000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24367000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26682000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30218000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>29559000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>31604000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>29281000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22617000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25835000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26278000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>23917000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>22499000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22209000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>21578000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18035000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15502000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12968000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10452000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4648000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6807000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3012000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2769000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2792000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2057000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2029000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2073000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>869000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1461000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>603500.0</v>
       </c>
       <c r="AH27">
         <v>603500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27">
+        <v>603500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>7523000.0</v>
+      </c>
+      <c r="C28">
         <v>96608000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1886000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1675000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1109000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>473379000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3444000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1262000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>133000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2897000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33713000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>36777000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>107542000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>98416000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32012000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1562000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22340000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55676000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21543000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>320886000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>160438000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>253274000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>129993000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>94000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-779000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>193014000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>699000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2692000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-20000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37908000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>120067000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24887000.0</v>
       </c>
       <c r="AH28">
         <v>24887000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>24887000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-66096000.0</v>
+      </c>
+      <c r="C29">
         <v>-128513000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-83289000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-81479000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-76450000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-103884000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-76365000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-88125000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-83009000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-99747000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>135073000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-89784000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-84669000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-109815000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-69191000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-74496000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-52276000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>218490000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1830000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3007000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-32527000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-38578000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-24298000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-21213000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-22837000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-27393000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-17800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-16992000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-11354000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-25857000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2968000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-9412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3959000.0</v>
       </c>
       <c r="AH29">
         <v>-3959000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29">
+        <v>-3959000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-9875000.0</v>
+      </c>
+      <c r="C30">
         <v>25269000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>108407000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>65655000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-170411000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-125089000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>126280000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>87493000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-53464000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>98099000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-10230000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-41480000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25451000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>113439000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-36174000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1262000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-537339000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-77496000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>76115000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-13137000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-279626000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-81427000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35228000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22868000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-76792000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16559000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14214000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-95078000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2354000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-11220000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-951000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-626500.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-626500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>