--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -3388,66 +3388,66 @@
       <c r="AB13">
         <v>73000.0</v>
       </c>
       <c r="AC13">
         <v>360000.0</v>
       </c>
       <c r="AD13">
         <v>289000.0</v>
       </c>
       <c r="AE13"/>
       <c r="AF13">
         <v>56000.0</v>
       </c>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>104326669.0</v>
       </c>
       <c r="C14">
-        <v>103262000.0</v>
+        <v>103262001.0</v>
       </c>
       <c r="D14">
         <v>104927041.0</v>
       </c>
       <c r="E14">
         <v>102570801.0</v>
       </c>
       <c r="F14">
         <v>101995184.0</v>
       </c>
       <c r="G14">
-        <v>87975000.0</v>
+        <v>87975311.0</v>
       </c>
       <c r="H14">
-        <v>82824151.0</v>
+        <v>82313008.0</v>
       </c>
       <c r="I14">
         <v>82410095.0</v>
       </c>
       <c r="J14">
         <v>82312467.0</v>
       </c>
       <c r="K14">
         <v>81698633.0</v>
       </c>
       <c r="L14">
         <v>82702302.0</v>
       </c>
       <c r="M14">
         <v>79024647.0</v>
       </c>
       <c r="N14">
         <v>76335175.0</v>
       </c>
       <c r="O14">
         <v>72273829.0</v>
       </c>
       <c r="P14">
         <v>70777542.0</v>
       </c>
@@ -6939,75 +6939,75 @@
       </c>
       <c r="E2">
         <v>311594000.0</v>
       </c>
       <c r="F2">
         <v>232134000.0</v>
       </c>
       <c r="G2">
         <v>103179000.0</v>
       </c>
       <c r="H2">
         <v>54619000.0</v>
       </c>
       <c r="I2">
         <v>33873000.0</v>
       </c>
       <c r="J2">
         <v>11000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>98</v>
       </c>
       <c r="B3">
-        <v>6336000.0</v>
+        <v>22294000.0</v>
       </c>
       <c r="C3">
         <v>21925000.0</v>
       </c>
       <c r="D3">
-        <v>29531000.0</v>
+        <v>20012000.0</v>
       </c>
       <c r="E3">
         <v>14147000.0</v>
       </c>
       <c r="F3">
         <v>7451000.0</v>
       </c>
       <c r="G3">
-        <v>4734999.0</v>
+        <v>4735000.0</v>
       </c>
       <c r="H3">
         <v>3503000.0</v>
       </c>
       <c r="I3">
         <v>650000.0</v>
       </c>
       <c r="J3">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
         <v>-36259000.0</v>
       </c>
       <c r="C5">
         <v>-376703000.0</v>
@@ -7017,75 +7017,75 @@
       </c>
       <c r="E5">
         <v>-285678000.0</v>
       </c>
       <c r="F5">
         <v>-237512000.0</v>
       </c>
       <c r="G5">
         <v>-132759999.0</v>
       </c>
       <c r="H5">
         <v>-75154000.0</v>
       </c>
       <c r="I5">
         <v>-45741000.0</v>
       </c>
       <c r="J5">
         <v>-8596363.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-29923000.0</v>
+        <v>-13965000.0</v>
       </c>
       <c r="C6">
         <v>-354778000.0</v>
       </c>
       <c r="D6">
-        <v>-101630000.0</v>
+        <v>-111149000.0</v>
       </c>
       <c r="E6">
         <v>-271531000.0</v>
       </c>
       <c r="F6">
         <v>-230061000.0</v>
       </c>
       <c r="G6">
-        <v>-128025000.0</v>
+        <v>-128024999.0</v>
       </c>
       <c r="H6">
         <v>-71651000.0</v>
       </c>
       <c r="I6">
         <v>-45091000.0</v>
       </c>
       <c r="J6">
-        <v>-8584363.0</v>
+        <v>-8585363.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
@@ -8097,57 +8097,57 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-130428000.0</v>
+        <v>-122678000.0</v>
       </c>
       <c r="C5">
         <v>-94318000.0</v>
       </c>
       <c r="D5">
-        <v>254937000.0</v>
+        <v>244297000.0</v>
       </c>
       <c r="E5">
         <v>-112728000.0</v>
       </c>
       <c r="F5">
         <v>-102291000.0</v>
       </c>
       <c r="G5">
         <v>-109270000.0</v>
       </c>
       <c r="H5">
         <v>-90354000.0</v>
       </c>
       <c r="I5">
         <v>-96668000.0</v>
       </c>
       <c r="J5">
         <v>-91012000.0</v>
       </c>
       <c r="K5">
         <v>-98669000.0</v>
       </c>
       <c r="L5">
         <v>144163000.0</v>
       </c>
@@ -8204,57 +8204,57 @@
       </c>
       <c r="AD5">
         <v>-17651000.0</v>
       </c>
       <c r="AE5">
         <v>-13108000.0</v>
       </c>
       <c r="AF5">
         <v>-17162999.0</v>
       </c>
       <c r="AG5">
         <v>-9088000.0</v>
       </c>
       <c r="AH5">
         <v>-9745000.0</v>
       </c>
       <c r="AI5">
         <v>-9745000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-125018000.0</v>
+        <v>-117268000.0</v>
       </c>
       <c r="C6">
         <v>-88713000.0</v>
       </c>
       <c r="D6">
-        <v>260605000.0</v>
+        <v>249965000.0</v>
       </c>
       <c r="E6">
         <v>-107168000.0</v>
       </c>
       <c r="F6">
         <v>-96753000.0</v>
       </c>
       <c r="G6">
         <v>-103742000.0</v>
       </c>
       <c r="H6">
         <v>-84911000.0</v>
       </c>
       <c r="I6">
         <v>-91193000.0</v>
       </c>
       <c r="J6">
         <v>-85436000.0</v>
       </c>
       <c r="K6">
         <v>-93238000.0</v>
       </c>
       <c r="L6">
         <v>149525000.0</v>
       </c>
@@ -8392,72 +8392,72 @@
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>104</v>
       </c>
       <c r="B9">
         <v>490000.0</v>
       </c>
       <c r="C9">
-        <v>20682000.0</v>
+        <v>31738000.0</v>
       </c>
       <c r="D9">
-        <v>108441000.0</v>
+        <v>114109000.0</v>
       </c>
       <c r="E9">
-        <v>-100071000.0</v>
+        <v>9698000.0</v>
       </c>
       <c r="F9">
-        <v>-93292000.0</v>
+        <v>8466000.0</v>
       </c>
       <c r="G9">
-        <v>-91346000.0</v>
+        <v>7470000.0</v>
       </c>
       <c r="H9">
-        <v>-71377000.0</v>
+        <v>30067000.0</v>
       </c>
       <c r="I9">
-        <v>-79989000.0</v>
+        <v>14269000.0</v>
       </c>
       <c r="J9">
-        <v>-75269000.0</v>
+        <v>11772000.0</v>
       </c>
       <c r="K9">
         <v>-77408000.0</v>
       </c>
       <c r="L9">
         <v>176115000.0</v>
       </c>
       <c r="M9">
         <v>-82857000.0</v>
       </c>
       <c r="N9">
         <v>-77492000.0</v>
       </c>
       <c r="O9">
         <v>-75438000.0</v>
       </c>
       <c r="P9">
         <v>-66304000.0</v>
       </c>
       <c r="Q9">
         <v>-69488000.0</v>
       </c>
       <c r="R9">
         <v>-57904000.0</v>
       </c>
@@ -9842,51 +9842,51 @@
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
         <v>31947000.0</v>
       </c>
       <c r="C28">
         <v>34429000.0</v>
       </c>
       <c r="D28">
-        <v>26611000.0</v>
+        <v>32279000.0</v>
       </c>
       <c r="E28">
         <v>26740000.0</v>
       </c>
       <c r="F28">
         <v>26859000.0</v>
       </c>
       <c r="G28">
         <v>27940000.0</v>
       </c>
       <c r="H28">
         <v>28660000.0</v>
       </c>
       <c r="I28">
         <v>26515000.0</v>
       </c>
       <c r="J28">
         <v>29626000.0</v>
       </c>
       <c r="K28">
         <v>26724000.0</v>
       </c>
       <c r="L28">
         <v>43257000.0</v>
       </c>
@@ -10009,72 +10009,72 @@
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30">
         <v>127043000.0</v>
       </c>
       <c r="C30">
-        <v>127897000.0</v>
+        <v>138953000.0</v>
       </c>
       <c r="D30">
-        <v>125886000.0</v>
+        <v>131554000.0</v>
       </c>
       <c r="E30">
-        <v>26740000.0</v>
+        <v>136509000.0</v>
       </c>
       <c r="F30">
-        <v>26859000.0</v>
+        <v>128617000.0</v>
       </c>
       <c r="G30">
-        <v>27940000.0</v>
+        <v>126756000.0</v>
       </c>
       <c r="H30">
-        <v>28660000.0</v>
+        <v>130104000.0</v>
       </c>
       <c r="I30">
-        <v>26515000.0</v>
+        <v>120773000.0</v>
       </c>
       <c r="J30">
-        <v>29626000.0</v>
+        <v>116667000.0</v>
       </c>
       <c r="K30">
         <v>26724000.0</v>
       </c>
       <c r="L30">
         <v>43257000.0</v>
       </c>
       <c r="M30">
         <v>25410000.0</v>
       </c>
       <c r="N30">
         <v>24656000.0</v>
       </c>
       <c r="O30">
         <v>23490000.0</v>
       </c>
       <c r="P30">
         <v>22681000.0</v>
       </c>
       <c r="Q30">
         <v>21815000.0</v>
       </c>
       <c r="R30">
         <v>24062000.0</v>
       </c>
@@ -10982,51 +10982,51 @@
         <v>-8946000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-412385000.0</v>
       </c>
       <c r="F24">
         <v>-247953000.0</v>
       </c>
       <c r="G24">
         <v>-83766000.0</v>
       </c>
       <c r="H24">
         <v>-54141000.0</v>
       </c>
       <c r="I24">
         <v>-300000.0</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
-        <v>-250632000.0</v>
+        <v>-250632001.0</v>
       </c>
       <c r="C25">
         <v>-2868000.0</v>
       </c>
       <c r="D25">
         <v>-18872000.0</v>
       </c>
       <c r="E25">
         <v>-38481000.0</v>
       </c>
       <c r="F25">
         <v>142095000.0</v>
       </c>
       <c r="G25">
         <v>9871000.0</v>
       </c>
       <c r="H25">
         <v>2017000.0</v>
       </c>
       <c r="I25">
         <v>66964000.0</v>
       </c>
       <c r="J25">
         <v>3846000.0</v>
       </c>
@@ -12149,51 +12149,51 @@
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14">
         <v>5410000.0</v>
       </c>
       <c r="C14">
         <v>5605000.0</v>
       </c>
       <c r="D14">
         <v>5668000.0</v>
       </c>
       <c r="E14">
         <v>5560000.0</v>
       </c>
       <c r="F14">
         <v>5538000.0</v>
       </c>
       <c r="G14">
         <v>5528000.0</v>
       </c>
       <c r="H14">
-        <v>15111000.0</v>
+        <v>5443000.0</v>
       </c>
       <c r="I14">
         <v>5475000.0</v>
       </c>
       <c r="J14">
         <v>5576000.0</v>
       </c>
       <c r="K14">
         <v>5431000.0</v>
       </c>
       <c r="L14">
         <v>5362000.0</v>
       </c>
       <c r="M14">
         <v>5187000.0</v>
       </c>
       <c r="N14">
         <v>4816000.0</v>
       </c>
       <c r="O14">
         <v>4647000.0</v>
       </c>
       <c r="P14">
         <v>3944000.0</v>
       </c>
@@ -13092,51 +13092,51 @@
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
         <v>6058000.0</v>
       </c>
       <c r="C25">
         <v>-3226000.0</v>
       </c>
       <c r="D25">
         <v>-157598000.0</v>
       </c>
       <c r="E25">
         <v>10066000.0</v>
       </c>
       <c r="F25">
         <v>-7504000.0</v>
       </c>
       <c r="G25">
         <v>-1352000.0</v>
       </c>
       <c r="H25">
-        <v>-10588000.0</v>
+        <v>-920000.0</v>
       </c>
       <c r="I25">
         <v>-894000.0</v>
       </c>
       <c r="J25">
         <v>-3225000.0</v>
       </c>
       <c r="K25">
         <v>2171000.0</v>
       </c>
       <c r="L25">
         <v>31062000.0</v>
       </c>
       <c r="M25">
         <v>-5077000.0</v>
       </c>
       <c r="N25">
         <v>-12517000.0</v>
       </c>
       <c r="O25">
         <v>2915000.0</v>
       </c>
       <c r="P25">
         <v>-46934000.0</v>
       </c>