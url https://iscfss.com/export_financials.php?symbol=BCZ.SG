--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -854,2557 +857,2686 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>5765000.0</v>
+      </c>
+      <c r="C2">
         <v>5196000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5188000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7396000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2672000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2751000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3439000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5339000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4797000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5549000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8004000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6333000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6589000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>4640000.0</v>
+      </c>
+      <c r="C7">
         <v>11953000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10970000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10105000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9565000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10422000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10007000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>103000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>148000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>294000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>24354000.0</v>
       </c>
       <c r="C8">
-        <v>21831000.0</v>
+        <v>24354000.0</v>
       </c>
       <c r="D8">
         <v>21831000.0</v>
       </c>
       <c r="E8">
         <v>21831000.0</v>
       </c>
       <c r="F8">
         <v>21831000.0</v>
       </c>
       <c r="G8">
         <v>21831000.0</v>
       </c>
       <c r="H8">
         <v>21831000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>21831000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>6376000.0</v>
+      </c>
+      <c r="C10">
         <v>9905000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12066000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20388000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13289000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9768000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5493000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9924000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6279000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6029000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10102000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17885000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>5493000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9924000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6279000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6029000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10102000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>21831000.0</v>
       </c>
       <c r="F13">
         <v>21831000.0</v>
       </c>
       <c r="G13">
         <v>21831000.0</v>
       </c>
       <c r="H13">
         <v>21831000.0</v>
       </c>
       <c r="I13">
         <v>21831000.0</v>
       </c>
       <c r="J13">
         <v>21831000.0</v>
       </c>
       <c r="K13">
         <v>21831000.0</v>
       </c>
       <c r="L13">
         <v>21831000.0</v>
       </c>
       <c r="M13">
         <v>21831000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>21831000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>94647613.0</v>
       </c>
       <c r="C14">
+        <v>94647613.0</v>
+      </c>
+      <c r="D14">
         <v>71702738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63098000.0</v>
       </c>
       <c r="E14">
         <v>63098000.0</v>
       </c>
       <c r="F14">
         <v>63098000.0</v>
       </c>
       <c r="G14">
         <v>63098000.0</v>
       </c>
       <c r="H14">
         <v>63098000.0</v>
       </c>
       <c r="I14">
         <v>63098000.0</v>
       </c>
       <c r="J14">
         <v>63098000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>63098000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1070000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>33</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>35000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>69000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>104000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>138000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>173000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>208000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>242000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>277000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>312000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>346000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>238000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>15537000.0</v>
+      </c>
+      <c r="C22">
         <v>17641000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17205000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9923000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12098000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15418000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12165000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11726000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11124000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13424000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11396000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13378000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>7453000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9702000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13028000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16120000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16551000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10072000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10466000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11170000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10837000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>42000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>210000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>18853000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10501000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11228000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10973000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>97000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>191000.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>169000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>105000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>23000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>43000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13000.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>40</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>8520000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10042000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5371000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11645000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14037000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19150000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14508000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17169000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>20569000.0</v>
+      </c>
+      <c r="C29">
         <v>44224000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44477000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45331000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41297000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40569000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43213000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49119000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43998000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>7018000.0</v>
+      </c>
+      <c r="C30">
         <v>7569000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7776000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6185000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5697000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6631000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11183000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12562000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14673000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14333000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14281000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8112000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>19468000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>16225000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>16591000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>18362000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>24445000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>24171000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>25544000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>24780000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>23983000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>27067000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>19924000.0</v>
+      </c>
+      <c r="C32">
         <v>17163000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16727000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17911000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17675000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16689000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10440000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15040000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>14793000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>6830000.0</v>
+      </c>
+      <c r="C33">
         <v>30758000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29569000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>28102000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27929000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>29996000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30817000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24029000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24722000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>24474000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>2579000.0</v>
+      </c>
+      <c r="C35">
         <v>17635000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19187000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>21921000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25056000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25966000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19207000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10815000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11558000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11235000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>24029000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>24722000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>24474000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>55000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>33000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>37000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2179000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2341000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="L38">
         <v>9000.0</v>
       </c>
       <c r="M38">
+        <v>9000.0</v>
+      </c>
+      <c r="N38">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>517000.0</v>
+      </c>
+      <c r="C39">
         <v>489000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>1028000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1198000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>754000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2494000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1393000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1148000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3925000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>544000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>384000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>572000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>431000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1283000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1237000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1667000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>627000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>114000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>330000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>406000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>132000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>263000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>223000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>244000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>265000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>354000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>314000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>330000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>262000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>294000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>209000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>211000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>327000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>211000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>369000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>334000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>340000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>321000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>763000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>457000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>106000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>15442000.0</v>
+      </c>
+      <c r="C45">
         <v>44325000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>40020000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>38566000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>36650000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>37128000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>36580000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>5865000.0</v>
+      </c>
+      <c r="C46">
         <v>29810000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>27756000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>27560000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29589000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30333000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>27756000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>27560000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>29589000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>30333000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>21439000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21999000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>23800000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3422000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3441000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3855000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-3793000.0</v>
+      </c>
+      <c r="C48">
         <v>1118000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>150000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2584000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5677000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5434000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3593000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2518000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2298000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3264000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3297000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2539000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>6937000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4391000.0</v>
+      </c>
+      <c r="C50">
         <v>10972000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>12406000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12731000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8814000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7254000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>14571000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>13966000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>8380000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>14096000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>42000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>168000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>10470000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>14571000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13966000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8380000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>14096000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>42000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>168000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10470000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>59090000.0</v>
+      </c>
+      <c r="C55">
         <v>66426000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>67182000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>68006000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>59278000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>59390000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>62166000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>59291000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>56860000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>61039000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>43421000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>39626000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>45908000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>52260000.0</v>
+      </c>
+      <c r="C56">
         <v>35668000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>37613000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>39904000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>31349000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29394000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>31349000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>35262000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>32138000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>36565000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>39601000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>36163000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>40733000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>32336000.0</v>
+      </c>
+      <c r="C57">
         <v>18505000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20886000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>21993000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13674000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12705000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20909000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20222000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17345000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20177000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14120000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>15193000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16946000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>34915000.0</v>
+      </c>
+      <c r="C58">
         <v>36140000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>40073000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>43914000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>38730000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>38671000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>43596000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>34604000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>32412000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>35183000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18295000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>15643000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17533000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>20569000.0</v>
+      </c>
+      <c r="C60">
         <v>25799000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>22369000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19572000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>16363000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>16764000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>18570000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24687000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>24448000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>25856000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>25126000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>23983000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>28375000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>-2000.0</v>
       </c>
       <c r="I61">
         <v>-2000.0</v>
       </c>
       <c r="J61">
         <v>-2000.0</v>
       </c>
       <c r="K61">
         <v>-2000.0</v>
       </c>
       <c r="L61">
+        <v>-2000.0</v>
+      </c>
+      <c r="M61">
         <v>-387000.0</v>
       </c>
-      <c r="M61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>5765000.0</v>
+      </c>
+      <c r="C2">
         <v>4667000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5196000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4550000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5188000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7396000.0</v>
       </c>
       <c r="H2">
         <v>7396000.0</v>
       </c>
       <c r="I2">
-        <v>5454000.0</v>
+        <v>7396000.0</v>
       </c>
       <c r="J2">
         <v>5454000.0</v>
       </c>
       <c r="K2">
-        <v>2672000.0</v>
+        <v>5454000.0</v>
       </c>
       <c r="L2">
         <v>2672000.0</v>
       </c>
       <c r="M2">
-        <v>3670000.0</v>
+        <v>2672000.0</v>
       </c>
       <c r="N2">
         <v>3670000.0</v>
       </c>
       <c r="O2">
-        <v>2751000.0</v>
+        <v>3670000.0</v>
       </c>
       <c r="P2">
         <v>2751000.0</v>
       </c>
       <c r="Q2">
-        <v>4901000.0</v>
+        <v>2751000.0</v>
       </c>
       <c r="R2">
         <v>4901000.0</v>
       </c>
       <c r="S2">
-        <v>3439000.0</v>
+        <v>4901000.0</v>
       </c>
       <c r="T2">
         <v>3439000.0</v>
       </c>
       <c r="U2">
-        <v>5296000.0</v>
+        <v>3439000.0</v>
       </c>
       <c r="V2">
         <v>5296000.0</v>
       </c>
       <c r="W2">
-        <v>5735000.0</v>
+        <v>5296000.0</v>
       </c>
       <c r="X2">
         <v>5735000.0</v>
       </c>
       <c r="Y2">
-        <v>7311000.0</v>
+        <v>5735000.0</v>
       </c>
       <c r="Z2">
         <v>7311000.0</v>
       </c>
       <c r="AA2">
-        <v>4797000.0</v>
+        <v>7311000.0</v>
       </c>
       <c r="AB2">
         <v>4797000.0</v>
       </c>
       <c r="AC2">
-        <v>8676000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="AD2">
         <v>8676000.0</v>
       </c>
       <c r="AE2">
-        <v>5593000.0</v>
+        <v>8676000.0</v>
       </c>
       <c r="AF2">
         <v>5593000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>5593000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>4640000.0</v>
+      </c>
+      <c r="C7">
         <v>12366000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11953000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12635000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10970000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10075000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10105000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>10824000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>9565000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>9730000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>10422000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>9341000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>10007000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>10912000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>103000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>24354000.0</v>
       </c>
       <c r="C8">
         <v>24354000.0</v>
       </c>
       <c r="D8">
         <v>24354000.0</v>
       </c>
       <c r="E8">
-        <v>21831000.0</v>
+        <v>24354000.0</v>
       </c>
       <c r="F8">
         <v>21831000.0</v>
       </c>
       <c r="G8">
         <v>21831000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>21831000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>21831000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>21831000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>21831000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>6376000.0</v>
+      </c>
+      <c r="C10">
         <v>5341000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9905000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10296000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12066000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15506000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20388000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>17458000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>13289000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>11417000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>9768000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>3979000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>5493000.0</v>
       </c>
-      <c r="T10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10">
         <v>5111000.0</v>
       </c>
       <c r="W10">
-        <v>9924000.0</v>
+        <v>5111000.0</v>
       </c>
       <c r="X10">
         <v>9924000.0</v>
       </c>
       <c r="Y10">
-        <v>4860000.0</v>
+        <v>9924000.0</v>
       </c>
       <c r="Z10">
         <v>4860000.0</v>
       </c>
       <c r="AA10">
-        <v>6279000.0</v>
+        <v>4860000.0</v>
       </c>
       <c r="AB10">
         <v>6279000.0</v>
       </c>
       <c r="AC10">
-        <v>4416000.0</v>
+        <v>6279000.0</v>
       </c>
       <c r="AD10">
         <v>4416000.0</v>
       </c>
       <c r="AE10">
-        <v>6029000.0</v>
+        <v>4416000.0</v>
       </c>
       <c r="AF10">
         <v>6029000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>6029000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>3979000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>5493000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>5111000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>9924000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>4860000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>6279000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>4416000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>21831000.0</v>
       </c>
       <c r="I13">
         <v>21831000.0</v>
       </c>
       <c r="J13">
         <v>21831000.0</v>
       </c>
       <c r="K13">
         <v>21831000.0</v>
       </c>
       <c r="L13">
         <v>21831000.0</v>
       </c>
       <c r="M13">
         <v>21831000.0</v>
       </c>
       <c r="N13">
         <v>21831000.0</v>
       </c>
       <c r="O13">
         <v>21831000.0</v>
       </c>
       <c r="P13">
@@ -3436,4209 +3568,4362 @@
       </c>
       <c r="Y13">
         <v>21831000.0</v>
       </c>
       <c r="Z13">
         <v>21831000.0</v>
       </c>
       <c r="AA13">
         <v>21831000.0</v>
       </c>
       <c r="AB13">
         <v>21831000.0</v>
       </c>
       <c r="AC13">
         <v>21831000.0</v>
       </c>
       <c r="AD13">
         <v>21831000.0</v>
       </c>
       <c r="AE13">
         <v>21831000.0</v>
       </c>
       <c r="AF13">
         <v>21831000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>21831000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>94647613.0</v>
       </c>
       <c r="C14">
         <v>94647613.0</v>
       </c>
       <c r="D14">
         <v>94647613.0</v>
       </c>
       <c r="E14">
+        <v>94647613.0</v>
+      </c>
+      <c r="F14">
         <v>71702738.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>71702272.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63098000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>63098000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>63098000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>63098000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>63098000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>63098409.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>63098000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>35000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>69000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>104000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>138000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>173000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>190000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>208000.0</v>
       </c>
-      <c r="T21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>225000.0</v>
       </c>
       <c r="W21">
-        <v>242000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="X21">
         <v>242000.0</v>
       </c>
       <c r="Y21">
-        <v>260000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="Z21">
         <v>260000.0</v>
       </c>
       <c r="AA21">
-        <v>277000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="AB21">
         <v>277000.0</v>
       </c>
       <c r="AC21">
-        <v>295000.0</v>
+        <v>277000.0</v>
       </c>
       <c r="AD21">
         <v>295000.0</v>
       </c>
       <c r="AE21">
-        <v>312000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="AF21">
         <v>312000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>312000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>15537000.0</v>
+      </c>
+      <c r="C22">
         <v>16667000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17641000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17205000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="H22">
         <v>12500000.0</v>
       </c>
       <c r="I22">
-        <v>9080000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="J22">
         <v>9080000.0</v>
       </c>
       <c r="K22">
-        <v>9923000.0</v>
+        <v>9080000.0</v>
       </c>
       <c r="L22">
         <v>9923000.0</v>
       </c>
       <c r="M22">
-        <v>12049000.0</v>
+        <v>9923000.0</v>
       </c>
       <c r="N22">
         <v>12049000.0</v>
       </c>
       <c r="O22">
-        <v>12098000.0</v>
+        <v>12049000.0</v>
       </c>
       <c r="P22">
         <v>12098000.0</v>
       </c>
       <c r="Q22">
-        <v>15019000.0</v>
+        <v>12098000.0</v>
       </c>
       <c r="R22">
         <v>15019000.0</v>
       </c>
       <c r="S22">
-        <v>15418000.0</v>
+        <v>15019000.0</v>
       </c>
       <c r="T22">
         <v>15418000.0</v>
       </c>
       <c r="U22">
-        <v>14283000.0</v>
+        <v>15418000.0</v>
       </c>
       <c r="V22">
         <v>14283000.0</v>
       </c>
       <c r="W22">
-        <v>12165000.0</v>
+        <v>14283000.0</v>
       </c>
       <c r="X22">
         <v>12165000.0</v>
       </c>
       <c r="Y22">
-        <v>12905000.0</v>
+        <v>12165000.0</v>
       </c>
       <c r="Z22">
         <v>12905000.0</v>
       </c>
       <c r="AA22">
-        <v>11726000.0</v>
+        <v>12905000.0</v>
       </c>
       <c r="AB22">
         <v>11726000.0</v>
       </c>
       <c r="AC22">
-        <v>15076000.0</v>
+        <v>11726000.0</v>
       </c>
       <c r="AD22">
         <v>15076000.0</v>
       </c>
       <c r="AE22">
-        <v>11124000.0</v>
+        <v>15076000.0</v>
       </c>
       <c r="AF22">
         <v>11124000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>11124000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>6863000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7453000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8501000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9702000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11286000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13028000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>14481000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>16120000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>17759000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>16551000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>14400000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>10072000.0</v>
       </c>
-      <c r="T24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>10116000.0</v>
       </c>
       <c r="W24">
-        <v>10466000.0</v>
+        <v>10116000.0</v>
       </c>
       <c r="X24">
         <v>10466000.0</v>
       </c>
       <c r="Y24">
-        <v>10843000.0</v>
+        <v>10466000.0</v>
       </c>
       <c r="Z24">
         <v>10843000.0</v>
       </c>
       <c r="AA24">
-        <v>11170000.0</v>
+        <v>10843000.0</v>
       </c>
       <c r="AB24">
         <v>11170000.0</v>
       </c>
       <c r="AC24">
-        <v>10599000.0</v>
+        <v>11170000.0</v>
       </c>
       <c r="AD24">
         <v>10599000.0</v>
       </c>
       <c r="AE24">
-        <v>10837000.0</v>
+        <v>10599000.0</v>
       </c>
       <c r="AF24">
         <v>10837000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24">
+        <v>10837000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>22856000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>18853000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>19627000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>10501000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>10866000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>11228000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>10692000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>169000.0</v>
       </c>
       <c r="W26">
         <v>169000.0</v>
       </c>
       <c r="X26">
         <v>169000.0</v>
       </c>
       <c r="Y26">
-        <v>159000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="Z26">
         <v>159000.0</v>
       </c>
       <c r="AA26">
-        <v>105000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="AB26">
         <v>105000.0</v>
       </c>
       <c r="AC26">
-        <v>8000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AD26">
         <v>8000.0</v>
       </c>
       <c r="AE26">
-        <v>23000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AF26">
         <v>23000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26">
+        <v>23000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>40</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>10606000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8520000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9161000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10042000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8707000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5371000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>7631000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>11645000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>13893000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>14037000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>20569000.0</v>
+      </c>
+      <c r="C29">
         <v>39128000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44224000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44260000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44477000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>44842000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>45331000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>42636000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>41297000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>40170000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>40569000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>17029000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>43213000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>7018000.0</v>
+      </c>
+      <c r="C30">
         <v>6268000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4324000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7776000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5422000.0</v>
       </c>
       <c r="H30">
         <v>5422000.0</v>
       </c>
       <c r="I30">
-        <v>6335000.0</v>
+        <v>5422000.0</v>
       </c>
       <c r="J30">
         <v>6335000.0</v>
       </c>
       <c r="K30">
-        <v>7796000.0</v>
+        <v>6335000.0</v>
       </c>
       <c r="L30">
         <v>7796000.0</v>
       </c>
       <c r="M30">
-        <v>4957000.0</v>
+        <v>7796000.0</v>
       </c>
       <c r="N30">
         <v>4957000.0</v>
       </c>
       <c r="O30">
-        <v>6529000.0</v>
+        <v>4957000.0</v>
       </c>
       <c r="P30">
         <v>6529000.0</v>
       </c>
       <c r="Q30">
-        <v>7829000.0</v>
+        <v>6529000.0</v>
       </c>
       <c r="R30">
         <v>7829000.0</v>
       </c>
       <c r="S30">
-        <v>7529000.0</v>
+        <v>7829000.0</v>
       </c>
       <c r="T30">
         <v>7529000.0</v>
       </c>
       <c r="U30">
-        <v>14417000.0</v>
+        <v>7529000.0</v>
       </c>
       <c r="V30">
         <v>14417000.0</v>
       </c>
       <c r="W30">
+        <v>14417000.0</v>
+      </c>
+      <c r="X30">
         <v>12576000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14872000.0</v>
       </c>
       <c r="Z30">
         <v>14872000.0</v>
       </c>
       <c r="AA30">
+        <v>14872000.0</v>
+      </c>
+      <c r="AB30">
         <v>13710000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15329000.0</v>
       </c>
       <c r="AD30">
         <v>15329000.0</v>
       </c>
       <c r="AE30">
-        <v>14673000.0</v>
+        <v>15329000.0</v>
       </c>
       <c r="AF30">
         <v>14673000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30">
+        <v>14673000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>19468000.0</v>
       </c>
       <c r="I31">
-        <v>17426000.0</v>
+        <v>19468000.0</v>
       </c>
       <c r="J31">
         <v>17426000.0</v>
       </c>
       <c r="K31">
-        <v>16225000.0</v>
+        <v>17426000.0</v>
       </c>
       <c r="L31">
         <v>16225000.0</v>
       </c>
       <c r="M31">
-        <v>14704000.0</v>
+        <v>16225000.0</v>
       </c>
       <c r="N31">
         <v>14704000.0</v>
       </c>
       <c r="O31">
-        <v>16591000.0</v>
+        <v>14704000.0</v>
       </c>
       <c r="P31">
         <v>16591000.0</v>
       </c>
       <c r="Q31">
-        <v>16839000.0</v>
+        <v>16591000.0</v>
       </c>
       <c r="R31">
         <v>16839000.0</v>
       </c>
       <c r="S31">
-        <v>18362000.0</v>
+        <v>16839000.0</v>
       </c>
       <c r="T31">
         <v>18362000.0</v>
       </c>
       <c r="U31">
-        <v>23098000.0</v>
+        <v>18362000.0</v>
       </c>
       <c r="V31">
         <v>23098000.0</v>
       </c>
       <c r="W31">
-        <v>24445000.0</v>
+        <v>23098000.0</v>
       </c>
       <c r="X31">
         <v>24445000.0</v>
       </c>
       <c r="Y31">
-        <v>23203000.0</v>
+        <v>24445000.0</v>
       </c>
       <c r="Z31">
         <v>23203000.0</v>
       </c>
       <c r="AA31">
-        <v>24171000.0</v>
+        <v>23203000.0</v>
       </c>
       <c r="AB31">
         <v>24171000.0</v>
       </c>
       <c r="AC31">
-        <v>23625000.0</v>
+        <v>24171000.0</v>
       </c>
       <c r="AD31">
         <v>23625000.0</v>
       </c>
       <c r="AE31">
-        <v>25544000.0</v>
+        <v>23625000.0</v>
       </c>
       <c r="AF31">
         <v>25544000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31">
+        <v>25544000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>19924000.0</v>
+      </c>
+      <c r="C32">
         <v>14722000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17163000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18101000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16727000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>17372000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>17911000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>16937000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>17675000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>16707000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>16689000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>13955000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>10440000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>6830000.0</v>
+      </c>
+      <c r="C33">
         <v>29967000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>30758000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30687000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>29569000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>27863000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>28102000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>29137000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>27929000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>28695000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>29996000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>29597000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>30817000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>34395000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>24029000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>2579000.0</v>
+      </c>
+      <c r="C35">
         <v>17362000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17635000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19558000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19187000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>20135000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21921000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>24159000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>25056000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>26705000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>25966000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>23187000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>19207000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>19956000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>10815000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>34395000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>24029000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>55000.0</v>
       </c>
       <c r="I38">
-        <v>42000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="J38">
         <v>42000.0</v>
       </c>
       <c r="K38">
-        <v>33000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="L38">
         <v>33000.0</v>
       </c>
       <c r="M38">
-        <v>35000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="N38">
         <v>35000.0</v>
       </c>
       <c r="O38">
-        <v>21000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="P38">
         <v>21000.0</v>
       </c>
       <c r="Q38">
-        <v>30000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="R38">
         <v>30000.0</v>
       </c>
       <c r="S38">
-        <v>37000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="T38">
         <v>37000.0</v>
       </c>
       <c r="U38">
+        <v>37000.0</v>
+      </c>
+      <c r="V38">
         <v>22000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2104000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>24000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2179000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>13000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2255000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2341000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339000.0</v>
       </c>
       <c r="AF38">
         <v>339000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38">
+        <v>339000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>517000.0</v>
+      </c>
+      <c r="C39">
         <v>993000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>489000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1603000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028000.0</v>
       </c>
       <c r="H39">
         <v>1028000.0</v>
       </c>
       <c r="I39">
-        <v>1296000.0</v>
+        <v>1028000.0</v>
       </c>
       <c r="J39">
         <v>1296000.0</v>
       </c>
       <c r="K39">
-        <v>1198000.0</v>
+        <v>1296000.0</v>
       </c>
       <c r="L39">
         <v>1198000.0</v>
       </c>
       <c r="M39">
-        <v>831000.0</v>
+        <v>1198000.0</v>
       </c>
       <c r="N39">
         <v>831000.0</v>
       </c>
       <c r="O39">
-        <v>754000.0</v>
+        <v>831000.0</v>
       </c>
       <c r="P39">
         <v>754000.0</v>
       </c>
       <c r="Q39">
-        <v>1742000.0</v>
+        <v>754000.0</v>
       </c>
       <c r="R39">
         <v>1742000.0</v>
       </c>
       <c r="S39">
-        <v>2494000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="T39">
         <v>2494000.0</v>
       </c>
       <c r="U39">
-        <v>435000.0</v>
+        <v>2494000.0</v>
       </c>
       <c r="V39">
         <v>435000.0</v>
       </c>
       <c r="W39">
+        <v>435000.0</v>
+      </c>
+      <c r="X39">
         <v>597000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1393000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>423000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>423000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1185000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>549000.0</v>
       </c>
-      <c r="AD39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE39"/>
       <c r="AF39">
         <v>3925000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39">
+        <v>3925000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>431000.0</v>
       </c>
       <c r="I40">
-        <v>278000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="J40">
         <v>278000.0</v>
       </c>
       <c r="K40">
-        <v>1283000.0</v>
+        <v>278000.0</v>
       </c>
       <c r="L40">
         <v>1283000.0</v>
       </c>
       <c r="M40">
-        <v>403000.0</v>
+        <v>1283000.0</v>
       </c>
       <c r="N40">
         <v>403000.0</v>
       </c>
       <c r="O40">
-        <v>1237000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="P40">
         <v>1237000.0</v>
       </c>
       <c r="Q40">
-        <v>230000.0</v>
+        <v>1237000.0</v>
       </c>
       <c r="R40">
         <v>230000.0</v>
       </c>
       <c r="S40">
-        <v>1667000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="T40">
         <v>1667000.0</v>
       </c>
       <c r="U40">
-        <v>231000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="V40">
         <v>231000.0</v>
       </c>
       <c r="W40">
         <v>231000.0</v>
       </c>
       <c r="X40">
         <v>231000.0</v>
       </c>
       <c r="Y40">
-        <v>142000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="Z40">
         <v>142000.0</v>
       </c>
       <c r="AA40">
-        <v>114000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="AB40">
         <v>114000.0</v>
       </c>
       <c r="AC40">
-        <v>291000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="AD40">
         <v>291000.0</v>
       </c>
       <c r="AE40">
-        <v>330000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="AF40">
         <v>330000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40">
+        <v>330000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>223000.0</v>
       </c>
       <c r="I41">
-        <v>226000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="J41">
         <v>226000.0</v>
       </c>
       <c r="K41">
-        <v>244000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="L41">
         <v>244000.0</v>
       </c>
       <c r="M41">
-        <v>262000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="N41">
         <v>262000.0</v>
       </c>
       <c r="O41">
-        <v>265000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="P41">
         <v>265000.0</v>
       </c>
       <c r="Q41">
-        <v>331000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="R41">
         <v>331000.0</v>
       </c>
       <c r="S41">
-        <v>354000.0</v>
+        <v>331000.0</v>
       </c>
       <c r="T41">
         <v>354000.0</v>
       </c>
       <c r="U41">
-        <v>329000.0</v>
+        <v>354000.0</v>
       </c>
       <c r="V41">
         <v>329000.0</v>
       </c>
       <c r="W41">
-        <v>314000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="X41">
         <v>314000.0</v>
       </c>
       <c r="Y41">
-        <v>333000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="Z41">
         <v>333000.0</v>
       </c>
       <c r="AA41">
-        <v>330000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="AB41">
         <v>330000.0</v>
       </c>
       <c r="AC41">
-        <v>313000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="AD41">
         <v>313000.0</v>
       </c>
       <c r="AE41">
-        <v>262000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="AF41">
         <v>262000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41">
+        <v>262000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>327000.0</v>
       </c>
       <c r="I42">
-        <v>238000.0</v>
+        <v>327000.0</v>
       </c>
       <c r="J42">
         <v>238000.0</v>
       </c>
       <c r="K42">
-        <v>211000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="L42">
         <v>211000.0</v>
       </c>
       <c r="M42">
-        <v>196000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="N42">
         <v>196000.0</v>
       </c>
       <c r="O42">
-        <v>369000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="P42">
         <v>369000.0</v>
       </c>
       <c r="Q42">
-        <v>348000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="R42">
         <v>348000.0</v>
       </c>
       <c r="S42">
-        <v>334000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="T42">
         <v>334000.0</v>
       </c>
       <c r="U42">
-        <v>345000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="V42">
         <v>345000.0</v>
       </c>
       <c r="W42">
-        <v>340000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="X42">
         <v>340000.0</v>
       </c>
       <c r="Y42">
-        <v>343000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="Z42">
         <v>343000.0</v>
       </c>
       <c r="AA42">
-        <v>321000.0</v>
+        <v>343000.0</v>
       </c>
       <c r="AB42">
         <v>321000.0</v>
       </c>
       <c r="AC42">
-        <v>697000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="AD42">
         <v>697000.0</v>
       </c>
       <c r="AE42">
-        <v>763000.0</v>
+        <v>697000.0</v>
       </c>
       <c r="AF42">
         <v>763000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42">
+        <v>763000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>15442000.0</v>
+      </c>
+      <c r="C45">
         <v>39687000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>44325000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39018000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>40020000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>35702000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>38566000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>36175000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>5865000.0</v>
+      </c>
+      <c r="C46">
         <v>29611000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29810000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30247000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>27515000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27756000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>28776000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>27756000.0</v>
       </c>
       <c r="I47">
-        <v>28776000.0</v>
+        <v>27756000.0</v>
       </c>
       <c r="J47">
         <v>28776000.0</v>
       </c>
       <c r="K47">
-        <v>27560000.0</v>
+        <v>28776000.0</v>
       </c>
       <c r="L47">
         <v>27560000.0</v>
       </c>
       <c r="M47">
-        <v>28291000.0</v>
+        <v>27560000.0</v>
       </c>
       <c r="N47">
         <v>28291000.0</v>
       </c>
       <c r="O47">
-        <v>29589000.0</v>
+        <v>28291000.0</v>
       </c>
       <c r="P47">
         <v>29589000.0</v>
       </c>
       <c r="Q47">
-        <v>29138000.0</v>
+        <v>29589000.0</v>
       </c>
       <c r="R47">
         <v>29138000.0</v>
       </c>
       <c r="S47">
-        <v>30333000.0</v>
+        <v>29138000.0</v>
       </c>
       <c r="T47">
         <v>30333000.0</v>
       </c>
       <c r="U47">
-        <v>31897000.0</v>
+        <v>30333000.0</v>
       </c>
       <c r="V47">
         <v>31897000.0</v>
       </c>
       <c r="W47">
-        <v>21439000.0</v>
+        <v>31897000.0</v>
       </c>
       <c r="X47">
         <v>21439000.0</v>
       </c>
       <c r="Y47">
-        <v>21707000.0</v>
+        <v>21439000.0</v>
       </c>
       <c r="Z47">
         <v>21707000.0</v>
       </c>
       <c r="AA47">
-        <v>21999000.0</v>
+        <v>21707000.0</v>
       </c>
       <c r="AB47">
         <v>21999000.0</v>
       </c>
       <c r="AC47">
-        <v>24570000.0</v>
+        <v>21999000.0</v>
       </c>
       <c r="AD47">
         <v>24570000.0</v>
       </c>
       <c r="AE47">
-        <v>23800000.0</v>
+        <v>24570000.0</v>
       </c>
       <c r="AF47">
         <v>23800000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47">
+        <v>23800000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-3793000.0</v>
+      </c>
+      <c r="C48">
         <v>-1460000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1118000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>82000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>150000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2584000.0</v>
       </c>
       <c r="H48">
         <v>-2584000.0</v>
       </c>
       <c r="I48">
-        <v>-4520000.0</v>
+        <v>-2584000.0</v>
       </c>
       <c r="J48">
         <v>-4520000.0</v>
       </c>
       <c r="K48">
-        <v>-5677000.0</v>
+        <v>-4520000.0</v>
       </c>
       <c r="L48">
         <v>-5677000.0</v>
       </c>
       <c r="M48">
-        <v>-7165000.0</v>
+        <v>-5677000.0</v>
       </c>
       <c r="N48">
         <v>-7165000.0</v>
       </c>
       <c r="O48">
-        <v>-5434000.0</v>
+        <v>-7165000.0</v>
       </c>
       <c r="P48">
         <v>-5434000.0</v>
       </c>
       <c r="Q48">
-        <v>-5148000.0</v>
+        <v>-5434000.0</v>
       </c>
       <c r="R48">
         <v>-5148000.0</v>
       </c>
       <c r="S48">
-        <v>-3593000.0</v>
+        <v>-5148000.0</v>
       </c>
       <c r="T48">
         <v>-3593000.0</v>
       </c>
       <c r="U48">
+        <v>-3593000.0</v>
+      </c>
+      <c r="V48">
         <v>1494000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1149000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2858000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2518000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1634000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1291000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2619000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2298000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2091000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3264000.0</v>
       </c>
       <c r="AF48">
         <v>3264000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48">
+        <v>3264000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4391000.0</v>
+      </c>
+      <c r="C50">
         <v>9084000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>10972000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10956000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12406000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>12927000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>12731000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>10608000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>8814000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>7551000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>7254000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>14571000.0</v>
       </c>
-      <c r="T50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U50"/>
       <c r="V50">
         <v>15203000.0</v>
       </c>
       <c r="W50">
+        <v>15203000.0</v>
+      </c>
+      <c r="X50">
         <v>13966000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>8208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12094000.0</v>
       </c>
       <c r="Z50">
         <v>12094000.0</v>
       </c>
       <c r="AA50">
-        <v>8166000.0</v>
+        <v>12094000.0</v>
       </c>
       <c r="AB50">
         <v>8166000.0</v>
       </c>
       <c r="AC50">
-        <v>13269000.0</v>
+        <v>8166000.0</v>
       </c>
       <c r="AD50">
         <v>13269000.0</v>
       </c>
       <c r="AE50">
-        <v>25227000.0</v>
+        <v>13269000.0</v>
       </c>
       <c r="AF50">
         <v>25227000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50">
+        <v>25227000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
-[...1 lines deleted...]
-      </c>
+      <c r="U52"/>
       <c r="V52">
         <v>15203000.0</v>
       </c>
       <c r="W52">
+        <v>15203000.0</v>
+      </c>
+      <c r="X52">
         <v>13966000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12094000.0</v>
       </c>
       <c r="Z52">
         <v>12094000.0</v>
       </c>
       <c r="AA52">
-        <v>8166000.0</v>
+        <v>12094000.0</v>
       </c>
       <c r="AB52">
         <v>8166000.0</v>
       </c>
       <c r="AC52">
-        <v>13269000.0</v>
+        <v>8166000.0</v>
       </c>
       <c r="AD52">
         <v>13269000.0</v>
       </c>
       <c r="AE52">
-        <v>25227000.0</v>
+        <v>13269000.0</v>
       </c>
       <c r="AF52">
         <v>25227000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52">
+        <v>25227000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>59090000.0</v>
+      </c>
+      <c r="C55">
         <v>60682000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>66426000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>66824000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>67182000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>68314000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>68006000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>63786000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>59278000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>58187000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>59390000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>58345000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>62166000.0</v>
       </c>
-      <c r="T55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55">
         <v>68641000.0</v>
       </c>
       <c r="W55">
-        <v>59291000.0</v>
+        <v>68641000.0</v>
       </c>
       <c r="X55">
         <v>59291000.0</v>
       </c>
       <c r="Y55">
-        <v>57441000.0</v>
+        <v>59291000.0</v>
       </c>
       <c r="Z55">
         <v>57441000.0</v>
       </c>
       <c r="AA55">
-        <v>56860000.0</v>
+        <v>57441000.0</v>
       </c>
       <c r="AB55">
         <v>56860000.0</v>
       </c>
       <c r="AC55">
-        <v>60572000.0</v>
+        <v>56860000.0</v>
       </c>
       <c r="AD55">
         <v>60572000.0</v>
       </c>
       <c r="AE55">
-        <v>61039000.0</v>
+        <v>60572000.0</v>
       </c>
       <c r="AF55">
         <v>61039000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55">
+        <v>61039000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>52260000.0</v>
+      </c>
+      <c r="C56">
         <v>30715000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>35668000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>36137000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37613000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>40451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39904000.0</v>
       </c>
       <c r="H56">
         <v>39904000.0</v>
       </c>
       <c r="I56">
-        <v>34649000.0</v>
+        <v>39904000.0</v>
       </c>
       <c r="J56">
         <v>34649000.0</v>
       </c>
       <c r="K56">
-        <v>31349000.0</v>
+        <v>34649000.0</v>
       </c>
       <c r="L56">
         <v>31349000.0</v>
       </c>
       <c r="M56">
-        <v>29492000.0</v>
+        <v>31349000.0</v>
       </c>
       <c r="N56">
         <v>29492000.0</v>
       </c>
       <c r="O56">
-        <v>29394000.0</v>
+        <v>29492000.0</v>
       </c>
       <c r="P56">
         <v>29394000.0</v>
       </c>
       <c r="Q56">
-        <v>28748000.0</v>
+        <v>29394000.0</v>
       </c>
       <c r="R56">
         <v>28748000.0</v>
       </c>
       <c r="S56">
-        <v>31349000.0</v>
+        <v>28748000.0</v>
       </c>
       <c r="T56">
         <v>31349000.0</v>
       </c>
       <c r="U56">
-        <v>34246000.0</v>
+        <v>31349000.0</v>
       </c>
       <c r="V56">
         <v>34246000.0</v>
       </c>
       <c r="W56">
-        <v>35262000.0</v>
+        <v>34246000.0</v>
       </c>
       <c r="X56">
         <v>35262000.0</v>
       </c>
       <c r="Y56">
-        <v>33060000.0</v>
+        <v>35262000.0</v>
       </c>
       <c r="Z56">
         <v>33060000.0</v>
       </c>
       <c r="AA56">
-        <v>32138000.0</v>
+        <v>33060000.0</v>
       </c>
       <c r="AB56">
         <v>32138000.0</v>
       </c>
       <c r="AC56">
-        <v>35370000.0</v>
+        <v>32138000.0</v>
       </c>
       <c r="AD56">
         <v>35370000.0</v>
       </c>
       <c r="AE56">
-        <v>36565000.0</v>
+        <v>35370000.0</v>
       </c>
       <c r="AF56">
         <v>36565000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56">
+        <v>36565000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>32336000.0</v>
+      </c>
+      <c r="C57">
         <v>15993000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18505000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18036000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20886000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21993000.0</v>
       </c>
       <c r="H57">
         <v>21993000.0</v>
       </c>
       <c r="I57">
-        <v>17712000.0</v>
+        <v>21993000.0</v>
       </c>
       <c r="J57">
         <v>17712000.0</v>
       </c>
       <c r="K57">
-        <v>13674000.0</v>
+        <v>17712000.0</v>
       </c>
       <c r="L57">
         <v>13674000.0</v>
       </c>
       <c r="M57">
-        <v>12785000.0</v>
+        <v>13674000.0</v>
       </c>
       <c r="N57">
         <v>12785000.0</v>
       </c>
       <c r="O57">
-        <v>12705000.0</v>
+        <v>12785000.0</v>
       </c>
       <c r="P57">
         <v>12705000.0</v>
       </c>
       <c r="Q57">
-        <v>14793000.0</v>
+        <v>12705000.0</v>
       </c>
       <c r="R57">
         <v>14793000.0</v>
       </c>
       <c r="S57">
-        <v>20909000.0</v>
+        <v>14793000.0</v>
       </c>
       <c r="T57">
         <v>20909000.0</v>
       </c>
       <c r="U57">
-        <v>22131000.0</v>
+        <v>20909000.0</v>
       </c>
       <c r="V57">
         <v>22131000.0</v>
       </c>
       <c r="W57">
-        <v>20222000.0</v>
+        <v>22131000.0</v>
       </c>
       <c r="X57">
         <v>20222000.0</v>
       </c>
       <c r="Y57">
-        <v>19617000.0</v>
+        <v>20222000.0</v>
       </c>
       <c r="Z57">
         <v>19617000.0</v>
       </c>
       <c r="AA57">
-        <v>17345000.0</v>
+        <v>19617000.0</v>
       </c>
       <c r="AB57">
         <v>17345000.0</v>
       </c>
       <c r="AC57">
-        <v>22361000.0</v>
+        <v>17345000.0</v>
       </c>
       <c r="AD57">
         <v>22361000.0</v>
       </c>
       <c r="AE57">
-        <v>20177000.0</v>
+        <v>22361000.0</v>
       </c>
       <c r="AF57">
         <v>20177000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57">
+        <v>20177000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>34915000.0</v>
+      </c>
+      <c r="C58">
         <v>33355000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>36140000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>37594000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>40073000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>43214000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>43914000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>41871000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>38730000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>39490000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>38671000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>41316000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>43596000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>45318000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>42087000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>34604000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>31037000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>33978000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>30816000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>32412000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>28903000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>36652000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>33366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31412000.0</v>
       </c>
       <c r="AF58">
         <v>31412000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58">
+        <v>31412000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>20569000.0</v>
+      </c>
+      <c r="C60">
         <v>23181000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>25799000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>24803000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>22369000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20629000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>19572000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>17547000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>16363000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>14860000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>16764000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>17029000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>18570000.0</v>
       </c>
-      <c r="T60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60">
         <v>23323000.0</v>
       </c>
       <c r="W60">
-        <v>24687000.0</v>
+        <v>23323000.0</v>
       </c>
       <c r="X60">
         <v>24687000.0</v>
       </c>
       <c r="Y60">
-        <v>23463000.0</v>
+        <v>24687000.0</v>
       </c>
       <c r="Z60">
         <v>23463000.0</v>
       </c>
       <c r="AA60">
-        <v>24448000.0</v>
+        <v>23463000.0</v>
       </c>
       <c r="AB60">
         <v>24448000.0</v>
       </c>
       <c r="AC60">
-        <v>23920000.0</v>
+        <v>24448000.0</v>
       </c>
       <c r="AD60">
         <v>23920000.0</v>
       </c>
       <c r="AE60">
-        <v>25856000.0</v>
+        <v>23920000.0</v>
       </c>
       <c r="AF60">
         <v>25856000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60">
+        <v>25856000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-2000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-2000.0</v>
       </c>
-      <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-2000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-2000.0</v>
       </c>
-      <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61">
         <v>-2000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61">
+      <c r="AA61"/>
+      <c r="AB61">
         <v>-2000.0</v>
       </c>
-      <c r="AB61"/>
-      <c r="AC61">
+      <c r="AC61"/>
+      <c r="AD61">
         <v>-2000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>18947000.0</v>
+      </c>
+      <c r="C2">
         <v>18697000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22831000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23847000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13621000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9724000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24370000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23858000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22914000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24773000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23528000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31840000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36524000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-      <c r="J4">
+      <c r="J4"/>
+      <c r="K4">
         <v>609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045000.0</v>
       </c>
       <c r="L4">
         <v>1045000.0</v>
       </c>
       <c r="M4">
         <v>1045000.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4">
+        <v>1045000.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>4103000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1232000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5847000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5244000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>164000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1907000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>961000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>93000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2410000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3439000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>7212000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3635000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2492000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1678000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2622000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>775000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>609000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1045000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>17356000.0</v>
+      </c>
+      <c r="C9">
         <v>20606000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24220000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22545000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11410000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8316000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18201000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18923000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>17053000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19029000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14270000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14242000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30740000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-5720000.0</v>
+      </c>
+      <c r="C10">
         <v>398000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3790000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3537000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>262000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1104000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5895000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>399000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1316000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-94000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-192000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4329000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>380000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>109000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>441000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>262000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>303000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>121000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-88000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>104000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>105000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>175000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>577000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>934000.0</v>
+      </c>
+      <c r="C12">
         <v>1298000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1525000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1105000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>824000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>870000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1125000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>21000.0</v>
+      </c>
+      <c r="C13">
         <v>84000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>167000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>225000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>94000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>881000.0</v>
+      </c>
+      <c r="C14">
         <v>253000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-220000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-335000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3955000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3480000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3567000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3509000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3771000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="M14">
         <v>50000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-4911000.0</v>
+      </c>
+      <c r="C15">
         <v>968000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2734000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3093000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-409000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1841000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6111000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>220000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-966000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>424000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>407000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4504000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-197000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>3093000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-409000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1841000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6111000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>220000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-966000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>424000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>407000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4504000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-197000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-5792000.0</v>
+      </c>
+      <c r="C17">
         <v>715000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2954000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3428000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-179000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1366000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6198000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>278000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1228000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-198000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-297000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4504000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-197000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-913000.0</v>
+      </c>
+      <c r="C18">
         <v>-1214000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1358000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1055000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-822000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-870000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-861000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-210000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-340000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-74000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-3073000.0</v>
+      </c>
+      <c r="C21">
         <v>1207000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5471000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2961000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>396000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5908000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>389000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1316000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-94000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-192000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4329000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3439000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>669000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>279000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>485000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4481000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>93000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>72000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>172000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>307000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>4189000.0</v>
+      </c>
+      <c r="C25">
         <v>3701000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3041000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2570000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2549000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2726000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3092000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1533000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1526000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>9667000.0</v>
+      </c>
+      <c r="C28">
         <v>8640000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7648000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19609000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12657000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11565000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18631000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18488000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18735000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19061000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15118000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15982000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27234000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>72000.0</v>
+      </c>
+      <c r="C29">
         <v>-317000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>836000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>109000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>441000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>262000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>303000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>121000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-88000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>104000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>105000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>175000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>39376000.0</v>
+      </c>
+      <c r="C30">
         <v>38096000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>41580000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>43431000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24635000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>18015000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43261000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>42249000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41528000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43834000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37705000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48492000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>63825000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>235000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>591000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-232000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-285000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1919000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3059000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>36303000.0</v>
+      </c>
+      <c r="C32">
         <v>39303000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>47051000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46392000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>25031000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18040000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42571000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>42781000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>39967000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>43802000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>37798000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>46082000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>67264000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>2945000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>12779000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>11591000.0</v>
       </c>
       <c r="Q2">
         <v>5881000.0</v>
       </c>
@@ -7653,113 +7938,113 @@
       </c>
       <c r="U2">
         <v>5311000.0</v>
       </c>
       <c r="V2">
         <v>11999000.0</v>
       </c>
       <c r="W2">
         <v>6109500.0</v>
       </c>
       <c r="X2">
         <v>10915000.0</v>
       </c>
       <c r="Y2">
         <v>5424000.0</v>
       </c>
       <c r="Z2">
         <v>0.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>1433500.0</v>
       </c>
       <c r="C5">
         <v>1433500.0</v>
       </c>
       <c r="D5">
         <v>618000.0</v>
       </c>
       <c r="E5">
         <v>618000.0</v>
       </c>
       <c r="F5">
         <v>640500.0</v>
       </c>
       <c r="G5">
         <v>640500.0</v>
       </c>
       <c r="H5">
         <v>-1256500.0</v>
       </c>
       <c r="I5">
         <v>-1256500.0</v>
       </c>
@@ -7794,144 +8079,144 @@
       </c>
       <c r="U5">
         <v>-533500.0</v>
       </c>
       <c r="V5">
         <v>137500.0</v>
       </c>
       <c r="W5">
         <v>137500.0</v>
       </c>
       <c r="X5">
         <v>-943500.0</v>
       </c>
       <c r="Y5">
         <v>-943500.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>2515000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>10049000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>8152000.0</v>
       </c>
       <c r="Q9">
         <v>3990500.0</v>
       </c>
@@ -7946,51 +8231,51 @@
       </c>
       <c r="U9">
         <v>3798000.0</v>
       </c>
       <c r="V9">
         <v>9203000.0</v>
       </c>
       <c r="W9">
         <v>4639000.0</v>
       </c>
       <c r="X9">
         <v>7850000.0</v>
       </c>
       <c r="Y9">
         <v>3958500.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>-1679000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-4271000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>-1624000.0</v>
       </c>
       <c r="Q10">
         <v>-812000.0</v>
       </c>
@@ -8005,51 +8290,51 @@
       </c>
       <c r="U10">
         <v>-635000.0</v>
       </c>
       <c r="V10">
         <v>944000.0</v>
       </c>
       <c r="W10">
         <v>472000.0</v>
       </c>
       <c r="X10">
         <v>-2260000.0</v>
       </c>
       <c r="Y10">
         <v>-1130000.0</v>
       </c>
       <c r="Z10">
         <v>-1130000.0</v>
       </c>
       <c r="AA10">
         <v>-1130000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>105500.0</v>
       </c>
       <c r="C11">
         <v>105500.0</v>
       </c>
       <c r="D11">
         <v>-51000.0</v>
       </c>
       <c r="E11">
         <v>-51000.0</v>
       </c>
       <c r="F11">
         <v>166000.0</v>
       </c>
       <c r="G11">
         <v>166000.0</v>
       </c>
       <c r="H11">
         <v>54500.0</v>
       </c>
       <c r="I11">
         <v>54500.0</v>
       </c>
@@ -8088,51 +8373,51 @@
       </c>
       <c r="U11">
         <v>42000.0</v>
       </c>
       <c r="V11">
         <v>-91500.0</v>
       </c>
       <c r="W11">
         <v>-91500.0</v>
       </c>
       <c r="X11">
         <v>47500.0</v>
       </c>
       <c r="Y11">
         <v>47500.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>447000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>557000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>304000.0</v>
       </c>
       <c r="Q12">
         <v>282500.0</v>
       </c>
@@ -8147,88 +8432,88 @@
       </c>
       <c r="U12">
         <v>147000.0</v>
       </c>
       <c r="V12">
         <v>171000.0</v>
       </c>
       <c r="W12">
         <v>140000.0</v>
       </c>
       <c r="X12">
         <v>231000.0</v>
       </c>
       <c r="Y12">
         <v>142500.0</v>
       </c>
       <c r="Z12">
         <v>142500.0</v>
       </c>
       <c r="AA12">
         <v>142500.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13">
         <v>13000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13">
         <v>10000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13">
         <v>8000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>3955000.0</v>
       </c>
       <c r="K14">
         <v>3955000.0</v>
       </c>
       <c r="L14">
         <v>3336000.0</v>
       </c>
       <c r="M14">
         <v>3336000.0</v>
       </c>
       <c r="N14">
         <v>3480000.0</v>
       </c>
       <c r="O14">
@@ -8251,51 +8536,51 @@
       </c>
       <c r="U14">
         <v>3162000.0</v>
       </c>
       <c r="V14">
         <v>3509000.0</v>
       </c>
       <c r="W14">
         <v>3509000.0</v>
       </c>
       <c r="X14">
         <v>3286000.0</v>
       </c>
       <c r="Y14">
         <v>3286000.0</v>
       </c>
       <c r="Z14">
         <v>3771000.0</v>
       </c>
       <c r="AA14">
         <v>3771000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>-1555000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-4742000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>-1369000.0</v>
       </c>
       <c r="Q15">
         <v>-684500.0</v>
       </c>
@@ -8310,51 +8595,51 @@
       </c>
       <c r="U15">
         <v>-503500.0</v>
       </c>
       <c r="V15">
         <v>904000.0</v>
       </c>
       <c r="W15">
         <v>452000.0</v>
       </c>
       <c r="X15">
         <v>-1870000.0</v>
       </c>
       <c r="Y15">
         <v>-935000.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16">
         <v>968000.0</v>
       </c>
       <c r="C16">
         <v>968000.0</v>
       </c>
       <c r="D16">
         <v>578500.0</v>
       </c>
       <c r="E16">
         <v>578500.0</v>
       </c>
       <c r="F16">
         <v>744000.0</v>
       </c>
       <c r="G16">
         <v>744000.0</v>
       </c>
       <c r="H16">
         <v>-948500.0</v>
       </c>
       <c r="I16">
         <v>-948500.0</v>
       </c>
@@ -8393,51 +8678,51 @@
       </c>
       <c r="U16">
         <v>-503500.0</v>
       </c>
       <c r="V16">
         <v>904000.0</v>
       </c>
       <c r="W16">
         <v>452000.0</v>
       </c>
       <c r="X16">
         <v>-1870000.0</v>
       </c>
       <c r="Y16">
         <v>-935000.0</v>
       </c>
       <c r="Z16">
         <v>-935000.0</v>
       </c>
       <c r="AA16">
         <v>-935000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>-852500.0</v>
       </c>
       <c r="Q17">
         <v>-852500.0</v>
       </c>
       <c r="R17">
         <v>816000.0</v>
       </c>
       <c r="S17">
@@ -8448,144 +8733,144 @@
       </c>
       <c r="U17">
         <v>-677000.0</v>
       </c>
       <c r="V17">
         <v>563500.0</v>
       </c>
       <c r="W17">
         <v>563500.0</v>
       </c>
       <c r="X17">
         <v>-1177500.0</v>
       </c>
       <c r="Y17">
         <v>-1177500.0</v>
       </c>
       <c r="Z17">
         <v>-1177500.0</v>
       </c>
       <c r="AA17">
         <v>-1177500.0</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-1679000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>-4284000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>-1624000.0</v>
       </c>
       <c r="Q21">
         <v>-697000.0</v>
       </c>
@@ -8600,82 +8885,82 @@
       </c>
       <c r="U21">
         <v>-533500.0</v>
       </c>
       <c r="V21">
         <v>952000.0</v>
       </c>
       <c r="W21">
         <v>137500.0</v>
       </c>
       <c r="X21">
         <v>-2260000.0</v>
       </c>
       <c r="Y21">
         <v>-943500.0</v>
       </c>
       <c r="Z21">
         <v>-943500.0</v>
       </c>
       <c r="AA21">
         <v>-943500.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>254000.0</v>
       </c>
       <c r="C23">
         <v>254000.0</v>
       </c>
       <c r="D23">
         <v>80500.0</v>
       </c>
       <c r="E23">
         <v>80500.0</v>
       </c>
       <c r="F23">
         <v>131000.0</v>
       </c>
       <c r="G23">
         <v>131000.0</v>
       </c>
       <c r="H23">
         <v>8500.0</v>
       </c>
       <c r="I23">
         <v>8500.0</v>
       </c>
@@ -8714,175 +8999,175 @@
       </c>
       <c r="U23">
         <v>83000.0</v>
       </c>
       <c r="V23">
         <v>27500.0</v>
       </c>
       <c r="W23">
         <v>27500.0</v>
       </c>
       <c r="X23">
         <v>8500.0</v>
       </c>
       <c r="Y23">
         <v>8500.0</v>
       </c>
       <c r="Z23">
         <v>8500.0</v>
       </c>
       <c r="AA23">
         <v>8500.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>5590000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>9556000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>9075000.0</v>
       </c>
       <c r="Q28">
         <v>4537500.0</v>
       </c>
@@ -8897,96 +9182,96 @@
       </c>
       <c r="U28">
         <v>4248500.0</v>
       </c>
       <c r="V28">
         <v>8748000.0</v>
       </c>
       <c r="W28">
         <v>4474000.0</v>
       </c>
       <c r="X28">
         <v>9987000.0</v>
       </c>
       <c r="Y28">
         <v>4893500.0</v>
       </c>
       <c r="Z28">
         <v>4893500.0</v>
       </c>
       <c r="AA28">
         <v>4893500.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>20000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>222000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>81000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
         <v>37000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>84000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>-183000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>95000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>10568500.0</v>
       </c>
       <c r="Q30">
         <v>10568500.0</v>
       </c>
       <c r="R30">
         <v>11666000.0</v>
       </c>
       <c r="S30">
@@ -8997,51 +9282,51 @@
       </c>
       <c r="U30">
         <v>9642500.0</v>
       </c>
       <c r="V30">
         <v>10611000.0</v>
       </c>
       <c r="W30">
         <v>10611000.0</v>
       </c>
       <c r="X30">
         <v>10326000.0</v>
       </c>
       <c r="Y30">
         <v>10326000.0</v>
       </c>
       <c r="Z30">
         <v>0.0</v>
       </c>
       <c r="AA30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-115000.0</v>
       </c>
       <c r="Q31">
         <v>-115000.0</v>
       </c>
       <c r="R31">
         <v>219000.0</v>
       </c>
       <c r="S31">
@@ -9052,51 +9337,51 @@
       </c>
       <c r="U31">
         <v>-101500.0</v>
       </c>
       <c r="V31">
         <v>334500.0</v>
       </c>
       <c r="W31">
         <v>334500.0</v>
       </c>
       <c r="X31">
         <v>-186500.0</v>
       </c>
       <c r="Y31">
         <v>-186500.0</v>
       </c>
       <c r="Z31">
         <v>0.0</v>
       </c>
       <c r="AA31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>5460000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>22828000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>19743000.0</v>
       </c>
       <c r="Q32">
         <v>9871500.0</v>
       </c>
@@ -9130,1204 +9415,1261 @@
       <c r="AA32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>9905000.0</v>
+      </c>
+      <c r="C2">
         <v>12066000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20388000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13289000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9768000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4998000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9474000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6065000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6003000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10331000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>1029000</v>
+      </c>
+      <c r="C3">
         <v>1808000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>884000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>858000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>40000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>138000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>605000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>849000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21131000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>347000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1014000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-3490000.0</v>
+      </c>
+      <c r="C6">
         <v>-2161000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8318000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7099000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3521000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4770000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4476000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3409000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>62000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4328000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>229000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7416000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11888000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>2227000.0</v>
+      </c>
+      <c r="C7">
         <v>270000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8646000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3684000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1781000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3280000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4734000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1580000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1926000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>713000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-472000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>562000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>225000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1166000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2571000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2549000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1389000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5605000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-723000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>1245000.0</v>
+      </c>
+      <c r="C10">
         <v>-663000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4802000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-741000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2713000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1269000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2940000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-439000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1513000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>85000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-486000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1982000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3376000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3896000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-364000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-875000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2209000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1064000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>517000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2122000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1387000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-142000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8013000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>176000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>640000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1649000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5428000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-658000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>257000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1702000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1424000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2608000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-240000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-96000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>118000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>190000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-211000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>351000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-317000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-251000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>396000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-350000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>4189000.0</v>
+      </c>
+      <c r="C14">
         <v>3701000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3041000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2571000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2549000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2726000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2931000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1533000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1526000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>887000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>585000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>623000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1142000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>6376000.0</v>
+      </c>
+      <c r="C16">
         <v>9905000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12066000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20388000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13289000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9768000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4998000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9474000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6065000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6003000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10331000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>1783000.0</v>
+      </c>
+      <c r="C18">
         <v>2589000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1196000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8680000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4521000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3470000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3091000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2784000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>195000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-219000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-808000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-40000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3862000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-57000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-105000.0</v>
       </c>
       <c r="J19">
         <v>-105000.0</v>
       </c>
       <c r="K19">
         <v>-105000.0</v>
       </c>
       <c r="L19">
-        <v>-13000.0</v>
+        <v>-105000.0</v>
       </c>
       <c r="M19">
         <v>-13000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19">
+        <v>-13000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>2523000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-525000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-186000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1867000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1264000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1103000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1819000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19187000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3237000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1284000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-460000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-4911000.0</v>
+      </c>
+      <c r="C22">
         <v>968000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2734000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3093000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-409000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1841000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6111000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>220000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-966000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>424000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>948000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4329000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-197000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-1102000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-824000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-870000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1125000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-690000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-565000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-168000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-215000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-207000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-608000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>50000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>614000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>30000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2666000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1063000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-481000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>254000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>65000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>913000.0</v>
+      </c>
+      <c r="C25">
         <v>1214000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1358000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1055000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>822000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>870000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>861000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>210000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>340000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-64000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-1627000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1010000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2737000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2389000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>413000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2384000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19019000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3516000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1491000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1417000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>2812000.0</v>
+      </c>
+      <c r="C29">
         <v>4397000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-312000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9468000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4561000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3608000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2486000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3633000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1828000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3335000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4648000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5779000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7117000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-858000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-40000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3862000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>375000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-676000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>691000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-20022000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-828000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-146000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6188000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>153000</v>
       </c>
       <c r="D3">
         <v>153000</v>
       </c>
       <c r="E3">
         <v>276000</v>
       </c>
       <c r="F3">
         <v>276000</v>
       </c>
       <c r="G3">
         <v>16500</v>
       </c>
       <c r="H3">
         <v>16500</v>
       </c>
       <c r="I3">
         <v>3500</v>
       </c>
@@ -10369,115 +10711,115 @@
       </c>
       <c r="V3">
         <v>189000</v>
       </c>
       <c r="W3">
         <v>1900000</v>
       </c>
       <c r="X3">
         <v>175500</v>
       </c>
       <c r="Y3">
         <v>1549000</v>
       </c>
       <c r="Z3">
         <v>774500</v>
       </c>
       <c r="AA3">
         <v>774500</v>
       </c>
       <c r="AB3">
         <v>774500</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>1465000.0</v>
       </c>
       <c r="D6">
         <v>1465000.0</v>
       </c>
       <c r="E6">
         <v>2084500.0</v>
       </c>
       <c r="F6">
         <v>2084500.0</v>
       </c>
       <c r="G6">
         <v>936000.0</v>
       </c>
       <c r="H6">
         <v>936000.0</v>
       </c>
       <c r="I6">
         <v>824500.0</v>
       </c>
       <c r="J6">
         <v>824500.0</v>
@@ -10517,115 +10859,115 @@
       </c>
       <c r="V6">
         <v>-637000.0</v>
       </c>
       <c r="W6">
         <v>62000.0</v>
       </c>
       <c r="X6">
         <v>884000.0</v>
       </c>
       <c r="Y6">
         <v>-1706000.0</v>
       </c>
       <c r="Z6">
         <v>-853000.0</v>
       </c>
       <c r="AA6">
         <v>-853000.0</v>
       </c>
       <c r="AB6">
         <v>-853000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>254000.0</v>
       </c>
       <c r="D9">
         <v>254000.0</v>
       </c>
       <c r="E9">
         <v>102500.0</v>
       </c>
       <c r="F9">
         <v>102500.0</v>
       </c>
       <c r="G9">
         <v>-984500.0</v>
       </c>
       <c r="H9">
         <v>-984500.0</v>
       </c>
       <c r="I9">
         <v>748500.0</v>
       </c>
       <c r="J9">
         <v>748500.0</v>
@@ -10665,51 +11007,51 @@
       </c>
       <c r="V9">
         <v>-566500.0</v>
       </c>
       <c r="W9">
         <v>-16000.0</v>
       </c>
       <c r="X9">
         <v>-16000.0</v>
       </c>
       <c r="Y9">
         <v>1301500.0</v>
       </c>
       <c r="Z9">
         <v>1301500.0</v>
       </c>
       <c r="AA9">
         <v>1301500.0</v>
       </c>
       <c r="AB9">
         <v>1301500.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-882000.0</v>
       </c>
       <c r="D10">
         <v>-882000.0</v>
       </c>
       <c r="E10">
         <v>511500.0</v>
       </c>
       <c r="F10">
         <v>511500.0</v>
       </c>
       <c r="G10">
         <v>1570000.0</v>
       </c>
       <c r="H10">
         <v>1570000.0</v>
       </c>
       <c r="I10">
         <v>-213500.0</v>
       </c>
       <c r="J10">
         <v>-213500.0</v>
@@ -10749,51 +11091,51 @@
       </c>
       <c r="V10">
         <v>-589500.0</v>
       </c>
       <c r="W10">
         <v>1219500.0</v>
       </c>
       <c r="X10">
         <v>1219500.0</v>
       </c>
       <c r="Y10">
         <v>-1976000.0</v>
       </c>
       <c r="Z10">
         <v>-1976000.0</v>
       </c>
       <c r="AA10">
         <v>-1976000.0</v>
       </c>
       <c r="AB10">
         <v>-1976000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>943000.0</v>
       </c>
       <c r="D11">
         <v>943000.0</v>
       </c>
       <c r="E11">
         <v>1005000.0</v>
       </c>
       <c r="F11">
         <v>1005000.0</v>
       </c>
       <c r="G11">
         <v>-194500.0</v>
       </c>
       <c r="H11">
         <v>-194500.0</v>
       </c>
       <c r="I11">
         <v>12500.0</v>
       </c>
       <c r="J11">
         <v>12500.0</v>
@@ -10833,51 +11175,51 @@
       </c>
       <c r="V11">
         <v>1203000.0</v>
       </c>
       <c r="W11">
         <v>-1269000.0</v>
       </c>
       <c r="X11">
         <v>-1269000.0</v>
       </c>
       <c r="Y11">
         <v>1527500.0</v>
       </c>
       <c r="Z11">
         <v>1527500.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>18500.0</v>
       </c>
       <c r="D12">
         <v>18500.0</v>
       </c>
       <c r="E12">
         <v>69500.0</v>
       </c>
       <c r="F12">
         <v>69500.0</v>
       </c>
       <c r="G12">
         <v>-46000.0</v>
       </c>
       <c r="H12">
         <v>-46000.0</v>
       </c>
       <c r="I12">
         <v>366000.0</v>
       </c>
       <c r="J12">
         <v>366000.0</v>
@@ -10917,51 +11259,51 @@
       </c>
       <c r="V12">
         <v>-28500.0</v>
       </c>
       <c r="W12">
         <v>-83500.0</v>
       </c>
       <c r="X12">
         <v>-83500.0</v>
       </c>
       <c r="Y12">
         <v>-98000.0</v>
       </c>
       <c r="Z12">
         <v>-98000.0</v>
       </c>
       <c r="AA12">
         <v>-98000.0</v>
       </c>
       <c r="AB12">
         <v>-98000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-43000.0</v>
       </c>
       <c r="D13">
         <v>-43000.0</v>
       </c>
       <c r="E13">
         <v>-77000.0</v>
       </c>
       <c r="F13">
         <v>-77000.0</v>
       </c>
       <c r="G13">
         <v>-51500.0</v>
       </c>
       <c r="H13">
         <v>-51500.0</v>
       </c>
       <c r="I13">
         <v>3500.0</v>
       </c>
       <c r="J13">
         <v>3500.0</v>
@@ -11001,51 +11343,51 @@
       </c>
       <c r="V13">
         <v>-20000.0</v>
       </c>
       <c r="W13">
         <v>43000.0</v>
       </c>
       <c r="X13">
         <v>43000.0</v>
       </c>
       <c r="Y13">
         <v>132500.0</v>
       </c>
       <c r="Z13">
         <v>132500.0</v>
       </c>
       <c r="AA13">
         <v>132500.0</v>
       </c>
       <c r="AB13">
         <v>132500.0</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>660000.0</v>
       </c>
       <c r="D14">
         <v>660000.0</v>
       </c>
       <c r="E14">
         <v>625500.0</v>
       </c>
       <c r="F14">
         <v>625500.0</v>
       </c>
       <c r="G14">
         <v>620500.0</v>
       </c>
       <c r="H14">
         <v>620500.0</v>
       </c>
       <c r="I14">
         <v>654000.0</v>
       </c>
       <c r="J14">
         <v>654000.0</v>
@@ -11085,259 +11427,259 @@
       </c>
       <c r="V14">
         <v>374000.0</v>
       </c>
       <c r="W14">
         <v>1326000.0</v>
       </c>
       <c r="X14">
         <v>391500.0</v>
       </c>
       <c r="Y14">
         <v>726000.0</v>
       </c>
       <c r="Z14">
         <v>371500.0</v>
       </c>
       <c r="AA14">
         <v>371500.0</v>
       </c>
       <c r="AB14">
         <v>371500.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
         <v>-28500.0</v>
       </c>
       <c r="P19">
         <v>-28500.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19">
         <v>-27000.0</v>
       </c>
       <c r="V19">
         <v>-27000.0</v>
       </c>
       <c r="W19">
         <v>-52500.0</v>
       </c>
       <c r="X19">
         <v>-52500.0</v>
       </c>
       <c r="Y19">
         <v>-52500.0</v>
       </c>
       <c r="Z19">
         <v>-52500.0</v>
       </c>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-20500.0</v>
       </c>
       <c r="D21">
         <v>-20500.0</v>
       </c>
       <c r="E21">
         <v>-242000.0</v>
       </c>
       <c r="F21">
         <v>-242000.0</v>
       </c>
       <c r="G21">
         <v>-500000.0</v>
       </c>
       <c r="H21">
         <v>-500000.0</v>
       </c>
       <c r="I21">
         <v>407000.0</v>
       </c>
       <c r="J21">
         <v>407000.0</v>
@@ -11377,51 +11719,51 @@
       </c>
       <c r="V21">
         <v>-210500.0</v>
       </c>
       <c r="W21">
         <v>-292500.0</v>
       </c>
       <c r="X21">
         <v>-292500.0</v>
       </c>
       <c r="Y21">
         <v>-617000.0</v>
       </c>
       <c r="Z21">
         <v>-617000.0</v>
       </c>
       <c r="AA21">
         <v>-617000.0</v>
       </c>
       <c r="AB21">
         <v>-617000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>508500.0</v>
       </c>
       <c r="C22">
         <v>968000.0</v>
       </c>
       <c r="D22">
         <v>968000.0</v>
       </c>
       <c r="E22">
         <v>578500.0</v>
       </c>
       <c r="F22">
         <v>578500.0</v>
       </c>
       <c r="G22">
         <v>744000.0</v>
       </c>
       <c r="H22">
         <v>744000.0</v>
       </c>
       <c r="I22">
         <v>-948500.0</v>
       </c>
@@ -11463,51 +11805,51 @@
       </c>
       <c r="V22">
         <v>-503500.0</v>
       </c>
       <c r="W22">
         <v>-1316000.0</v>
       </c>
       <c r="X22">
         <v>452000.0</v>
       </c>
       <c r="Y22">
         <v>-2260000.0</v>
       </c>
       <c r="Z22">
         <v>-935000.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-324500.0</v>
       </c>
       <c r="D23">
         <v>-324500.0</v>
       </c>
       <c r="E23">
         <v>-226500.0</v>
       </c>
       <c r="F23">
         <v>-226500.0</v>
       </c>
       <c r="G23">
         <v>-214000.0</v>
       </c>
       <c r="H23">
         <v>-214000.0</v>
       </c>
       <c r="I23">
         <v>-198000.0</v>
       </c>
       <c r="J23">
         <v>-198000.0</v>
@@ -11547,51 +11889,51 @@
       </c>
       <c r="V23">
         <v>-147000.0</v>
       </c>
       <c r="W23">
         <v>-565000.0</v>
       </c>
       <c r="X23">
         <v>-140000.0</v>
       </c>
       <c r="Y23">
         <v>-285000.0</v>
       </c>
       <c r="Z23">
         <v>-142500.0</v>
       </c>
       <c r="AA23">
         <v>-142500.0</v>
       </c>
       <c r="AB23">
         <v>-142500.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>25000.0</v>
       </c>
       <c r="D24">
         <v>25000.0</v>
       </c>
       <c r="E24">
         <v>25000.0</v>
       </c>
       <c r="F24">
         <v>25000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>50000.0</v>
       </c>
       <c r="L24">
         <v>50000.0</v>
       </c>
       <c r="M24">
@@ -11623,147 +11965,147 @@
       </c>
       <c r="V24">
         <v>24000.0</v>
       </c>
       <c r="W24">
         <v>2591000.0</v>
       </c>
       <c r="X24">
         <v>1151000.0</v>
       </c>
       <c r="Y24">
         <v>745000.0</v>
       </c>
       <c r="Z24">
         <v>34500.0</v>
       </c>
       <c r="AA24">
         <v>34500.0</v>
       </c>
       <c r="AB24">
         <v>34500.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-345000.0</v>
       </c>
       <c r="D28">
         <v>-345000.0</v>
       </c>
       <c r="E28">
         <v>-468500.0</v>
       </c>
       <c r="F28">
         <v>-468500.0</v>
       </c>
       <c r="G28">
         <v>-714000.0</v>
       </c>
       <c r="H28">
         <v>-714000.0</v>
       </c>
       <c r="I28">
         <v>209000.0</v>
       </c>
       <c r="J28">
         <v>209000.0</v>
@@ -11803,51 +12145,51 @@
       </c>
       <c r="V28">
         <v>-357500.0</v>
       </c>
       <c r="W28">
         <v>-2384000.0</v>
       </c>
       <c r="X28">
         <v>-432500.0</v>
       </c>
       <c r="Y28">
         <v>-1519000.0</v>
       </c>
       <c r="Z28">
         <v>-759500.0</v>
       </c>
       <c r="AA28">
         <v>-759500.0</v>
       </c>
       <c r="AB28">
         <v>-759500.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>1918500.0</v>
       </c>
       <c r="D29">
         <v>1918500.0</v>
       </c>
       <c r="E29">
         <v>2815500.0</v>
       </c>
       <c r="F29">
         <v>2815500.0</v>
       </c>
       <c r="G29">
         <v>1658000.0</v>
       </c>
       <c r="H29">
         <v>1658000.0</v>
       </c>
       <c r="I29">
         <v>622500.0</v>
       </c>
       <c r="J29">
         <v>622500.0</v>
@@ -11887,51 +12229,51 @@
       </c>
       <c r="V29">
         <v>-131000.0</v>
       </c>
       <c r="W29">
         <v>1828000.0</v>
       </c>
       <c r="X29">
         <v>737500.0</v>
       </c>
       <c r="Y29">
         <v>648000.0</v>
       </c>
       <c r="Z29">
         <v>324000.0</v>
       </c>
       <c r="AA29">
         <v>324000.0</v>
       </c>
       <c r="AB29">
         <v>324000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-153000.0</v>
       </c>
       <c r="D30">
         <v>-153000.0</v>
       </c>
       <c r="E30">
         <v>-276000.0</v>
       </c>
       <c r="F30">
         <v>-276000.0</v>
       </c>
       <c r="G30">
         <v>-16500.0</v>
       </c>
       <c r="H30">
         <v>-16500.0</v>
       </c>
       <c r="I30">
         <v>-3500.0</v>
       </c>
       <c r="J30">
         <v>-3500.0</v>